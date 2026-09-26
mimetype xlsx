--- v0 (2026-09-26)
+++ v1 (2026-09-26)
@@ -1375,51 +1375,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81eb23436a9af261cea57170389808f91.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3a0bb93c32f3df276ed38f98bba82f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec701eaa2aa5ffaf27875b2df4b79d83.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cd12547a2b6064a624f56bd1659a894.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b9cf20833367675a54ebcc342c02325.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502e1240247829a9af54c296520ae1ed6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbccb36d6ac2d4f4401bb2f4256983f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ed47f8e9bdc687abff55d21e2cdb898.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132cdfe01a10c58f8b67427e267021989.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0779d8aae6cdd7b25a5ad67e75c1b5210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7cbed8d9d5fa0d582bd4cc94670b3511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b15d8df95b8898b14825245ec21b0fb12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cf2cc4c9ef8ce66a5498e09fe7efb713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19ee85888bf6ed0c982d4dcc508938514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4a0cd431f0cd89368394c949c788b015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd7fff01d3c9d1836b78961c917e29316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e545df0f91d95230a30fa3c092255f6517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e9dbdb1f636f4412859f05870cf78418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eecb03c9d49bb7d1c10bdd5bcfb95f319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18829fbbefe88259a722c45c9b031ea20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffc28ffeb0b17e995733873da01966821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ad019da21a9de1ba26f5537529299d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e465b9d7865b743235a7e713817aa70923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52041b9fe5e60f9d935c05f4f0a1e54224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7b47deab6ceda1b3d3de3f53a959af25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9199f8b9f85dceb30c105de8db0c60b526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39b6953ae7a562f16f374c8eabf0cc527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b54931564aa6e78abe2df231fa9b6028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e0603101f0beb7fbd6f9aafa34efe629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6492327be7a8a4275c0127be48956430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fd0c637168da5f806eaff24f0884f631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22046d3dfa866e4c5c633eb45a0f3d3b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2213a8dc7e97ded006abc53e1e8cc233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af8baea12d894ef02a407a4107d064934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c9198915a50ed9e58b20b4f3719fdb35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53dff0481072122639506e02cc1c797036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2256faac8a5f60be182aca850d163db037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a90b6ff1840b986cef8503a0410517938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065fbb0d09325a4bd115dd4afa7387a139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d79a497f81065857ea5e3bf32538ee40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2649cd50836e988d7f08c447f02eb3b441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce91c7173f232c0c296a110d96ff39642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4c27e85d0de19548848b973391e95043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29440c43d73a13bd3b6de19e773d185144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2b405b8b9869f8b9defe0eaa4e0ff745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b32d749a17f23d9c6fa245de18e49b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ddf4edc485f6d000094d358c664bac47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905e00bb500bb7e0ca225d574f47879c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71830ea49a10628ab332b3641e7d753349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fe289a3a2668cb62c0d3fc042dfeb750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2d538bf60b8f5886dfba74a2dc96dc51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3fd9e194de92128404e0e98b5574d252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51383c78578e2e2d7bd33c1d2bf2dd5553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bf17ed8fef1b17ece33dd63ad741b154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9313d0fe012dce8d1ab43fcd7ee3fc955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3feb5f7a6152da8001d8eba9728b7ed956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f395443514ff17f1769ffd49005b4057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3030be06632b64dc7b2d89c5118e3d158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b082ae027f3be2aa3af7a7b2425edcdb59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0924f8331ec7299827c5dbfd289cff5760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc6ba978a3cc4952baeacbc63756a1761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899d614c37a929d5272ba256e93bb6cc62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774fbb98e844870033bf8ab5b62c021d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2eae861ef836db910a18a7f097af0f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3864b00cf5609539688382e88eed4a3465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739ecbac24c9fab422ff195c3da4b8af66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994e6337d5279e2b0e45818c9f901c8f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bf05606b1d90f5e69bb9ff5418d30e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ee253daffb4c94c62d0bef5c2ad76869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3340cd09c557e13ad76f0050ca6f60de70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71ff8a24e1881168536ac14dbb682f071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3403d82bfdfea177070d00d8092ac34072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1165f660874288dc42ec7666019e90d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d029050778b5cc9be78e412b97134e8274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53927aae15b07304538ad8cef84913275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63ba47330fdd37d1de76dc8f78c54ea76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445a31fa1dfa0a87167e764a7363401e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50d1f8c5b785594f740618da3e87bd378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac8b013a13fe120e547f1f37f8a37f979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47f07f990e089ba31decb570b6f1e7f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9b950d5fc36f11b3143faf156c01b881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f1c1065f15bb28d8e1ea1e79d8b6ae82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e4cf456b67aa919da660913818495f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ccc91799a8adf20d49a1c637b2174584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bc474804988faedd114c041f8a9cba85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d5fa41cf6484c31b0384e71bc86ec786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b634ac7bf42b0e66853dc8dc5bda39ae87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db4977cf695cd9faa1d6fe1c089b06888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a233f0fbdf3c785f488882f6442c9bc89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244c9e6882b46c309d385fc4241f2ff090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f55b6e069bd45cc4a71061f31fb7bb591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202d1dcbe11db8a08c568c7fba02630192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c31f3dbc1ad5b1ab584c31fab3b37ac93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95eaafeb775f0bb3e7ef355fb027747c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c855b89a9a9778c080be3ea9cee6205a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653f9d49b411ff85c901844e7445371a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddbfb18a8025083dffc561be4054ceb97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852826a465f57fb049c39fe19cf9cade98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83699cdbc115cff205637bff4ee6ac7a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885e21fe050a8a724771a0db725c928c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1779bf3eeffda1a76cd81357ced3bbb101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fe4629cb5a63634ad04cb9137a2091102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0a0b84a5a454cd8021785d4a8bec7b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03b84c27c4f3483a7c80d4265a57a1f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19de80489a837dee0a2630f2df9df8a6105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b262593629b3f79a5514b0a0a37c790b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5b27c99dadefc778767f745618d229107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30794302de63ecf9065ef349cb58f958108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8835df10ad3a35d1da325c86d07d6533109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7008c9c12ccdab456aabc42e32e34c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044af2a1d65b9df78b7f91c314c6d6cf111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36b1756f27da9abaead8d5a2554a343112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f41ac3cd8dd02f465db8d288bef2222113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4585fdc0a23b2a6ab226235ae4ed8a22114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f871a93d2c454d91e8251e512f1631e2115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a647307b006671efdd417969811d4679116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c900ba7e56895e53e7de2bd6f3c5777117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b75940a73d3fd4b7f482918857ac39118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2244c1608c59e7df0dffa082bb98a6a1119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd79e12f1e6b1e26c05c57e1ac530cb120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73277c2cfbb16f77fc8b7b7941d0c62121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d82c15b7984172b441d43560121a6cc122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17462b6df9fbea8ccc019c16311f7cdd123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35abb264c664505cd44d32369fb5de0d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584d320bd7ea44a6b5b8bab42efc535d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1937a8f5f3bdfc6094285507648d647126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bf563e5e44b552d7dd6a9ee37e8be6127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc56fd349134f86f6b86f740eb0cea35128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af25a761b4899e965a4aeae420425064129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16568bd56ed230b27df3abd655add49130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ff8c0f5e2cb1099e91c143c62c959c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60969d0a667920c735078f05a205da23132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc819d5e4affb90c30fdcd830423bc24133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ca83db94b93848b8f80efe9bcf8f69134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b276634b2b3e91940b62199b6140fd2a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cb4495c5f8180aa3af8e598bb1b8e9136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4891230d3a4f447ced6b530368dcf3137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95ce4029f3d14f6301957f670427676138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a64d10215b412e3626253138a5cf3e4139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b6e4ef3600186347c3a021f15b5b13140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae85eaa55c4103a11b06f51ecb3376cb141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd449aa5e4d3d32ee8a5334d52fe8dfe142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4047811b031be9935bd794ccbd40c4143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f192412421c945017263e238ef3c82d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e978ed4d0641601988f9e4dd683e0f78145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1369ebcac45466a38216c5e833c45a0a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f08d584aa1a798a1084d840b4189bb147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4093ce6eb84561ccf9c7cfa2247571a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea48bae405e894ea27d27f3f9cbfd49149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ef76fcf64221a73856054042d950ce150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303f62ca08af2db82e27e5d4cb822128151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46993645eb092b14351c482a90a20a5c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f7e771d7928158294731400e623399153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997997ec838ee134887de3e5d5bad0c9154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01b7bcf60429614b7c7c8285ed4ec8e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cd72f9df9e98f89d43c1d21f1b2def156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a265f20c8b1be8e171f61d0d7b775c0157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767a6bf88fc4be497c45ec902de77d69158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d887a18321d526e0c295db0bbe421d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155f58a6bb0261c4d48efd280fb299f8160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949044b1f70eebe8e1095f6790945b3e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0caaaf76196ecd10d111ad443d308f5a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49e2a0f60cece566319a67f51fe95ad163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4035c2ba3d80896f6bee086b2a7c24f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f822dbb9872ba127555e8ed9a5d18f11165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53456bf006e85da38d9fe5ef2a50311166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8185838bf2541b1ef508de78b3e33ce3167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c9d23f90eb2b46a572b1242cd4b5e2168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c205bf3e994a7204c0877f87e81ee1e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f5d0cce79e9ee077706487a58e570e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecb6c97052cac5b316225f7968180d0171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833a36840054629dde89d383349fb39f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f750611ea43a9004e35d71401796be83173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a65af082d6422a30b07fec9b1b854c1174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144fa267edae55252299141235e00ab3175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3bd4560b4a9c22bea46ccc7060fe43176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679912c4d1173c12155feca3d1d7bb56177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5c6d6429a01b9cb85be1bf46e63526178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0400c810e2527dd7b9b54967a9f5616179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5654cb27b2d46a22aee6af6b9aa432180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b134c358a14134a6f883ca4a85761900181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a799056dd67994fdde5dc9b0d8a22258182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc6a8aea3c1e5c8e139ba283f869831183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328e83c84f90c47428e0818d1075f404184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ffe9e40d67ea675ae2e655e9d6e6e9185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac822aa37f14c4a5eeb7a1fce8319b8186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80405140b44d15b1c09d4c7a9e619d63187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392ee1adbd61a27e57afee7753573743188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbeb5228e245208d3859d2db129f6e0189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d25e1992239031f425933f5abe39f7a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e1052a524ec4d067304093e5f02fd2191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33dcc3e1bb2b0f9608b9cab69a124de2192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d7b7f9617d5f8a8687260e53700230193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f51573363f5fab6c0800cfdbe90824194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a94b36609b17fde374b9127c2d5c7f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ad5b0aa8a4bcac73ef497a0f7f74b2196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c289b387897c862c117780a961f8ad197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1584cbd6824fabd6106dbf1c073662198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5222a85a922284159cabdb69033ad017199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889d66ff8fe25faa0e141aa613afb17c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ed63e1752a9618fc32271060200e4d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ede981f26c2e0b45b0e21f56b49fbf202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ca136b982cc13b1d6e71fdcbc53c2b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35631ed0af996a77355d9c1fdd91a25204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d5128d28cdadc800512effbf661281205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0036a78da43fb6865c6d8acbbd89c8c4206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100379eb8cbb8109a70f490e7a1fae7b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b434dc4de2d2c6ff7ccf6f7303ebe6cb208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971870459bf39bae229dd1b7d49bffa8209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07525a37b633ff59fdec1540188404f7210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297321de0dbb25f711dfb3cfb52b0216211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c1f72f2f3918248bae75c02f683ea7212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2b282ae0de697e6d1d54d9032ffc31213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf429cf8a2cb45cccbfa17796e63e08214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb855721015cd71cd01448d24bb8edef215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc202a5bc032fc9aaa9e3bada4b7615216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b4383903b0a8df2135fe49e6851140217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b365e5a6d197cc494fa57e9b3e927ad7218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd9c313c0fad045d687caf13259b54f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fa0813d6988389dcb4529ed80e3bd4220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30951b78f4c80cfece4b2a455aa8c3c7221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e42e87e9ad138b6f8a258b9890124d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59f1e7b2e7c6e6555e525bad93a81a6223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b96de6c248682faab494dcf6fb5d67224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74193bfe7d6e8772074fd75190e2cd1225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ddea3297606ef97074a70444fd5bcd226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6b01e74bf783e47682ed0ebaf77d02227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0dc5eac4b5b7c77117491d9d45be11b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5576d91c879a8a02db90939c2241c3b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b63e13931f60770c67914b0f727cefc230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f8232a358c7f4a5010987eebb1143f231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff0ce47576433988b28a8cea42cfefb232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f000561f366c4100fc34e6a61542b236233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c314609a704249fbb7b8f5ee51fb59ad234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bb8dba261ff3d790ecaeab995502f6235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef33cbbb0615b4880c1791ae4b7786c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adaef3a36404980d27ea79c56bfdb314237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12151eff5e91219ecb57ffd9a2f00b68238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e2420e1e5c3a4e44c90c4c87f54cc0239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f5d9d29d57ff56905009608df39fbd240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc047b9e641da9041664fb311da60a88241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590aa228f3c0c414c081eecb8100d88a242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155bdca651ef07057c2c401629c90c77243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682b41eecc094e72b26c8a99348ac463244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0232c8ebc77937b8a24f381e45d0bc91245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4336d96a768224db57e0708f8eb904ed246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e898841ad3dd988d3e650d51c44bfcaa247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042fdb3338de0b2fbc0bce367afb6470248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a090358644edf5750594d7f1a5603ed6249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bf2e65af2d3d456ebf0a63dac248ce250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81262d1d06189f3e9f2a3746f93908a3251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab6c82166eeb2b1f4f0e9795de82638252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cc444a01aba0c46756f5f5094f51f1253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66716f0ac7ea5843f10e50e70ffe9d50254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2411ec56e40763f7262433e20f919b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d882a2f16b25882db245a910f88aad4b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aec398ef236bac6e763d10954c0c3d8257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e202eb28f4c351cc287a8debaf49de8258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ba4de17a1da3799d3261eb7d8b88bc259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c8290f10bb0ae112d8215d7b4e2c7a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7030d37a093f587735b24dbea43a2388261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbc2cf43b165f3edbfcb21e41dbe2bf262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a521cd51491caf9778d791678a7fa2cf263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed868d1da9b4f52a4b6fe440410eb7e8264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed766093666c753d36d32aa5ddb8c3b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e6707d8eeb1451d0eb4583b082a9a6266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1e1158c533a647a59a4beb521b9286267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbf05ede4fce415f00fd2d324b95995268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400c678c50c1e83cf9e5c5abeab3a6ac269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc48bbee085db70aba2084e7577d3f4270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47159b68d2e67e60768809192e459d5d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058fa8f55689706b5a78c5720bfc1e05272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812404321d98224d535de27980bc57ef273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cd031ea5977e191cfd94f09ce4e43a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d42619d087b3ccff700c3d3f7baeca5275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e68e5d420e18030cd2997ba06c7fe70276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013fa0eb61ce97143054e4482e0127bd277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8520386c651b52618ede457d75e79a9f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c20b41e7b0794c40d937cb98e28a23d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f313f491eded6524bedab4ab4bf495e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e0542e324121bff2da59cf2bbc7fe0281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7f8fdd9bf98229f2cdef0d5bbe0578282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c12e2c3a3cf86a89e73c7303e51030283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c6b6a518b70dc1a95306803048e92a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2d87501dbac941fbdd7270775148a0285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aee0eadcc09f593de8d0d0f5d347fd5286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba603ebe9998d1eaa89a5fd37d18cec287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1631663054234262b4f3ce76d657623288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc0c8980e73d979082559b45c29d62d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903097ceb21fc0632d8976f3efae3875290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1c167ff576256fb1186be161801ad2291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74432e0cfe4d812f08bdab5c5ecfc19a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35120e95e8d9e3061c82100c13596237293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4903f60d0598b25828f3b455db2d01c8294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e88e1c0cf959577855191bd5b533f5295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90adfd6e5f2fd4f5ed922a66a31372c8296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc40db4fedc403068d788cd800b71bb297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196a5a55395684d5b492ccb837d6108b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6003bef1c2b9f6d005891a0cff359b2299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f853fc93bf99e41adfae04c60960ff06300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b19fbbed0013460e4aeb6a6326f54b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3485d829ca836d9e016b5fa958af49302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2de0e9e7c1c4bcb8ca3c91629d7f22c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743083fafa04b860d952f2663b8fb0f0304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36dd32d08d18efcfeca13d4e33b65cd305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbb89269bee6dc0188ef7c7b3862bcc306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43675ceddff86a38cff8707f41e29c92307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c8cd9946112c4d62037052f18d35e8308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d974942db2cfa0d4dd7ce612ebf2406309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71eb926add900c47000cc362c7317d95310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0b34b9196879a8b9dfb6add677a1f2311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189cd6986097fde6ce336cdd3c3fbda3312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4914c6138ffed0b8dfbf1d6c982cbbb7313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d065805f344db4d1b3a142efa0a8116314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42dce9f77c38cc9edb70c0e9b8817adc315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34aeaa635a64306604af171a2cb3e12c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b8d4b008b07de6fb9a33266d86df72317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0eb30a4c8edd78ba57f04e9cd451130318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6137cf984f9a78b04bfaba0e112a03319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17833a4c2a421574ef9c8e39e7728658320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf365418b5e70f2fd879d0acec538ff321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b09d82b56cc17b65d8c42cb1c6222f322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bcc1ad29ecfe17ed7cc493a2f25c91323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d7e2f97ae8c243223d3482ff11291c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee83c9978e428b2f224c782cd40dc66325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f00227b364b182a7f9953038b8c393326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c69e98840c33c73df0d83d505d108e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5c167e29124ea0d6f02dc2937c1980328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4614a934f366b0ee98d2e77425eb972e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68746f2cc646d1032532e52854da43d9330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9992445d35b41ca8839e13637607684f331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb6b5e28d00c57caa609d5676b13f9c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e88ce65de43f78dc1be33ef3de9705d333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee61e0f6a93ad888072718aaaa684d8334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592d2afe61115a82abbd3660178dd648335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1886456bdaafcbe913b8779d2469a5336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b248c56750060ff18c91f197ad6743337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc7f9ca07db79ca855ad5013bee3ef6338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af13af335a57c3923ca5de5a55c02e7339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b4e6b4cc1d627d1b61f7a322b7b215340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ab63a7f05567166b0f5871e0868f24341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10e5038caf87d51e3f3b6e5c6172558342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e232461bcd71e4c38b3f54d2ff0a6e343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e490352e3d93cf40e31ff6a01e8f8309344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b264670e53420fd1e3d9a90ff274d2345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fbfcff948e0369d28c988b0e3c1174346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdd0b4d4e4f373dc59e96c1cad6ad62347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c139519991b92039d948a7349f112b1c348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e8ffe2edc269a034bd851fcfd9b403349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba195cf250245911983040a16e8e86dc350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44dd8078bf6df273f86defe61c1f672351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161c3c4a396cef4b18ca90f9acb960f0352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac186ea7b7cb0d8890ffb82c133e56a7353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a8389c26e1296c16cee107be0649d9354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fd5d344b07d65a5d8a9a90a29bc125355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6810b8042336f82432a04c0bbdd1b7356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c71dd9c7ae16780c437c2a71ec2a45357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a497fceaa297401f4abce98ccb0644358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173f24cc7d5b0580759912774d4bafcc359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7341182a06343251ce3e48137b5d6807360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bd01dcf5db463e54604c694c2fce69361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e36c58fbf051418d94a6207a28dff9362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9eb3b6ca7fe158f086238d6e6bcbdf363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816d386f8d9fc0687a2a7cda48826da8364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dddfc4cd617aff74e37ebb41a9cf83c365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6995d50284c3323a11a3d10dc78712ef366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b3622f48f0b085d9802f0bb611dcc1367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1362d1e19b5994e3a46d975df35aeb05368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c27f171cb1336a40a241936415b1f4369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8fc43ec6a922b48b4dfe19fc9dda34370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e4be5749bbea38229fb1b38fdb351b371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d0658c3749b11d03b2b556c2460389372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb91c549402007d5b292f9a44c61539373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f483469f4e9833fb6164f5fce40ada6b374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f13554e649bf07697b53eb7b7b7eb9c375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e19581e79f377904923a001c3be3dca376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cf5c67ea4ddd60d0e726a42d269195377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c1da2aaff642daaf544f3e683db774378.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c92dfd0ce5c142e3fa58e4f551d2ff1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267cb06f972f36cf64c517f367523a202.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a5510aa09d5449fd33042cb0f1d9e33.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b58359008adfd6e3ca367ea5c186d04.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d4d110ba25a0dc301a1d463261a7ac5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd63a339b3f0a8534e412af2ae9aa84a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a34fc5b6a46ebe8783b608b3cbf9307.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c0b50f829f7a37443446045e0330838.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a9f76e3b8bf86f9c4ad609dac8df2b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeaa687f490075b27b31c5b1f037bb6b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcd03e35f5b41ab97c53abb491cec2d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db25d23e354280e305b7a167e10e01912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb4cda669370407ce030b4a9675e98313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf28a712a1ada132ddca4b0d6814d9c214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef68b0032256dc8bb9ea9cc99fcacdde15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a2e3667a84d64787ad8152b229d21116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3af971e2d1893a4aced781b9dda95d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8ead8b99246ea8e3b126a36210712f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be2c145ac1e90d523797f8ec21efeb319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa6642b61fd54a9dd8ec7c765b6079520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe02d721535a937c5dcb2031a5bea5821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95803ad5c92fe6fb899e5b778098a5ea22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5715e1852b9053c0cc98b453735a84523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0bc1b26ec9a0d9fa07c2c539b0bba924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682a389bc1f994f58f8a527296a80a9a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3694c68bac6fddc35836168f3a4b40fc26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0956eb8501083b8a51abde3f6d07c1027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58851a8666a033ef3e948286f44f74128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b20dfe85fb14053700fb200f679c36329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0154f5e0ce47583a806b4eca348d65730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72592c9f962f8053084aaa924f68858931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84949c2b79979613cabb3f8ca3880ad332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0e566133e9a56fd0a192089d422b8d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c3a891d65a4afea5a073c0391bd06934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bd9263cb004febfb59281b72fbedab35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01f8a2f5dd8b0ff140aea1fe8f6122236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c659d689d19c691689d970b3acdc6037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e64ce60c937c15345f5c8b0cd09798f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfc425273022630f1d3f25d7302cde039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879eab54cc61d9bec6b1eca4407b971b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930ccf3bc8ceaca09428b57f1972392941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ac0d08fe24c743525f0e8472fbcae242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164c43d24091a2637ed8e985b96c24fe43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bbf6c154ead6de9ef332d455731b0144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa80217de1d3c8e84f8ac146a9f8eb9545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b530e932a80648cf04518074025163b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b06643f37dafe6e095d15f26734a67c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab63b51a89028b8c5894358a1421f2a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831f1a495a8d2ec799c87366e4b8d72749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507350da474e46aae6a6f3ca35df4ed850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f135980e6ff3be40e56305f4009529b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da69a847b32b3029f20debd40936dab52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4caba5894da5e7275ee8d2b61402a4353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299395a8c70369610bdb7393a2352dde54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6dcf11e7a797041b9461791813162e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ce82eaa617fbb666d891370b84f0a256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9933833b6fba595b3187f95364fbfc57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250329b017b3d1b16ba0b4a75450f00b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7cc89b920856298572b7243246759c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac2fa50db9de536ae9b27151b0082a060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea5715375fbad4b6ac10115ed09436761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23026c975e1ef8879edaecc2359437db62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff69585102002e612660fb920d5f93763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1398b8b544ef0a4ea8560a05bc4af01864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b5621803d8f7834c178846808cec5e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca39895c9564c8c5c01bbcbafeaf6a8e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f47e7c74d12b0096fdc4325ab37d8067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72a5e9f65ab8585d2f18999ce2f032f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a871aaf09b2ce833e5e8298d75c4dd69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b7874fe577ee81fa61ac3a0a795ea070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7339a9f9e311838fa8f7a29ed3afedd571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b92dcda449941fa257907dde2b4b9672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d6c533e5cf6002caa069b7d985e5f773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c586e6661e9c8d6885785131fc8e36674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a5dadfe704adf36353d1bdd275b7c775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7145f1625095d2dc965b86174c8725c576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9a157f402e294205e267e34768951977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2192afb256a7eaa32647dacc4f77f68378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4556e9856012115a59217b0115484df579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b5d505bed60519fae6219b1f60078180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d9643c53f8660940540d17907a019081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f093ca774047c1342fbfbda0a99f5bd682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9486c3572a9ac88929294b70ed9d120b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d33fa4a6ee2fd06fbfdbbabd16ab2d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a54e9464d0a232ddbbcfee34a6d11585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e044d220a242a58d5a1401cfc33f088886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d257199c3209fcada30e8417e1d28a987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cb402d2bbcaced6b29ad771118d13d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f20d4cd8cc53aa84b4ad040a74a83489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1356e71369d11409deb339f1225a3690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8331b17220be677c2600e680e60379691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2441faeec738436b8e9d11bc44aa09992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51643b7aeaab377296c91e6dceb3683893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6367b9bc4ca6f9ee9f6288a2dae44eb94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b959e41ffdbddcedee3a3f8851d02dd695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a763477189cadc5bd8a0ed61eb272cb96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8501f06e8e6d34b5f55f22eda9f7fb97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808f3451fed7d9b94f76376d31004b2298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa75951713a63471ee163f986b67517499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3561dc26f418ab75380c8c3ba77b72ee100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25b79a8ed7cecca227e29be81bbe56f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ee49bdd99503f65185fed52dbb9885102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd82b843957baf65caa005194da90e02103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73221144aa82f2e29f0bd79f82286ed104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98a7613fb1b54dd827212579096dfbc105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62488550edb2e415ef1f77bd3b1be8e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c4b49828f9d77cba3069ec7844102d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6a1b701438dcd0114fd4fcb0234b54108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d152a42822ead71d680ca8225abbce7109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12783e31560fa82e594a561041dd331110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6232978b27cacb8d4d7a525193d4aa37111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94b842c7d88dd3025cbe2c1d8ae1fd4112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6389a081e9f88afd5efe5ec88a2c9df7113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465c437407e429694df2356a627a8c2a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b512baea9830532e8e8a45f30008fe6d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9308a74ad1d47261902395935e427c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a66db4d87934d8b23aceb9ae2032b1117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8d2d6d494d53d26afc3257e33bb675118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f89306cf8bba494f8ca461d0eb87b2119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964e6c718402c9aa2f532ec0cb0bc11e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be0de2f6f0d23949359a418213495e5121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eaed137da0fb2d3b4fa90a94a568308122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8edcb0fc236e4b67510b50851fc1a1123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7fce942446d51c7d4d81ae1b10dd6d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e181274cef4cef6172166aedf0b15a08125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4feb76607008e48eaafa50761d29a29a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adcb6c83b87a57e084b7f23654c1081127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ec9d92e2291d0e79fc1016c10f9490128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571919fb37bb959b266a529ee2a11f27129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9214f4d4fa32b0a6d8bf8ea3d5d80c4130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce1d5a3397a1fb2ae6fbc600486f2ec131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e6707fdb18eaaec3dfd7c7a25318ac132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d98276b6e7c2da7a472d58507e33e78133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad55131b2ee1683ae16135405a463951134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879b669c209b08c2a150695a40837fa2135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd80e24b7755608b88b23c2d19fbbcc3136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec0936a37774e319663b15732074923137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19102f25d88db8fe73e7c229b623954138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb5a45834e793011382093722d8ca3b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31e48412acc7a482092e29d4186fc95140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d834ea44ebce6a7b37cff8f0a83f123141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24414ae34e0ca4248de2c67bc0f8177e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c324c96a06a0291b30204d0b2c82c02143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ac6e5caa8877b0e80f75c178b9f085144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c3d8f70754c01e93c1ca9647866c1c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbc95fc301afc60a6b53d9fe60a20a3146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0236664c48299b8b181dfe7f171ccdb147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d421a4a4016446d63f74e67853e2d0148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3f8c5088599d1c9e0351e7bb3bb861149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62f260dfccb7c30032d38b0b05e9c3d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18c92b4d7972a6b4214c02ff098cbc4151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7527181658e5be645eaef60ce2be29a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836774f1661811131aee2bc3af246780153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3540c5215d15f8e5d95b2e61be42c0154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3069d523d65a18206575b2f5c297b3b3155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40c0c0a8d4d9f8dd7bd39b47ed17f32156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5910f18f35d0968f26cb7b492bf5bbf3157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da46bbf97a6b128397e5da7a274a6b7d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9534fe42c815fb5eba40232df69e46159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a79148d7fdf98484724a0a555ba4ab160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73501ab4120ec100918c047ba69cced7161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856ecac10935f666c26046be2f01da14162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a905622a873f885b5d9e80695399b01163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec223a21f42b40a249f596852f688cb4164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8a9e3237ed14bc26cd7354e7f7f621165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cb446c67ba7bd98fee4d219fa5aa91166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6348cceab1b618cde046e8d477f50ad1167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aafe5460353dd2a59971f4dd5d61014168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc84379b33665593ec8ae5e1335fef7c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd39adbb61e046af064c48af3915d1bc170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfe81d9cd91fa67a206c12b73854700171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ad3aa7aa4e5838632794c3661b9c03172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58c44021fff7f89c9e95b9fd67d2259173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adced9fd92f0d0a1a3318afef3e08740174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c76367a3aefed608c93d9a47323990c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975495338f6cbd54c1a11b751780adc0176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c80a0d467cc592a05f30df86232bfe177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9bf6a44e2f1523399f56efa8c93f31178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf4ab15a40b047c6db93af0d72fb461179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d832a68d5db2372d75316185b441ce180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b272b77b306cdf7e09a45a296942293181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9768904b41874b1e6f20fbe2e3767a1d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f62921b3d770dbd495603dfc2f21538183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eace7f7c1b780a3acfc43bc3ca2f5cfd184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d480160a9e9cf270c497c5971116e92185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c90c89481afb10ee7dd5b0ebc639926186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a858f5d04661a2c675575b2c3654021187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985df604cae25fed1649ea74fc217eec188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a7c7506cdbca053af3533554bead3e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df636a8d8f36ca8c1de2f1ed553ad87b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd3e4e3da400b7bf23e32592bbd2cac191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683987cce130256b9aa152f8a2ec4042192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4069d39865a939d903b8a3b0fe691faa193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce5f23759fa602cc6113bb4e56ef4ef194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010d07cd9e350e3b5bf03013028d827a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf2c2e65564bc123876349a76a931a0196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b229e39e25fd1e98d60b0359202d59ee197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08aef092d571a4cce001a13d88c970b5198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048e132f98c04646b053947ff92dea5d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232f8e605da0bd452d1709476615f921200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e186c1e060ccc5f5a46655b171b8e5201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69a06481e1e8337aff4e97a7feea402202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3004916d540a0f7dd5b5a7042fdcc12203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbbe33b0eae133e1acd0e389825aad2204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0e1c1ed1ba3044baeba37d757cc9c0205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4588d8d9547ec0befbf3e0e34ffc9207206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c553886643a2be45442db619e0229dbb207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423bafee7b2f852d81d2b3975139af2f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987b57815783f4b2ead2b3e4589f4e4a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a339da2cfac2271d9f1463466cd1f47210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfc7069eb3c42dd1709ff61ec426f2d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5965b83be776d8eba5caeceba5010a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff47c86c350e6946e7a35369a321059213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39251db35a97bb8f3352decea8ab647a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58b669a01f263b0c7a7efae41ee6b6b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7dadb48702a63af623e91d551206c00216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77327abd8f9d6afc586a100960f185ff217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cbad537bfa2241433a58ca6753d73c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6b0c9e494823a9828fc27c5de5b81d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d946535f960eb75dd2700e9bcc1098220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f844ce2ec4f8a0208337721e3d572f1f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5840a7e07a917c817e03956e5c2f68d5222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c46a6426d7cb19b07a663874fd47107223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a656640e345c1a68515517c5417cde224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f464d077fb002b4a3545b13cf99139e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a39ab79e69f4f1c40d89239a17ead2226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecb2a79ef00549b4a9e5da879723bd4227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571e8911eec4a2a0949a2471397daf64228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41331b4fa2ceace199e3e62295066ca8229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06619c3e01df8d3adfe78abb3e4920b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56dfe339ebe59793a154d213b955d4c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99f52c1e6de4cb3a777efc04a90763f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aae8859c0f24f9fe37198e00bd47a4b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c152a62c924e515f1e55c7bb2422f67f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3238d814575e904a51ef1075c9ab4a85235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2a3c82ad25d238abc6e0fa532ddd39236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a20742813c036b41a43bfa9c00631c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8718e08992dd2779bd01886fd018ac238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdae1e4301f1002a31e2e24201fb12c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9de2cff529c7074b708091679dce64c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7de52856eb72c4ef00f5f7c7feab16a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c2824716b291d30f1698f10232f89d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec71ca8006a5b8b434ca95f9ff0c1b0a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4fa552246d7f3685b48ada52abf381244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9fb0216aab8cf47980de9c7ab078a8245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe123b0d1bc626d08cb719f8c26dbe6c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4df446fd452a7fe6c97abf36e981ca247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894d419438850e7b5b41809f56e53252248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6070f366b055f01ac7bd854a55cd6034249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d2802a4ed47d46d0630e5ce54071bf250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d677c67fd65d58e50b2878cf654e7c5251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0059d6b177fd118d985e5e64f041a605252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1a200e492802fee96c1391609cb5bb253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13a1565efc98324f1e79af3f845fc21254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df9aa2bc75821c4786b85dd67bc71c1255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f97f6ca6f3785664a9090ca8f60c0fd256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03303f4d4274a092c37c35d48b5b4052257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b214cc5bbfc65cf1bafea2704534c9258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee80e77f89edf723d3b6c1375e74098f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f45f708b4cffb9372693a00d7e247f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0596ba3448aed3e91e56556268415d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e0fb3884def23f74215ec05316077c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2497039df5c42944daed9faa301b30263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365b051318e99c67d4bb012a555c1516264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe55316779dd517fb6d25c75ba38560265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18db354171990cef6349d12f581bae8b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1b6dd9d408bcad1e5e192f9a3c6527267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561b2e4f929110bd808bb82c211b1138268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa31395b807fcd0cbc05d21d90b6a7fd269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f81ccb298c7379aee5b7c614391ef3270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbfcddebb4eccbdbfb8dd4d8b93a034271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c5329db512dd6e6f14de103f7fe304272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f856d22b9410d393a0d0aec66e3d51b5273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff38869b735269f1998a4570b183d0c5274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9df7aaa3868e88cdac65fbefe010ca275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634b91522c995a318f2e3088fd395fcb276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1198fe8c96844f6c10094f14b387b21277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fadfef80bb887495dd9478879eb1634278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb8f8ccfbb2a364ae8370e5f750d9d8279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366b64c2f63aed2a4daf68081c34d600280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe890f6dd7e0cff30d952b63018f9ba281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833f959e5371a2374f4d60c15e79d5e2282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbb9b4366f6907c955f963ae9a2ce7b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2e37e097a9b8e2e1cbb8dda582278e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbd215071ae404028563238caa14836285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e739120e245c3aaeb08a613a93e8972286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88068e37f602c79f524bb400506806b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34126069cfe1baa273771aa2333baa97288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a30fd79997b90015bcb82dfcb7df76289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2dff36d88ed565205e764e367953d4290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5f56adb2659b8090423567d179fac0291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56cdca64e558e8cac038c7dcc72b670292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c7794af43efd31749c47d1acdf2dc9293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab4f834b07f31cca409da5357cf6fe0294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17da46e92c5f8100f1ba3e522eee2bb3295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cf5207f971520755a29521b08b9669296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b8bd3bdbd754097a59b5c0e756d043297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9812d802caa0436989491dd57929fd1d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7003670cae1ed8ffb1e1baf4342d09c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3f722a285a558a662377e35ba04ed7300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81732428c69e11182e2f97c11eeb7161301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bddf0c820cc10f5b0ad2f714915639302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fa2839ce839cec24d0e2672f65bca2303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeea3baafcc90b7334f5b74ad4c73f0a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4663486729ac552f831eb597c39c00d305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7236e1557d58a13ceadd940c4b9fde306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626afa6e6c0312792b26832f88cd46ac307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bc63a5f954a5253b78ea751317bae5308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bc6e8707d2832e26d5a94a8f74769a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bf6b173c81c8ddaae70f25a0bbec73310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861203a3d37aeffe0c6a6eed5455c412311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad98293f0c9a509c78022a17afc0bd9312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad298ebf314cc83f63470712e49d79e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8186674f5db771d5621998c9e98b8e37314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c901cbe6a210d4420736b981d8258de4315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f314e6e7206a565152e754470f1f5f5316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e131b323dc6dd323ae4f881acee6040317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44b8ee8f6baa1b36477b717db09f57a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40dfa8bff2afce6c0885fa2c54fd4e9319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb02b0f63a90473c267664a7514a44cc320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607862868aa55f312a246b52b614e32f321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bae96e66a0c16717e1a138daa0b5c3322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381ca5ad25f5fbd390bc25fbddcd1cca323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f6e2c90da7de2ef75523fcefafcc49324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e365f7edb110817256047d535a36e9325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2958dc2ac57ca9fdd90eb413c5c7f525326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a724cedb571003101001f7ba3cecffc327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462f0a2e6a9cc76e3edb7dc95ac6cac0328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5271349cc2bec325a30963017af062f2329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1caa603f0c6b995deb4ac7f781d23029330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a270f77eda9376f8b5db7f5ebf8db6331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6236a0caf2b80dfd8ea6626b6d9b40fd332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6ce168f05da833243ddfc26c881394333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24502733a06751c6a0b7dc6cb26ab0ed334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef62a685b099e314276a60982ba9628335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b46e0a90cfbc011f7247e9bcd9b077336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cb22bcafe17236850dd97b351a6a26337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3401d9a0e0157fe46584b730c87e4b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513c83008350cf33601b6d5ec119ad41339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4a83da4a7772212b3eed4571747612340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04602f198e2e15e5e04dc99b1d2f1ba4341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3978c57601358f4e8ec69b3f0ffc9eb342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f365bdfeb23e6b3967d36ca680e63add343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9715d478f0c58f477fb4b17e8c849ae9344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0325a1784e76ed53d096cc4687ff05b345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d40f7e7361dc8ee8d5af63b11d95147346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71dd992358bdb00d12b0a8ef6cf3ea76347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e75eeca7b3d3d295951815927ad013348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fcd44e87df5bdfe5c2512a58e9c818349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b997fa3271a3851c31ecc68050763745350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f38023a06216ce536c400ba53364d3a351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9285b197e90e91c9888939bfb0dad2352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d46acb3c72e7487854f3741c03f594a353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e06e3d01d21956c2e750065414e00d354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3104437c257f00121ca2edd31f73e0e355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9419a01b91249526bbabdcd7395f0c6356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6edbbe9c16791c76a203aa85d7f31f7357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e9a57551a35b447ea47b061c5e2341358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6dd408d788f49780b279bdf62170b65359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1973770a5b767ba3cbb509945b0473360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae71835836c293fbffd4951fc32e0ed7361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0dbea9b8467cb764c97ab1e395a374c362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e77ddc1f021387745b61e24ee66e8c363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f7e2c2df7b61c93f1abfabdc1fae08364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da08955916a9136f7ced4c832638879365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e188a166cd9ad9be7d33173fc8ef77366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10411e271ac9422dbd403423ff7e5a72367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74a02efce9dada8ce08e42874aded25368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1790780e4bfcaaa5f84b963d83ebb3369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf8edc3ee05d5b33271350a4b8c7de5370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecae276fcbe94099707ae146d70d52f1371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26c2bb63326dd228e2d5be9f53a7e99372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2c19437aabb1d1b4dcc3a2d7d2e36e373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1512d22274b2fcaaec095ea124402f83374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6408c19d63c2f7964146de3784698da375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b41212f98ceeab66f96ad5418845e9f376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37743fa8fae43a51de4072f4ba4fb14a377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70190df65f3eb4274eccfe0a84d5407a378.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>