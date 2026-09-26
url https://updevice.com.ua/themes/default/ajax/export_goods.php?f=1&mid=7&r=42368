--- v0 (2026-09-26)
+++ v1 (2026-09-26)
@@ -1375,51 +1375,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467a12b0f1d5eaa259101d6aae5bfbb81.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3b750ca2bf9d02e167072429ed5ce42.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e768207f86cc0a8dfa4c5e91182545653.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12c26747c5208d8558be6b4334dc1184.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efc8c7e1520978c8a076e88a75867a55.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0226859979229447a81c45f1665c3426.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44cb364f75802e68479229aa6898ff47.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c46bfb21ce73c2d1edfe49a6bf0f558.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b414244f857c434850e47c494c69739.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0425312c3024e5ac0e3cfafd93ce9f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb41950a81b93f4e392b555ecd76c2eb11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7429ec17675ad4099411472d8fb5ce12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d368be7b47efcb8e384c99bec9c14b613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fad822e74893723b4a43f4289f9553a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84ef6be855dcee6c6fc97c52998209715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a52b9b9ebdfcd1de7d9f7e82a3738be16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c5d96d0b963d08fd59eaa1edfbff8917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f02027b81286f0d6255f74343924d0d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea0fcfb00f5a8cf1b57bf31fd01b2db19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87e8f1c2cec312f62a209031a91465b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eeae51c2ac8d3069b2e2e898434cfd221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2f011a9b3123da78c7ba6b562ecca722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb734d0260323018ee0d5e33ddcd88c523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4831bf1e39ae9dc5eed7702bfebdd4c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d065047efe38b0c1a98750ff70598825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e3b602b43c1efce40133217319822c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01b06166b4198d197b3f4460e0b7c8227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7b3f7fed62f876ae0cd3ced92fee2e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00abb03482474db4b6b129763ae5a04b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fa61da4bd98d347217f3b3da710cd430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a12d75a6800c4333ccfbc346900d8831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de9684762e2ddf5d94970198340b71c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a9427fb92364e4a4d50c71fdd3386433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d97cfb4e415b9c2ea4ef5c411e90e534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561dc7b571a411dba172503e0b899f1d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da21c314c1ed7aa77f9f70c52e6990736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9abd4194677b1445a98f0d67f3ecf037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f7a7bdeb8f42879d694f78d4f9416a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b899147ae34330fdd47572cc0538452039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0d0a408de346705eab74f1838f6ab840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87332d738382e8bdd19de6ef47e3935141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3d123339a206161e23836eb54cc9cb42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67367276b19c8d01e3288eb189f67a9d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeeee91c7ac4e7d55a87f5fd23436f7344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7c630d0948c6814a92eec09d4f1c3745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0145d9491886d1790e258c5d6be4431c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c8b8197d04b0d4160b5318e9bd544f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbcee5b55795e6908c8420261c5176f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b87bf3b779d2913f36f896b8c88a2d349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd049435eee7959cb9b11e86b7d7fb650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee472ee1fae218d7145cf10d66b273f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71babf5d02bfdbd0180607179021485452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eac7a4f06daa47aa8fe74a3cbdf095753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82310c93b43c968d45920d84af5b5a5e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26e412d72a3e5d27ae8ac49dd1ab45a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8ab556ce92b3077829916f3eba153f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97131944d26a2de1995a26b35240ac5557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93766ec0f528631c0e84079aaa4d01e758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7f3dddd8e5a9bd083c05ecd758928f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e25e2e3a0bf44ded3b7cea864376b160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e71fd9f87defdb60c81c0889b4220a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5ed0f1ab388921daa139c7b2a985e762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248a2ce2b7815f8c6ba502ae02714ad063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a87b3bac0ea9dcd733cc248df46a2e364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0613a156017a40cc55ad35cebab42e865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f956de22675759498147f0f31447da5b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f478c3c25336c7c0d2826a3131de09c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ab00270143bc2ada4b536a61e1650168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8860a7ff061a67dd85e519d0db400469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e37465f31fef1e273a61242fcac3f3570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec659c272d7e7757042f45dae5b1e0ea71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c46c2b95bc923659e62c43176148cf72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c4ad1d7a4a42ebd7d3931919beae2073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1111bff8d5fb35ae5223ddf17317ebf874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3918a46554a77ce3937bce13e1e0d8d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6263429afb896012067b879f7ff1461276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040eb19fa036de800dbec5f6cfcd97f777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f788b8b728f8e27213cd5aa1418b73a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a49d55cc36c154654f470bb5cb1fe179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286f3cb67038b62a480f75d9af75971380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2eaaee437fb719381e5868f6a090f7d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab726e1b4fac3e521141fba29af2b7782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624f6830b42082d1f9bbe567bf81e9c383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345aacbc6ac8f861505c47485a8a871d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e53f65767b763ac0dd06272088005ae85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f6a2bfd1acd55b8224f2d4ed48d2ec86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc667db5d206e815ba8e8d6e69b2a2b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acac79de9b66667cb18f4cd2e0b6a4688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32aa0228b6ea2a4ea208187c5a81525389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a995f8bda528a7dc3a7d27c316deb9f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f432562d2f586ba87869b6872c21fe91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c283f72535f35f47692818bbd7e1b592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f029af3dc53beb571f627b0515053893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed3ee769a2d9589519b99e36fe170c994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5cd8c36dfc557925a3ece94d8f5df495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b33614e622da5ee36767027807259896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f013a9b28a1a73e9d233da53cfa83d5697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a81915047c0137c8469fdb329b9019398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed2a96a473d3ff28585b0d122ad3b7a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54aef9fcc5a822c4aaff71459f0d304100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2ed46ff73917141432dc3b1a45eb29101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d116d20bb4a681ad19f70691828b7b2102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fcfb6fd6152be3e0b407a0c7803176103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7987ec0ae9462ec113a6e4037c08e5b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2abd6395f9fd2b193a733e32ed950f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de4a414bafa406d5ddd428283223918106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6dad96513ab364ab7fc91f3bbede8c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd424bf69f24e3a81742806322a8303108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8760c26343d4c3f76c46d0754bc1d9c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a87555c22762a6f49b5e1c22c1f9f8110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8ed108297fefec87922e14742ec3cc111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557a67ac54a266dd6422f80177b5ef31112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a3ec979ef6af7f2f81392ae9e1f295113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7525a7d8e0ad3f685e50dfe00fdb14114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7947d42f00ad6f4849e74a21c0d0e027115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f91a16919595b8b909cf32ec746a4d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a042daed942a1dd6ec6ead122556988117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0084711084b787ec0ba395ee73606a3d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05f423bf5349e8bd55f9cf28a07ee8e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef8a812c3271b7fcc226667b637f1f8120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dcb8a6abcd7fd85df4a3e6668710af121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8b820c5bfd95634ffe362c455dd180122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63535e7a0d9c470233f3a1fd328ad72123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26925401aa5cf81d5f4b279bfb76937124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3abf9806dc969b60dc7eafaf66a54c9125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8183bcb1d5db45241de93903c411adf0126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9a0c1f76741fb32f011b1fe25eb5d3127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a4b0458d90771d9e918610a1d49a77128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a816a37c2590f11f0fdf6c01d3d8ccc129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369f18d648254c561a1c437de2a78b77130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14a91392bbd2956da076859dc9b3f7c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9f6ec3fe947544b5adebeb752b3026132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae78d0d79430daab050cfbb609ebc087133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696b73bac6bafd86739a3612c96e4f2f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7710fc104d6bb163caa82a9d0de7bf46135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5afc79a3ff2ab6a3d346c50271103f1136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70383285d2ff8934272b6d3b37381d47137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3cd4350df9f73ca549a3fb65f3446c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd0934ced34523a5e61fd112dca1d15139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d0b7e793977979a0675d2d61ef3b86140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0393273bdb2a84ac2c935351741fb37f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2003826e814f904f22dbc37cb3448590142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce469dbdb435521a6d0acadd0fb9692e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243cbc744844f3ed473669ae9a5c454b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd196ee770ded2b1e58da2e3ea5b58f5145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce20276c706fcc417843376a5d6f14b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f59725405d27c0d7f1fa2b0955b35f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724507b1f11b4925da8b6471a99ddcd7148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9274f87440694f4676d9bb220697c40e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61327ef4a82cb1cf56a99267baaa649150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9056d12277b55f2e7dc2fe79f0346f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6f4c51d74149f32688f52ebebf411c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3aafa6ea9b789243b9720c70c17b7d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1403cfa73d42ee14e286b50b35eecc20154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcf83399eddda0d3e72728687d5b966155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab7c12b84de94805b21d9e7e9f9be35156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7033b6cbeea6442f05edfde8661ae363157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b9ff82a3cb1fc0a15cafefc93db139158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d59c16e22d559e4397aff96ad95dbcc159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367870ec312f7daa97653f4b7f3f6865160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2173384261066c2c673a8de8825485161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1d335e2380ac5234a782bd10135436162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b07609845797af2a10b7ccc3d786daa163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076467e74ecbbf57ac19d120f2c3f7f4164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2228e46ca775734ad86e18082148c6e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1307a32c05f93dfa24f80276d7aebfd166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd913862f45ea03adb17061cd192c3d5167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245a6bda96c3ac31631f12c20b07e913168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e19fd00045993ed813abdef7b2c1ae169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cabfbeb9dc1a115852b4d1237b05ad170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ff7ea87fb11aac8b93aec364faa9fc171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffec0e2fcd0aa23a1ba7bf5c2b3df69c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fd2168fe249a1b5d3a510b017c091c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fab4d5f9a4d675955b9f9815c6140fb174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e82b0d6cbdb50a9bb4f57c90a580a2d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddef9a86773b603f1110d921f29acde1176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d2c9c287e51e95f1baeedc1a1ae7af177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545ce11bcdc506003472e2c056d369f6178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efeaac8377cdffe0bef9533358217321179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d65cf7721f9c1cdf1eda8aedaecdb9180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b2ca0ec862d595d003ac5a066d327f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab5846ca131d642783840598d6736ae182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca62af5b66b17c740a16a8bf12c4c5a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0988b1ce41630b447ed9548d5cf37ef6184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b39aef30666b4527c2259d89dd3a0eb185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcab037262c4a37b644b3f4535ef415186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94e9fccfde91df5ce43fef6a10fc477187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ff15584d972993b11fca67a1e3513d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e16e2ef8b52fa800994642317ffceb7189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50f8ca89fde98fa3b2c57b04412020f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37726731f9a19b14abe67fbe429126a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa29b0383996fdbab4ec92b2494bd8bd192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b589baa5142077044bf7b807d665acd193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03adf6f03c7cb0a7b4383494f021a2e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58e8dc38dc73c08ebaba445e7dbd032195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118cbfbc56eaa58bddebec369906ecaf196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5153971191e28ad42237f529deb2e8dc197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b23684a789448afba661a588ab3304198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995ebf9acd7d03583df215c50a233f93199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4892adb10771275476e3e042e3ae6326200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1e184248f8713281f4e98593349b29201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5505788ea88ec7ab2db88ba1e8ce2df202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3896f881c4b1cdc7b11afa22dd539d0203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c432a112e0ef1a494948e4cea1c15b4204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f897d31e8283c30ce924b4814b5d9268205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bb76816c29fa8fdff47ec1f4458de9206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2e8bdcad4eea7291adf28e1445b12f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf7de244e59c20636602cfd67e874d4208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71ed2cac4edccc20c462736c9d4caf9209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce040ff5a9939b75c3795bb22e18bb1d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0020b59f3cdf168a72ed12c22adcbb211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ec0d4563ee78bd47064a9d41da0fb5212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab42e6db7e918cbd3dec320d33149618213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ec0d9078cb191a20e0389db0a82934214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62aeb0781a1bcd5192af8a3968c0e597215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7224ae2eb5e1f958c600dac4596d1c61216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a576bc82f1d0cff7d0b8f83dbfa34f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12399f00f41259ae95037ace24b66c68218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e6fb4f3b2fcd1247cbcf91ba27550a219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf5bcaeafb836ca414e0097e117941e220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b728ec0a7303f3e76fd234ef20aed2dc221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df8a178d9216b4bb13670c736d9f2e0222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9cffe5552f29ed82d5ea1d7e82b61c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd5c99264d53896e0dd057a16c91735224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddd02eb7d2c54ad46db1a04412318fd225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edaafe0811ac88affcc9517a3fc27a3226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a275a501ae6dec342bf05c08d7a51b62227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9d6784f932f55b305136cdea22e7a5228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4664357a2c6b50526367e09617f7e7229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7ddce2c437f3790e6cf3c6384d2f0e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca72afb22a730c4a5caf74b4e02c80e4231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea578fd51423e29223438b6588cddef232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6340ee9886eb9528868b22310e2d31c9233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cad4984c2be584f35df50b164af3725234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38655db779cceb0177dbae5a2cfba99235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6212c465707ffa5298a456e3307fd93236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9e0f9bf38bb7145ef8a41629d0af25237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ec267d7af2a5162014b8ad9d2956de238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6353fff9dac6a90563b6246eb3a9fd7c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c985e2369b5eef35a4ae8d459df1fc240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be87a45ae1cef6753ae75c6148bd053241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff354d3bbf0df7359c172cff7fe8195242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1868add7198a153cbfe64ddb555833a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a82b0fd3ba417c8804614d60cc9b87244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f676075abf897102953f26f11e608d9245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32706a183d9ba55216474e0e1726eb99246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1729d5754f6e57449c5470c8b38931ec247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54954fc838d2de4754797bc1ff4c5ec6248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49bd9e8bb08d7985d5e43cb791d400e249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48a120d85cdddca4441e322aecfabc5250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d0a61d95292321c809a20086309f38251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887975318645015e10ef543afbfe5964252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b6673a9795e7656b02ce84e87fd682253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393f7189bdb10eea7f9a279c2300f487254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25f0afcbba0b756bcd32079b95ad93f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8644ba91e3c82ddbbee2277751a30f49256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e936c229f14cec4262bcebadc96f4e6257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409b11a09ec52214b2edd898eee9ceff258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09d4dee38515ac4011be35e31901159259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b00d8594625d478e0b49fd762a57b9260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f966b4f8e046d38188068c2c4d33927261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0de5a2017ac4f5934454a929aa16208262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fb83d2c2575719e11db461b2fa607e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb8717611927da074acd35727c714c2264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e8c62769ec3a996eb8204fd2e48477265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715eb73bbf5c122c4cd9edb670f0ff66266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce512386fbe50ffef65377d54f6c4396267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc6a566b6c3e3ccce4d13ee7c65a125268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37fe1a0b4f9295b263504a94f149f39269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a587d612a201b85029166fb2f4df669270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16196443bc4121b111ac3d0de06676f8271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604e0f2af3115e681db12fe5056b4163272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8242951bf8ac6c0d301b489c1f6bd06273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642b7986fd569f9fa7c162bbd9dfde6b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff1bb42bda4dbf783bc76668e894d92275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17532dd43235ed9af8afd68ce84a0bc8276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304f189d90d9b486b917ae3843ecf5e4277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb87b30ae8480de8b21c0bd425f61c2278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a4818e198b653f778b7e1acb2d5684279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faaa5b478b6daa3b71b436b7de4cfe68280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1dd7e97a34e4739feb7dfe3705004d4281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e44e02b77596dc89f41806e7ddd7732282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95139e3513485484b82d81a12f54fd4283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928074e7e971321eef72f461f1548cdf284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b73e05833c8a1723b534a32e23f3a9285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96550bcf6d48b4ad1a899d6af72755e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141a69ac987d2d46912f5b4580d87f43287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9611a69e025ac56cc8607b7eef2a6f4288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddf51e2efb3ca20071596194c8f74bc289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87868e1197b15d2ff84b696fe4848d76290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed0f4d1979cc1927430bff9236ff05b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46387963f9a2a8e54af4f062381acb7292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e2a309a31cbf4159187ced9f128448293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ce67f0c3f7f8960d371d92b3a3b1ed294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c1d7da6cb45b4bc38689bab43cd8ef295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503407687cd8a093995155db0966deda296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b44582e2b1a603f57afea5bbcc143fa297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42d1f246eaa175085c37b48c87a1cd7298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f106c2619082fa7b66cc5e177a0e4a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b810d123d0c6852553f9bb64748ed2f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5dd92acc2c40441884e78942d2c6c3d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd58d0d2bfd5b708f33b435d99209e5302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1412f0a33fd8525253c3c3b53c6df6303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815ea8e93686c9298365835c7e271deb304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3764abfda36b72d6515f0be0e47e44305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed11dc46bc135db346a43db68745547306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbfad2e5d041983f6edfaf858fd2c5e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d38af46604252f7d8053068850033de308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76985e122f36ae91985dc62b109bf13309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337d94b55735bcb8b5411417e6a65dc8310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db97b6cfdc5f180532ba6b6155da2eb9311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5f9a80fcdcdcf8fe6c592faecb7628312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068975fb2f1c445614aa5cd8c840fd1a313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a82b4e99844a0e43af05fe34cb2504314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2c410c53abc07b982ea840b67e43a4315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25051c01d4c86e1d4a7ce87b205d633316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9dbeee766373883824f8b6ec4399bd317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cdff3afb395a9caf6955d935797cf0318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b78f4be53b87b9f1deb5779a3d6bf8319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef18280d71b37347333ab9ae034936c320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574a9123cb94ad4830df8948cc25e174321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d640e08b11ee4502980c1e358c16434e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4c9c73bf670a4f5bb0b3d643328ea6323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba53b0839f3dc32a70a7afadb7367df324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501daa57a8bb36c73304fbf71cfd9e84325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801884d2d6a50523c8edcd03fff1c457326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29fdd3086f287354b9df5fcb41cccdb327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47e19849af544869eeaf5899f35694d328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c224817500373ebaeb6837097133f6bf329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e62bbb95d6d3d87c3474098e8039a95330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c036f7e687c42e722bbc64c16e5f94a331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1d7b93fd4677d2f04977ca596d6e11332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34645ad1f3cb2f2d982036f920782fe4333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05954593597af32c277c72644b77d9e334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c66e15b0a04de6a87547982b94198b335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0487d4b2c507dccf52077b2ed463beff336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b319d3f480c71581be5374bc72e61a337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadc22e2f9169f38598738c0c1774d64338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ca5e084d9a1c3ea8c9f5e90b50f1ba339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7553ad5b4611350e0ce00a468b1d010f340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ed9103c1640a768b1e059fa040dc79341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8171d42a2e73b96f8f829d515e4bf7342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488cce0833ef743ade6d60736eda489c343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca37c91e9617b831ef361a03087b253344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2866f29060e1fa8b049e3ff4a9baead345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada89badce77e72a65f3c52503dcfebb346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debbd9f75937e7679d00a438a0dffde3347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68da03ad7ab841b33cd59fe29734b5bd348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3304cd96d43582a2a653d42cb48b349c349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e353f6dd7f3cb48e6e67582d59d47f350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328a43853c50f0807a39b27825eab55a351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f918cc071d96872e43fc01350aa4b35f352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9740223d27623644e9db44dcf74bb785353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655e8db145066b5d35a78bb962f38c86354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6671b4777cf81919184e6d6db5bbfc6355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bfcb741ccffa6bc0afd4bd2a5a4f58356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fe1761fb1fabc254d344b14456c48b357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a255aac4bed9d29a37fc5497373c94f8358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623f6145bae060f04039e71392a00cfd359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8186152fef11a486e88eff4493973daa360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f025117f8f64e4338ab43284450a5b56361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480b2e71507afaf862fc963dd1b4b1ee362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8865e72a55e64336512b5ff09c14a09363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd2004e3ccda20ed800309a3b7617f9364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089fa3fb946e1b185e3f4bbdcbb28525365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712dd3a2ca72837a71cdc300270082c0366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8cde94e036580a926e8525807a189d367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d03071590706fb946ec717f343887e3368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a253ffd6fdf8891399c6445a9ecb20c369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdc5aeafa066c2d693d7a153cffc235370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519ba02ecc5d214f4a02f9fbadf849b4371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3cd9cd0ed70462c0cc70ed1c0de0cc372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419193be42456692fb16775dc4cd2442373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bae7e9998581f84bb8afbfb6768e14374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cf81adc4b484a1c2a73f4675ab9f2a375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1dea76f1a9a25e5e8a9fe9c2e1519f376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39dc5dbd2567410f86473867ed7958ba377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490e335a55eab2a9a1cdc27de1a68371378.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2882716361bb5e104901cf126aeed76a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f6199c1e3cc545d3b1723de9dab7ca2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0a1b4bd7e5084e4187e4f00d63d4873.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a1eb46b085aefd8a7186d2fead13fa4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7cb28f33525dbfa847aacf2dc936d95.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a72de8707da4ddec6e4717ae512a506.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2857dd301aaa35976eef53d094b5b3b37.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4dcb067153e4a8ea3b8c2298bbceae98.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7874e609b059849781c2819cc5db39b69.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25289490c6f9fdf14fa2b041b5c0863410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23925195ecec031f8be457175a0309c611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da12608f5c49710addfd21fd99f3f3512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9a7c63bdb02228b4721b6ea809c97c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9283470ff6f00dd5a1835556a121898214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8febdd5910e4408e41fe0709f936db8815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720089aaef58ee894c4d96fdaf882f6c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24082461a380d3186894054455136c3e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d944876c5d756f26e77d1da88b7a1d7c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536cc7ea08477c787611ac0ec739c4f119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad951861bf09918c51127ab05e2f83e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d7928116ded71398da72ee92768c8f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab3cf72e6db99e6f6fbe3463ee1bf1222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecdc5189d90d0ed67e9a17d3a14af3723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807a96bd7ad53619c184637e01760ba524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cc6fabaf6e54e4b5ec3d8271d944a325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6432744a382345569acac1302ef9daba26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805e5516af702c041e823c317f50a09027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8c19f75a001839608ba6a8eeea828028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93adcba612ebb5a02bb9afbf081f51c229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6385292688a3d5a8054eefd3bcada9f230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c652e9bd23b487ec99711c710a3dc12f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cde93257090b4da71e04bdf7faee73132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5ca6523a280c39b92670c701e673dd33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad4767cdb02816d443b061e5188bf4334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51da5b2b59178050cb79877e1412070735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee2f14da0b2707c35e310f79e8a825936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b706018ce7d2fe7b72c173c1a8f061d537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10c38c0bf6d1764032bbcdf70fda94838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49130c83e243baae10d31e374d184a339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93315f8e18f2c8650efb153f053ddad640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83d3f96af7b06ad3f4ade2524b924b041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bc2d2c6606906fbedaf8b65a1297ff42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cba96c0a19968f400542198fd769f5e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e6cbdf5d544e86cf428859808f9fdf44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a125ee23c110f60b9f0648df8de1c59345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70dd9fc4001aac791cbf58e08d097aea46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130cd323c8055e8ea902fbdd70418c3747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9908ecb7a15ffc3f1a2050725b72893748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82e33fd07562e383ba1da84f538712549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656c80b6189cb452d7e75df93c7a384350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388b0fac3dadebfddd8081971595684051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a0eee63ff1b4f1d681eaa378a9a06b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77bec810f5ad67bd8c3e69b28d89ff653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5771e34683f2a5458b54c1d7ca16f7054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c0f5bf6b1e376f4b756dd6d4e0b63255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d57186524247b68edd829abff8c627a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425d31b209c8664caf1d0422098a60b957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3b487643622bb93d1de4757b25a41d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b12283c788b3b88508f68d020611f7559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2fbf5a62f18fe31d61c237ee72edd060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9965024f00a1bd937a9c9b73fb5fbd4b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62b19c7320ffe016d511171493864e362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a09945955c59abffe044b16471a7b863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a586f3f736a93f81654e558112392e9664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc7bf58d576fdc3d63fd3ebeddd990d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f1ab0570edc959983748142b3acfc766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b16cc6a191dc99ea5f772936a38e3367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc76fad7a184afbe494b9fd2ef6d9c268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27807261f32270fcdd8a96e062ef5ee69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872197441f075ccdc66c278ed9f362e070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f5f9c65585eb0fde22d10b7ba7b41871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd34ba6b000b360ab69a159f3db493172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fd63d6bd935ed51ad3c3193357b5a173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46620f80fff78d42279ab5bd67fea6374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ace45d3c95b68da679b8a84f84386b975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5142111cffa374f4e5b735f6b5cc22f476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2f6f432408f1fa83f763cfb64a915877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1085138aa62ea0fac5b9702326fede78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2958c1285cff8ae1218be01ff4d40eb379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb3a4732dec9e0ec87dcdd2520556b280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5e7e6174fb4eecfbc9c7a4bd9d509681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c4cbf3265cae74017d8cb7ccc8076982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100dc5b49f2e13aeafa3e9a7f20c736e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6686a5a49538328c24a53a028f52470084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16be9a826c03d6026c1bf6307ff0c00285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fba35425fcf9c972d75f62a5d4f1db586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08cbad4e61d55bff746c4eb2f4b703787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20319598238db9e7c0ae989b1dc90cb588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f77bbd2ee29a0c5c31ba5775fee2f189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17817eb4ec8135f8a65bd7ff176de37090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed33f99ae4b2a34398304481e9b364d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71e8098c94cdc63f298be967cb4a5c892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ceabe857de0dcc739bee4f1f233d9a093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bc2aef725965fcdd192996481beb6794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c6b47fe483fd6d27e0f3270bde50cb95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fa51103e3747f7b96b24c25abe68a096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3bc0c90945ac038d5181cef11ea11a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460ebc5c3845eddc15e53bda4d07597e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e53c946d72644e9f6daa240e4a318599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edc7bf0b0ecd5eb2502b25601501814100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb0e9b9e830a9e2683960c0b26a39eb101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadab2243ae66748fd1f8b2bba6e5292102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f6422e398e0881cd30c2ed142a170f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb119e145c5a8041b879623f2a9d232104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe098b62544d0c1ceaddc5718d89ffc105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fd2c0dca992d3b5f34ba0ae7705bb9106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e580494451c25a333053903cd5fae1f1107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e08889dbd572c24ba4bdc97260cf2e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ca52c0b8f515e436ca63c8a48dc2bc109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8ed68e23cd7461d8edaef7a353066e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2527ef9607df41e6a068ec9a7900e9b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4ae74f7d5ab0bbea84d9005ceb3721112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f527282771d52903b2880b7054dae821113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c937d8cc80ec5421d846a1759979b1f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a4706281438350921631a693a32e0d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6fef9c818854f7aada9a6c0e0f51e1116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232ca9d1c4cc2f40722419024dadb718117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e28392a7c90cabccee8955955f1735118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab76e9c5304196d202f5e38a9f7fa20119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbee79ec78d269942fe77dae91c5d381120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6dabfe9dd222d2444bc0cdfdf6d118121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd12261404d21c03bcb7a3984b60f4b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be7aae6f03043e73313c14d5ca0871b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2f3044e744b9c70a9b6b386c9e969d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a758ba167d77375ce2a6efaa28062e2125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc265a7924ce30aab8aa935ac08019a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807da2b8d9ac14ab3f9f350d25b9e06d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797c1995cba0ab2a1e75b3b41f918b31128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bf59de8f41f040b9c2b3df574c7706129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fb7243f26ed7d84ec0f1c2acd3d97d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e34eed80332353f5cff9a0e3a85aa86131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a467058ca672989ef9cacf6c7b57936c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e014574626433e106d7a70f99701054f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da0ce8a16cc0e95392c23191e7826d4134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0d74f6b14fb8da4ef2bdc047363068135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efe344b27f05973291acf62272c3953136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f36f8cf64a928f03a74375ae71b0694137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddcc637f430f4609800558cf3666fbe138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc95e9b296abb1d463037139d53eda0d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171a8ca67a2ac6b7e776a8718b9f8480140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a7806de96d07ac7ef7a2f84aae5168141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afebd3adb6b8de25ab0b21f8b3ae3a31142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6926d270aca71bffab6ec17016767ad5143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316cf711f9ea441778966e60605db01c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c4230cc52de786d83cf12665c84612145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8927fa09e33241a079f4896f19e71014146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa56994332a019a8fd89809ab97b6a5147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbefc5f286551b04b3f88d3c4812be5148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9045e3837de7009a03d5730dc48e3c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8f8f2b25214a4c0eccdc0127bbe0b2150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd00d7cb9fa2e13ecf6fc667f1720a7151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49732c04daaae917d133d0cda9207e88152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a882b234d7fc2cab4987a98136c69baf153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732badeee5a8fda27d6598be0e689ee9154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a391412c6e91e68ef80bf8141ca656f9155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a4efb06da7ae05e93662b2647bca90156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b99df3097be871d28b8043c6f48243b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459c1b18ee99caa06ff9805e60e5f91c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40d5544b4cdadbd3b3024d0a923a377159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63db2684cbb3b0981a390b4fe2682df160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4294a5b7caf2a6656edce07625257e6d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9162690ad7081de698faff893dfb7ec162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5dbff0096bbefadee48cd76ea5d19ef163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7f5e094df8cbac3c5ffbffb09610a9164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ff697754a0847efd9c12dbbec9a4c7165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad849dfd016763125b7acd73aa6c531166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c004e8e631c710af9508bf486ed7e041167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a11787365c248b3b56b4b3c393ec9c7168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5ec67740eadb6c07f4e956ced0902e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a530f7733ff827842a9332641de4bd170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ca757ad7fd7d5af48b086a98556582171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992dd4e596b753b568e4f0a1ba67f1a7172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd756fd00e418dceca3740aace0e532f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca90c95e2df7414e10af5ce1fa71ceb174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7179cac87afc2fda7215ebdae0c6127175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c31d23f0a270f7726adb67ea67114c8176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031c67ef928dc5e80a59c0a1afe4207c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30a996b371cc9dfd78d897d466ce87c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57637d022198c3fe55e1d5d392654890179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715f2b535161bd4c01119007f6faa5a8180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa938270b70ba93372219f0deba7cbad181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9053e5d9f930910a48e0fec7e607ae2c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ad94fca1af00af3ffdb8f87344d945183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafa95c821b4018f0c4efa806b33e1ae184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8c600d5fde3c9b145a55c4f573c1be185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6a218d81fadc3fe42406d43c19ac24186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c57ad6b5bb201c4ecf8aca6d919132187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f213969aeff1002a9ac0b02de4797c22188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b9751444e43c5a176850271fdc4730189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc0ac79e565426f6a8cc6216518ffda190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef08af30af35f7994d81270588601ec191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35954b3c326f5459c98e47ab3a9c6e7f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b600d93672cbf71fafa9d324f1192e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7931d08e3494dfc9cb27b59743f23ccb194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da808f4598989a496b87af2db14dacb195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61846c9c851b224e706d5479d2b746f8196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6134cd85bc4705117dd208ef336946fc197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bce63a05a8196df15979cc7341e0d78198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa16512841fe321dac2dc3756371cfd199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8097f992e28eac6a310f704fe050e2fc200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a9426d06e79d59d55784fd80847a74201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caeeb280075537710054497c6614fd16202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793872f3aab24a772b500f04915750b1203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf319075a5b29009573d240d142744a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e7409172cdd65b9bcc5c8e68e27cb5205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62771d0679fb3375cee432815f5c2f63206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd82239005894bea3b45e6338caa0203207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd6f0ea58a72ba715564adb105070de208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f9dd32110a5b08877609ead355e600209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5e55381ded2343795263b58923258a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab426a3318eaaa4e2ebec288ff98c67f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e18f02119b9effea9fd5d9b64429429212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d6f8cb6cffc83c6c3652ea08f7e3ae213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895d66e496cf41a9cddaad43cd2a7a0b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaab1e23ac119852fd755d4c9cc7e5b8215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e521c3f4d944e661234dc58910cd665a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f136e40e0d481ef4c8a993b934ef43217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c25fc2120cbcd76b203a07d65020c12218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e204c1679e058af6164040661e104ade219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488dd10b5c8a624cd46bed86cf76e7e1220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96233b8a6eaf9548f93a5f532f84450221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4569b7c942997a59d33cdba6b0dd4e0b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3020e68e53a549e015944c94172a3c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2586be291d278b023d5963c5d05b403224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a79c1ff51ababfbe6daf1eeef419180225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c939eab8192d8bb2850910a8eb66e44226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c201a3d0eb52ccc0f42b80e28db17d7a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87b8a23b98cf2ade1aac1875a9d9f2a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f200b87fdef113527ea6c7e390607a8a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75be3c4a291a674ef5f35a8a5062b7c0230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d095308fbf369a77d2b197f3e786b3fc231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4ea4ea78ed14b57f37265af4e1eac7232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31237d7e17ae58ab34a46f0d1be3c47233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543e3f5b562a6eb1e78c0612eee7af09234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3ab8dbfd77817bb3ac41b903c7f0e5235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628a3c42d1a3da5ccd3c90f2d806b437236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3b47e8cd254b4125ee1e1b46c9db73237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6589d0d089cc9c30701f03f6a0baff238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a804cec408037c981de2293b1773787239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c65d2e90de880f05e87f3871a47cd93240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c338300bc5e28d4fcd78e81b5876840f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55aadf3127926b2a0cc17ceef6f1b55f242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac4f7148b944ff21b9767dc2468e99d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f064ae9d637e1ab6d1a716957f4f9578244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71221d8ad58df7a8b8f22f16d1926dc1245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced4c99bf6f0a3b8461dae7f8cbdcc00246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50e722652ba27a31f8dc03831b7db0b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5ae3356da30054943266ccf8067a53248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66dc7fb7ce54e16b638122252c1ffdd249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ef48bec1f4b877328e2fa4e5f403cf250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4c2529c52cb65b5ae74e8515b63e62251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717733fffc3908d993e99ad6f7705ef9252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d2cb1269a04ab836e1f457d86f9551253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01804f9d3d181a5322633b0689883c1d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9060b9b7ff4dc72b1d8508be72bf413255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac04b397595d3cda9d5bd964c7d0565256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c8042e90cb1d4ec4cef1eeb09381ca257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee53cc46eb21b9c6a019474c501feb6258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ddba32112980bcdc8007360cc1f82f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632a3be325d3cadf5f3b0023f3a82089260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aee4dcdad45b9176c18de23f16567ef261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d597ecb66697698a5a87bb06a8ae0db3262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3946b8e31305132f97da095e944f994263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bb36089ff567b9991263972d1297ed264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93fb2f8a06e0078c393420903511aed265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b5125229b51f698843f35a7b20aae8266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24be72a37d4680e111434ba878c29ff2267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6a95c93ffd83c2d6178aaf2aa4e7b7268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6531855edcdb34bf8515295bc9af620269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60afa227dd8c2091dd28ec6316dc128270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbbb48a7e89d458296e2354c0c56777271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5859a6611cc0cf4fbbb453e4b06b43e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe77be53b90469782089923bb7172c7273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f7e2304734568c02476d9081f0f750274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2100443bcb2da96381d1f938718b2d60275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494b774b3f1c83a6b4b8d91d2a1a5081276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5358a6a39a0e41e6d82d5c074ba8136d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e28b155c85529e94534f07e289e8ff278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521500bed71a8dea21b510a036575d21279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159bb69c1679aae86c32763e04963371280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2b7db40cbc9aa1f1c95f0ff5b1cfe5281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a2b49c4f298a4c1a52b148fd4a3b96282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd1ca73f83fe4e161c34511a7eabfa5283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75e9d0fb26e207b531e0604318870ad284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcabeb3bd34b1c28741f8e306ec5747285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34dbea89e05e4b17789aafa91d3dfa1a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a077f0244ee41c823045fc3f6d820431287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4681d9f9050ccddbc0a2dfb0bebf50da288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1efa287be2a679ef3824e89732a06e289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1511de6ac0a72408d64346b6ee282149290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b713a3604038cee88823e5980e13e390291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a023f07917a968b6177993249e677b1292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc08164d1a254dc5b3f8b5e54ba11cd293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16bdd31475d9ea3eac6c1f70e372570294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d56b8fdc6e30e73e278ce916a370a1295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17e6395989281cf114b15d3d0c8ce7e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9658631c3d93c41ddaf09a52e067ca5297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1a21bc8547067a7d43a8efd0e4e6e7298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca83c64971bd6cf2e522efcc4c02c9b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aaa9575bb8d3bf568e2f006a919426c300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5e4711e6f938c3cb59c2498db79402301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebabd0640a37e0925f58fc7b6ae69e1302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904bb50a829b5426d42b294cb67c6a96303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c84695fc02da419016009e3fd0d9bb304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73aab203dad83c5eadc199ac07e0949305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e90039bc98d7756b3bb296a5c3848b0306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1ee242085dbfcb2169a7846d89420e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b03dc7c0377e1bc3133188fff7dc65308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0c1f7757eb6de6c6bbcdcd6dde7458309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9407a5d37bbdd75af902e9bf0b9b09310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeecc5fcd872be9a5c71e09ee9d3175f311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8caa114d3b251035dc7710afbe31d663312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d430ea57e7992ea2e2e28ec957876364313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc350d59ad4392219616d54415c60ec314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd42d68528e194b4139245f49dd511b315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3929ce9e79a56a286a10ca31922cc521316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665bea35c118d42d021ea4b7c89a7676317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f2b8683e95cf8c7fd97b9d4b6c490f318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb42f4b04a20a1a411270a3e909ba12319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3203f9c92c33036fff2def4d87978c6a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab60db6f651ec18b9bcab824ddd7f322321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edec905f3811db2ab142ee650fb1082322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c9a1235f61b22b9912ea6ee67b6f86323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704dd259f071ad222d395ce9bb06a966324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31957769c3f1a4a41e5924e93ec79326325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce968a2319f09c8e9a122b1a41f642bd326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8866608d171df8ee9d1ad836e85ce32327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db4166c565e0e72a637066cfbd07d7b328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b04a3004762e49e5f2c039bf44d0a02329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2033f6c122805c652a2e84efe0b474e1330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd989740c3d8c54b2fd7f906be382ee331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b41e41346a82566b01b5e75ff9dce04332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff50ed8280d7264c5ccf0fff87befb6333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc55ba733a0887c729660b84b0712f18334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3979979cf17715544812f0f1473363335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1220dca78e1b139c07933e8044e9bacb336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f869772fd2c128ba79034f6ac3279322337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53f4ab21cbaa67b304d505426f1c2f8338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1a6528ca1eadc9e94eeeca48a5d642339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808b303b5c7005a00798b80b1f54ded0340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2383e54da0eb104e75ec56fd93d46a8c341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d151c15745381fe98a24bf1c6882533e342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73579b068ea46ab9d3ac2edac172d7bd343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd21753425b415359a63cc3de73f3a6344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ea767e2f6ca767267285f0e231df7f345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1818270482d403c99326e96add87d8346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddc0e76f351eb713dbacb0250e9eed2347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b776c23c059f5708742712a1ffbf1ce4348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7713cbabb9d4f86a31fb7e8b5aa4efd349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7987d603a6ef9818784a502151389db350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bc29a5ce752af188e2be5a739971bd351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00743329d6f1584830d6cbb5cc577510352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af9efb5005f5c2c915e5b015b426b2a353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e183b1d4df8140efffd1265c48c8925354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b236ca3d926ac7e4e456743ad8abfb355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53e0ef62b18e90566b610b401a9cf7b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5b7e02a4ba49235281721593ade958357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac78b6f91017d0107c133e2f6f581f5358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be4382d000d53627e711cfb12b23567359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bba2762409e8fadd399c7a2d012e49360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79fdfe99149e99d53db43787beadff5361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad4c2012389d18e46e4919d98a7f8ee362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10e561dd39d5d73bbc8b73f555c7815363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09abd3649c358057e0219590abacab04364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00beab184706c1dd87544111c25aa79365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1878bd2958cabc0836814d055b1d705b366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940983ec5f8e59e2089a803e373ebc39367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cf148acfdebc8427e1f2cc822ce7ae368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f7d48ec8273c464e7af2c14034ef56369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9c3ad851c8cb3a49df4d9e2a4b31ac370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec45ad3cf62b1a6d774ffc3e60aba2a371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d8a223213248dec0cf2215b9539bca372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0aa74b8efda4708a84e1e34f9ee993d373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4cd1755849d2845e6323a3b562686e374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9e639461ac277874fbefc0430f678e375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb35d92e37d3785fb244ba29d5a90ac0376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832211f89654620e7b0dc48991caa30b377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821453d416f8f4d36e145f9d047557f4378.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>