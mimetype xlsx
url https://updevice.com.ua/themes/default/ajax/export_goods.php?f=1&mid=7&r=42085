--- v0 (2026-09-29)
+++ v1 (2026-09-29)
@@ -1375,51 +1375,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0af981623ce1c2b8bb7d3e884ecd8cc1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2004b616055fc7d7b5bfca9d90ee5c9e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a152c4a0ca9df20d85e2d987171e323.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1902fde046e5fdf5b62d0effc357834.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7590b6b78b9f07fe1ac345a2aaa78fd95.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618e722b7fbffcd139bd1aad9d83b14f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a52f702cd5b57a47a0cd3e5392399f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4653d963dd8e7591eaf509c6d1e61a718.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442ab07d6b1aae33772fa304cc0eeb109.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e16a2c60f0b75bbfc24699dfc18256710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432d0d24e540bd453240611d0ae3df3a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fdc6e817420ab342389cd32a82466012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe32d62fb12b711b2e17a6373c8b5b8e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8878e6a530d147362ed5c80d0cd82814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84dd8f5cec62a68ba92bcd6f86ef9cf715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bff81ef281fa6da97acb7cd480ecfd16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619095fe0ae348004d88900d76acbb7c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba737ceed9fcd3114da7803bbeceaa3118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c3723881cf7b1a7479081a735c221319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b383d271c537ec41b54537e8946cef20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f703ec759042bf7b48e2814f3bb2cdbd21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066d00751c0583590b7cc68c060007fa22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0720cfce256079e4410ca0285171bdb123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5094682e542ef3f2e588dd0b420afe2824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23aaebbdb4050caf3636230057828bc825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24621ca56e3df585a3c26774b8c049a726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb2906a1c81bfead580bae703e69b7f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7171b907c11288507b1631eda39c935e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2bf3f2a3b1460a8f6fd4d374ab83a329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad3522253c82e3ec437c5dd9f56b95330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e144b5d76b08e83de758dcb1f4f8e3af31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac69dff0c05fe98b0c13b3ef28b921632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0459744869df69b70b8d530ae35501a933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a82968d8d71b9da2bc0aaf96952c2e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910e9615add1a6f5cbb606239159fcc035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563d1c9b7575b537f523949754fd4bc636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489917141cd238e5e6ca2f084322057237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740c3d25e06bf26971797db00d7bdb6238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0496f3a7fd3ee33392c08051ad293eb939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6c7756b827e94d095b22431f3156cc40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1096894e497461a522d813b79967812041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dda59c8d4093e3fcdc59970b4e70f2942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803c745e96c8581fb8e81b9c51b0f3d943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72472feb88910be1881ed936a64607b444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5245aca8b69f818d861f2b67fc703e745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b9f286ca1fabc87aebc88d22a2f87b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ae071f6d6f02e379b1803025959b6b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe0677095c9924bbb96819d66fda63c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16d26a907ecfc4b6312b56d055dedb449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9998896f7178b7bf41c43467a580fc50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25b0d7529a3ea96e57aab76972041e551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f3e321e08332b3cb1000fb5e9ec40952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df30a26c9a565615ad5f24d93d19370653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04398104540cacc192b046eb411a02f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ecdc64965317ac54418b5573e1272255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78068fb09d6212d8e653ab7cc6af284956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e210b75097b93b813b970e0678ce23e357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990ac39a0d486bc4af90a76f1e7e91a258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92a1cc6b0ec29f8484ab5898f923ed059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70c542378b04e4432d86351043862de60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edd76aab5118227d3903043b1fb950161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6add42e3efce5d32c311ef652db7695c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aad639b316ac599f2e1f7fbc55564e263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a27fc9d14ef3b9569984644c84329e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593696557d3a49d179eb5d3b2fb6b1f765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62ecdbd106c86e04794f31766197de566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae3ec9a08b0104f5953b2f7c28aac4267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d967e20e5b65bbcf07386a78689fb79b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e99c61358f352987e9a5e9234507b2569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8fda2bd4294e7b4c024dee491f383d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e8a3a07cb70691844a5b3c65ed4f9a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c092c325b8bc249fbdc53e9dd96e82872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b981239a527b9a21ec54f8effa3f955a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cb171326b9c0219da4a8b7a907ce6674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bad69796eb6fb0f4f52c6a4b300efde75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4521d9094fff39b138dbd8806a3fce9076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047c87cef22e121348624b0748efe0b677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da121822c82967896cdda33bc4a3b3e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01676af2441be14f870d96aec238278d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5d4ee477758fce96943c863949a8f180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837674a13ed36f8c40b481c3844b66dd81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eae1f232e703881db210f4c6ac20e5b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dff8d30a94aae4c83cfef6b152fb65983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb1fb38a2fa4505d85bc053cf7cfb7784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf53820c629e76e96b6321594e621fa85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebb42afbac73ee773d4e86f9d171a6186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885df42edea1840627fe6e71cf9cf65487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555c34a4fc241d18a7c606104f89a15a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718f2ff2111ffab6defaeaef51cfc52089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b3ce6379836f43dd57406cc82bc78290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0eea0ea9e89ac81b1ed44314c9c629191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d504d1088656d68d2b1e40bf2910c9792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c9ad62023ea54acd5008e7e52d6cb693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d0af7724964279ab83352cd56622b594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b424632fe93499d65d262290f0f76b6895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356005d5918702ecb57b3cdfa3699b5b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f158d306983a943ded4e883bfb4b8897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9529fc31312b8476d626a4340171c31d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9b3c72ba2a17d1906bbdea7548a87799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd98d578b0e8d70c23dc3a9a7ce3c45100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b54ded50a15cb2e5eecb29fcacf71f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900862affa4ddd8b4c59abf801cd6d26102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3122c746cdc1014b3791b3506ed20626103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6af6f9b7b1d6748d2afea9da91a0ef6104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64c55d6a2d249bd2d6dfe5db716605a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30cf1e7b019fb094b6d16d644b80e52106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef90b3c3a12b6dcb0fdcaa5fcdbb0298107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708c3db4e0fb71ea70c7ad48e6a5d6c3108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679fc859dfa7dbae855aa364e6b235cc109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979eb69095dd8d89d40f7576b2569316110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3abf8f14bfa621b6395eac06e3cdddd111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ac17079bc52d83c000ef73f254d0c0112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a087dc0198aefe4a8f42ff5b62f14d89113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb7a6dd7dfdbe0dcb6b35d20df7367d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88779356a72226fbb69a13cd5cda85b0115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e97fc34865a8383eae37935d1d18e85116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb12a401fb6842c149a3f6f30a677c1c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154ad4b4d1d7f77cfa4e5f800b72f997118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befa7e0b4669bb8f254e73b58640efba119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db2b1a4a6e0201e69808ed913d96c8f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8124946679e6beac9168d5657937ffb5121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335cb530028a501fec40c62516c5d955122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936eb380caa8e50b246536f753fbd6e9123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c230003aa72b79b20fc479e54618105124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7aa47fce237982e548d4fe7d8c334c7125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5dc68dd727b8b716769ac0aff63f924126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973da4db303849ca17b67ecf3ff456b7127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ba571c4dd3ee34ac090f6c6b72ae8f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd13cea9a2cebcf30a529b286053d6f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84bdb5768b40edcb6163ad44194dbd0130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06dcf9482bef96f3b2aa70e250c2a0f6131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e65c5060cd844f7a5935101455f181f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90a7837c0d317374e13362b18521077133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ab35a2ed90f2f21b3a27ca8199b7cc134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a594b3c05ab164e0d0976b08ba752a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12996907ee5ab345d15f8c4aabf9ba0a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80e1a04e791718faa406ad73101c244137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7594a94966143f98db474f68bba2e36138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b39da8a0c67fc5676f4b1bbee8f1108139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80981953ee9f7d6163f696b5a879cefe140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50de4792abae50079d1422be7565c868141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af25c71cb0601f2697d7a74d19483bdc142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72dc8d2e6848b7a1c2c7a9c7cf1c5400143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc46690a596de26b66c20fa28de5991144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de93a0ed920feb03693c43fe001d3920145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73484704a0f199d31cb858c17ee3b4e3146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd522ddd09bfc5cb4bd4d7d6c1544590147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c6ac79d925fa82a71cf91e69611930148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe93b113d5f588f9128f7f210a82860149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37dd88d1b997ebbb64068f060b5a7b54150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae502e829608c94d506e939eebb4aef151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34582630f6d68a6e7071c8c1c8e7ca93152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4995619fa7e1624fd57515180181643153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090dcdee27b24b6cf2b72ef00ed509d5154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0c695fd78db0b2031cc36db9d6e7de155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51460f9b6497a71c4559a2aada3ccae1156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66841f8b08d00daaa364b3c839816c36157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4777eed45b0307def0d15619b3134e44158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587b07cc4e74c8c8b757cec7ffffc254159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd8f860d8d7b851734ace8561b80b5c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56825e9371a843f0feb0adc5331f038161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99d677259f48b22a039355ca376e401162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbaaa463eead71a60abe31755d1305f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cb5e0e2abebfe5b0c6cdb5a9821b33164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e9a47062ff605eb0d68735b7389d7f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e625c1790ff183ecbe14a5a19b1fc2166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d78e2df82fcf5276a72634ee7a86ef167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9e7caff118a23744eafc4732c8b634168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aaafef3e5bdc048ca38647a98e3483e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7910ae5c98b0a6f708ff25ee04371915170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc00793bd00b5626e117e7c347818cc5171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6958548338263fdac39987e1f3a3f69172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf423ef50fc6b23fcd5d13a2e7a4122173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be13e8baf5468f8e6b2a7df1213730f2174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6493046295c17c884fc5701eaef18db175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ef4b6706f884024dcd81d6b0d6b32a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1356f9c7e8b3fb4cf39f78bcc7b5e7e1177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c240733e797d5882ecdd4c3bd962e99178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d21a558581b37cba3a2e28b667190d8179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba842d99637886232a46508074a1fd5b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ce494800693dc29700d4557bda5d54181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02e87d4186e1645c7e178650fdd38b6182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c041dd4a2f509aa2c07bebcfe0ec7e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193c1316323975ba2826e6d9fa15cdef184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cc5cf5c3972fc3096cfa0078fcd804185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16f65315c9c66b0c5c4526a17d7831b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c380a8c515c508a83e3621aef52ea8187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ef6bdbb2dedf7b70cc407e48d797a1188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c820c37345c5425b52baac824b8a605e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320a07931e4d84f4cc1bef0a2fdf9f41190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b4541b8715d3b7909da521fb287d03191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79412c206afa9b8b225e13a34a93e560192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0976376d361e6a32a8d540ea87c003f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1ba92631cbc84d46fde2db92ebea56194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68561279fb8f23b356259b4895a31772195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327e1712b3145bf20f08bbbf9fe5d8a0196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccc56db7950a86504ac1cd1eda32929197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de69a7d2652b40a2fd483b075ca2a55198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc40e1d325741b34ee5eeeb9876a56da199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df515cda4e842a846902fb55a7e48791200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e060abda7dd8341d936086921fa4d4201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8d8681aba4b4085eee9d95653adeed202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5cc6aedca5e6eee8417f578003efac203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a15cd3e209687fb6a645e70eb6b355204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7f2be9c771cc79e1cbb240b2b5bc4e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef04734878963538442b7d417971c37206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9855643aa293756fb3b2b85cfe3f12207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919f1a5da2cbc551bffcf80dfab41c7d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496beec074438c2bebe74d812349df71209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b73ed4cffb3cb41d7f33c75594e27b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9630403a66f852d7c6b73115343731211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fc7dd80eb417ac0a8c06a0eaa3a7b3212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9354433f10e167763b8836c6326fdd7213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879a6ab22673cf4341a5eaa0fc9f0982214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e745aff35f5cdac5d7c9b9d2d96faf6215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad81e6c102ab0a1182471db6c0474a7216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5543f58a3dc94d780a157e4958dd2e96217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b950564e98165174da081b0a677f97218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67feb70977c599c889709234debd7ae2219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b79000345aadf2f43f48c233624f58220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3855ef3f1ddf14921c22b03df2d4003e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097421692b4af870bfb4080337e28d81222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407ab57eafc8f24ce06e6a3357db725b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8946b7b61b2c25956124cea8f5a3c7e8224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fd3445b66056ec77b1b250e3ed7aba225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d014ccf6e93632d5bd65ff23b24ed31226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d764afaf6f90e5f35a82fca56b3fd9227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474a01f454635962ca3eee608fafbab5228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3e8c0d0adc653b1d81b63a1fa02d61229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18266f0262454ac8217f65f8116c9c8e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e545e3dcac35dd49c21d2438901e8697231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b02978768649096581a49bfc75a5c6e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f67667b417a2ba51314e8e400a7a830233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280ed24ce589aa7859d2513dd006a32d234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26d1b4b63de0e19edab64b343c7f9e0235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c2b8fe0d319e746112c0f3d078f1cb236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489dddc9e3336006a8180f773247924c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701c918be9ba8069da366d1c1d68ec5d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dac05094d0550e2ed7056911b61fb6d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34d8f50a6af28001deb770feb714f1b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b899dbc04c3279c9a7c470186d21a0a9241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50d37c85f4a1ba130625a7af51d537c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff993e06490d3d89b5002261c0f79035243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4183c3ee22dae24fdaa4378c3967f42244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d667164552735fdc60b6bb08f0b7145245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60bca43464a5e2825abb6436b30f4fa246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1985921d04165cfa32ad3ab685f96fa3247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd0b7a4583f2c6e522d5bdbc5b61113248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8880c11e4bb993729da2183cecb8a3fb249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79eadff8f5a2efd69ba06c8a2a1aa526250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06640ca90165b6ab50373cec957ff87c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdfc5dc2fce86355877bc6e382fc107252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7d2028f3c2dc0c8678769d205f5813253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9672650215804a1eb0716dd460d80867254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66c8268e3d3d39f9679cc27cf3543bf255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b154f4c2b1643e71c202ee553c241ad0256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a088cc65d5977aefafa17ab8ad58e8257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c14581becd5489e44ad1c91671418e8258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de8f642f0dd371beb9d2ae1ebf19adc259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c2aa45f9deb5dd35ca46fe9e981d58260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75269f7cfc9fb17345549d1fde58bdb2261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9581471b072189c0d375b426b25d39262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a796b7f0560c693a81d7c8d228cd883263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230e66ed2c95e6336b5ee875e5f2d7b4264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a2e6f67f5bda728b11fc26ed778999265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc129efa527573049f7d3ab77148162266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f0777863ce8d03e20f19db343064be267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ff28dcf1b4ae41818e854f0082a31d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92eb1143d8714f30e18022ba570ecd91269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c76e8ba4efd3bb7d03cdf9af549c6df270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8149b1c518ea1408a9d8113c53801189271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924eb6395bd28d9a02d87892489b5e46272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95560d5340ba0a179ef50178e33b78ac273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddbb296820a5f91224301cc429819cf274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a778e1f7a4eb188a289a93e7c67009d4275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50dc52132c8b79056499fe6f25f66f3f276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ae629354ea65c8d0d109039bf07bcb277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa7559524165c782c2c68dfd3fdc057278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5e97f073337c93e7ce1c15126678fc279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83026932a0ef57f8d50fa262a087f484280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2732bb0b2dc7520f07d9b7947fd311b2281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794464ab574cc5b3b00165f35447334a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e874ef72873c574fc91e7aabcef99c8c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1646f9e85a0c93217ea4eb4138e39e8284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83c28f851d197213d11d22248486c81285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106675f4722ba75cfd89c46a0a479b5b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faebc304802a28f732455549623ddb82287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc24a4edd904d4c599d3832ce4289fce288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99db97c90823b6d3e5c2cd0b9b7c884289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3a313fe1b4a6439636b5353a619c45290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc565555df965d05bbee66931855002d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b27c181bfe85fdf938c0220be07bdb3292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5fa2d5a395967149c606a493ce67d6293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2cf603f99082150d99af0ca1c5b8a4294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a084d649431902dbe36a40b0cf34a6f9295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97ffaabd404f5139f77c58a763ae3db296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731146d3741226b4145cefa4070b40c8297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de4bb9d05d1c1afc107249a8766b587298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbdca9929bcd3748e11d07be750c292299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6526039e822063130ea71d8dea08e020300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce718bd55c3e7187718a5572b6cd6a6a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa06e41a44dc5b827e0064ae045e742a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944c5611c2274575eb73eb4b2757ab71303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d077fb769b23896c3b74833d18b1d6304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9086d640d709dd1fbcfda07111c4646f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e116441ca7142e7cdacf5e6be03474bf306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d645136c8a905ee0d12ac981c698a158307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8b01bf4bc3378cb24e6e9b52eeca7a308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8330639d97abc2efffbea3e8701a7474309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5709f50e7e110b22e7baf37eb3de8fa9310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fbf1eeee254943f0c2cb270e2b0287311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2bd36a43bb9d15257e42dd6ff605bd312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e146f9081ea58d32e07fcc592485e02a313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa379725ae90780e532a66e3751394b314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2a17cb2f6bf063b6c510e11b6644fe315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4658b410738c1508bf1e42e184e0b92a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb1cfde32230efbdb57bd0ccd5500bb317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3450ebd12b61500bbb7ad48f13294e0318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0270f536e2de2a19d1bf3fe7280bc9de319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4437e410eda6341daf6646f812b6fc2b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a8c13fe727a4bb0e2f9ea1470aee98321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382aa9c713f1b064d4d25b36a04c5ac3322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59fea9f94c49507e4fd04fa8fb09116323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ce888700caed46b14ce976af7eb136324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8313a30c535a5266dfc3617c5fda40b325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23477c14816247e721c0ac6f035604c7326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109a1d7cc7caeb40a2dd97eda06a669f327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f0bf7bb8a1f3e9f990fa3605d99d4f328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b4d64a85318a4e1449c379cc73dbe2329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f69892b07ae3070289b7d0e92a9a40b330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ce09df21c5031ef15f7f8ec62866c4331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18104df293e04c0436d1bca87578bf0c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b269768770d568d05f5dee63ecbb9c27333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2808854137d4c2589285a0a264793379334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cce2fa6b13ae107564e4e012a755b37335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1f0a2f0dac5ab007109d9897206954336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b5e0343e1bcf006d6574d2a3ba89dd337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e252a4f240be6d22bedccd29bbe2db338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8be94960fd4fcdec7d1cfd6d2525f3339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368069765e1e0c06a3e161d916e02a1c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719fba2a439ec4cbd25b3797deefc93c341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497c1ecf0cc3df39a19be6b61cd17f1d342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15be3c19949465f1c735c0d0ad5ee9e4343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372595865c5293f00589b39e96adc197344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dac02ca36f37637fdda0a5e2c74db7f345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eada9ee49ee31e33b312d042045bc9ff346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e227a20bd708bb2c6c2944ffa68e57e347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59599eee9d2c6d76c2c4e70f9242a7b348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e79ec1d4fc9ff2e372e47f57ca2e652349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbbe9b1aae6454979dc9ac1c97e7b0d350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28929160cbfac19926eec3b78e26aa70351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b339a04c65188ae2d49e680cc05740352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6023c90543400a13476eac49e12ac8353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb4a647de2c6065ba249517b8873fbf354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afce847b171eaf98c213ab8b9f5f2ed355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deefa45d4172c947add89d7d88a457df356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5141f15efe3a163111252a5831d47a65357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80af4a9e32717af6329292dc4c3ee7a8358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8aa8c0b0698e96fb26f5451f808c61359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6a3adb4d16889d27536204a8c0f1d9360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3117225012f157a2795d87516ee0da2e361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29b9101fecdfe7606b46d18177278e5362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f29fe317f6961efe1c7ecd96b0d797363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28a7b447cd4d6742835ff84c2912fb7364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a14d5d29a90b0876022527709667ac3365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f331db38c375cefe1f67789123853a366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83bd0e783ca56ba218069e384c85aaf367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597584a5074ca141e1799039a699e517368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6062963023980223444562e59b14958b369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e95cf5046c9c7f619e9bd6fb81306c370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2160e8a7eed2e0be72246811a3a8a7d371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cceb627edcb13e2319126cc6fbd94c372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d23f4e6ab6fc3f372927c6c30a598c373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b19c4a852905bd5eeaa097b9ee8f69374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b222ca3c1f80bb6571737ac750335757375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9f3f015741458512514a6d79af3af3376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82142535fe2f13c3b648cbd603a2dddd377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9507327662e1aaa047af63358b3b9dd5378.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae79c59b7e3a10003c0fdfec519fa4f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b796d4dd58a45b95be338c940f5928bb2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5334fc7e7307078e5d1340eb906aa93.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38679b7482c2fb90784f9b20208c20a94.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d4da369e441c5c0fbee24badda21985.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5bcc0661f9df0eb76acf1d7b90a1dd6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258755bb49d27efcf24e5c8849d883987.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16e77e30cf3f892282b188a983e06b68.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65dbf52a26bd753ce52ccae6a620f31d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ede4b0d5304fe0da7d1db3fdd1923310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b637636bc2d3eb192f6d0e8144504c011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5851c554c333e06cd9a8bb45fafa890712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d4c10a493004c7b51aa10596b1191213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb5ca981ca7ee8f95e10156df81fc0b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55efc073f51795d4a0f7494ce62efbcb15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae79b8b8ff90d333c41003d08e4026116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2139ef5dbb25783746b14e88e031bf317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00146ccbb3e474dae23cdf399abe30718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de9275fe26aeef3b165cf51c3f5b8fb19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f9bb2de40371aae3f0826755ae49a820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f81ea323a1adaa3f1e3329d801b82621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2392e59b1e36c0a20b7fb643e1f8f0522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd5fe7423fa6a3a057d982194b9a2ae23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b03438d9a742c051efe2db3868ef9d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da068b4f0886287f96eee0aebc1972ca25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6face0faa713b512bb3af6fb25a1780526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2059cd48db5d7f62aead45129baa1227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595dab03b08fbd4dee8336dab2806ac528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c2c236ba6f1f0b9f15719746bbc4ff29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1fa7804aff6f4a368b0731ba3b427e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897c1bf85aa01628482b140a721babba31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a905fdd7c95a7784c75e0e55a8b3fab732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10122d72b91a51fc02e61b16c9b3b1233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8326e797bb1207f5a1069ff2e7ce5534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0249de59c6e53617121a23fb20f0032b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea4352aa519ae057e016f9ba1eb0ec136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffbcf11e5c4f0720afcdfe4b2f8f94837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb28401453b5de572d4e13d1bf95870a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0bd9ec183118c6837ec69571f090db39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46d1422c3ef8e3c860cb5de1b5ae13540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0407dd78d3b31703c7a590682e844a4941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fd8ed0da898fa149afab19b5cb5d5d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba52df11e1c86b31c9c72b4518fd01243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0911de70704840fe38aee0066c37d5244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ceb2c4924905317e4badeb466a89d9045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7f6561da80cb8542e14e6a2ec69e5146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188e114c2b326c299d14c6d5181644a347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3852559798185065be36ede261e2ec0448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a121a2110f56c46ca1a9dae231132849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfbee2daf59b66173bd52a433bd6ff750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5b8c8b2b709e9fc40f1c94cb21ee6451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c431b8c6a47d8abff4680263ec51f1b852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8819c382df31f2e704ef879f3cdc8253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37dbd7f65fbafdd045fd63ba052b5adf54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebf50e31a93b1607f97989f2c35780055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ac72b5f4dbea376f02baffb9913f1f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e567a17e54228cfc5f5a6f7e31390a457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0d7dccf8509511dd82dc7076c794f858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b129a83ab6ab123600ad9b5df4ed18e059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb67d6b825ebeabf9f4258175d97ca6060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fd1d2540369c2758629a3a138de4c361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836f8118f811422a7e5e3c4049e1345f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385a7dfcf3241d0151426540112783a063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58b0ef56eb380fa099b72c5309343f164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbadd14f05e29f5b88a1fbdd1148ba1c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aca77f14627c9c79188997a41fdb5dc66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec4717f75fe1a2937bec583339fc39267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34a196dd5fab817064bfa68a969f56068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af6dcfd7b4a9ee7920083e4af9ca9ee69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a918c787fb857643a680ecc72ad45970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709ed31e3744ad6a343f4b2dd3b84d7571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1dab0f4cca75a027205b5a9b726b6a572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cff2ec1db492d6b9f609bd325f21d0473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a4cf14821aa8a248c37cbecff76bda74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf430160bc9d16ef5d21c53c83ca603b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa432e3f0902fedfbc6e6efa71b82a4f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7d9bf39d8bc841d9af5bb9cfea402877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22a20ea19e0105bf3c1798ae12043a778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575e88d010eca0d7ac3bff651e0d740e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3e40c22958d34d38fa1404d67382dc80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a9db675ff43254313c9f0a5eeea14081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6b1e74ee1a43cbe359f46264b58f1182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e40556414ae88dc039a7ce420a470e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b0fbbee20093f0dd6b1f336d67814e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6524e5d67787f54d47f3de0493f213285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e465437ab7c6ef66ec65ae8d8e2e87e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e7ea98e183d8a40ef2f67d0fb39d1887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f10475280f07bea8a63c63580dfe2788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d04fbfd68dc34e7de9ffb58a210e1dc89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0314cf551725991f19c272a33e4fd0a890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a04b0faa994b53aefcda44d1da6c0291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8a427b8b40b22b99274269e3a5638392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08663b98b002cf71d8c16bec620a839093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6619b568bfa86e6ad15a12d56433f3fe94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d11a14aff55091f863116ff1d0469b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d4a06b9fc5c1443c119969e0df621196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b5459de1b08f331b386388e48e46ae97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6417fe73cc55f3b994c6662253d66ee798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c58e9039168b3d72859790ac683632499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7f28bbc8e1acbdae94c427cfda7f6e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca060d9c1761746d7126643bfd247f5101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1259b0fc19d2960281ed132168b78615102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3d9be0a5675a9455809efe23b0cb75103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6fc36389207021748bc7807d8bf732104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd656940221d3d6d820e3e9bf70cd16105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5c6d261d9dad1264d3ccac31df639a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118d2b2ada6a31b67a9eea4e80355c54107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40c22ebcaca2315731fffd74fa0fb3d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af3a9c615c6f78302bf9a934848550c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d8c00c8226b9427ec3a4ad4d9c64fc110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4cbeec5972a93547eab99a916638f7111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7834af8f7b9b62f9e24c1d298bfa74bb112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d743d734cd6881ab8bc40a6247d5a79113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e27bd1d9c795e8556239fa258c33a0e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e37915c0dba09dc3c683749ded1596115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66839a30a147bd846eb9d7a6c072dc34116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c598feadde2a74a1e6f7ea1e2f8bf5bd117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8408e54c4e77ebcf7a4bb4ece51f9c4118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6292db9d4d74e55fd68fdac409e6f4f3119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5274a962ea7550f7b55b6fe8ad4700f2120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4f187f3a132887492c6c9f5e73cfab121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb46753e8dcce63f823b2b1f4221dd8122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae213a76b09ce967f76b898306a6e18123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f6aa31bf98bb9141293adb59baede0124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d79d6e6abee81b58fb1e52b474cece125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3f15613212677e8d3f2c1102512d06126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef2b027a7e2ae8c5241d8709aa4d93e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d8e9f3b52494cfb81a479188770f1c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2ec7bad90e65ebe51d7284f9cf1ba0129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585e2083804543850ab93fd5396e6147130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d528d14b511d2a985066d860ae9c25ab131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de72d0d95804fc8c303c887be71160ed132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe244eefbfd7b51af6707ac95562eef133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528de2fc216ce74eceeac3b36d90eaaf134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f475dbfa5b219c9d982a0d7849a559135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d6dcd6702295d9b06e552c3f18c3a0136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95305afd3073fd580e803b7215c701d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7906cb58a5b55c9602edd2e33de8cc83138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80799474f8d28a3a86e2bfe4456d6f15139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fdfec8adabd331823e13ecc1adc0b7140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634c2355ed4740221494cc7701fa730f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239d4f2516f368a643d978f339ff2c79142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08479b2718d68aeedd787abcf233d36c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1ea0d2198d647330f11af710eb0e5e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da64e0f78d9b561d5f0cf7e0b6f53600145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d7a47cf7f1bdef25e45ce8769edba6146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7504c4e19f6e9a06df965839215d3b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410aee81aedf16d15c5f075420875400148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4092d710fae62e70e687076dd5e4f4149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cddacf4dd12781588a34017d9b69356150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b127512078ad19496959485aa68712de151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de0e4f9497f876247f578f33b9cf8e6152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fc3f4d7a05e386b00b7b3b6b701e1b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4f348cb3c4730a75975671b6a4a4e4154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f06f8df90a2efffa24aeca46b6340a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e7d7507090acdd0ba9de0c72782e4c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457dd7842b06d439487f1fd769a7baad157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c96ae53b4e507c85524bd78eeb1c25158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca03af6db497b982e9e16f8468b4c57a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975c6fbf317b72c1364aff15f14bb7a4160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe22934e9aa5f65b4f3929bb6aa9a49161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14832519584d8e04f07fc333ca457b8162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0303ddc59d6593007d5cd0790fcf3ea2163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b69ee349b50a49d192850e085b1503e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69deb5c9751364fe1bbf6b5349a81754165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605026debf013dea0ef4ee1fa1fc0056166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb01fe405e717b56abd29cc4d5893e0167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f2ddede9451fa4624eb42b9ebb5205168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d5a028d4cadf0220cced842f3111aa169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08ebff07ff8fce02f8a5c84bfb493bb170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f128bd2a2c59351da42252f5db8b9204171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3bac5848d483849c4a5a4d8ae35dc8172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c926710fb08f2d2cc5b4bb5c55c936173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b619040e3e255cd8faa2e8b859506a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b7485bbfe8dca3b5b791d992ee8523175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831dad92c37f7e4b1e4488b20ae541c7176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5652c92fb99d1d83a24ab4d8ae93d76d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18659c3bfe75d8264b7987845327e62a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f929d0136ea37fc878d9398aa693fef179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9bed7e323218c407684c187af84263180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa7318b88ebaea47b14d7003d479f01181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3043e1ef816e5a06a0bc74b95acbf284182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c374958287f8c6eda5e0822fe2b7df8183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f3f61caee8c9eec5bfb48c2cf674c8184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce63274e22faf9e2263b0fd24386895185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f6e633182944ff2c96a3bdfc1e1d1d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d74f27b09292a5dc0d09336f9c32e5187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b67deed149d0db4303d04cb425d530188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555ea2472ee4c2e9dfac5f89fe3212ca189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a70d4868e26a6736336050d1c77c80190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e517a40534eb2dff4aca4facff622242191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca0c3b0748754b8261e6a1d29fff2a6192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2494cfec22ed713ce92d126e6ba0ff193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91666b64801d2fd7434aaafeebc6449194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa30dba0c35a1f23552d49d08cf500b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ada91ec667319999fd18e766699b2d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518e16d46fabb8d565a27fe273df92b4197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7632c4153997ec2dffc452dee48c23e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e31da694b1c5a9af0a3a1fd6b3bef8f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668fc0d0e75245baba8aabfba8a52839200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f089f3991b5b4ab68b04cf9e3c44c96201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be32538502b8a7a2b450ef0897d6e70c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5ddc1953bd7fc7662f251ff88f8192203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb5a5e4f8b855f890906dae3dd6478e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97622cde6fcf38b74bd1300cc445ea2e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3f42fae73302ce5c0fc0484e827fae206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e652f3c48a66b002be97a419a196b42207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ddaeb7852f013e959c9d9438df8396208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d26443ba1757b388e7cefece632507209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ce8e2a9043c4acdcb17b5b9a2e0ea6210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae14e9a92ad3b5ebae707e3d537ba087211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a339cbf841af4654e845665db5717f6212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23dcccfc16ecc4728e98a5dc2466eccd213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c983a9ec606406d97f77e9cf923d494e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb95ecc17c66d568ef39eddec4e6ec4215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271252cef93fa8083d886b5f62e181fa216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e13c3e8184bad17c8ee32c984c624c2217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecc3a94a701dd8b85805db1bf0a1611218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a8720d8a226d7897f694b582161874219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d744f0476b638bfba282a4ad0a39708a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad44fec019d44f4f0118a7e3b89adba221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba619c05e9a3ae9b9eb9b183d9a9bd19222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dae770677c95ea1d8c29fe280ce003c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86b402dda91b2cd034b9ac7e4b9bad0224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1165500e69f80f80a51137acbab9c28b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90564a136ae1e3292d16ed68733b856226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d81393d794cba69bb4725927d09f321227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5715164afd9c7f7f114898144b4aa2228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0438ed4f14c9a608674cf9a015c2d4d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29752437ea9ae7d9c5a498ed7cac2c84230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7075725be6c76204711c7cf1c1bf89231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae211936c3511252ae67dbaf7618e59232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39933bfe632c4f6960a4f53e395bd461233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8393be73c2ccefb49cfb4b4f8cbd2fed234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1e5f0f49798e098a07f292b32f61a6235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e3463fb2759412748097e1a876bc32236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e088110b72ddd5b6abb6e989d955c849237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467734967a666dec603b471bfbf5987b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a1e6ff5be5f5bddd0ad86f1b199766239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a4de3eae187bbb58ab502eb0a8abb2240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63045630d251d44c20321e3cf9bb736241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0cbe12cc1fd2267dd2436b619d3a9a242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eed72b9ea0d3689c2d69421e1749cb8243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf87f7e9f03d6b75dcda2cfe716c0874244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2c8d0e9baedd88b78b594b666522dc245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6453ac6b24660fd3767ae72a4adf200c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcfad95b40da1bd0c81d9ee9097bae6247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a274a698638fe73374a1f13634a3eba9248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94da1c089c4e872ccd4c3db5548feb06249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5789213c0a42d737baf8b5a424fba0250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea3176dcea35aac9a264125793f0659251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49728ac33890ad756a42a70efc403fd252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d64315d6b7662f9fe7bc084748e59a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9957c94f12455b7eb5eef090f75d7ca254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5dab69035f4b11a9f8595b639e4a07255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a09e4fa20dd9c45ca4da7346e8eb9ed256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815afe842cf4e3cde1438db5ccc0018d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3741ef388b31fab47056cde0fbc2247f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802afb62ca5d4e91908d0b2ca3e36a85259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48159f81a371cb81d6518634a144f9df260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69b32db9ab27ec273ec30ae28aa05d9261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b60377621cec9a8812823bd69938690262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3717dd132bf332457b418346536eb0263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848fdba87c339aae25b7625f70ca1cc7264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9d650b3594dfdbf04fbc63754997b6265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8cd49bd5f20c2e5ea152e492e58f23266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466b3614f69415ad6587b10759ecad15267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8978ae6d5be81ad218ede1e1f7c842f1268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347afa0afc96ec560006c2925d207333269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3869a76cb1c3877b19c60b53b674d146270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcd8536a560c608e158ccc6e854f67c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b16f815c5e089ea0416d24ec087bf8272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc058cf1a499cd4e9a05a90017866dbb273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd4581e60f759bfa36774103010e824274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8a392818fc16088e51cc95d7337656275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f594fc3aecc510beb82b7518cac1bd276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407dfe3d56a05ea13bf67aed37dd1a96277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140920ec0d5d81cdde8bc440b0f05cd7278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc77300691b6497605aae9aa502e07c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5902bd1d596e7835e3e80f9babb1d28c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05d5e1b88ec4da5da8b81cc06e0c21f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890d3b226049394a8f12a3b6e7f25c20282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1240a1d2724c94811fc0e5e8f1092874283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60cb35d6549973d923c7b8d026d66d6284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa8063d1ec520572587f24085dc370c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affde13d0bed4029400188d6872e2c52286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d884b7326e20697680c3d39f8ad52e03287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfa7a74be88d88fa66f72ef88424e99288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17b8192bfe02e555b3620675904df9a289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac54f284c593fc96c2739c32247d34fd290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56597f9aba01b9a42e00b3fdebc7a478291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8ce8e74c83370ecce296ac3354def0292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c87e035aa725b77cd8fe82c6ec5e13293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300cf6f965cc0a195b3ceff224208ea3294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc09d4adf45d2d5aa82c1286c2fe6ed9295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5669ccffa23aaad319f6c8565320b6a1296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef3417f2a8d349ed57cfa03649f160c297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1178beb9ad9e2cf208976b1a17bcdf63298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180bbe64542385ae3e8f4122bc81f612299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd8cd5d0e74add9bae4ef0b9903fe21300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c081c9855dbeb424d2a549124b15360301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddd339fd111b5aa96843d0feade0b1b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98f2abb618b3ff0f9aefbd357a1c38a303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c0ec634da4d718e8d64a306f48b629304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdeaf748d7f0eeae43b5a8578585fc84305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38485e37529f1cea28a9beeb55601031306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242d29cf32e2d48c64eb6d1add94d303307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7dae7767ee40e0ac5e99ec68dd735a308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4007c7a188e52fc386ca5a8e0898d7c3309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecca191294125becbfb0656edf120d1310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d9542ba97c232c7acce19060101e33311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb5ff36b6723189c8891b44b723b7a2312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eff512ba4763ad99cea4d5197c74352313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21dcfae6a429cd124caa913acb250baf314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc88e75f182638d380ddfd5739a754a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1cab8c8ca3a703e1ee3b36056b9e30316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e218d909c0505e3d3117dd0b870f5e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4944bddfd1d66b48358f81ebb400ae6318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7e95a07319a95df8bf7ddf36c7d60d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8fe2f05f18e868343283ae10e62362320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eedb9f52a8baf66322c564d78e0db85321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8623394dc1e8e9ea627753cec09b3d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47e5bc850c159111b13eb435d543754323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e2ca452fa10c610097d2d5048c6e29324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b39d2e94be4936706c99c2931b3311325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d8362a7013f5a00d63d3a14898450c326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da3952756f8649f5e000d7d9c000a0a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f230cd220c35aa6b81656579cc690e6f328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691c49767cb5fdd2f7bc953cfacca60f329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3395624f37f3b1667095648374f5bbea330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee89a2a571b1842a9d2b698873210729331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c986596a367213a71496531a5cbc2bd4332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7c583c90241947b641197122b59d3d333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572576879986dc2685e9b27df73eb623334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc430e9c96f1f489cca6a9064b10a82335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba65ede01fc15da697c2f0e7a61d245336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56273e3b518008e3af014bf8baeea58b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90ea3c6a57c6fc3651b32c143bcd51c338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a478a8e2a31c7ced3c74b99e40a9bf20339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786425bc8d077b950b4d85358c0115b3340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba97e94dfb577721cfb9cac07be768c341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e233a6837008cefe4cc553ff6bd46d5f342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934a029ce6277c3e522300c3e08ef4ab343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da195dedf4be70231b97fe4017848e60344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6593b0d2ab60465e7b5217e5083de110345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b35cf3fdc811a2cbe64cbbedf55edb346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f897c6265391a0c9cf191db274e576ee347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f473435b64decb474c6688558fb729348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef59cc2c732e53200b80b9ee25145831349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5259c24477d9b31c8dde48b80571456c350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd6dbf7b1a1a8018a399a7dd29ba569351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6f684ec06e03273a5df8797dea3233352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd92fd67774deed5c42610ed4fee50b353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93db68b0faa984a2941f729e36397ff354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf73ddd43a5107eaf1826f03cfafa97f355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213116917409328ec87b6bf3d1b36430356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7be8fde0f908c7302099c0ead69bc5357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764785c35b059d1397d27ecd54a99e3e358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112b40019dbd2bfce4d2f73db59688c3359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98585d1a39d8f73b862f3cb93f4a4415360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d6dcaf66dd40a129fa272e746387a5361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ca3eae9912c16df5d40ba5eea6eedb362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca1165aa766bb94dbfd6ffdcb5d6e79363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03602f2891cc52c510ae33658ffc4bb364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7979f870d23f42a18430d5b845456302365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7345542bdd4119e0baf1d501b225c32366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906c2bc2eda573360dfb697efbb37cb3367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c30a07c9e3d758cb9f04ce3c468994d368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b1336a235e65852e6e165d55a1dab5369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24c0529a18e447cdafee0b6d5648a88370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0539711d24666e721db6c96340a5ef0371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7155ea5ec96287cdfb7e5d3db3252141372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a85d3af9fb67ec487605c8934cd0ea373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23be1c70d355c9dd77bfcfa5e3088609374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493f8fec20a0a1cd37f3a3bece4f537c375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911e301c99420f172c42d461e737a3d2376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55beff73e40ba54830eec7e070926f5b377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab734a56791edd1ab1c3a8563b7c2c04378.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>