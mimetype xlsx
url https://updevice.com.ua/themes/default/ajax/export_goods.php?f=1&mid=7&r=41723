--- v0 (2026-08-24)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="437">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="436">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -296,53 +296,50 @@
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-electric-wireless-car-charger-holder-suction-cup-version-jr-zs248-4-5-6-7-15w-/</t>
   </si>
   <si>
     <t>Тримач JOYROOM Spider Stable Car holder air outlet JR-ZS255</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-spider-stable-car-holder-air-outlet-jr-zs255/</t>
   </si>
   <si>
     <t>Тримач JOYROOM Spider Stable Car holder dashboard JR-ZS255</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-spider-stable-car-holder-dashboard-jr-zs255/</t>
   </si>
   <si>
     <t>Тримач JOYROOM Phone Holder For Bicycle and Motorcycle JR-OK5 |4.7-6.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-phone-holder-for-bicycle-and-motorcycle-jr-ok5-4-7-6-5-/</t>
   </si>
   <si>
     <t>Селфі-монопод JOYROOM Phantom Series Tripod JR-Oth-AB202 |Bluetooth|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-joyroom-phantom-series-tripod-jr-oth-ab202-bluetooth-/</t>
-  </si>
-[...1 lines deleted...]
-    <t>000003778</t>
   </si>
   <si>
     <t>Селфі-монопод JOYROOM Magic Flute JR-Oth-AB601 |Bluetooth|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-joyroom-magic-flute-jr-oth-ab601-bluetooth-/</t>
   </si>
   <si>
     <t>000005818</t>
   </si>
   <si>
     <t>Тримач з кільцевим освітленням JOYROOM Fill light live holder JR-ZS228 AKL03 |12", 2A, 2700-5700K|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-joyroom-fill-light-live-holder-jr-zs228-akl03-12-2a-2700-5700k-/</t>
   </si>
   <si>
     <t>Тримач з кільцевим освітленням JOYROOM Touch Selfie Ring Light JR-ZS228 AKL02 |8", 2A, 2700-5700K|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-joyroom-touch-selfie-ring-light-jr-zs228-akl02-8-2a-2700-5700k-/</t>
   </si>
   <si>
     <t>000006657</t>
   </si>
@@ -1378,51 +1375,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1342c46b6da0c389b802a4fd5187fed1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2c70c6d403326b865f1296b261e2322.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363fc1701a8c95fbd36ea675597c743d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c322c42baef353a76d97315a8243014.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d399646c2a0e4b2bafb77c84d1f853455.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f392148716f23a0b64b40bf58177e786.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a07be25f9063bfef0aade69119a8efd7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3eb6512d9d7dac69504079065d0003a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd191db1a9b87fda07e36eb72e54f9d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff40e25617646330644833c5c6a653c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c1656b3fde4b10c3fc36017313be7811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586e010d05b342576da7e7373c5fed6612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1931e3970cfa269cd66a1130282635613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf22dac465583a0fb000e4031ab0ea2014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84ccf719ff3df66c565eec05bb1b47c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426c1e406e76cfe07088b858b645ad2316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97c95425a377bbc7495ebb767ff15ff17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb8c9b2dcab8e20633798a56d684d6418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4606d9dc9ff09489954f09bfcc3c23a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9740b379f75c47b6179d5e22b44ad420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5ecff1a232bb9e5f8e5904b7b94b0521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa8580d1fda8e427ba2a3c5b41531a022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d403c5bd61b2ba91db8abdc1608d5afc23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adeffe8ac3a6d28eb9e8cbdd28d6a1a424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddd27583ad58bcf3f5a787d396deaa125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f50f0f693cfeffc4418034abb628da426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dff489e0fe2bc69e41d2b0ec55be61927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f1c40bc824e61474f765fca7e152ca28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f63a07d8edca7e404fb12fb8315deb929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbc1678defc78353906ab0d9c195b5830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33066fd7951a23d20f63ea656563afcb31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bbc87f6204368f493fb2323a97e3a032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f125c861130eda5fa1fc0064aa9a5a2c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1151ebf127a2ccc6caa18a817e704a7834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a7bea19dbac63f7a9e40274f5b2dce35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2929accccaf5daa4b7fd6f8bf885e7ee36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cb48faa6a372ee1303b9fd4abc34a237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d62fc3af0e66f5a5867eebfca41b6338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41e71a0cb3ad304079ca4d8a59a9d7939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b722b71d196ef1c2ba339dfb4fd177c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318aefe36a9f63929a3093592206ba8841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35df59ee18ae3ed4eb52383e432973a842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18b8be412d6e69dab478c2742dc8f3f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39443ef9d34570ba033a5154c8877eea44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13b8dd49998768316996754123b3d8645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6096108e463a49fcd9ec38d0aeb24c4846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3efd9607cb9e16034348cdeb15e3ea747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac06d263434e19e3c80e9b8d7bf361648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0f39a6cf94bd38fba9a68c8f6346dd49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24923922a9a9c9d3578582377e5384450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a98caad664238cd4cfefb9ff606b3eb51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd0524951d22045aee17c27a2e830dc52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1cce93bb135f7e51fd945b16c0c8ec53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f146e8cf0dbf4d8a8fd4c7bd048e89554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7610914b6a11440f6f6a179e3729afef55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe477221c6fe74d643368e8e52130f456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4ea4d2f32227a957cd91ead0a048ec57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de20ef07713d0854a52c27aa3577636058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481a5f7ab7eae4a86ff9a469b75379a059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc69da21645eadfb64e47081e030ad360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63069d69b05df653a0e94a5137efa37d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd68094d17dbafae1c93b1bcbd0cb5f862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f861442ce73da4fb5acfb686abdb364e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c1fcb0df97871e63d92b172fb7cae664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a860dd6d1df40eb426c010306d41b1a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daedb0e1eb9d78e906ddf0442200d70d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b6799f368c0fe008fd900ffafa412c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831080e2f0d92bb508546cdd826e5dfa68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a137c43667767a6945d6b7d93e6c5ae669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891d74b3831aead5dbe19a5166bdf21870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2488eceb39675e5760a6bf61b01b77871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518c15f584616faf0676e56e35ca9e0372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286749a89e86e6fe237001a17bd010bc73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4013120a52f79bd4f56b699844a66774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0653d1a612c20c2ae2b97f334ed6866f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e829082fbbe25f62e2ee493f575c3176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a86923b5d46df65b276d0a0372469777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863109d5e0a3682e9d43041427ccf26a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad33ac9f3a5d28a8279aba1fad15073b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08eaf0a3275c35f6aa125686237618b380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6560cf99477605c23d822ffbc532875081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38061d162b04d99f23ed038f5fd4943d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdb1ceae106c542ddc298b3ab39451783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10faa3eb15f6f491cc298b8443e28c0984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf0d2fe0de869da9e5e6eee47030f1985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d029f31f7485b10c32e02547820ef86f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2b7bb66d3c5d7d927fa9ba60030da787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891b5b3c736f2e5b396a330dca488b7488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61a04c414ab96fa9116c857e107a7f489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b886af3a6ae434354342285ea1eb63090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f26f463858ba39f1b3d51cb743d1de91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a738f28124c0a0e76f3ed47e698f0692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820f7521cd2a636679318a3a2f1b922593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e8906d72ce76ae3367b5bdcfe6e0c594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee2f2b928739cc3145c52a07497f3ea95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc42504340117fb9e59c62160fca82e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d86db6dd4818d16c9c5420502e0ba297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c2085f6c1b4049300cf3cb34f7a8bc98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d64a291137d45308bbbc470743903f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d187917451e6a97f891a7a4ff4d616f1100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a165398376eb35ac0c9b7b82ab97cfd1101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4908e2396e800de8a3c8521c308a1cc102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ec9836cc3977e22be688b7f068ef67103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57578ef682c5afb29887bd7df157cdc1104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfc414c51eaefdd57697531e8290290105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9606aa5958eb38288b2c70a844ddb82106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eed004e35047749f83f33876a653300107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cde133db860a21c9c29e930b461f3e3108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ab3e1388a125c7fae8f93520ed66df109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1131b9869a53b137ea643f6f084ab4a6110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdaf93064421324edbe85a4b95b5925111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30098fa885765e792ceaa97f897b02e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91b055438f5e527861df168ac18ab8e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0422dbba83f7356fcdd61b080e8ef6d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9049be191bac98b4c292de92a1897b6115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e1ca064b8181398559ef0cbb83e939116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b708042bbc7f192aa4aff747996a9644117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87eb09d140fb1cc0bd650a5c43f107e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25133afd7b290b4529cb2af78393f42119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91961204a3157fe430913e66fb7925c4120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564534befe4c33f16110e47f40cc8219121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d6d762005881c4a4f5b64edccf3a80122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cdef5d6db74cea2b728f3899bce9dd123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfadf2114e2d218b6d06150ee0459dd124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec8acf6da8e5be8ba393ca6262df479125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d67b53e6231d8d4bfa4d46f6db8393126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5aac95ab6431bccbb7df3c5bbde23b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999a318acbb014491b8633d8b27e4061128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6958c033c4b805751824e94ecd1a78129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0600e057164341437e2cae98ec9cf9130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27964243a492f9ba626df9175d800e89131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6825223308dbe0ecd6fe924ac5b7737c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a98a21df0f9fc9cd8a4bc94da0a2033133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68adf00ddd46ab2a6b9b0d8f9cdcde26134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81a15b8a624fed0e345204c430b7499135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc6956c67d1489771854244bde8b8c8136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73421af760f2b788f4bbf97dd872f178137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d2b6a68e51fa278c3012bf1a55f000138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df6ba26862baec060d23e28902ffe09139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb353004f916ddf5b66b501c1793b31140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f95fc6453bc60687128cd7c91e7eac141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7999d14ee59d7806c8fa1ad56ecc60f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9e4e5e79e43baf1c52dbd0ebedb968143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2421a99f3bf8692e4e187256ce16e2144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d6f4a2039a5cd16d5d8cf74638a04a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90fb6e3f3e01fc6edf05a3fd5d91a6b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65b30d932eb68533158fe5dede10259147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6c559d17f5889e1402e198d25c0464148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56e6b59dda28ede7bd6a1111c388437149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11063ab150e4cfde0423e5311955abe9150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd08554d60ede838001c9a0fd4b5d3df151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cf7e8f5839e791b9c59d81ec36bfe1152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2812f3855e017083c3185b0fe2be38ff153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bae84aa1ada2165b422da7f14435f5154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fca7b7da67cbb9c9fa739e2d47c6b7155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe94e9701e045dc65d574566bc95d23156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712eec230568707d87bbd218a1bc6520157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894a2eada7c887c4d551260c795ceb81158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df15930b0b60323721ae8816a619b5f3159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8519a78be1c66d61df9be924ec7704160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754abcbf53d8e5836762a2050934bc6a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b9c4449a8d87b0b966f44cf3088552162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8009d4bab77da31cef961bb11cb52604163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4189081939ef4592797f539e3a7bf67b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7174f80149f8c8a86dcd792053e84c0165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87800772f9e8fcb405e939ab707b5d52166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8562527cafd504be05763b4f134be9d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3a29c9dd349807ef1b151e15eb9636168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fae0c06cd585bda728615c81808ba8169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37521b8701d4f944da37adb96522afe170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9189e23666e0cbc61492bd842e052810171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b0fea71397ad82d4c1d4e175aa817f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718c5414ed435096e5be974ba2d08215173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769111c70bfa8289599c586d39da31de174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe30d92c7280715e51a142a22e5ddc2f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94324b05af472aad1a5dfe130ad49eed176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245480894770bfa8bb0d2ebc06eed839177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46942fc3e0580cb2d4a2e25927ce324178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa767b1728abb7fd7b28b7aab8a99951179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77d11cceb7157e60eb5f0523bfbf288180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0171c6d1e17431bf73bf3175f2515d60181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7757c32a5df28032463f7d49b6f92b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379d6264ca6f1a57d975e8500b842865183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ceac3094f104c953af920303430248184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97951b0a5165b361cdd1e521840bcc1185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6bb3786441c30955152c67e5c0fb03186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d6613edcec20068a06b796263545eb187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b03d32fbf03a29a82e608e8d78dbae188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7895f084295d6876313fa075edc347c7189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ef0e3656bba310e5bae16540130d0e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8e7ef151e3c2997bd65a55991bf747191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae38a64cb8e488c2f46fa05d72ff61a7192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2779e37f6934f57cf5de9f7d89d6ac61193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476ccda2f171d5f8f8c4fea63a72da6b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fbb6bb1fc9b6f151c0bcf06ae9de73195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afdb06b8297cc9096ac6d824357d111196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd7d08dfe09554066d4746baf5e94b0197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318551d8c210be1f3e350878bb7e133e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c88e9291703429f8fb55b5028256a1e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9834015b62f7f1234bf77d08c8d8a82200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bf1cad89f94f748942f8063d33d802201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc79a2674844784fdb2f51c5975a776f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e25412003547f58474e633a8945db48203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc9c9ea4f2c5c65eaf33875def322ff204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d077d81575049204b855b86878be3cb205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be246268b1ed1db5fd67fe0395b99058206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9b2be714ff0525fced11d9e13f50c2207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c71f6aa4c548e43eb38a03920a09cc4208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345ce90cd06713132dd8abb1d2b4522c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbb81b42f9ebae345c93ffe83f709bf210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691e91b668484012b2364077412a571a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26456ded84bc9ce3e116b1c252f335f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f4417b31fc78e561a1caff56cec818213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14240d783bd468f747d56988a903211214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1dead2b74ca086fe2eefa8d2f0e6a5215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3786d624c8d521f777693612c35e4f47216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403b94782263efd310fd4c663f6b9d56217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516a9afc15dcd3968243aac6fedd9afe218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69577b0862efc4aa496dd9adbf4dc02c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e288ff69dce4489d8268052b8894558220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f075f5245064795343e8d4b135fe0f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9776c1e4ba7244a09f4359d054d11600222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44976be62656847545f112643a97105f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbf99314b2f9e9385da10c492bee709224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd492af514455784a6c0f47443ba50ad225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2445a84019950e8a0c7c84d4718e3cee226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49221f99e58fc74b89c443bd066f011e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8162955a1a993d488f8d58c963505b2228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec96a2b7707e1a19b271011f8c99d60229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c541e4d93151be15efcb3e5048597e49230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de58063f17fbfe7ef2072c765012a2c1231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226c1037fcb94772e37e365ccbb0d1d3232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6034ade97753f39922d8d72237b4374233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d69f5d634ab78cc0797887070b31a8d234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb49c10a098b8888964a863daac2d85235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f7e21d41f305f7cdf65c066e6e3ea6236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bb26dcbddbe5925f64247221ec6d6d237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635f9bb655a8d3e31fcf5dfc6f70d506238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e0c4a0ae2ed74d9eb9c55870d43e9b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65fd447ce99b55fc9a86c1055ac78d1240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39662c0ba4b548d017bf2469c68f0f7241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d6014b7b83fb1fa9fedb03a986d0bb242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb51e47e45e6878769939c784582c28243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb5413f789dffb37c23748147471b6e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9dc518e9be26acbd13409f2699a185245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab424900626d7d100a4d0a219322d0d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a369875667a831dcb620107c3a7d5e80247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4bb40d8879400687ba21097f8881fc248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bd3de2f30a18bb84e5d2d47e129633249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a264cccc32df12aab892347891216a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1b447e4936b0ef6db98643e1def4e4251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89d2ff6ef6c0b3af4670fa2ce5c1eb8252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308c37214c1fe0da1b561640d642673e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cd2f9b81fbcf6ac3f26a478d5fb82e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd48192b087485e4780eb67182dc1a8255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b78ee0823f116a3aa3e8d27c40c06a1256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc16cdf1de316560ff0ae1bdc0818dab257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9c4402fbd71715729de9cc26ff5579258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c1f97518efa2904e980cc9911ef4fc259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267489737271ff037bfde7b5366e0a52260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d2faec9c98f7ae49b90d84cdcfdde2261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edb1b0a99d6fbb2b11449926903694b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0913542fd7f143042e98567f2b375cbc263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a07d8b1dafe8b39cc23025106cb00ca264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e4bd283e2b3283d03141125b3cf184265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562ed590e3b06baff5c2fe6770eb88e8266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d6f39e1c7e8375eaae0117bcc9e942267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012817177cb98bd9ff9071afc3d2aae8268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7ef7cd264e3d4d1fddc886c0b01f13269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2a7d8952e7e496fdc3b9286f00ff34270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9ad587c60b4ea7154bba90b1832919271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a639973ac4bb10a4bbcef76b09e42560272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba9aaf117f6d25270060e59fcf71f98273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25eabbc12efe7fad16ff8e692688889e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02878d9af8d143e777c18bcb0d046633275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618438bf16fe50b4db186b566657ce93276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413f46d1107b5abea3f418d925ca34fe277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161f79b3125494f289fba8688e275dd6278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a264a8e8c92febab96ed75b2a4ce412f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee97c6bb1edc2b290bc9b55fe2e75aa8280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcb88dad1800ae5bb3d6182be33852e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3845c38297c8d8c87e9dbf49b2e0b4282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0aa952e8572c31ec61d0d8bf5a58293283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd10dcc1cdc6f1178808afef19d90e5284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8916a0801dae88a3b6315c450f23a770285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36430a19b173c60386cd93296c981f17286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530fbeee3cc030e021b8d0a923efb75b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8e44154159fa6be9e9848cbea8e251288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcd74f979d21784891d12e33c278733289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a70c1d68e4bbb42a46b4000f31f8df7290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc842a670f2229799fa0bf4463955fbb291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbcf4312b3bbfb4ea4b35da90cc3d12292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a696364e9de72d9f2bd26beb784913c8293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec103754580cecc4e55679a6d55037f5294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8b61d47b2b4d78d73e602821ab4418295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64be3158ac29dafda57f4ec96ce40d93296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846a7cedf1359a233feee77ce593a900297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c9337862cd02ccbe9c2e8b6d35dcc2298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b4bfd9f4e1ab1b12189cabd64ed1b3299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4fea76fa41e0d789964efdf14c2278300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a5f8217740e92eed1eab1310767cf8301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d8cdfe90813fb68a2165204644506e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db90474b79758b9d145cbea427cd0bad303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b4922a97c37094cf587555415bc173304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf39c679e934c4b6982907257ccff9a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6061b9a923de6847f3985de23df2413306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fa51a189ebee31f0f1e39232d3ff06307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430eba6be85c3e2509ecd830965d0dc5308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f277a41f091560f30c17dc764b5da87309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599c4e72251601873bd6343aba9b29d3310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f2fdca351ee581723ad76767c3dfd7311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1507413638bcfce73385b5105241be29312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09edd0ce3bd36c9e9fb76ca25e75e779313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8948d0e9bd05ee84909b0306188413314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538bb66242ac0c1bbd844566ee8c618f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671902d942ca67a7c4edfcd47d36a698316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa34727ad1c123c32052282d44bde47317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2403d5c1d3d7fb636e0ddd2f63f451f318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d565a1c30be7066db930b02ba544ab319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d2cba5554004b096e9814767c4ed0a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce613d0338a265037ea2e68441b9b075321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7d1c2e22c08add42d4c7b9ac482607322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bab05d8b5ecee1c21413330a8301558323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667e18e0b0cfdcef60fd5746bac806e0324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd5a85982c309de2119f7da12de8bee325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949d7e2439d27684fba23ee0e95a72ba326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c332901266f6c7312788feb09749c145327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c4a368d7553f50c8507cfffc4797df328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40839cc3d3c497e534f8a5ae8b116ac2329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c30ec8fa84ae64e27c498b48440291330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061cf5b44358302a16ea45605436923c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a016c237eacbefb0aedf68a856e0d986332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615adc0bb49cee67d38d4d8af5a8bfc5333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ff3becee61940f57895a70a5a79af5334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a844915cf027d2945e63bf21f16cba335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d882e47760f8ecad806125988e892f9d336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34824ca6fe4946e91fdf85fe4a61a2e3337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5224bb5cc641cfc25ddabefbdfa4226338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd93be62e180afd177138a54ecdb50a339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b8340017333df5b5a61f682cbab485340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339311333007abb268bccaf14b837c9e341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9d06e30453843b429017b8977ffce0342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea4a0b7923b77872a9be0831dd6dc10343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f49deba63b0050b4da0f910b777084344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0c70b293d6dc892930be86d44320ec345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88d585b2807529d7d4753598d0afca4346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424f86aaa6219532d8db8192477e9979347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0036c9d496dd52fd71bb5416f2182afa348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8621bc92a4c6dffeeed2de93d25fdc349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ae829b7457253647ca20364db8d843350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b569aecda609d712c7dea11f081a1c3e351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16358dd2bf5f253ae066f2f52f6e990f352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05c7a8ddbad80ae89ab8571f0f683bf353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89c1e508b41bdd0858998bcd29384bf354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d486044191490faa98b9f86e31e4775e355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e8b40b6b84cbb5f668c8b51403f5a4356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5766a238523ccf02d03561882035ebb9357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f53a107ebf347bec937998a052f58f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fadf3d0fe243ee64c56905d0a37e97b359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422d6fdd9134053cf4de7755592fbc94360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63efa460bb1a11f1bd04c9d37247cfd3361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9642944429a4f3c3f67ec5e65b25c9f7362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3142840ddb6dd42a0e492efe5468fb363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e678804889c43f8d3bde93b7245f7a04364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18dd76a1a6badacd3a83057398624f54365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b92b227f100472863bec01e7f1e409366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6dfa1364f59a0809c6dd9d2c7a6806b367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238fcd59f8a6a38fb3429acfb0c8a3c2368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8abab6aac933a60d746e34b6874d58369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f803e05dc2bfdbd197997ff6557fef43370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef54953306d5cfe4571d164f4543b17371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1bef01797d235c13424c97a54369a6372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d9d3bb68662f4e210a6d03f0b8722a373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e4debb19a2fde20a81bd3d6cd52bba374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f957a770353a399fdc389609c208e9e375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c01b4e8ed8c022d980bf661d4b8086376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f87e3afcd830f42901bd306bc8337bf377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25c4031c7063d8dd43cb50375825e01378.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5706d616851d7161de4cac2808e65e071.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0749a79e3aba25dc1654a62a2a300072.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a38e16bfe30c7b8306fb683868f5f9e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcc84ff2cb3434b190e01fc36d728174.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bb0118f7705c253ce83290fc7b15925.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cec29bc8d35bfafbe3e344b4bc49966.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f62d24713c54a53b520bcf434378af97.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b51d2b2f79436cf2d388e6ce0d41218.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f0e3304a1c79393043bf17a00566009.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d37a36e6e7afcac6c211c72c43c2bf10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66152dbd8744d98fc470a00f28719f0a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b8bc0ce8adfe000740319c11d6422d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da620b9db4759ee336c99b3805a827113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61da8050fdbf3092777a901c412790614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a3cd8750fb6fc84725c12bca6f241115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279057faad8107840823f166741a944e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f08036bafad722f251c6297716d40a317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a472bd4b23139c56d0f35d490b8181618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573a7c97a43c6d582e077fbc209505e419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becfef50e43bb7fd3dfb5f1bab1ff02d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b83082b8673d8668a74a529a7b41d721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85edef2db53a5e8a6327888653bf6dcb22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d8820f066692409f0f12cdd79a589723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9524123c863a74af28164270bca34a8a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a74d20aecf70e95bf35ca0e65bce1c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc91180c86f548273798c52c5bde7f0526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea07390b431981df31687cf8bece3fbe27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de861552e934a4ef8d43ace501564ff028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b8085654efa5e0f0cb6c0e5f67a26f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55d3b121bb087206837df05ab272b1330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2b26bade210e876b46f9bd75c0d1f231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882e86c685d47c1af72e18ba42b23e6232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4730252688712f9a1d54877dd03e73c633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a33c2d30a5ccb2ab28674e0ef533a434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636c1ae93c5e716a7b038dd34a222dbd35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2527e70e17e148437013a8da2432319c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3e54b9f4a2e1403477839783926d0537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f6d4c209d3c849841e05adb20c2d3f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8168280e432c2de53771f13fea517d8039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9cee0efedfabb33a6bf2104f74dbad40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2109717bdf8a04fbbdbc086f7aa8e6c041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb522ce1877850dd3f856a037059035e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd70576cdf1e9a91ba36924b768112a843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4656d6f3343e5411379c57389f8b01a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fbdf8992ea44001bac249774438bfc45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0d80c38bb8ee82d794718e3dd3c09c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22d61506b3d7e24df043bf19387c49147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdefde757c8757e136e5684ea8d7115e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955ac3c594086a4cb7ddfc0edfd766b249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628106d3d2dfd30fb4c88d61b864f97250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1354906b13ddf3fc3f91ad54935439a651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6883e6e1f90a05989bda2f51d5d0f6552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e911edb93a0754b70765625d21a33e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e34ccd668be30790c405acb3772a4354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56167f85e97fe4fe1ced3b83a438a28155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbd856f6e800e9579dfdac92f52318456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccef825fab32908bd7cc0453cc1fc2d957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8d70253a2de126ca72e079c83760dc58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bea5cd3bf82e6e766ed1adeed1cda2459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520b87c0a902ad66733e45669e3c7ed360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45c569b0bd5608720e82186bec88c7661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1debbccf0bb2f3d1d0cbcc5f00ef6d4862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69c32dbcff78adde8272d3f86c37a5863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b416419fc96fa9bdc3b6008834507b564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf3b475fb15fb770aa0a7ac9025ff1c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8c8698fbff79fbd0363fc1a4ee46d566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ed5ce7faab618eadba92a52d0d377867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3bd01bea85536eac7dba8e9d88252768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1cd13a6fa6f250a49f55a9e81e7ec669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99765f02fd14500ca8cb07064c6852af70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8eea473fdb27cd5abba2abb1ece17771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0606a65093f415f1de7c5561b28f690872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a4523a877fe46c3e5e80d52790dc1173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fd568bd9a740d398cfde509f8b934374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30574a624abe7ae232eb2e80750684075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fcb5bd4b60c5911cb68b82f90d355976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcd2ce3062916e7129b06809ac0b72677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a8882a7f2ec6662f654551879331e278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4001caf7d666e09ece9c14ee7c58b99c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb44cdfdf6eadab054d5603873c8549e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a0eada3881812b79da6b933275b7a181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17ae10acddb6e173132fc21737b1aa182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04841413a88626cb5c67e9f72a9c964483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3412c4f64e213fc1806ad47b39aad5c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63f8db542e55771174468813f8d619985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b011f6a7d13f183b808c912361ac08a486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f418092239c9e7dd400c36a6dc473687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b324ddf6ed7af1c3cb7bdc2d0c56dae88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826aede94684a617e399cddcbb1cb80789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcc9e1fa3728ed12249fd66501dd11590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeca85b8112cce798c32b80d9aa88e7c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf445d2967c73ff1b490d615e36a4cd92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ff15d06a4b2b494c074fd946f6669793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a5e18a4fbd568c3f167463932e2d0f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf5033bdbc4b1dc02d71dcd81c2727595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64ed45957eac03a5aa36f7203dbeef196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a913125595f2c56d408076de40c89f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e2a103c2fe875cbd8c2a538ea7076f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b17e1e63afe02c97a803202db5e39399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2348fdf79f40e84889c9d49789b28d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3f69f2be37988b20e3b1d815d7c285101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fecd801a352ca18c24ecbee5db3e98102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd48da88ca05a6d3e430906dd6726289103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a548a7d34b8c87ea10b4d3756c9d91104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba743ecde833162cc899f5a4543500cb105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f664e54ecc1b99bf09c429eb7b1ff27b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c2e695ddcd3a5faed6d8589dde0b8b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df3f72f2bc8e7ab2f4376acfe360a53108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2f452fc94d6fd80c644a16fd6ab099109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92ebc911ac32d0c80fcfbbd6707b9c9110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd248bd85dfc2b5451a781888f85e48111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cba204901d4a8ad9417a4169982b234112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c564945fdaf3575875886fc98b8f3df9113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3052e4f88e7c96f8f5407634833f822114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ad5ea0130c995b85bffc57048d14e7115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07b37025162590d9e77e2c9d83a46c1116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9da320f5ba941f8dc3e22f774ec6395117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805fa71aead218f7eb469426b34e35ff118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26f6415c9281a22c7b1882fd4eda6c0119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72dcd5bb527e0f526b3a32ef86bd6863120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909160e4b791c5995b4d2a0c018b15e9121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bb37e3340de6e3cc0e8cfcb38149a9122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028cdded6d1ea2e3698546ae2b479d0b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91938053757f799289bce151a647bdda124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301b91b2c4d6a5b32eb6c72299316244125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28d49233564c47eca65dccf6961eb36126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4c8be01e99fbcb5c5de59227999e2d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838e09c25796ef543a4d35709feaff24128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9eee0179661943dffc245823dbc004129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5411540cd516e1afafc850340fde8f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f87a3ce083beb8581bda84028ddb140131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef08ab7df7eaf96320fad512e651f24132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65b5a2f7b120bb6208b9affca25cbdc133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12025162eac8722e16415d5f8a25bb4134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30473dbd92806bacb78dfcf53805e27135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29182e447fb643ea77f2cbd3172fcba8136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c707e849f9a80c9f7070920b656c3109137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdf8893c33aaaeff64c89e1ae1fbaf1138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9402fcaecefd2c50a15a67ed978352139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b93300191a0c7ca2539cea5f2209401140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f523dccf72b468c64d90ab4e91e2b45141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7408b19878ee923955d5270bb9f7ef142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1753d1b919c814905f41cee90a3f1a1b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3246380a90031fb607eecc19a90e321144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232b7e8133f25ccb38379e8780696a49145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcacf2d9a0acc81fe0d06f26c7c34673146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdba4b604d781b00851f5a9e40266e2147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1047232a2d976de863e9718efacadf3148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fe436022bf7ff1497fa05b17ce56c8149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885e972ef4ffc265154c447be9a9ddae150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5aa87b62e02fede9026524715290f88151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536b0d1d61ac2509636bcc60d55d1e9b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999e72128adb17fe91e7acefe43bd297153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c456b2348b0074a67b0a31143cabc9c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016e047de547faa9725bb362b2d2ace7155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6458cfd2ee9ac30c50ba0a8f688c7780156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aece2c3bfbb8b79cd890e5de38553df157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc1d9b9aa8af99d07386a5ec7475770158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93595a6aa28c2d57780b36c1bf7abd12159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3de4ca5740b2965ebc8c63af09d4c6160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e68f713109fce7d2c57fcc69ca5027161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0966e9343a89acf3229d9cec6d1ba100162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51a6884b24f72d9a8282e2f2797048a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c01efd6e21f213e530005d6fe8b0a9164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e4a7cbc75fd99ae6053a7bfe39824c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c375684f54098442d263f0dc9c805aef166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e300dc52a1321c2da163300ce8b20c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ab74c850b2c9c783cc5674420e6af6168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff06642a3bde6b33be484d9482e6cff169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac0dee505c9c5a249edf6a7c8fc10cb170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44df5b4b6d01bc2a0a376d734adb944171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e091fd86e20863cbf2b88c3edaf59bb172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ba726ec82a917bb13a31a0716e868e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b3ceb20b5921c557daf552704d8819174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8950dae27198b0c8bb8347b723e4f6a0175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70c037363b9c7da4879fbe5cbad4583176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8719dc9ef39048c3f6b6f41ea399067e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6862b9c0563f04bc716074f2fbfc5e8178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9038b43c7f662c9066020659f11ea820179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321b8240a73a2eaf3a4d2767ac96d582180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a98eab5c62d3cd0636aae06f17b06b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05751baad2cbc24874e34685a64953a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f35a2c8c74083c2cee551fa08c3d73183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b197f62f7f829903201c15b74f715735184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8200562adcda39f446072598907bba185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb9695db60a3e9f79d919c517ba6d6d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcae5268acd7720927626cf5afad82e7187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3428bdf0d42c006c25eb02b9bd14a3b5188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5188525eb562dba23932bd16ba1255189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49b299e0d0e80065b1c1bb3a9bfcceb190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5aec4a3a23264497b16b9ce215b696191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7925fb454a642e3a8ef0ac06fa6c70d8192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021baca16e89e0ef35fbd706841ebee4193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4645b138b52fe72fe2eede45ad6f71ad194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604f75d3fd61670673e1d0c3f3b78afd195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc7d6bec4e2a7c1d1550464427095d4196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826567cf7931409887173f54e30299f1197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937cbbba7fac4c551d5e5b2700a2d132198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2af75122b8eaba50da787d996f367ce199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeae4a90d5d79717c1dfa06df9e1bdad200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3913183c0829147008f075472a5e87c9201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeed8996ce5c91d20a9e7d115fa1a283202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf3d6ff0b5fa301c07bf22b934462fc203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d623f343f53e40a82927a8c45fd09a4204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79f8061b6f21cff575cdf1af59432b4205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b547481d754f84ab2d88469e145583b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c1636835060e8175bc00dcb576171f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459847a433cbb0c1fbf07cfb9a1039c9208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f1facecc28c9c782b4abe3f2cb7013209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0afcd1d8f688a76756e0b1993c7f926210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ae605d3da7906478ef26894aedcdb9211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51115bcd3d1cac362b6f55a398d160e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae342171530d1de346c6a10e5dbddcd213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb701ccbedcecb109851ac3fc8492dc7214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4161453eeb3be15342e392dc54c1b27215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8a4c3227ab0785275d252b30ca5561216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407627f065bc6315844b354d6f337bcb217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ba1a25093c8a51c97a6ade8badba75218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da905259e87daee94b00fdafbb76d71f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3562542f6695d775a15165688c2e8461220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecfc06a01da6adfcc48869a2339c4d7221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7141ac2cadd74114e01eecc9966d922d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf7136a55f37ad7e2d2590001aa923c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db00ed85098b3529724dd8be9f7e93a2224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f70586da75adc9b92c8df85138209ed225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109515e1eea45fa5da9e672ae0ada264226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678a9a3e29c1f36acb170c9ddb672373227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f330d220cf88bab069a1a66ad060cab6228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11563801c8809b5c56d695a3a1884fa7229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65abf6346b35cd39d799e6b78c5b3eae230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0959a47c7ccf5855bc67993c1c80c90231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea6a721b06c7fef636a200a2f1d98e9232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56aad790049a57250a067d6b9919b18233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9426a5a82971e07ffc93882776bdc9be234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c804ce392466aa64cb13fd598053ac09235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8cb46adffcb37513526e75c52c1b65236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46dbbd30b4ff8acd3ab244cdb23fa08e237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4925ad1a3d15cc9782c9e6ad36b1d1f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41c9ba4f29848376a78760e613884bc239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880ab0aaee53da8a2554d6000ec88dd7240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d0e8082224228dbb7785d49d0ab7bb241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06c7f1727750e6f977f7731d5d46e32242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f80449697418f6b91c657a34c80fd42243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deae1771ebd2092116ad974b7522f13e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c558cad39740207f149adfdd2317f174245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c98fe406d8e03dd47f502f4c7d8be1246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5274696d1be9c697df28465e99cb3ac0247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da012abb6b3783c8b581411f18928e80248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afacf1f7bb2090a3861915f84cd7b1b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5276f82e93ee79edbd43b5c339b0b50250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38786acf360367a03656a44343d87a40251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d46ba0498bc37143d5bd96fe3e664f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74ad8436347abbc1bd31a974f8cb543253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c608453e1c86b44d50ae28f1c143263254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc390dc1ae17203cbe0066d0a17afc4f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b76a9c5c784eb4f3d896e918a099b54256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16df9faa701f549288e92b9ef6c629d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f7020d378e12c1d7961c5f558eaf02258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68211fdc8dfe96382461ce8aa3b2615259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c155df7630108304c43c51964fde510c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b409467f6fc263b65b810ba06d5aa8be261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50714b21fce0fd8651db5375e26f84d7262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eaabbe0fb7803fcb1e6aef9815750ef263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bff964aa060fb2b5a0892df97425547264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b479524562b7f7add24d3f1eba28d9265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069d07b4eb8de681c70568db86c7cbeb266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde9786380e4cfc3aed8a821c9788c07267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187d165f1235b2b019540ec0a124d7b6268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb0e1ed4af19ec38f50b1885b115e97269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b058f533fdb22532aeb5784f0b19b452270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1035ca2090dc9daa3ae2f4d219486b85271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43355a8d8e1a977cc03478872299cf4272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3652f3f46b3939dd119bb8369ba7e7273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5986dbc45654b4cbeb3c12991bb299274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed371c0070709620939093cc506106b275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85aefc111e7ea55a84a24913c5b98a6276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649c8096e202dbbee37c1e49457c88a7277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d623d7e9d20cbe7166cc43be20f2d8fb278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7480a1197ffea83559ff4471622a3faa279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cd184b696e4b6cc07fe12b3a876d26280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e326205a9b1de4c8792421af16fa1c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a00718a5e9c8f4697cd86d3726ecb1c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ab5a92561ac47e4d6f1c5d87f6edf5283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ed1a4143a0acbdb12229edde954882284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e969d384db583a640917db643bb2ad1285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a5195849e531b692439b2bc5fe4ada286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5760d2913ec14b93a10ba8dd9a3e84c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b75a01e9279c54d06bc6cd257510f1288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d73b04fc04c1a4fcdf367ac3bdf344c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded23c1eef143c41e36e0c1a3b69ca48290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd2529468e54c034a22da0b7616386b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bbe015ec9683e245f2dc7efced7753292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853c655d6997b0053da7386a50270925293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc183f3988eb417d75662f2210a186f7294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ee19088244791b0e7b604e188938cb295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1814fb1bde6d19f2b6854e5ec4bd268296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47694a469225a37decdc9a731bfeafd1297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cc3b8cb636c8320292a395f631d2aa298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd64cc87aa6cbf0d738772bd7732546299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68264e8e1a60e608ce5049cf6b9f02dd300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fe503a719256c6f8376c6fcf4fd33a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f814885981007b9c9a8a5efea7ae8467302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc832b08f3f4468184f34ce33d5e00b303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c1cab5b3ab8e4557cc086e3e3674d9304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2083e944ae4220af2efe1294ed762bde305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd187fdf7f4a50c54f873339f624c2f1306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9b2bb3f0a18332dda245a0940fa3e5307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbecfa899f3508c20dba58d7ab8b7663308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713da5619749cc37efb1446d8c549bc0309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db1042f0e0bdf4229b25a4bef82019e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7302fdc93bc04b45d01b5e102db037eb311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a823222404c82317cd9da8d74809cfc312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ff548ad1afc8e4fb7525ccb0cb3823313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb5d907657ad6aafab3116ef2b8cb9f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87147e451d31b27d541f1a3481ebe11315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abad48adc3532f8366a7408693a168e3316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363f2a8c8450e10bf33f1bfadbc5f182317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db29c7f7302203590098bf88bcdb221f318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc279a7fe224943f124c41d64877ecb4319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5645f9a56b108c630d697ae8471a0113320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed54ac52ee3a569db4fe7c5f24629889321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0deee51bab53dfbbe1ffd0c9f1050e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93f847b409c19c6fab129b26b8877d8323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b217e1e869fe54494ad43f46b4b1eb324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0475c199e60bb503699746ad23140abd325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fbc12b5bd9518b5c5375e818f03f44326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02255bd6d2a16476514927948590808c327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc5869ed8614d4bce1f1252f16676af328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257b8b2f741776bafa74efb1fd3d642b329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb5a683df9323a1a4fc57894ce89e7f330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734d20ba884a71820e0a0538e90cd9e2331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332f057d7d21444caf994599909d7c1f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97499687fddb78a75b42fe9aaddb1acb333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6cd15d26714b8a09f75cf2edb2078a334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804afc76c92952ed728e1c81c9be6c14335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b884e892166ae562f68818cf1261d5336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047285f718f40c80ba06ba1826aaf652337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8c8a8ade9f6ad5403eb0fb00e1a638338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657a3f29d6b76ee23e66cce8e4cc0686339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16959e31e2dc85c683deb023885c8ee8340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64e2a9dcc9e5514a63bfc56205812dc341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b1eba32b646893c64ca7c46e769e83342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d292d2962810c60c3770072ebdd034343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab093bb6c916115c7c7ebb01bbf1c0cf344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6fe5e3319ffd1a2ebf771f18dcf8ac345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc044317605817ee0001cc1c41cf9c35346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd13ab67d15c6979b0cfccb7767951df347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e9fcbe462b6f066e567106a787b7c3348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f67c10b97dd8683dd72b5bb21a783a4349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4578736ff27672ec009bd905a06934dc350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14f31482d5e270a8cd8c52948ee4e1a351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b429f1282669475a2cfd94e67e324104352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e153a7c308104fa8ee0c4ea33fb9c9353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a641d4686e76d5c0df74ace749fcd16f354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef12943370dafb2e893a3ebc38030a4355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba644a138c7aea1b6a1a62e6a123e9a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825a7b905c8db1c225b7d81188a9920f357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f4dff1981e022d6cab420bac33f9f0358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68a55cdf86424a6d6597ce9b63e62ae359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b66a02375dc0240487ab06a4709d3a360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cde2ed96cd6ff923ced36f42466309361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e89f4049a5e221373d820ce32a9fed2362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf23c6121d6d792f6800532c64c17060363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096c185a962d50c28b44fd349260a40b364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae1258cac6d81946f726ca8a1eb6454365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1ebec9b8bbc1adab318488395b6936366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfee1fe3aadd9f103020e5729563256b367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76dcf876688db30f9c6f6a74f216c298368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02743e1ef675f4edb5159b6798581d4f369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49006cfac28f47b61f0c981d3be6d11e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36532b86e252bfdfacb19bf530c1f49e371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c5ecbe6293dd0d5b75affcd6fccd9a372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cef017b81f15b635c4109795fc75831373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bcda11ce372f1ad38c069ad8955355374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fc63d5ec251d1f08d0697b8d414fc1375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec93780268bce0470f982bfe1598931376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff78ed3107af7b548a39f7763089b26b377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b5b0d1ac51f213fb396e0466ba847f378.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -9610,51 +9607,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId274"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>143</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1057275"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="275" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId275"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -9670,51 +9667,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId276"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1057275"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="277" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId277"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -13925,3418 +13922,3414 @@
       <c r="B41" s="0"/>
       <c r="C41" s="0">
         <v>13593</v>
       </c>
       <c r="D41" s="0"/>
       <c r="E41" s="0" t="s">
         <v>92</v>
       </c>
       <c r="F41" s="0"/>
       <c r="G41" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I41" s="0">
         <v>20.83</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
         <v>13594</v>
       </c>
-      <c r="D42" s="0" t="s">
+      <c r="D42" s="0"/>
+      <c r="E42" s="0" t="s">
         <v>94</v>
       </c>
-      <c r="E42" s="0" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="F42" s="0"/>
       <c r="G42" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I42" s="0">
         <v>7.1</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>96</v>
+        <v>95</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
         <v>12626</v>
       </c>
       <c r="D43" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E43" s="0" t="s">
         <v>97</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I43" s="0">
         <v>18.51</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
         <v>13702</v>
       </c>
       <c r="D44" s="0"/>
       <c r="E44" s="0" t="s">
-        <v>100</v>
+        <v>99</v>
       </c>
       <c r="F44" s="0"/>
       <c r="G44" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I44" s="0">
         <v>23.22</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>101</v>
+        <v>100</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
         <v>13703</v>
       </c>
       <c r="D45" s="0" t="s">
+        <v>101</v>
+      </c>
+      <c r="E45" s="0" t="s">
         <v>102</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I45" s="0">
         <v>12.46</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>104</v>
+        <v>103</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
         <v>13704</v>
       </c>
       <c r="D46" s="0"/>
       <c r="E46" s="0" t="s">
-        <v>105</v>
+        <v>104</v>
       </c>
       <c r="F46" s="0"/>
       <c r="G46" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I46" s="0">
         <v>48.68</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>106</v>
+        <v>105</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
         <v>13705</v>
       </c>
       <c r="D47" s="0"/>
       <c r="E47" s="0" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
       <c r="F47" s="0"/>
       <c r="G47" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I47" s="0">
         <v>59.67</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
         <v>11644</v>
       </c>
       <c r="D48" s="0"/>
       <c r="E48" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="F48" s="0"/>
       <c r="G48" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I48" s="0">
         <v>15.98</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
         <v>11894</v>
       </c>
       <c r="D49" s="0"/>
       <c r="E49" s="0" t="s">
-        <v>111</v>
+        <v>110</v>
       </c>
       <c r="F49" s="0"/>
       <c r="G49" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I49" s="0">
         <v>4.43</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>112</v>
+        <v>111</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
         <v>11602</v>
       </c>
       <c r="D50" s="0"/>
       <c r="E50" s="0" t="s">
-        <v>113</v>
+        <v>112</v>
       </c>
       <c r="F50" s="0"/>
       <c r="G50" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I50" s="0">
         <v>5.42</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>114</v>
+        <v>113</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
         <v>11603</v>
       </c>
       <c r="D51" s="0"/>
       <c r="E51" s="0" t="s">
-        <v>115</v>
+        <v>114</v>
       </c>
       <c r="F51" s="0"/>
       <c r="G51" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I51" s="0">
         <v>6.39</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>116</v>
+        <v>115</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
         <v>11650</v>
       </c>
       <c r="D52" s="0"/>
       <c r="E52" s="0" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="F52" s="0"/>
       <c r="G52" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I52" s="0">
         <v>7.31</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>118</v>
+        <v>117</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
         <v>11652</v>
       </c>
       <c r="D53" s="0"/>
       <c r="E53" s="0" t="s">
-        <v>119</v>
+        <v>118</v>
       </c>
       <c r="F53" s="0"/>
       <c r="G53" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I53" s="0">
         <v>2.95</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>120</v>
+        <v>119</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
         <v>11899</v>
       </c>
       <c r="D54" s="0"/>
       <c r="E54" s="0" t="s">
-        <v>121</v>
+        <v>120</v>
       </c>
       <c r="F54" s="0"/>
       <c r="G54" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I54" s="0">
         <v>3.75</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>122</v>
+        <v>121</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
         <v>11900</v>
       </c>
       <c r="D55" s="0"/>
       <c r="E55" s="0" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
       <c r="F55" s="0"/>
       <c r="G55" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I55" s="0">
         <v>1.96</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>124</v>
+        <v>123</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
         <v>15679</v>
       </c>
       <c r="D56" s="0"/>
       <c r="E56" s="0" t="s">
-        <v>125</v>
+        <v>124</v>
       </c>
       <c r="F56" s="0"/>
       <c r="G56" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I56" s="0">
         <v>1.81</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
         <v>15680</v>
       </c>
       <c r="D57" s="0"/>
       <c r="E57" s="0" t="s">
-        <v>127</v>
+        <v>126</v>
       </c>
       <c r="F57" s="0"/>
       <c r="G57" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I57" s="0">
         <v>4.19</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>128</v>
+        <v>127</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
         <v>15681</v>
       </c>
       <c r="D58" s="0"/>
       <c r="E58" s="0" t="s">
-        <v>129</v>
+        <v>128</v>
       </c>
       <c r="F58" s="0"/>
       <c r="G58" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I58" s="0">
         <v>3.56</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>130</v>
+        <v>129</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
         <v>15682</v>
       </c>
       <c r="D59" s="0"/>
       <c r="E59" s="0" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="F59" s="0"/>
       <c r="G59" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I59" s="0">
         <v>3.7</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>132</v>
+        <v>131</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
         <v>15683</v>
       </c>
       <c r="D60" s="0"/>
       <c r="E60" s="0" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="F60" s="0"/>
       <c r="G60" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I60" s="0">
         <v>5.09</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>134</v>
+        <v>133</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
         <v>15684</v>
       </c>
       <c r="D61" s="0"/>
       <c r="E61" s="0" t="s">
-        <v>135</v>
+        <v>134</v>
       </c>
       <c r="F61" s="0"/>
       <c r="G61" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I61" s="0">
         <v>3.13</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>136</v>
+        <v>135</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
         <v>15686</v>
       </c>
       <c r="D62" s="0"/>
       <c r="E62" s="0" t="s">
-        <v>137</v>
+        <v>136</v>
       </c>
       <c r="F62" s="0"/>
       <c r="G62" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I62" s="0">
         <v>3.57</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>138</v>
+        <v>137</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
         <v>15687</v>
       </c>
       <c r="D63" s="0"/>
       <c r="E63" s="0" t="s">
-        <v>139</v>
+        <v>138</v>
       </c>
       <c r="F63" s="0"/>
       <c r="G63" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I63" s="0">
         <v>3.94</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>140</v>
+        <v>139</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
         <v>15913</v>
       </c>
       <c r="D64" s="0"/>
       <c r="E64" s="0" t="s">
-        <v>141</v>
+        <v>140</v>
       </c>
       <c r="F64" s="0"/>
       <c r="G64" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I64" s="0">
         <v>1.72</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
         <v>15914</v>
       </c>
       <c r="D65" s="0"/>
       <c r="E65" s="0" t="s">
-        <v>143</v>
+        <v>142</v>
       </c>
       <c r="F65" s="0"/>
       <c r="G65" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I65" s="0">
         <v>3.69</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>144</v>
+        <v>143</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
         <v>15915</v>
       </c>
       <c r="D66" s="0"/>
       <c r="E66" s="0" t="s">
-        <v>145</v>
+        <v>144</v>
       </c>
       <c r="F66" s="0"/>
       <c r="G66" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I66" s="0">
         <v>2.95</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>146</v>
+        <v>145</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
         <v>15916</v>
       </c>
       <c r="D67" s="0"/>
       <c r="E67" s="0" t="s">
-        <v>147</v>
+        <v>146</v>
       </c>
       <c r="F67" s="0"/>
       <c r="G67" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I67" s="0">
         <v>4.63</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>148</v>
+        <v>147</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
         <v>15917</v>
       </c>
       <c r="D68" s="0" t="s">
+        <v>148</v>
+      </c>
+      <c r="E68" s="0" t="s">
         <v>149</v>
       </c>
-      <c r="E68" s="0" t="s">
+      <c r="F68" s="0" t="s">
         <v>150</v>
-      </c>
-[...1 lines deleted...]
-        <v>151</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I68" s="0">
         <v>3.69</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>152</v>
+        <v>151</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
         <v>16197</v>
       </c>
       <c r="D69" s="0"/>
       <c r="E69" s="0" t="s">
-        <v>153</v>
+        <v>152</v>
       </c>
       <c r="F69" s="0"/>
       <c r="G69" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I69" s="0">
         <v>2.48</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="C70" s="0">
         <v>16199</v>
       </c>
       <c r="D70" s="0"/>
       <c r="E70" s="0" t="s">
-        <v>155</v>
+        <v>154</v>
       </c>
       <c r="F70" s="0"/>
       <c r="G70" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I70" s="0">
         <v>3.39</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>156</v>
+        <v>155</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="C71" s="0">
         <v>16200</v>
       </c>
       <c r="D71" s="0"/>
       <c r="E71" s="0" t="s">
-        <v>157</v>
+        <v>156</v>
       </c>
       <c r="F71" s="0"/>
       <c r="G71" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I71" s="0">
         <v>4.57</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
         <v>16201</v>
       </c>
       <c r="D72" s="0" t="s">
+        <v>158</v>
+      </c>
+      <c r="E72" s="0" t="s">
         <v>159</v>
-      </c>
-[...1 lines deleted...]
-        <v>160</v>
       </c>
       <c r="F72" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I72" s="0">
         <v>3.93</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>161</v>
+        <v>160</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
         <v>16202</v>
       </c>
       <c r="D73" s="0"/>
       <c r="E73" s="0" t="s">
-        <v>162</v>
+        <v>161</v>
       </c>
       <c r="F73" s="0"/>
       <c r="G73" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I73" s="0">
         <v>2.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>163</v>
+        <v>162</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
         <v>16203</v>
       </c>
       <c r="D74" s="0"/>
       <c r="E74" s="0" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="F74" s="0"/>
       <c r="G74" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I74" s="0">
         <v>1.92</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>165</v>
+        <v>164</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
         <v>16204</v>
       </c>
       <c r="D75" s="0"/>
       <c r="E75" s="0" t="s">
-        <v>166</v>
+        <v>165</v>
       </c>
       <c r="F75" s="0"/>
       <c r="G75" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I75" s="0">
         <v>4.43</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>167</v>
+        <v>166</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
         <v>16205</v>
       </c>
       <c r="D76" s="0"/>
       <c r="E76" s="0" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
       <c r="F76" s="0"/>
       <c r="G76" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I76" s="0">
         <v>5.41</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>169</v>
+        <v>168</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
         <v>16206</v>
       </c>
       <c r="D77" s="0"/>
       <c r="E77" s="0" t="s">
-        <v>170</v>
+        <v>169</v>
       </c>
       <c r="F77" s="0"/>
       <c r="G77" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I77" s="0">
         <v>3.08</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>171</v>
+        <v>170</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
         <v>16207</v>
       </c>
       <c r="D78" s="0"/>
       <c r="E78" s="0" t="s">
-        <v>172</v>
+        <v>171</v>
       </c>
       <c r="F78" s="0"/>
       <c r="G78" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I78" s="0">
         <v>3.49</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>173</v>
+        <v>172</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
         <v>16208</v>
       </c>
       <c r="D79" s="0"/>
       <c r="E79" s="0" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="F79" s="0"/>
       <c r="G79" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I79" s="0">
         <v>4.21</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
         <v>16231</v>
       </c>
       <c r="D80" s="0"/>
       <c r="E80" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="F80" s="0"/>
       <c r="G80" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I80" s="0">
         <v>6.38</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
         <v>16524</v>
       </c>
       <c r="D81" s="0"/>
       <c r="E81" s="0" t="s">
-        <v>178</v>
+        <v>177</v>
       </c>
       <c r="F81" s="0"/>
       <c r="G81" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I81" s="0">
         <v>2.31</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>179</v>
+        <v>178</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
         <v>16711</v>
       </c>
       <c r="D82" s="0"/>
       <c r="E82" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
       <c r="F82" s="0"/>
       <c r="G82" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I82" s="0">
         <v>5.1</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>181</v>
+        <v>180</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
         <v>25329</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>181</v>
+      </c>
+      <c r="E83" s="0" t="s">
         <v>182</v>
       </c>
-      <c r="E83" s="0" t="s">
+      <c r="F83" s="0" t="s">
         <v>183</v>
-      </c>
-[...1 lines deleted...]
-        <v>184</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I83" s="0">
         <v>2.63</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>185</v>
+        <v>184</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
         <v>25492</v>
       </c>
       <c r="D84" s="0" t="s">
+        <v>185</v>
+      </c>
+      <c r="E84" s="0" t="s">
         <v>186</v>
-      </c>
-[...1 lines deleted...]
-        <v>187</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I84" s="0">
         <v>1.88</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>188</v>
+        <v>187</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
         <v>25492</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>189</v>
+        <v>188</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>187</v>
+        <v>186</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I85" s="0">
         <v>1.88</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>188</v>
+        <v>187</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
         <v>25059</v>
       </c>
       <c r="D86" s="0"/>
       <c r="E86" s="0" t="s">
-        <v>190</v>
+        <v>189</v>
       </c>
       <c r="F86" s="0"/>
       <c r="G86" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I86" s="0">
         <v>9.09</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>191</v>
+        <v>190</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
         <v>25060</v>
       </c>
       <c r="D87" s="0" t="s">
+        <v>191</v>
+      </c>
+      <c r="E87" s="0" t="s">
         <v>192</v>
-      </c>
-[...1 lines deleted...]
-        <v>193</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I87" s="0">
         <v>6.88</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>194</v>
+        <v>193</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
         <v>11645</v>
       </c>
       <c r="D88" s="0"/>
       <c r="E88" s="0" t="s">
-        <v>195</v>
+        <v>194</v>
       </c>
       <c r="F88" s="0"/>
       <c r="G88" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I88" s="0">
         <v>11.13</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>196</v>
+        <v>195</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
         <v>11646</v>
       </c>
       <c r="D89" s="0"/>
       <c r="E89" s="0" t="s">
-        <v>197</v>
+        <v>196</v>
       </c>
       <c r="F89" s="0"/>
       <c r="G89" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I89" s="0">
         <v>16.17</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>198</v>
+        <v>197</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
         <v>11649</v>
       </c>
       <c r="D90" s="0"/>
       <c r="E90" s="0" t="s">
-        <v>199</v>
+        <v>198</v>
       </c>
       <c r="F90" s="0"/>
       <c r="G90" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I90" s="0">
         <v>8.77</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>200</v>
+        <v>199</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
         <v>11895</v>
       </c>
       <c r="D91" s="0"/>
       <c r="E91" s="0" t="s">
-        <v>201</v>
+        <v>200</v>
       </c>
       <c r="F91" s="0"/>
       <c r="G91" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I91" s="0">
         <v>30.09</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
         <v>26141</v>
       </c>
       <c r="D92" s="0"/>
       <c r="E92" s="0" t="s">
-        <v>203</v>
+        <v>202</v>
       </c>
       <c r="F92" s="0"/>
       <c r="G92" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I92" s="0">
         <v>20.71</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>204</v>
+        <v>203</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
         <v>13634</v>
       </c>
       <c r="D93" s="0"/>
       <c r="E93" s="0" t="s">
-        <v>205</v>
+        <v>204</v>
       </c>
       <c r="F93" s="0"/>
       <c r="G93" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I93" s="0">
         <v>7.1</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
         <v>13745</v>
       </c>
       <c r="D94" s="0"/>
       <c r="E94" s="0" t="s">
-        <v>207</v>
+        <v>206</v>
       </c>
       <c r="F94" s="0"/>
       <c r="G94" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I94" s="0">
         <v>16.29</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>208</v>
+        <v>207</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
         <v>16411</v>
       </c>
       <c r="D95" s="0"/>
       <c r="E95" s="0" t="s">
-        <v>209</v>
+        <v>208</v>
       </c>
       <c r="F95" s="0"/>
       <c r="G95" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I95" s="0">
         <v>7.52</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>210</v>
+        <v>209</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
         <v>16412</v>
       </c>
       <c r="D96" s="0"/>
       <c r="E96" s="0" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="F96" s="0"/>
       <c r="G96" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I96" s="0">
         <v>9.93</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>212</v>
+        <v>211</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
         <v>25493</v>
       </c>
       <c r="D97" s="0"/>
       <c r="E97" s="0" t="s">
-        <v>213</v>
+        <v>212</v>
       </c>
       <c r="F97" s="0"/>
       <c r="G97" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I97" s="0">
         <v>7.37</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
         <v>12770</v>
       </c>
       <c r="D98" s="0"/>
       <c r="E98" s="0" t="s">
-        <v>215</v>
+        <v>214</v>
       </c>
       <c r="F98" s="0"/>
       <c r="G98" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I98" s="0">
         <v>4.86</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
         <v>12771</v>
       </c>
       <c r="D99" s="0"/>
       <c r="E99" s="0" t="s">
-        <v>217</v>
+        <v>216</v>
       </c>
       <c r="F99" s="0"/>
       <c r="G99" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I99" s="0">
         <v>5.18</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>218</v>
+        <v>217</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
         <v>12772</v>
       </c>
       <c r="D100" s="0"/>
       <c r="E100" s="0" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
       <c r="F100" s="0"/>
       <c r="G100" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I100" s="0">
         <v>39.69</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>220</v>
+        <v>219</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
         <v>15235</v>
       </c>
       <c r="D101" s="0"/>
       <c r="E101" s="0" t="s">
-        <v>221</v>
+        <v>220</v>
       </c>
       <c r="F101" s="0"/>
       <c r="G101" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I101" s="0">
         <v>0.98</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>222</v>
+        <v>221</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
         <v>15689</v>
       </c>
       <c r="D102" s="0"/>
       <c r="E102" s="0" t="s">
-        <v>223</v>
+        <v>222</v>
       </c>
       <c r="F102" s="0"/>
       <c r="G102" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I102" s="0">
         <v>2.22</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>224</v>
+        <v>223</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
         <v>15690</v>
       </c>
       <c r="D103" s="0"/>
       <c r="E103" s="0" t="s">
-        <v>225</v>
+        <v>224</v>
       </c>
       <c r="F103" s="0"/>
       <c r="G103" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I103" s="0">
         <v>3.94</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>226</v>
+        <v>225</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="C104" s="0">
         <v>15691</v>
       </c>
       <c r="D104" s="0"/>
       <c r="E104" s="0" t="s">
-        <v>227</v>
+        <v>226</v>
       </c>
       <c r="F104" s="0"/>
       <c r="G104" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I104" s="0">
         <v>3.44</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>228</v>
+        <v>227</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="C105" s="0">
         <v>15920</v>
       </c>
       <c r="D105" s="0"/>
       <c r="E105" s="0" t="s">
-        <v>229</v>
+        <v>228</v>
       </c>
       <c r="F105" s="0"/>
       <c r="G105" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I105" s="0">
         <v>1.07</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>230</v>
+        <v>229</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
         <v>15921</v>
       </c>
       <c r="D106" s="0"/>
       <c r="E106" s="0" t="s">
-        <v>231</v>
+        <v>230</v>
       </c>
       <c r="F106" s="0"/>
       <c r="G106" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I106" s="0">
         <v>3.44</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>232</v>
+        <v>231</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
         <v>15922</v>
       </c>
       <c r="D107" s="0"/>
       <c r="E107" s="0" t="s">
-        <v>233</v>
+        <v>232</v>
       </c>
       <c r="F107" s="0"/>
       <c r="G107" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I107" s="0">
         <v>2.46</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>234</v>
+        <v>233</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
         <v>15923</v>
       </c>
       <c r="D108" s="0"/>
       <c r="E108" s="0" t="s">
-        <v>235</v>
+        <v>234</v>
       </c>
       <c r="F108" s="0"/>
       <c r="G108" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I108" s="0">
         <v>3.19</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>236</v>
+        <v>235</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="C109" s="0">
         <v>15924</v>
       </c>
       <c r="D109" s="0"/>
       <c r="E109" s="0" t="s">
-        <v>237</v>
+        <v>236</v>
       </c>
       <c r="F109" s="0"/>
       <c r="G109" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I109" s="0">
         <v>3.65</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>238</v>
+        <v>237</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="C110" s="0">
         <v>16210</v>
       </c>
       <c r="D110" s="0"/>
       <c r="E110" s="0" t="s">
-        <v>239</v>
+        <v>238</v>
       </c>
       <c r="F110" s="0"/>
       <c r="G110" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I110" s="0">
         <v>3.39</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>240</v>
+        <v>239</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="C111" s="0">
         <v>16211</v>
       </c>
       <c r="D111" s="0"/>
       <c r="E111" s="0" t="s">
-        <v>241</v>
+        <v>240</v>
       </c>
       <c r="F111" s="0"/>
       <c r="G111" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I111" s="0">
         <v>4.61</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>242</v>
+        <v>241</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
         <v>16212</v>
       </c>
       <c r="D112" s="0"/>
       <c r="E112" s="0" t="s">
-        <v>243</v>
+        <v>242</v>
       </c>
       <c r="F112" s="0"/>
       <c r="G112" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I112" s="0">
         <v>2.22</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>244</v>
+        <v>243</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
         <v>16213</v>
       </c>
       <c r="D113" s="0"/>
       <c r="E113" s="0" t="s">
-        <v>245</v>
+        <v>244</v>
       </c>
       <c r="F113" s="0"/>
       <c r="G113" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I113" s="0">
         <v>4.19</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>246</v>
+        <v>245</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
         <v>16214</v>
       </c>
       <c r="D114" s="0" t="s">
+        <v>246</v>
+      </c>
+      <c r="E114" s="0" t="s">
         <v>247</v>
-      </c>
-[...1 lines deleted...]
-        <v>248</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I114" s="0">
         <v>4.84</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>249</v>
+        <v>248</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
         <v>16214</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>249</v>
+      </c>
+      <c r="E115" s="0" t="s">
+        <v>247</v>
+      </c>
+      <c r="F115" s="0" t="s">
         <v>250</v>
-      </c>
-[...4 lines deleted...]
-        <v>251</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I115" s="0">
         <v>4.84</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>249</v>
+        <v>248</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
         <v>16215</v>
       </c>
       <c r="D116" s="0"/>
       <c r="E116" s="0" t="s">
-        <v>252</v>
+        <v>251</v>
       </c>
       <c r="F116" s="0"/>
       <c r="G116" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I116" s="0">
         <v>2.53</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>253</v>
+        <v>252</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
         <v>16216</v>
       </c>
       <c r="D117" s="0"/>
       <c r="E117" s="0" t="s">
-        <v>254</v>
+        <v>253</v>
       </c>
       <c r="F117" s="0"/>
       <c r="G117" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I117" s="0">
         <v>3.26</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>255</v>
+        <v>254</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
         <v>16217</v>
       </c>
       <c r="D118" s="0"/>
       <c r="E118" s="0" t="s">
-        <v>256</v>
+        <v>255</v>
       </c>
       <c r="F118" s="0"/>
       <c r="G118" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I118" s="0">
         <v>4.01</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>257</v>
+        <v>256</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
         <v>16526</v>
       </c>
       <c r="D119" s="0"/>
       <c r="E119" s="0" t="s">
-        <v>258</v>
+        <v>257</v>
       </c>
       <c r="F119" s="0"/>
       <c r="G119" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I119" s="0">
         <v>1.93</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>259</v>
+        <v>258</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
         <v>15237</v>
       </c>
       <c r="D120" s="0"/>
       <c r="E120" s="0" t="s">
-        <v>260</v>
+        <v>259</v>
       </c>
       <c r="F120" s="0"/>
       <c r="G120" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I120" s="0">
         <v>0.58</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>261</v>
+        <v>260</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
         <v>15692</v>
       </c>
       <c r="D121" s="0"/>
       <c r="E121" s="0" t="s">
-        <v>262</v>
+        <v>261</v>
       </c>
       <c r="F121" s="0"/>
       <c r="G121" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I121" s="0">
         <v>2.46</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>263</v>
+        <v>262</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="C122" s="0">
         <v>15693</v>
       </c>
       <c r="D122" s="0"/>
       <c r="E122" s="0" t="s">
-        <v>264</v>
+        <v>263</v>
       </c>
       <c r="F122" s="0"/>
       <c r="G122" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I122" s="0">
         <v>3.56</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="C123" s="0">
         <v>15694</v>
       </c>
       <c r="D123" s="0"/>
       <c r="E123" s="0" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
       <c r="F123" s="0"/>
       <c r="G123" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I123" s="0">
         <v>3.32</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>267</v>
+        <v>266</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
         <v>15925</v>
       </c>
       <c r="D124" s="0"/>
       <c r="E124" s="0" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="F124" s="0"/>
       <c r="G124" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I124" s="0">
         <v>1.59</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
         <v>15926</v>
       </c>
       <c r="D125" s="0"/>
       <c r="E125" s="0" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="F125" s="0"/>
       <c r="G125" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I125" s="0">
         <v>1.46</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
         <v>15927</v>
       </c>
       <c r="D126" s="0"/>
       <c r="E126" s="0" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="F126" s="0"/>
       <c r="G126" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I126" s="0">
         <v>3.69</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>273</v>
+        <v>272</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
         <v>15928</v>
       </c>
       <c r="D127" s="0"/>
       <c r="E127" s="0" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
       <c r="F127" s="0"/>
       <c r="G127" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I127" s="0">
         <v>2.95</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>275</v>
+        <v>274</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
         <v>15929</v>
       </c>
       <c r="D128" s="0"/>
       <c r="E128" s="0" t="s">
-        <v>276</v>
+        <v>275</v>
       </c>
       <c r="F128" s="0"/>
       <c r="G128" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I128" s="0">
         <v>4.19</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>277</v>
+        <v>276</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
         <v>15930</v>
       </c>
       <c r="D129" s="0"/>
       <c r="E129" s="0" t="s">
-        <v>278</v>
+        <v>277</v>
       </c>
       <c r="F129" s="0"/>
       <c r="G129" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I129" s="0">
         <v>3.69</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>279</v>
+        <v>278</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
         <v>15931</v>
       </c>
       <c r="D130" s="0"/>
       <c r="E130" s="0" t="s">
-        <v>280</v>
+        <v>279</v>
       </c>
       <c r="F130" s="0"/>
       <c r="G130" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I130" s="0">
         <v>3.63</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>281</v>
+        <v>280</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="C131" s="0">
         <v>15933</v>
       </c>
       <c r="D131" s="0"/>
       <c r="E131" s="0" t="s">
-        <v>282</v>
+        <v>281</v>
       </c>
       <c r="F131" s="0"/>
       <c r="G131" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I131" s="0">
         <v>3.9</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>283</v>
+        <v>282</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
         <v>16219</v>
       </c>
       <c r="D132" s="0"/>
       <c r="E132" s="0" t="s">
-        <v>284</v>
+        <v>283</v>
       </c>
       <c r="F132" s="0"/>
       <c r="G132" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I132" s="0">
         <v>5.32</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>285</v>
+        <v>284</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
         <v>16220</v>
       </c>
       <c r="D133" s="0"/>
       <c r="E133" s="0" t="s">
-        <v>286</v>
+        <v>285</v>
       </c>
       <c r="F133" s="0"/>
       <c r="G133" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I133" s="0">
         <v>3.93</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>287</v>
+        <v>286</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
         <v>16221</v>
       </c>
       <c r="D134" s="0"/>
       <c r="E134" s="0" t="s">
-        <v>288</v>
+        <v>287</v>
       </c>
       <c r="F134" s="0"/>
       <c r="G134" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I134" s="0">
         <v>2.4</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>289</v>
+        <v>288</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
         <v>16222</v>
       </c>
       <c r="D135" s="0"/>
       <c r="E135" s="0" t="s">
-        <v>290</v>
+        <v>289</v>
       </c>
       <c r="F135" s="0"/>
       <c r="G135" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I135" s="0">
         <v>2.4</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
         <v>16223</v>
       </c>
       <c r="D136" s="0"/>
       <c r="E136" s="0" t="s">
-        <v>292</v>
+        <v>291</v>
       </c>
       <c r="F136" s="0"/>
       <c r="G136" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I136" s="0">
         <v>4.43</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>293</v>
+        <v>292</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
         <v>16225</v>
       </c>
       <c r="D137" s="0"/>
       <c r="E137" s="0" t="s">
-        <v>294</v>
+        <v>293</v>
       </c>
       <c r="F137" s="0"/>
       <c r="G137" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I137" s="0">
         <v>5.32</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>295</v>
+        <v>294</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
         <v>16226</v>
       </c>
       <c r="D138" s="0"/>
       <c r="E138" s="0" t="s">
-        <v>296</v>
+        <v>295</v>
       </c>
       <c r="F138" s="0"/>
       <c r="G138" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I138" s="0">
         <v>2.99</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>297</v>
+        <v>296</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
         <v>16227</v>
       </c>
       <c r="D139" s="0"/>
       <c r="E139" s="0" t="s">
-        <v>298</v>
+        <v>297</v>
       </c>
       <c r="F139" s="0"/>
       <c r="G139" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I139" s="0">
         <v>3.5</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>299</v>
+        <v>298</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
         <v>16228</v>
       </c>
       <c r="D140" s="0"/>
       <c r="E140" s="0" t="s">
-        <v>300</v>
+        <v>299</v>
       </c>
       <c r="F140" s="0"/>
       <c r="G140" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I140" s="0">
         <v>4.23</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>301</v>
+        <v>300</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
         <v>16528</v>
       </c>
       <c r="D141" s="0"/>
       <c r="E141" s="0" t="s">
-        <v>302</v>
+        <v>301</v>
       </c>
       <c r="F141" s="0"/>
       <c r="G141" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I141" s="0">
         <v>2.06</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
         <v>16712</v>
       </c>
       <c r="D142" s="0"/>
       <c r="E142" s="0" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
       <c r="F142" s="0"/>
       <c r="G142" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I142" s="0">
         <v>4.27</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>305</v>
+        <v>304</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
         <v>16713</v>
       </c>
       <c r="D143" s="0"/>
       <c r="E143" s="0" t="s">
-        <v>306</v>
+        <v>305</v>
       </c>
       <c r="F143" s="0"/>
       <c r="G143" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I143" s="0">
         <v>5.1</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>307</v>
+        <v>306</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
         <v>20581</v>
       </c>
       <c r="D144" s="0"/>
       <c r="E144" s="0" t="s">
-        <v>308</v>
+        <v>307</v>
       </c>
       <c r="F144" s="0"/>
       <c r="G144" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I144" s="0">
         <v>2.95</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>309</v>
+        <v>308</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
         <v>20582</v>
       </c>
       <c r="D145" s="0"/>
       <c r="E145" s="0" t="s">
-        <v>310</v>
+        <v>309</v>
       </c>
       <c r="F145" s="0"/>
       <c r="G145" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I145" s="0">
         <v>2.95</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>311</v>
+        <v>310</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
         <v>20583</v>
       </c>
       <c r="D146" s="0"/>
       <c r="E146" s="0" t="s">
-        <v>312</v>
+        <v>311</v>
       </c>
       <c r="F146" s="0"/>
       <c r="G146" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I146" s="0">
         <v>2.46</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>313</v>
+        <v>312</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
         <v>20584</v>
       </c>
       <c r="D147" s="0"/>
       <c r="E147" s="0" t="s">
-        <v>314</v>
+        <v>313</v>
       </c>
       <c r="F147" s="0"/>
       <c r="G147" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I147" s="0">
         <v>1.35</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>315</v>
+        <v>314</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
         <v>20585</v>
       </c>
       <c r="D148" s="0"/>
       <c r="E148" s="0" t="s">
-        <v>316</v>
+        <v>315</v>
       </c>
       <c r="F148" s="0"/>
       <c r="G148" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I148" s="0">
         <v>1.39</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
         <v>20587</v>
       </c>
       <c r="D149" s="0"/>
       <c r="E149" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
       <c r="F149" s="0"/>
       <c r="G149" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I149" s="0">
         <v>7.28</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>319</v>
+        <v>318</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
         <v>20588</v>
       </c>
       <c r="D150" s="0"/>
       <c r="E150" s="0" t="s">
-        <v>320</v>
+        <v>319</v>
       </c>
       <c r="F150" s="0"/>
       <c r="G150" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I150" s="0">
         <v>10.33</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>321</v>
+        <v>320</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
         <v>20590</v>
       </c>
       <c r="D151" s="0"/>
       <c r="E151" s="0" t="s">
-        <v>322</v>
+        <v>321</v>
       </c>
       <c r="F151" s="0"/>
       <c r="G151" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I151" s="0">
         <v>2.32</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>323</v>
+        <v>322</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
         <v>20591</v>
       </c>
       <c r="D152" s="0"/>
       <c r="E152" s="0" t="s">
-        <v>324</v>
+        <v>323</v>
       </c>
       <c r="F152" s="0"/>
       <c r="G152" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I152" s="0">
         <v>2.95</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>325</v>
+        <v>324</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
         <v>15695</v>
       </c>
       <c r="D153" s="0"/>
       <c r="E153" s="0" t="s">
-        <v>326</v>
+        <v>325</v>
       </c>
       <c r="F153" s="0"/>
       <c r="G153" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I153" s="0">
         <v>8.69</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>327</v>
+        <v>326</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
         <v>16229</v>
       </c>
       <c r="D154" s="0"/>
       <c r="E154" s="0" t="s">
-        <v>328</v>
+        <v>327</v>
       </c>
       <c r="F154" s="0"/>
       <c r="G154" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I154" s="0">
         <v>38.1</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>329</v>
+        <v>328</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
         <v>16230</v>
       </c>
       <c r="D155" s="0"/>
       <c r="E155" s="0" t="s">
-        <v>330</v>
+        <v>329</v>
       </c>
       <c r="F155" s="0"/>
       <c r="G155" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I155" s="0">
         <v>4.81</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>331</v>
+        <v>330</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
         <v>16232</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>331</v>
+      </c>
+      <c r="E156" s="0" t="s">
         <v>332</v>
       </c>
-      <c r="E156" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F156" s="0" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I156" s="0">
         <v>7.53</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>334</v>
+        <v>333</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
         <v>16420</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>334</v>
+      </c>
+      <c r="E157" s="0" t="s">
         <v>335</v>
       </c>
-      <c r="E157" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F157" s="0" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I157" s="0">
         <v>7.61</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>337</v>
+        <v>336</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
         <v>16421</v>
       </c>
       <c r="D158" s="0"/>
       <c r="E158" s="0" t="s">
-        <v>338</v>
+        <v>337</v>
       </c>
       <c r="F158" s="0"/>
       <c r="G158" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I158" s="0">
         <v>3.31</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>339</v>
+        <v>338</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
         <v>16521</v>
       </c>
       <c r="D159" s="0"/>
       <c r="E159" s="0" t="s">
-        <v>340</v>
+        <v>339</v>
       </c>
       <c r="F159" s="0"/>
       <c r="G159" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I159" s="0">
         <v>11.48</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>341</v>
+        <v>340</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
         <v>16522</v>
       </c>
       <c r="D160" s="0"/>
       <c r="E160" s="0" t="s">
-        <v>342</v>
+        <v>341</v>
       </c>
       <c r="F160" s="0"/>
       <c r="G160" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I160" s="0">
         <v>18.31</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>343</v>
+        <v>342</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
         <v>16523</v>
       </c>
       <c r="D161" s="0"/>
       <c r="E161" s="0" t="s">
-        <v>344</v>
+        <v>343</v>
       </c>
       <c r="F161" s="0"/>
       <c r="G161" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I161" s="0">
         <v>30.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>345</v>
+        <v>344</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="C162" s="0">
         <v>16525</v>
       </c>
       <c r="D162" s="0"/>
       <c r="E162" s="0" t="s">
-        <v>346</v>
+        <v>345</v>
       </c>
       <c r="F162" s="0"/>
       <c r="G162" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I162" s="0">
         <v>1.84</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>347</v>
+        <v>346</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="C163" s="0">
         <v>16527</v>
       </c>
       <c r="D163" s="0"/>
       <c r="E163" s="0" t="s">
-        <v>348</v>
+        <v>347</v>
       </c>
       <c r="F163" s="0"/>
       <c r="G163" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I163" s="0">
         <v>1.49</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>349</v>
+        <v>348</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="C164" s="0">
         <v>16529</v>
       </c>
       <c r="D164" s="0"/>
       <c r="E164" s="0" t="s">
-        <v>350</v>
+        <v>349</v>
       </c>
       <c r="F164" s="0"/>
       <c r="G164" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I164" s="0">
         <v>1.84</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>351</v>
+        <v>350</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
         <v>16819</v>
       </c>
       <c r="D165" s="0"/>
       <c r="E165" s="0" t="s">
-        <v>352</v>
+        <v>351</v>
       </c>
       <c r="F165" s="0"/>
       <c r="G165" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I165" s="0">
         <v>2.36</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>353</v>
+        <v>352</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
         <v>16407</v>
       </c>
       <c r="D166" s="0" t="s">
+        <v>353</v>
+      </c>
+      <c r="E166" s="0" t="s">
         <v>354</v>
-      </c>
-[...1 lines deleted...]
-        <v>355</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G166" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I166" s="0">
         <v>1.35</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>356</v>
+        <v>355</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
         <v>16408</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E167" s="0" t="s">
         <v>357</v>
-      </c>
-[...1 lines deleted...]
-        <v>358</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I167" s="0">
         <v>1.52</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>359</v>
+        <v>358</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
         <v>16409</v>
       </c>
       <c r="D168" s="0" t="s">
+        <v>359</v>
+      </c>
+      <c r="E168" s="0" t="s">
         <v>360</v>
-      </c>
-[...1 lines deleted...]
-        <v>361</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I168" s="0">
         <v>1.68</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>362</v>
+        <v>361</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
         <v>16714</v>
       </c>
       <c r="D169" s="0"/>
       <c r="E169" s="0" t="s">
-        <v>363</v>
+        <v>362</v>
       </c>
       <c r="F169" s="0"/>
       <c r="G169" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I169" s="0">
         <v>2.25</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>364</v>
+        <v>363</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>16715</v>
       </c>
       <c r="D170" s="0"/>
       <c r="E170" s="0" t="s">
-        <v>365</v>
+        <v>364</v>
       </c>
       <c r="F170" s="0"/>
       <c r="G170" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I170" s="0">
         <v>7.52</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>366</v>
+        <v>365</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
         <v>16716</v>
       </c>
       <c r="D171" s="0" t="s">
+        <v>366</v>
+      </c>
+      <c r="E171" s="0" t="s">
         <v>367</v>
-      </c>
-[...1 lines deleted...]
-        <v>368</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I171" s="0">
         <v>2.63</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>369</v>
+        <v>368</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
         <v>16717</v>
       </c>
       <c r="D172" s="0"/>
       <c r="E172" s="0" t="s">
-        <v>370</v>
+        <v>369</v>
       </c>
       <c r="F172" s="0"/>
       <c r="G172" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I172" s="0">
         <v>2.82</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>371</v>
+        <v>370</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
         <v>15675</v>
       </c>
       <c r="D173" s="0" t="s">
+        <v>371</v>
+      </c>
+      <c r="E173" s="0" t="s">
         <v>372</v>
       </c>
-      <c r="E173" s="0" t="s">
+      <c r="F173" s="0" t="s">
         <v>373</v>
-      </c>
-[...1 lines deleted...]
-        <v>374</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I173" s="0">
         <v>3.34</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>375</v>
+        <v>374</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
         <v>15676</v>
       </c>
       <c r="D174" s="0" t="s">
+        <v>375</v>
+      </c>
+      <c r="E174" s="0" t="s">
         <v>376</v>
-      </c>
-[...1 lines deleted...]
-        <v>377</v>
       </c>
       <c r="F174" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I174" s="0">
         <v>6.64</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>378</v>
+        <v>377</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
         <v>15911</v>
       </c>
       <c r="D175" s="0" t="s">
+        <v>378</v>
+      </c>
+      <c r="E175" s="0" t="s">
         <v>379</v>
-      </c>
-[...1 lines deleted...]
-        <v>380</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I175" s="0">
         <v>3.21</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>381</v>
+        <v>380</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
         <v>15912</v>
       </c>
       <c r="D176" s="0"/>
       <c r="E176" s="0" t="s">
-        <v>382</v>
+        <v>381</v>
       </c>
       <c r="F176" s="0"/>
       <c r="G176" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I176" s="0">
         <v>3.79</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>383</v>
+        <v>382</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
         <v>16196</v>
       </c>
       <c r="D177" s="0"/>
       <c r="E177" s="0" t="s">
-        <v>384</v>
+        <v>383</v>
       </c>
       <c r="F177" s="0"/>
       <c r="G177" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I177" s="0">
         <v>6.38</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>385</v>
+        <v>384</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
         <v>16224</v>
       </c>
       <c r="D178" s="0" t="s">
+        <v>385</v>
+      </c>
+      <c r="E178" s="0" t="s">
         <v>386</v>
       </c>
-      <c r="E178" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F178" s="0" t="s">
-        <v>251</v>
+        <v>250</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I178" s="0">
         <v>7.76</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>388</v>
+        <v>387</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
         <v>16818</v>
       </c>
       <c r="D179" s="0"/>
       <c r="E179" s="0" t="s">
-        <v>389</v>
+        <v>388</v>
       </c>
       <c r="F179" s="0"/>
       <c r="G179" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I179" s="0">
         <v>1.51</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>390</v>
+        <v>389</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
         <v>20580</v>
       </c>
       <c r="D180" s="0"/>
       <c r="E180" s="0" t="s">
-        <v>391</v>
+        <v>390</v>
       </c>
       <c r="F180" s="0"/>
       <c r="G180" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I180" s="0">
         <v>4.92</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>392</v>
+        <v>391</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
         <v>20586</v>
       </c>
       <c r="D181" s="0"/>
       <c r="E181" s="0" t="s">
-        <v>393</v>
+        <v>392</v>
       </c>
       <c r="F181" s="0"/>
       <c r="G181" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I181" s="0">
         <v>1.39</v>
       </c>
       <c r="J181" s="0" t="s">
-        <v>394</v>
+        <v>393</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
         <v>20589</v>
       </c>
       <c r="D182" s="0"/>
       <c r="E182" s="0" t="s">
-        <v>395</v>
+        <v>394</v>
       </c>
       <c r="F182" s="0"/>
       <c r="G182" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I182" s="0">
         <v>10.33</v>
       </c>
       <c r="J182" s="0" t="s">
-        <v>396</v>
+        <v>395</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
         <v>20592</v>
       </c>
       <c r="D183" s="0"/>
       <c r="E183" s="0" t="s">
-        <v>397</v>
+        <v>396</v>
       </c>
       <c r="F183" s="0"/>
       <c r="G183" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I183" s="0">
         <v>2.95</v>
       </c>
       <c r="J183" s="0" t="s">
-        <v>398</v>
+        <v>397</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
         <v>20723</v>
       </c>
       <c r="D184" s="0" t="s">
+        <v>398</v>
+      </c>
+      <c r="E184" s="0" t="s">
         <v>399</v>
-      </c>
-[...1 lines deleted...]
-        <v>400</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I184" s="0">
         <v>4.15</v>
       </c>
       <c r="J184" s="0" t="s">
-        <v>401</v>
+        <v>400</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
         <v>20726</v>
       </c>
       <c r="D185" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="E185" s="0" t="s">
         <v>402</v>
-      </c>
-[...1 lines deleted...]
-        <v>403</v>
       </c>
       <c r="F185" s="0"/>
       <c r="G185" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I185" s="0">
         <v>3.31</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>404</v>
+        <v>403</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
         <v>20725</v>
       </c>
       <c r="D186" s="0" t="s">
+        <v>404</v>
+      </c>
+      <c r="E186" s="0" t="s">
         <v>405</v>
-      </c>
-[...1 lines deleted...]
-        <v>406</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I186" s="0">
         <v>4.15</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>407</v>
+        <v>406</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
         <v>20728</v>
       </c>
       <c r="D187" s="0" t="s">
+        <v>407</v>
+      </c>
+      <c r="E187" s="0" t="s">
         <v>408</v>
-      </c>
-[...1 lines deleted...]
-        <v>409</v>
       </c>
       <c r="F187" s="0"/>
       <c r="G187" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I187" s="0">
         <v>3.31</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>410</v>
+        <v>409</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
         <v>20724</v>
       </c>
       <c r="D188" s="0" t="s">
+        <v>410</v>
+      </c>
+      <c r="E188" s="0" t="s">
         <v>411</v>
-      </c>
-[...1 lines deleted...]
-        <v>412</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I188" s="0">
         <v>4.15</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>413</v>
+        <v>412</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
         <v>20727</v>
       </c>
       <c r="D189" s="0" t="s">
+        <v>413</v>
+      </c>
+      <c r="E189" s="0" t="s">
         <v>414</v>
-      </c>
-[...1 lines deleted...]
-        <v>415</v>
       </c>
       <c r="F189" s="0"/>
       <c r="G189" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I189" s="0">
         <v>3.31</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>416</v>
+        <v>415</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
         <v>13843</v>
       </c>
       <c r="D190" s="0"/>
       <c r="E190" s="0" t="s">
-        <v>417</v>
+        <v>416</v>
       </c>
       <c r="F190" s="0"/>
       <c r="G190" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I190" s="0">
         <v>9.109999999999999</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>418</v>
+        <v>417</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
         <v>13844</v>
       </c>
       <c r="D191" s="0"/>
       <c r="E191" s="0" t="s">
-        <v>419</v>
+        <v>418</v>
       </c>
       <c r="F191" s="0"/>
       <c r="G191" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I191" s="0">
         <v>6.28</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>420</v>
+        <v>419</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
         <v>13845</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>420</v>
+      </c>
+      <c r="E192" s="0" t="s">
         <v>421</v>
-      </c>
-[...1 lines deleted...]
-        <v>422</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I192" s="0">
         <v>5.03</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>423</v>
+        <v>422</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
         <v>13846</v>
       </c>
       <c r="D193" s="0"/>
       <c r="E193" s="0" t="s">
-        <v>424</v>
+        <v>423</v>
       </c>
       <c r="F193" s="0"/>
       <c r="G193" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I193" s="0">
         <v>13.19</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>425</v>
+        <v>424</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
         <v>26339</v>
       </c>
       <c r="D194" s="0"/>
       <c r="E194" s="0" t="s">
-        <v>426</v>
+        <v>425</v>
       </c>
       <c r="F194" s="0"/>
       <c r="G194" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I194" s="0">
         <v>81.76000000000001</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>427</v>
+        <v>426</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
         <v>25647</v>
       </c>
       <c r="D195" s="0"/>
       <c r="E195" s="0" t="s">
-        <v>428</v>
+        <v>427</v>
       </c>
       <c r="F195" s="0"/>
       <c r="G195" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I195" s="0">
         <v>8.67</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>429</v>
+        <v>428</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
         <v>29797</v>
       </c>
       <c r="D196" s="0" t="s">
+        <v>429</v>
+      </c>
+      <c r="E196" s="0" t="s">
         <v>430</v>
       </c>
-      <c r="E196" s="0" t="s">
+      <c r="F196" s="0" t="s">
         <v>431</v>
-      </c>
-[...1 lines deleted...]
-        <v>432</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I196" s="0">
         <v>2.83</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>433</v>
+        <v>432</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
         <v>29798</v>
       </c>
       <c r="D197" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="E197" s="0" t="s">
         <v>434</v>
       </c>
-      <c r="E197" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F197" s="0" t="s">
-        <v>432</v>
+        <v>431</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I197" s="0">
         <v>2.83</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>436</v>
+        <v>435</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>