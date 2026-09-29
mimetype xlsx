--- v0 (2026-09-29)
+++ v1 (2026-09-29)
@@ -1375,51 +1375,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af15d9d74a7fdec227771d6b077474891.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbffbd96e375e89aef47f446a441da292.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c00c885212a9a1b853a97f949cc47bb3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de577cd34e540152f350f5caf7182a934.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be5a326ffa86f9dd21e3ad33d26adcd5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bf5fca79b696e32bdec9b920d4c36d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939eefa8107b8ca5f14ae30cf924c4ce7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2250c15b9ff72f1d848956f3484c90ee8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8453bd5084c3aa86230126bd3b78c09.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdd13f7c9632fa7ad8e33f7a70c009410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66ef72f4101c7c6a31e55bf7393df2311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25df7cd644de43b2a312988e18db9c512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9eee6d8b77c47eab70dc72ef7af1db13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06deb1a5de9914cb17a3bcc075c4b31f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edcde3281b68e0344215404f994b7c215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f765b60983864beebecab1fa5154e7516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedd9cb79176fda8f03246671b0e00b717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0de6011650357bd8298a217bc87a1b218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4c96126e3789f2db7f8a3e6b66167719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987210c9cf42804ee3cbbc8be0e21db420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffd5e986c03aeaed624be94b313550321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabc865c830955c64e29c61daaf6f28e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee24c8a53b8629a29a7c9688b632750f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e699ee239ec11a7d09aca89c01ea4924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca8b926d3057ad5df7ccd045cfcf03925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d868bed33e4d6f939409765d5a0e6326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5922a0b432018e9605c69780e72b5a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a80a2d4e1b6e63f00b4a153f0ec70028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41275fa4affefb3bec1686520e73d0c729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab34df95a790e96bb6c1058975a12f330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a54930380e5095435632959988022ac31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4372be51b27df819504beec35db3b432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ee0029c3fe78cc8e9d75bc8a0301c233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46baaf93063dfc7c043992ec1665d46e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e34376df7ec4b29f6d759eaa6ab8aa35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470b1f3e2eb6ad290a030eec98858bed36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4fbc657eb1368c04a33116d47d01e637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693c3c593f95b9188140bcf3bee4cdfa38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610dc76aec1c48a7e0658a4898d1fe4039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f716607f26d2d6f2fd4fb61574046cd040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c44e68429427a744c4e9dda402e8b7941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799c13642169b23c6162d5e1260e789e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00255f001678e3e564ac3627a5adfa343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006d32e42187d41bcd250dce9b7b47e444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6dc4440211fb8181246c5f4ce20ac945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5968804228296f3431a7e663620aec46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89030973303ae5c17674e482a59f816747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918d9a17414c3a76929d12e72291ab2a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8d57e7d59bcfad923331572fae3d7f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b130edc9005a437f09e2176a30991e650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d96f6e539c592cc6b5485173f569bb51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7433c1b4e050f11588a663139f507e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8753615a2312df5d98c90bf611a12053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ba95b018a25d673e44b697d1fe4d1954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8851dab7e10b3085ffddac718ea8553c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb202c708d59685ae4516f0ae0db4cce56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63859899d3895c38e50cced03b6d963a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5310ef8aed2a7365f6029599603f68f658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac6818d707cd6111958ddeb884e4abe59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c7d84526878f94a7566c18ea126b1760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af079ed057db4d6cf7bea62e24984e261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eff611480e69f1f152c601edf73dd3662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806a2829cc89adc5b4c4e35015ecbaf963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d894b426999227b08aa8c29507ee0cec64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7781b526a3753ae765530bd0186b0365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f336422c495cb4359b3e5784ce330266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca0a9f0ca837181b15b43321ca8273767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c04c8d2bb45797f020440634730600368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090fa2020b63e54253441563d32c12a969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0e845cf77d542ff0adc061faa4722070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bf90999200702b9db0cabd7c78de8771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc78bede110eef1e5568f1b78332f58772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6895381a4f7a4cd5fbc29f04658a06e173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a570482ba710ca26cff5f9bc0430fc574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae8ffba8eaf2306c283824a9e90a26475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da11d001dce018772cd5fbed37f2167876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb66cb8fdfd077492ae2b3e25b00e0a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0a9fac737f589eb8a2dda448dceb0e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9dfc43fbd4f2b2b57ade7ca45f8b7479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9271e63665f79b8858742ff7ed9e371180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e918d14ab002000549b421e9fcf6a41381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc310d2eade225074eccae61dcbf13982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383908b12d2b6869282092231e8c876d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef9dffbb53784a97b637045e3b15a7e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecced990fe764379fdf69dfcc050bbb585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92dc63ca8120b3c481f1b0441fc783e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a197c21550e76ddd1a12c6e817c926287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c5e62660d306806d8edd4d3f5e4bc288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd2027f9a104b53b0101773b280176389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fe619068f3117c24636c964f583b5690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73776d230081a2074d447f2ea72150a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0f5b110d7fb238579e918deba329ef92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185393c12126ffff3c53be4e2ed88f0593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9e39af6c306f4ca88bfc98dd18cd4094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b84e9ab79d0e1788c775759f72ddc395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2ee6fc977aaee9c85628c5e7ead36496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef46184c17f20bcd5017678c045d84ef97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7ba16c82c4ba6fde98182a908090ce98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e910ebf5fd7031f955541b1e356712d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b269cd4c7d67de3e78173478a7fbd257100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc85a509d59ff6d30b86c9fad3bee14101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de88dd30ad0254c6229d9caf1ac03f8f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0880c2bfe3db4e3c5d91d45889deb42103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789a255fc21222b7625bdc4ad7f217ea104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c51637f2a6b53f47a971af3ef0bfda105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233fbdd75cd083805c21fcc2b1add1e7106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a32517450d32b4e2d3baae67d87393107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44af7930380249278f3bf68967c8b2e6108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e006877477018365f71e0e325b13e1fe109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46707c490338ca16a670338dd95248d7110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575f6b13437abfad814d1b569c715527111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a61fb35c3bb6031e3a6fbadbf2c832112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fc8a3adf9f7cf86d7d3f5a8016ae6b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95223cfd236a627aa7c797ef8087e619114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f595b2734b9994eea42eab54c244b733115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5162291050d31615ac5968138cdafbf116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb25f4520b20224bb111f441849fa2c9117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3212be9934103464165105a1a8bb710118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf67dfb3db59bfb23ea717bbda33cb4119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84762c46e642409f4a0bf2acaec330f6120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9a60466503dc1a82fcbf99b978144c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161d24d7e058a6d48f6dc2e7a9c0d943122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a9d4d9d75a650e604fed1d7e146202123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13154a1d8d4461fa6481a999f9031f1124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5322910f9b28c5c34900c8f5deeadb2b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb82d1938ee320c04ce2af740329f8b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95d5cb46b38bb95aad43e3692ce822c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65844922ade78f00557f7136c2beddca128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b487681fc4d83fe4dd33fc1f83f757129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2095708054146d18c0dc592e57c5c83130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dae868f6f44650424884f82ffff510a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9518dc8967daed398d32438788365103132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d883c6d24151167c5e48e64117bc92e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5d19fd94f8ba6b3513cc41e6a2e608134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012787ac92a500a5568ae8a8e93a685e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffc35dc726896b6a1c9d69539e3b5eb136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e855883cc01960d328e9a16295b9110137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec4b940282bc70786509c4cd00c8513138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9608b4e8d3129dac846b527aa976c866139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e2dd88c6c2fecf67a3a232163321e4140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ababdbd82c40ded47d81f7b30707b217141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e307b1d8da303a9b780ba9fccc5c95e5142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7495ed34198a9213f3987a6f0c59d6cb143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3773471ec677643097a7c4ba2f4bf57d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b24b7596d075220c9944d345f83e0bf145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e07bb92aca95946407ffa446ac30a7146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165f40140e2b744e8896318f49d92c1c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313b5d77fe9dc04ab04d9d9dc7f52505148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3c2767578f9afc4e2c798564c5acc1149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e371af2a4ef33657854ead2693fac4ba150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7bf544d6e87725b33b33aebe38acbe151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d502aeed3ac35a8db50e5eeb6904b6ef152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d524f7757e95fa10c03651993c0353153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a33ec876fc85612795aaf86e3fd4aba154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597c6bedbc664928edb47c786125cbcb155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b8c4a3a02eb4071f8c595dc8492072156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41eafc455187e6b49e69631c24d58fe2157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077c0c47b6180f4b3efb32faec2beeff158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57de0ae8cd33affa95eb3275302a7a8d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69f6b7eb4c9f2c7d8774fe53fb95fbc160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e16ec076f6d089b7f21ecc1252c535161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3af7b7d5a5c25d22c24025a13733aec162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d446ad59fd8d91c75935ef8d229436f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d536383c4e522cf80c6d75c2586274df164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c1d15b2a8b5628e64cf1de171fc96f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad49c48611f487c3df7d208591905282166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8804d0790bdb3fca8b4ff6c8183894b3167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98388fe4d8671f15fcd1f92999ee097f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72a391ee636a032e97aa3308e2c1579169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adf83cc72b0400afbcede3eeaa7e164170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca3cfc1b8e883ad75696c7c115e33a0171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adae992e13d3bdfeeb0030bbaeb0937172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda5301ce79068aaaf4d0887bf61f7d5173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3549402c818e32754cf88f0b8dafdb174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89899e0350e66309979cd17b5dd29fa175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fe9d7d82f4f9dfb57ce6b332182589176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3d63ce1af15bf4e9d1111d7d13cdcf177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cceca0b15550aab625676bd57b4b20f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b840bcc5ab4efe44a55c1e01dac44c44179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdfe2a058f89bdf2700d28504a40852180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c98b4165905536b0425c1fd768074d8181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7a4ff7480b0a3e988d9aadbe928f37182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5a4c75648c6948a11b457ba32ec204183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b471f670c799bf27284f031d907c54184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ab3e997aff7aea3609872f0487e93c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbad3085dbc374b51872d0a7a0aab75f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f027e69c6e75ea36effc9fa82f2a274d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc8883ddf6c354d3dbb33542a889477188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb6e83f60b1b582257a371c849ab85a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759be81d36f4d0420c92ef51a047377e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0318c23e507ec0ee92067d4a0227d864191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b87319b60e737e35100cd07af787362192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3334745645de3d2b51a1efbe29dbba45193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151f3da9852979f6a0db10dce20b4e22194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d3d494fe427e8de1d0c60a02311a66195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59540fbca7e64d514bb977df2e8e8c25196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bb9204bef99b2d8a5ac3ac3733e14b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc8951da192a2655a8696df7ff4ac0c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50ea8e24afb6b528ea658ae36316cfc199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60dd52e3e2f93abd8fb2c8db81f3ff24200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a704a3d474f720d5167ceeeb214b5996201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38aceed21d0286d49889084dddbd6567202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5befad27c37cad727a4ddad2b9d3e03f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfc870f07dde6529ebef497ea497aeb204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea09463106836bf8d5d5df711f31d06205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d472a3881fa8a59144f8ca3530050820206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d923f8aa8addc584983137868387dd4b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7d4fe1b28016cf183b4f8ad4c5fd90208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76924f3f919f393400e85dac8d46613209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc188aa7b1fc87315fe53c5ff85793fb210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835c12d0ca93f44e715aab29d0baa320211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae163aeb0b9435bc7d0ccc26f95513b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6474babed363071f35efaf0bf1539e83213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f5cb495b9c9473d23610c685b3d0a4214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815120fdd82623b00d4591a7183a6e31215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d3c2df54287c6d3cce3d4ebd6c7364216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff831ab1a85593dfeb1197fd85093b65217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4207ea1e32da602a717d6485bce7f6f6218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7275b2d4be6caf19bf826583011a3d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6f8dc511ea92ffe2af8efa745fc629220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0010d19782f9fadcdd4325d279dd0d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b18fc7e7e44bc5be8fd1f9b01aa6cd222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f666aab5aa1360fc11c39658a422ac223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0c4bd65326b0b7c5ea822288ef40b9224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401ab979d4bb0b4ffde8b2844e50edbe225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc844248ca1fb2e1903df68c6bb67a6226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602724cf0de68b5ec92afe92ed9191ee227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e210534b09fd13ee051c2b6fc8d9175228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67961d1813389b6c393c25845b537160229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde623930f07f95d0a4a9d0da6dd4e63230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196cf6a7b1764fc836cac5404be9a476231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91923bfe6f7963a11fbea974fc9c5c3232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e6001d1c8069e7922a02c175f4ecb6233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc39ab90fe95f223df904fa4fced7255234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009a1f5085bd1ed75b1e223bbec6391d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24717119e5159648923ed57df33bd1a5236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73863a142619570dc66f545a2fb393a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ce0f7d8cc064dc471500437020ae4f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622a73edbeebd9c50f3956b73eeaf430239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1061163665a244eccc9140b88f4cd737240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed11516204470d016fbe8a6253b83dd8241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4782bdd38d15977ef57cf43c3b295f9242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c5ac10ea3c16c5c6a525d0c2758374243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f4003103fc155e035b15d2f723fcea244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb04405a9c3897e4216c0e5705bfd9b7245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13af64c4782178fb150503fabd76e8ea246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a0f2859a0f7ca810f5955bd9d231f3247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee2e55303858491de16ef16117f0960248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5299f7256fc7fe5606012d07a9a2bbae249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ff79de00e9cf88463211ecb9e3f9a7250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb7904653d1265167169f5c12a51d52251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691f370af4d001a4b74d4edbc6c5e472252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cef1bb89cafaecf81f51009e817b60253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d16730adac9177b7ae9a721d3001182254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a98292ee24f0f73bf52edb55344f9b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9455e65daa54bb27f5e082bb87f5c33256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91e9c3b0ee17b20475476f94de8f33d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f13c4237cfc9d6d4781947cd15cc44258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08d70f4ae470241fbc2fea138e45dcc259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ab49ffd7e3cc48c00286f8bd9dcc5f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c27d7246d8a51deda366ddc66dd7c4c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a1a7efbd975b14740f2c0e7296dc19262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61631a4ee6cfed473aed801deece595a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd836ab6cee5115baf284a4b7b98a383264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150837eb041b5092a59eb493428b4460265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683d9bc746d69bf5d8bb65460fdf0701266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9545c98540d49a49b001216087cf858267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394c6d428dab5db50badf58b0a928ac3268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1d43c191f17a272dc07882b7086bb5269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31914679b3011e2beb961047bc09735270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ec81453578150ea880fec7fa2b2397271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f917ca51efcde5c33aae10deeefd54c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ab56b4cbc8e2a86615aa6ba90e8bfd273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0f75ef57dfef83b2cd572979327ac5274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042788568aaccc0e6fce86396c236cd0275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f141ca94913ff3d068f8fd1dc284c1a6276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2884994916fb17f44231d4b5484dd2b2277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676c01590ee03dac666689ee5f965c81278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08337c7d668773c639a2a52a40bfd8a279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d331965d263c0e9dc900b301d1eebe19280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954d4eb32f221507e69b6eff2d645eaa281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549b5594b2f8362c26b49c93032cf138282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a60abfba8d48e315acd9c58817af150283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9385629705d967d63add620d7885d11284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54eee00e98acd27a5a52e5ee77ee986285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a2a4d2f3813377762a1fc9901b37df286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f17447cca4e1e78e92f8f148810dc5287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b994b2ae0a3f79c3cf1d762c577f464288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa9b64694c42a76ac9df38e7903f972289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ee4b12186562485b014ba859e76858290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e48a813bf24b6e61d617b27b27c104291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975e61950f553c98d5894d0c8f2d5731292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841672b28d3f1aaeb9595feda856259b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c11b2b928f3076c38fdc99488bcd1a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6def163ccb08f97624bc70e57d12dd2295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0367c0a301f3d7e6ae9b385f07c6def8296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b353e654684f1e05c3df574f6f8a63297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607f835cea648ff91e1a35d7fa9e5b82298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdaa6cc3fa04c0a6ec99c6eb3c62a503299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fea7ab8262d2738b4a8e20a4ab76f5300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f592476454d6ef631bc944bd6f1a3a56301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3256b635e972a986ababbc2b0030cef302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6156a14c6a52ea94011ce16cca3d9d62303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8286cfeaa9a12fbe7e45ebbcb83d012304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8fe9248fe2316de027248ab76cc5da305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419ba88764ad44de7d8c645cde5d4f64306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60d13127e2e2c70acba25ca9fa440db307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7ac8780ce01cc3138132cb59b80084308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb4d46666669a879265830c36037a4b309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d6948b77e594f79845cddb585d3964310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909fd57bb925fbc3293e3769afe1c701311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262be575194bf796ece928c1ff1b2333312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2351a81408c52c240d9fe01fdb4a9abf313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fb91622f45e0f85ec6c58c8c373486314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26a5b72b5ec1cd0d370126bb6684960315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ae20df63213ce9b2f870fe63f63bcc316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890b1d41b1b7d39d5ccca30ce9428174317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e622b109022860f4219226677dc05a9318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b536f7e87c238151833ff07cc34410319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0053e1ec28158da21fcd83c421967b6a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0587cc42f6c8a2a30098ed892597c44b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68554a825db95d234d50fec31a9d28a322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8aab27090abf50237fcc7bf648309fc323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d4431f13bc2d36eb34423d1184a78d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87945c3697082416c60a6917f357335325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffa3620ea7dd4bff2c09e1c93645977326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15c321a6ba08a38fcf46c6099bf7bcd327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324daf02509ffca039f1f8fca5433e48328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeacb183027e5442daff68796ccecdd1329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e729d93a127960b40845b0d59cd597330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f327a03a3263b29e87e3fbbe51c74d58331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3617aa5aa551ba26809ce4bf91767da4332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476a252a41a816b17db0dea45bb5a637333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c7ec485f378d803d444c91515d1e34334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c87e97cc64f8423bdb81423c587d1e335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d514cc390da3df82b9fee0ee559c937a336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa0a9766e84d226a5a9b2714a7f731e337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c6abd48e2224469f0478223873e2ec338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b300d19498de53ac68e75db395f02d0339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68d83c193b0652fbfe261384c6f2997340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11979a573d042047ed4640515ab648f4341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b269fb7ac67889207b006aa6e5f8eab342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb84882d498e82b317eddb2ed72bce1343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e5b1636bc004bdc195195194aa5c17344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f36074863a118bf77455e05e0c2284e345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3886bac715fe154c46c4a0fda13b27d4346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1b1570cab68e7e7883c34157f4e183347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76a429554e62dd14b4ccf2710b14251348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9276810e7584e5d85afdc33ce040121349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb51dfc3bcc03eb19d7fa4ba2fcb8bea350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d43aa5681be78cf2cb5fba5befee18351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d596a312b12c40aae20d5ad2ac6301c5352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd4595dbda6155d3defc144ac305c2d353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291c0bd39902d40b9885d8d91238e7f1354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bef5a4a8f59999aefe59d3557282b8c355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f7d0d644275ad5de80e6a40183aa8d356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3293983b601c79179e76f6f0560707e357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341d34ef66431cef5111649f246e0c17358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59de3256625bd773be4ade04fa4003e359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a179f6d44aa69338a50471a51f78728360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e1b80ad38a75d035188b8c9ecd8ddb361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e266877d9fe9bea384750db9ac93ade6362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ab4c4d8f4bc54035d925615bf076a6363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e82519bd2fc48d124df662ed0d8b44364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619d7264727731e7dba2a02a3709ce71365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91d685747ba183af4fea5a8c72081a9366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01dedacbfc34115b80ea4b5926fac82e367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e82c51e8d8ec88fe643128ba32c3eb368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e79b05f94c655601beb6b81f794c3ff369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5d2610389202266670f77f3ca7160e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51bfa7158c9873fb47eda70f064119a371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc2f56c9957eca3b3e7faff38996cbd372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29613fce808432841d593346caf74ba7373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3f2671c9bef8f8da801a62471e51fd374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a857c948a16fca72d08625ec095eab375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d14562e0bec57f761c8da66c273b0c5376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2845f208a5750736843ae71b745922377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba244dba8fa75b46e66439b51bb1c361378.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e5a5aa7c46c8587e0fe134753a94071.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f47380cda46c67683af983ebb90b9fe2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064faea8ea6b1ea511be0a7359302cbd3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85bed8c0a73a25071f0b9377aa7c3f54.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560ec5ca24e11b8b120b4d194371775a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3722a9fcb764aa0a5ef7a74301bedd76.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50339ed544f6e8b218957423d33eb3147.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42ed259aed19fdda9a60fc34c6d7d1f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44abdbe296eb6bd4ff0df80de201cf319.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8573ded64342fd2e15b5d786d82ba5e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbd14b2b78f048a3cd0ff9cf02cf45911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f1eadaac981aa7407cf61a00c31c4212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8e6536ca16152b28f9806db74d682513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b544f147132236f58a221f1baa52ec4c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70abcd65884c04b83a136076697cb5715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff83318265deae7064c2df8f1822f1516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268a73c0bff9d54ba4e4919b08a33e9d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5356922ba6a91aafed66df23129b21a118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d356e5d0e1078307ffd5c3accf55807919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fac2a64798afcbc5ba8b9f4d78565fb20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c6618ca0515c8cf60da71dc5ba55c621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a6f43466b3d796f55a3e1974f9a1ee22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a278db0832aa805fbb7a172aaa4cf57323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5eb684b22da4fb7e7e898aa90d57b124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d6587ef04d29aeb9c5360b7c0815be25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971f9d4584bae2bec0d97000034744e126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2a7c93a1f50f19ac05e60a5d4b44e927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef67afeab7852e7458492cc93c7d72f028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20232ece23e3fe55e6e990b72134ffd29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac598703e6f4f6c246d06cf00cc289b830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da87cc7767781cc59e2644999561975031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392d069d4fe32dceb5c4bab4d3289e7932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620f29255be381dc932c33b585242c6533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f514b7e1886844710b3c7c84ca1d9434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f38743be285d010f37983bee95067a635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe0ff60e8fbc3fc9e2c634c7028912636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6b79671a7fdae058674ed85d822fd137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5ca88483900cd054373075b6777dfa38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b8127b91e41da8a419d775269dac9139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835d73faf3f080f901c8bc0bcf51864940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4250c7abc367d149b48fca6c456ec9b941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709a5e7b88a53fe0145fd2db5c2a55b342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628b1a4fcbdbadee2ac47f34e4dfe25943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545df9b6c879cac2a544f3324c31fb3844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f973e045e33ac656728044c206c3603c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a8c7b8cf40cf435e182e09fe35518b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6ab462e5db78332af64b1494c8c6c647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96e0f383d6ccc37d77b8558a1424aee48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50bd963cf2bad2ac914ef5b1503419249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a475847b6f3bb6ae4b829b1b8bcb8d6850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9243101b3448af74e4ab36ead8cd008851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb9099105466c75ab6824c441173a3652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2392c8af241defc3298935876cb1aa1c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba30a508507d325836b227c84d02f1ad54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240e615259a948234bd99d2c677b3c3b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1911bb5533725bb0e111f6ad740cfb56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee2654f5f1506e1d84e1bc1ddcdb60857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78c7f5b4e7b7f8a18f5323436521e5058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e12707152501480b9626b3b9fcca1159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d59e491e72a846c30dfbd322ee334060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd66810c0be07124e07dd112c8abf26561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c57a13f69b522d05f4c2440db44ca762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd032bde92ae76cbe6e986b03d5f72c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973b1065a17afb3a4eb005577af4f33064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b880ddeb55412b63cba457fe9164cdb865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644288ae98276e0988da74df428c5e8c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0dd759d1d3a88382d74fe97d96bb56567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a5dc1b3d2271c39b86ff7cad228d7568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b165d307f89e6a9a69f785c6cf02e169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491b793cb4836d6d9cb25753633e40b770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b8efc4135ff3c16a8476d53c4e440571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd90e13924d2b788f004ab65f0813e6772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767246e0f107cca56ebcb92856a502ca73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1217574defcfda4d51980e7f7d7cacb74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18571e4349218952b5eb138276d6c36775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1783ffa1d9bb14870c19b9d63671a5676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69623e7f02dd6081d9f8249935ebc1b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455eb2a51512727fccfc4b3918d867af78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d008888cc28a23eff7d07838b7e32c079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba0c8e29a7a1da0111629472d618fdd80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5522c3d41ac4a9d8941f2c85884342a981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b81def32fd371c53e46683870c8f6a182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019ccc6215bf4de667e7b9cc22e6e89283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f319287f63162b75424cadd5420e393a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade3b1aa8edae335c1410527c0929d3985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e848f0326760a61b3c9342e2ae09437a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c5a345aed045f3a2d5e6d1e81b9efe87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d44f80333ea70e6bbd03db466ba1f7688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45674f2ea1d77e371910587fa9136e1489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c63171dd84cd017e6c4e7bd238a9e790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9910866d50239b7addf5157206fe7e2591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87429633cb3392d3e8d6ce11bd95976f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62595bf7deb59c9914b1ed11f4f7d3b993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95393ff6c1eb05979f8d078ccd4ade8194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91fb138e2400caf2001fc6d90bd9c2995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7d4dbe0afb1bdfd7b4176fab993f9e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecba9d481f21d4103b7f925cee6654f997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0cc5ccbbd01f1ce3815251d17c501a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e090ba465d165e9d75d7163a7ab24bb099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebeddad135d8d8b8e200c9920218ada100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6b8f84a2f16d131ca16e3bc1d02b2c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecdc4cfa5508f019dea7a2f5814c0bc102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1fcb3e62d72a8464b6388c9113d338103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c04032dbec6f9568abbdac71874c69104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4400a7a549f3bda3fd31334e5ce4ca4105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20a03331e7b60b8390f264c4f5c602d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160f9ba83675764f389bdca27f4aa52e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c67fb9a46a60e2fba49df8c27d79d0108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdabf1477ba0c0fe57d952de81daecb109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df66a76d4ed9d81cfc6ff6d472ea1740110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0315e13ab56986d07e7b6e5c62d460e3111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8519a8fdc072216e4196cc97e544e8d6112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bd4f7aa36efc8edc93fbaaa5c0cb86113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0018e99e23853627606062072f7f50f4114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517d719d7ae140b4be22c93c5fe55bb3115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8bd6f6506a31f77acf3a70acc2ed69116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a801db093a8b93e8a29cf25870118da117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b98919d0f42101d27f32fc2413e5124118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00a687ae433c9a1c9a7e1937eaff4e7119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f13a445b4a9f45e797fbbe796640482120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329ebc13fc95f13cf3f1378c26b9cea9121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db52893cc79191500fe222159ef4538122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03d7fa76800a7ebdf10abffa2533cf4123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29285b21c12a3a1db19698b70f71881124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5b9e979fe75eb19a427534a5d771bd125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24463bc6c72ac8d7191e964de51a593e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83597635eb289ef9a24101cda6cb732127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91464bbb221267a613d2a51df215d022128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c09f7d0a3719ab6bd1c24b2b9d899b7129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87a290897c687aca11c0229340e2e36130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079c92eccb5eb2ed1a9deba05d5f7aa3131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d0dd7de584e7a0d7f0ce296e7237d5132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe1d70845434b96e26db20abfea46d7133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4280fdad71d2c468324c3723f89eccaf134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab83e166e7f9923f306e46d41056650135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6677aedc4b99c4a61f6c0289a7042f55136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846d59e2ec57f2a38cb1cd9612b056ec137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e39e688ec03d6ea85c7a9d6aa9ec62c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37129837c30215e0aaa0a386cb6c72d7139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54c94f1542f36cb3e2aa7dab2bce6b1140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ada00678f90e443cab873b2ef25e961141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67eaa59365dae54c623c067afeab6441142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2e7ae120dba0e136ced0cb05539c17143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90def1d0019358be57c971c87b79f35144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a832239f4ac67c4455744845b83d69c9145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00295ea4e698e9049c9b20591e8201a0146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b83f3a69a1ebc745187cb10886aafda147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f955387d8cc1a898dd2db5d5117ea5c3148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ad80c768920df529b021b0d4294fb7149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755f81a7c564c9bd4b9ba7d1a522ae57150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35eed5de9bb9fa727a5db2c3b8be5007151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ce36469df803e067f955db59c74bde152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94550429d98f7b5280c10d36b2886bb153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e1cd6dcc3060f5dde88d95a5389fa0154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50f3c36242f6eda1a3528bc663afd81155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd96a5fe84c6a751f8d7e9d50d2248d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d288bb01b566b95abe10f7269d572af157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf521ab5e96562841d2f75cb194727ac158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce9bb6b5572895bdbf0693129b45371159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942df4b1ddbf02d2f0077951754be19b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef39fcb9665ee6adc38162db779bce13161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b254522ddc09064c0088f57bf7b7cde3162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414214ad306dd128ea0a06be8a9216f6163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776447bef85af4d03ec40a83c48eebc2164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a108791dd74b645facc7005c70caf8ff165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767a774ed023be1d0230443e542e44f9166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a29523d3cab60afa2dcef54116b41ed167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965b2daeda866e33cb806555f9a3ea24168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7fa6f60a72829e50fb4310c6f28d7a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30f212258180bb505c13be5c1816a1a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad94295a1aedb0e39b3be5b63ae8784171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3df5facc6f5ffec21ce837d56174cf172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec956f69d98d738350d0c3004dea2f6173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8eb6e0a761e38127e86f4aa262d069174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d422acd72e015c0d077d5215e6cc5e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7a596e754e1cc4d6b94c183b00bee5176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5350a7f16c8df6ff9f84835bf3728c01177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229b9de58b89b919783370bd3d2c54ef178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bfa899fe42982ec732374a0c7bff8e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815324be3e45af7d4364f12a3c1632b5180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda1a518be896d0cba5141e1b27785d5181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c570ee9b5c8d4cc78d74c3a87fc7c0182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af978777b476108077b9b398a0ddb134183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc90c9dedd2e470af6b2d49d892cad12184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0186770a7b3e5d4379b06db59106883185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78f98f143532f43c388310fc38f0678186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56b60b657a4951124e657a895a2d604187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d768fca460cac0031bfce90bead2f8188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1472ab02aaeba5527a3c13f6f8f7a35e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0812a97d7bc0645495c72cbc640dc6190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144effeaf801c606dd5231617d01656f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed8c4c326f617f68cd052eb866f8725192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c5621e9cfc372b4f819a66706e4cd0193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c88764651a6aef3b98e16160a187a45194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af1b572a594f04904eba675f4443bd8195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac94925109d00ece8df89a91b3962a9a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a3ab445ae8728cc6ede237218caa8b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3191454540c996393788f9b235885693198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c64a547cfe1e97e2ebaeba2d920ff9199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f942ebacdbe047608daf4adc7f133e1f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e45225ab19a2ba1218cafe4aca4bc98201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f2af061fca94c2c3895228df3a2605202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5780892903a9830ad1cf199c149476f8203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecc8b72d04f46929e06922d6e6d93ed204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e654d58c3d55c0969eaf4de872611cc6205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2821dd3e7b16469a2dfbbad2b36e2e4f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4a2490759cdcf83ead8328a658356b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdc8dae86cabab461ab588a477ab025208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d5ecf6877a8aa3d63b8d376f5c21a8209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3bd100fe5e6d07c434fd3ba9c084b8210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf26f1cd505a8bf38d49d16b4c1ac680211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bbadc65874d7a818e6ca4ba8e7e9ca212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99764024812a25cfa4df80ef023fd07d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd72535fc44a16fd98b9ec32a9b7c6f8214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b4ab3684411ae401f339ae196dc8b3215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb61b9a12038ac3eb4eafc82071a2e9216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056ca79e55440dd5bbdce55615b80cae217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b797850728c3f912400815945152a33218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f20ea58830d3159b24f4a297faf8958219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4964f2393b880e376f3bdd6a6d5c71220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ccf018ed4113ef099477613f800da0221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e65d6ab476bcdb01322a0f96ec99ce222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f300109388ea9e479c2d0f556417978a223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2a2ca8313e91626037c6d8c2d78b2b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f3050305763b8e62a0b25eaae85691225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120af34f8846110ba0367476c7324044226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d310a745969dc75e11f47a1eb9c0dbc0227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cba953be06744eb07a54e5ae9607c7228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ed8f561443eea18cd028e8d6b8815a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34ffa114206febc7d6e91d83e04432d230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd96c4614e09de8448d0dc4a2ad5de1231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b7ffc69eba327afadb8b3beea4e1d3232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3633190b800a8f6c195f49d49f397ba5233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e562478929434dd735ea9704610ec59e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e032d517568eb1c0c99a80ec8688f7c6235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123fc1636dd98c5ea45d38366ea28897236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774e97b1c06781080e1834f9cddfd5be237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3335a10c6e2d7e6d65a35bd232fa2e32238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c2b65f801bdbba96112cb44f23d6d0239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9220b74c524dff92c5c74e1d46209a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7cd0986c791f9e43f7548701af8097241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7c7d335fa26bb1fa7fc7029232e138242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478cbea99b63de360370c669c110d78d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aafba10017a15845fb720556f2aee2f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea4ff19413d297f27cffc0de616e2f1245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84806e396538302428f5fc58aa9cac42246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce339fd5af6b641e72d5877b97c41c8b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c614e332ed94554132a727cf2eab6e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd020901b06835f9107dd9820e15b543249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cdb1b24bc65485af38b44921f0f59f250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1405d35bb1134021fa8cee6231c46128251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bf25a9eaaff75e2972f3cfb340be90252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f8366239764d7f0a37fa29b2b02226253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c17fc06d3761a30fc85599d0adb59c7254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c1ed2d7be2c78b2175ef1f5b734747255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569363a7a5cb1a2827b9207951577899256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2320b58280c2a980a36e3eeaf10cd6c8257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e65181c8ac572cde3d842ad71e8da6258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df8d791fbb85fdc0c0d77a255c2c069259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec11dec731ccc78af3a7b3e7ccef6d6260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9b0722009855295e0aa93cf871d56c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866f52cc65ed9157a88f4034f7191a68262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3a6a5f684f34a39deff51523665ea7263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcbc04522295896842d175efcb9545c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c838149cf55b4409e3a0e58527d99a5265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03355be756056eb9b12a0708cafa9e3a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54e78a23c5754026f2dfb260810bc0e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce71a3b3323fef5a050092fd02d19cda268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1ebcdcc18c6928c692d935a225147f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f02028183b6ae026fb04d2bc752128d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d3376cf15fccd7d5a7633e77d9ac37271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cded8eb9d32a428a14f6fc79960f022e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d607d69e3b1dad3c4fa466b188954f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2b59d42349651314ac9c39ca3d7f09274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79d528eacfc57501ffcf65ca097dcfd275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928a2796c770c4e4844f975b8376cff9276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac5f7ab471fc8d083e0eb305b81d991277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511aaa9182b9722d519868f0fadd31bc278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cc1d8971082368ab32d2076202577d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a129ddde98784727e2080e264b85f309280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35764d41bc179f9682e64c34d6d5b17281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9641963c70a7344b45615f1ea5d45b7d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ee276a6b3c27fb0bdfd8b509c6546a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e766533f2ceb47abcbfbcdc1cae2823284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b38d676b70392974dc7c428e47c741285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b98924429543d35b0c92a80f7ad88b8286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8177f63e5e7e118e64d382ec4addf97c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f645160fe0e57199b27b741bad2483b2288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1268615651c596b66f1745bfaae2da289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec1f9d108b89e1d2222c942c1098dd5290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7c43c1f3ddf1a938a20f201e1750cd291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedb3172269fc83e5d2bee6fcabdf93c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ca77a78384ed4e285538eba1474b59293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de2e1aae464164667fc8721db77a497294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cf0b2d30c5e9f256a10c92a7752b12295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a614a6cc26f9a0ce0a16a331a709b24a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cdc510ac78cd9bdb1e743e064618f2297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32efd024b79adfa237124289007b710298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d7e3374664ed676ec3798856730db4299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fff1acebfb6a0c5675344f733f7d34e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cfacd68f7f82a59abb951a91c0e113301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3808c5c3d80aa9b76423220cbe89965c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daed34cb6d59af9313be1f1965e41850303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f7f3211b3fe614c3950363eca5880a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabb430c0f1b16630fffc478c0f3d126305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b759c58c0b24d052673485025c31c6306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab81236ec855f3a62e7b34f02e46cc9307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8177bdaa07039bd9c81efb0fd7c62926308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e96e8d7b81f3af271acf15ad0f2194309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbdcaef800a031a44a45d059e6df39a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054969d5884ae48d98b0066505d9a1f2311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b89b3fa589c18452a5bf87365384f52312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b892dcf95ad7cc5f2340c99e857f8d313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3609c68972581ee1da08a8c0b4cf0637314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042f019fe0f3992f2a6a3435df96fb80315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12257768a04b3ad629889c9bc2d7794316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07487aff1ebcc75a90d5b3adb6a083a1317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74da215854b59f81d6b3b7dbe3cb41df318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7598805d1bc8876f245bb54c01b828319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c915de5b5872ef38970870cbb6e90e8f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff84a393debca05045902bf4e877a560321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d68a64492d6248fc2eb0b53a28a4edb322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe98ab7e274b64ce4becc2761823653323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678060a9af9832a9878cc9a9c134737b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76771575071ef26fbcfe8929e7d745a8325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3e3cf483a7bb059a451d7d43fe7421326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34396360be097d5f230e44466ed14d5f327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cb3a0703ab5559913ed0ce71cf1d3b328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bfe593f1c9e19413afdd6366eecc7e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9de1417ea8e0765de4e5c982046ed3330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3776dafefaf75be2e7276b662c7baf3b331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a999dd22549ba5d6aa155dea4c190d332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c838974f4a524d3f1baba9be7f7fc3333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f905e219d45dec437a4019368827785334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3f77c4a4a79e40a2e9d46869b11211335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df28af438116717de1ec3e6bb9167216336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d95a53db737d7af47c0945839d6ecf337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316167d7599d279a5a101920d31b30b1338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b52745a69cf44b1989db2f85cf19734339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76db82565b8593e2f8233b495c69bfa340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0790677909542f513be57e82d97ce280341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e010de311d5224c14343ba2b7d8788ed342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b831dc08a43cedbc97d987e087c8caa1343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd07e11ff3049a95a06e43629cf7871344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf6014d4d112165bfdf47809fa411e8345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b5c5201d8eb2ac5d5efae6b8aa09fd346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3250124462a8baaf8a0ac0ca8ddc31d347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df18be634e68937d9221f932c8bcf59348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca04c1722c76326940263027172455dd349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43e2ee5b050239f42c4dc09942697cb350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffb727e395a7546727b56a1984790df351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caae2f7dc2494c870ddccb06b0a0ec0d352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1bee9fc400904858b167fe4e242d9f353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72afa8f7e32e544095460af27239100354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c5b0dc9f2748ba7bd3f7c13bbf51e6355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba1e5bd280ac508772bec53dbc18c04356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18661b4e0913fb8aa07248308a92c6e9357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbe625600540fdf7da04ae101661524358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805a8ff6b3ee08105177c7b3e684bfa2359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58340de1bd89e65e7252abcbacf9745f360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989c9b05f126eb31a1517d9297d69bb4361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8251770d5173bc6e1728ae763520621d362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7159ebc942f60d1b63ba7857c33a2bcc363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cc686970d999f5c44031fc472868ec364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e95218e5690c879664942dcad7b3e66365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd78983e51a64f812995064e4322f49366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386c5fa2f6f5774f0a4d18d5696e14f9367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60930ae37fdf52847dc29f99e270e45368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58db971de1f5671756027e44d7c620b6369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c686b72a52bd016808a9f31751b2f5370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3e38dce6a6e5eeae5ee0c1508817e7371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fbcea803c0aca6fedb3d8562d7758f372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1bf27ed298cdfe75fafcec05e017c9373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f831534abbead62adc9d62a1f01e439b374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a338cf2c75b8ada0998b0d000b203aa0375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e23d2b38620ecb8b8be047be742cad376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9411cc1e2ba6083f0a09d2cf504b86377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ea36a6fa0c16c21a446bea61116b8a378.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>