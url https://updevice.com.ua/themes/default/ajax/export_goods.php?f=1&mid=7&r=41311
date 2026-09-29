--- v0 (2026-09-29)
+++ v1 (2026-09-29)
@@ -1375,51 +1375,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67380b32647bf35ce9948dd1604d62c91.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b2adae8560f53913cd90b583e83ec82.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691a5fadb7f28c0bcea6844212a42dcf3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36181bb53c26d2c6059734647af9c204.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3674e958e49f6d1fc0a9a66e8bc65f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f829261b8f681415c3b3c3531f31806.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb2f66e64d86b88c52d30fa78d2748f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f501ca6e762abe233ea3bae1ff002f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30d7254b7651d6979b445c3deeaa4dc9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ad46cac762677d3453735c25cac23f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5122e63cd3c973b5443065bc0674ba11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eec11f9d06304cda9a7dbf8eb1a6b0712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc73c20ae017e6fdb4d0ad9a4795ceec13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1eb3e4cd2079ac409048c397fe6954e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a306b27c53f3cde017203bbe3bfeb815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc456adee0c097a90f4a8b5056f615b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c910088c8dfbfaf737b287c9b5f47317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cd4b99748b4fc3056012fdff092df518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941bf4112a94ef71fd6f673dc7b9d1b019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f7a21def8a8b33c790f9d7f0a1b32320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9da504ac1511993d37f4ad58eceef921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5476d7e37a5d76deeaea61c13f15a88b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1051e6b2ed6b00c9834f0f1098a7d9823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5469e475ebc4deae400bec8ab4b2bd24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d5943a8bf63944770eb6e4d8d362bb25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a610bb631ff8befec5c3d64941e0be126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed62503842503f7d1f5304bd8ac9bbc27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4eb24d553b82e6ad19dc7f50f7d46ca28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a16509319d1b7c23ee21358e680ee5329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98ab0dad05ec267ac1f761f90906ae230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7186c3edd56cd297ffef57bbc8467b0931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcb1eabc646daad46b0de331611930432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a4614afb43571cab16a97deac6f66533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82c3a1f5aedd80a742b4d03e45fa9df34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d251e667154e0e47198407c064474e235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d27f04f322d3e01752a487d47761c036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6108f28369f57ad555b03418e40708737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3061621b28f8004470f0c53d3681e038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de673fff5b1def9887acb88942cfbff139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690a63550a3141679d6c436b7b89767e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7256616054f844dc14bd15cac84d4f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13faf1ccb37cff9f8ea9dee881f31da242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2146a27925feb90fdbdb6317299945b443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8710ce5a601c6b3b04f28f17d849315244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8f0ea1596bdd714a2d6d5db948182945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1be554993b247a737164e4f6f26f5e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb9a4375b42e5b4d362f04ecb0cf84847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1525b39ffdc7d5cd48f842d9bef705c048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4cc2fd9052fd21b460855e3e3f19bb49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296f4c99879f9926631335ae9f41216450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1790b89185fc512533839c4ae3475d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe659a9fe3d851a2f24abc0d9527994852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb6202be225173cb739e06df9f6668853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14eb6377896a64bb465f2803df378f954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757821dc2e03a2cda5eb22979d255db055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad997f95163dd054ba4e9428af1c17756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3921ec38632636e1e2259289fbc0d1fb57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f046c84c7b8999e6990f747a80332e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d08dfc3ba98735d5b823b84bc5575759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e2cbee4b5975c8c5a505b23e8b0cf860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad03b474be1e0359ef20133ebb99921a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de6fa6a2c3e34b1900858379909495a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091f503ae307ae5aae53517d698879bb63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8350d02ab48065eb9e646235adc03cb064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482fd2c22dc3f6103f1e9e5e6607e83465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9411d1f59a0515ae19a21c5dc0d893366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfea451942d5352cf80ae0ed39e2cdc67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7228c3755dfdd5fde09595004b50edbe68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127bcc395409becb0ef06abcdf9afa8669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50e3bfe2f713914c78c828f0cdf287270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5adea1c6bf23c0ff11fbca689adbf271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7697544999674e3891885e8571ef67c172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a6346462d2ce3e8a35029825ad6e3273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da93c1066c29c59bc4cad457983f08d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159c353e283cf450d85ae217c52af15975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634727faca021c92aabcaa83ded3412576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df60f38b5f9cee2f9997a292b833cce477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320ddad27f9d88059534e3f7dba51a0d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdc1cadf8ed80f060a70b8def9d3d1a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92e1ba43117e4edb865d2fb237d2bc280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd1f42bbee6090187d9027d097e117e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea4533a45e581aeac0f6bd727d076d282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdaa9a988a3bb2f2d4e6e61a9c9fa10983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08ec20b0545a09a2e7b5e06afce14b084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a78de6b7a1e8e3be70d01d8e6f414f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65af16485964738bc42f9fb3705d09fb86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa329f1210935cfc6345aeb63a2df05987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cf81ceb51ffd4e06b40ede65bc322188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10efc2733bc91c4fe7f4d3e44ca2a14789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f4098c63a1b7bed4b488c30b68472290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14aeaac2ce83b6a683ed538b545de5091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07420b985fef88c590157516b77a66bb92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b087a0f3d84bb2943eef549658fed5093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece089ef365d534f86248a913514239594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e382e48144dcc10002c06d96dfa9d67995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7771317aaf5bf1adacd40525a28f4e6a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7326b816f46a286810617d28ad60025c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06e0c7cf8225552fdc4cbe17bbc8d6198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce70b4f2db6a4485d62cac3266f1c77099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec363561b12b8c51acaa29f62bb0d46d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc8c17cb2e0cfc6d25fe54d5fa3d8ea101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e0d9714b03f7edb5ef383c012aeea2102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207ce71658a656a7a66fcf37927b4ec1103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7300eb10a060471c1d8b1920225c3b0a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68704a142e513e149ee48ca3bfaa197105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1efe5825fe3aa3a7329c36cba17a345106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51f9ea4605e93dfa1a31be1006bc239107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5686391567e1a75405111e7999682ca8108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409478ebebdea407f607e49f005ed8e5109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e10f7d3f835b64ab0c503278f6b2aa110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d3c3b47cf5043fb8abd54fb95a45b0111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b32f0d07a9f76c05cef9836cd5aab59112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef32a2abdd0fc08776d14106a41df8ac113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b5f0f8ff716d38774d8d98b908791c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7798b22b187b5a383179a83aead2d29c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ea2450e88475832993ce17ec47285d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fbcaede8d57f63abff869c77149d4e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb09637ef922e8f98553bb419f121a7118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83551b72dbdf5f364d3b3147a57ff647119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add792b59a4806d5e5d8c34e073dc47a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f93af03d9c9ea4db9532f0e2ed9ea8121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f784e4fc968be109560fa2b6cf4d20f4122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea19e4925d1c59cdf1c499a13a5d9ce123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d27b97232c4ba7da49199829204897124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b5f3dc715a7e3d91c40b1f17275cc9125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5b7725a129725c4e549d058a4c21a5126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b5819e538fbf8a70aced76e188883f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52403295459d304fe5a83fa7e7f4752128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c0d76751f1305ba4be2447b9c9f725129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c07a530e800a53a9ca7eafb6300315130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be813b8ec8dc62b3c43f7453ada6098a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8296ff1fa7439985ae8f4c46f36e0a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a12190ffc60178e7ee10783d31a51c0133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bcbeff5bbe11dfed8453bdb4e694d8134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cef78e855284a857dc3842e30e2434f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c28c1295307ef0d9f7d627e62b32324136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d54f73878b19c24988d09aac523aa93137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21000a2181f2050ee113bf274e87a20138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba3f0bb7854f8fee66c7722ac44ce9c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d0b91a3259db41c41b99600b255f9f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ca5e5edf0a7b40952f80381de064d3141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec1be3ffbdb90f88ccf9f26ff892aa7142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe44e226c12772dfc066ce1b11db19bd143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c41e60128711db2f4ccfa4faee0e8df144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3aad08ef30d66dd914c7be6e052b9fa145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4c13448feb9c6e0c34223786e1e33c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4765941d72e0b1d23c51ebfac527e0f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243ada54029519e86d65b72bb7cd9271148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8911ed7561b6d8a17f4675691ed5a3d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9a8d93a652c835d93abaf65903a48f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9058aab053696e98886171071aaf46151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b590f239c6e0603fd365606970128d1a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d08befbf0de5dce34cc01afb64452a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c69941a02765fc0d1d3d6e480d5507154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b53f5d259a54f7b1c9add749995897155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df45b463ab2e33eacab219560bc6d10c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee94014e4f2d2c91c3fd8ddbd4cd83aa157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7518b5d2d2c3bf79e5f6df171501b9158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78665a9aa40145ceaee4f3127caf7ca1159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fffff5460e5b7a81d3c6ec74c0b5581160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9a6521050f9cec9a26e082ef04e77d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adde6576f30cde5379f6e7d77a3b799a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b66b20d91ec30ea1fb9cb9677301dc163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdd70e749bcb98222eb5594d9154199164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275507a9f5a8b324609307c47aba2239165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9018273250b5cffbaddd3768d0d2bc166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3af48195af8ff74bacdfdb3916bc9a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64eb6eb4360c451fc19ce7ddeb3645c9168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82ba1261672ac10f561070168258175169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ac5bacbcb32f2eef568a23991dbbc5170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55705c1ae0957a51b75dcf855e9a91c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57eef3e2507af3a6281b7b9229826576172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04407e1d9769410b3639340a3d000f86173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54aa2bac25435dcc661e5b338239feba174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a1b82ca56f10e68fda7ccd7345b6e2175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873f874eab6335343c5597ebc0515b9c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecaf14b9e4c741bc24dfbc4f7f6e9044177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1553fff3f17edcdb80a82d9606bfbf178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20462ec5371edd5ac505cb548be9a1a1179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01708c33aec721925b8391c856fc9914180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e48927587f41542de23661522bd847b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368328e1dabfa0493efff144977a64a3182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd3d4dd00174108ff173b66e2a5baa1183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a592afa481fbd7c944f6d8102dd18c4184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfb7c6bbfd2b821aae23611d05ae510185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a2db2d85a18b9a5939b511541893e0186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9645262be97f49d2503476eaed7ed3187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e591ee4b3ae1980bf391ca5a24da38188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54e4f5ca6a42a9b4ec33744ba8cb0e6189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0711e7e58062024b0b0892807a094ca7190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a2d32d43a9f01184871434aa760f23191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ef5f387479de23d49ca4ef8590da49192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee7b41fc0a0d5df96ea469be95097dc193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcae9dd881fd4c7a0363f69eecf52df8194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74c41ce7bc41e69d56ed34888c39b7b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9869cdd3b13a7a270506918a85b66c14196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599d2406a3724225f12a03834f10e80e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cecda1047e3be8cb6f105902944356198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ebe0b0df30b5ea55d3a3d4876d028b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4a3f8e5a8de3e2535988239b87869e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad7d59680e4bccb0fe9866c1e6db636201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d390963275f94ff3a7c629041eef991e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c74a20cbe89543c75215ca8e1f26f6c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5209e8affa580a6032c2928c2ba7068204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192a87096f217870e6eb9f1ab3c3f5ea205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d4d4afd77801769b254e21695f6877206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77c436abb73e0d31eef0fb0ce6b3dd9207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a29044d0de39714a19e071df56ec74208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd678ca41ebc61b65153efb6cf94d8f8209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484fda3763c07f40e72439006b4b7f7e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a857978eadb9724ea99eac65a9b6da211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc04fc66b3aec0641b708e0ddd6c9da0212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae36adda4ae8d4c22bec875c0b2a98e3213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b14ba618872bbe7cb248d457e0099dd214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e38f4654ee1c5f19ddd041f04455fab215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3435272d6b9d7bb7ababf5352d7a15bd216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21727a0665ad9558386579abedbeeaaf217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057b0e18503ce6ed50579761d4225375218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee8e4216831c901cecedd681ebe7b88219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34a8baee9607882d8d6cdd2070dc89b220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b277117699eea8708d31f6e8f2065842221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b769964c1bb2c5203e0a12b30df71f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5696547c44511a132757fda675d3b585223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f7d31ca8bc634f92cd052b4f26cbf2224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2641f33f1b133fb05186e8457d5d911225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae71665b7b3e9b0d481b40b45c2d8346226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884743041f47cfd513ecb4640edfb670227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67911cce837ba7aeb7495f70f38dd200228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137813b951e3b5c489b77d215f09a8e1229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e77e64fdfcd1693a156bcfe8029fe37230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e55ffe33bb666a3aef1287ceb9e0b7e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6f2aa22f1e8df2d80ac82d26c15aad232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d332625255b56cf331b01dbd286382d7233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0818073bb9b669ebb6bd285210f2ed2234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b9c785042e272652e17e9e10aeeec7235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fb0a27f1263ddde8355a42ebfd5243236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fda83ffaee5d3490b2d6c41c2ddd08237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76baa28f521cf6bb112ccdc894ff73e3238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bf2de7bd2e8a3519535133b2cb9ae8239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2d6a05d9c61985f605bb44d0e7d840240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd68b4614340964f79bbf62e4bc4e15241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554236231055ec8866ade3173661c727242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f26e38f262c2ebe81cfaf6a7c1054a1243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8666942cc7166a8d8a3ee693fc2163244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636067ff060639fa978e253689fbcafd245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36168a65b1f48000935f5cd25c1c0144246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e330bc6516a5aa8c35fda09a12c6fb2d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2af7acf07c260b0780963af82bcbcd248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703fac04b467624d3aecdb922afcebba249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35923acf64d8e71ee86a03f1fff941da250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03890a77288c44dcc254fe4ff22b8710251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756ab1241398300cab5a724d7bf4838d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223fe8fab14308a8fdeb7e951fb61e6a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4169511ccd7d8328bb0c8ad0db8bd58f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ff0a459eeba5449f95d3493d3bb3ad255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7d908e24b8efdc4cfd32f7e3ac0a40256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c6cc9c75c1ccb22ee08b0b2a371365257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb19eba6e8a58be5c3e5141b01e977b6258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d70d0e95f2b2fd047dc7553562ee145259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14aff6c70dc3f9e20b1fb306ec75134260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63be55ecfc6b6936aba6d0b162b74c10261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe7b2a7f0b0e97aac5f55e2d62b451c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d7646466b4d8eec5694dad5964be34263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ae3cc5cef061728b8c8be4b2e60451264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59bafcc06d071e4eac78db80775a3e5265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdc7f4c30c4fb350f89ffc74086c164266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fee4271f079145d20f55eeef3b07b52267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9bb17475e3efa104cb19b7081598c7268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38f4202dd881e41aaddb1896a62c510269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfdff028deeddcaeb535cf219da8ea3270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac851c1770102d45bbe326a403964d4271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86013dc979bad717bf0eb263cd25e996272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0df6a0166c7ab10b370b073744dce8273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb1ae375b80baabea1d96ef0972b4a3274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed08fc84dcf955c102603855f21eb61d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f39f6bef5ba32a1e2d966471cf4bda276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabf9544572bfcc90b703db82a4f2e31277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa762b33248ad45e197a2877b4c016b5278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464cf983a7927435f51e907183faa11b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36f57afa5e417a4f34d71da9ae52097280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f467abe806244daba4277347a2aa1d74281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4373db262a2a21c9a86303a37abdc2fa282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f282d09cfb2e48380579d30fc035d02283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e8f8f228d241230b5de0872f09fd0f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2919d76c36c3c447a06e2d9cf264c52285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35e531c414b06022b3bd19c1e25d28b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2013a455a18c39a39fbf78f1563b57287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5eeef5387db5e8308a3e40545921725288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f0e98dde1825e5135ca729d138eebf289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6d8e333d16eb3191763a78a04cff64290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6464ca410ed5eac669e1c407f7bb7a7291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69df3765ac268de784c7d0cbc223e48292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67f0a1dabc3f725ed295989b601c2c4293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b051916f63815ba3dc9b6aa648d3ed294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f728abce3014195ebe7c7b773745f3da295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924583a4f86a136e2d03f101844e2677296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a480802323f4464878e491e57815405297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd664f207231834bb698729a10da26a298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503cf4d77446fe300c58796200a51b7b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e962a704eb0406dbc234bfe07bdab18300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617a5451a4220b2b7bb5feab1f06cbf5301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d60c769cd17a85363b516cd170eaf6302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a26617521f132b70ae4509253512587303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0a289bd54b464e2c0ce0a9d8395367304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30350b04bb8ec5d2638d478022f253f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6298c49b539945cac42edfb5a83fbc93306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7c966864765387a0fd11de4d38fbe1307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29371c686e71f56dc1ecdeb82c80aa11308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9b5c667761b9fb8aa2a6382642b866309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec868a30a250954bc627f11ec998f255310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64d6d3b53a0be0e72be1f609ae71868311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3b1a043d3bd1ec9f933e2eb04d83af312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee078babb67a5d57500e647faeb8bc43313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f38c195567ce50c7206e8129f74f8de314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c59283b9c581d4d9c0ccde4ad0afe43315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65602ce6e204214b4ce4f0cb02cc3bbd316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d716da38cec5de1ef374da0e9b6c7fb5317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c601bec81911969b897d0a353b7026a7318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bba1744a536a26c028fbba1f4d93d5319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9ea10a2d3da123d544161b27f06da3320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4193ae2f56fa9c8ac8c5e9ddb04d95321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb67c69654d2ca5484852f4c28e4ee89322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f69bf70b72859fa7004d90e81628ad323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f246138111f087c821d4a4df381b0d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddca37292f0c8d7f2edcfbaf4b471fe325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93abe60a388589e8365924dca262cf3a326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f8d74d29d90e123440bceb5fe0d888327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26015e2dcf5ec1caf3efae2ed41a15af328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074540265e2ca3a1560b077e9569f6c5329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbc81ec4c789c09674c97df74b537e1330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63dc0e560e2776c20c8097da040d182331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc6e6fa0470331880ccf44e7830dbd2332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8290663c0063b68ef056a63490a44d29333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd2c8d7b3b3f13ab8c439621cbf4af3334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b380b03ee6c0cc479ae53a8e81de0043335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5add01db07e94f215599a67407855ede336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e56dcafc63fbfcd4bc9f6b64e66b877337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a55b0875fe1ee3ef264530ab185105338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc484611a4a716d7089a33d2f562edef339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1fe210781fc219d1af59fab831fe94340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db23cf21cacb1979c5eac5d236a276c341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9c6161209d4d3b663da21be6280d47342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af1db8c0d2fd2bca60c20af0fa5ed1d343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506ef6a769ba961d116396458fb4ad59344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa340b065c518a15a236fd750b75bd98345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db174a797c66fd46a8cc05bc7a1786a1346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13a10180c681416b508f108f8c68e8a347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40180d7e917a80b75a32f731c40363fd348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7b854057270062c64c1fe65b6726ad349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121822b9e8d601916863dd4a1756882e350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a316753fc44cc402fcec3b72a96a82351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc85b9184ca0a7a504e28d0f3b8f3c23352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e298045dcb9bba0335ccf4f222a411d353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e3462d07b962bdd62932afd2abba1b354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bc2d3f8f63c933e0ff956fc454fe05355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5196c720f760a89e964f4a43370d67b2356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5141397a36b6689efe58203c87750ef357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca93fa3bc2c1c11484432c4654d944f9358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9c1de38b94563b20a4a3d808171133359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986723863edcc68a26680348e4b4358d360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f7bdcbcf4fe0086e19787328bb6708361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56c460f0b0d7179c398133a4aed645a362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21b4750865a92e16b88eddfb8815039363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa4451a5e7f688269918c6c4f00d403364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ffa218525ce98233fbe32eeaf2c096365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b7bc8f67b25af98aab82294894f808366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861ae811ce11bd713efb2b758469cdcd367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d009919d165837d4622987b33d1491368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314b6d11e5ff5566b1e391c0c7a6e31a369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd278215f5aed12f355f2dac5cb3fde370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ff17d7fffbec9ce2860eb8d22b4150371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab8ee6a539a6fd8a8c5dfe703b08a42372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1707334bdbda25d09335a7757b740844373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcb0e2099727bf99de6959e49625d2f374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b4f5c4eb1e75a16bb4cca090df1394375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068c6d89e2594f80e4220cf45888334f376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49ed502de095083015828884f598789377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff35f24f8289a4b488dfc5403b78c9b378.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4dcdd4cc1d51a0da8b67ee90f6faa11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f09a23dfda6adc87af70deeb75737c12.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87182e8ad9a4d6524431548ee5ffd9dc3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa9063f25340e34ff53b9726c01453e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e7e3b86d348d4e08cef2443df55ffd5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284c08785526a78aeea4c6082dbf10006.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1599240c47084e43c832b604f606a4f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c40af26b1245335d53a815b0b724f8a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d31ef7d0b63a9ee7834da79ff2fb02c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db48fb185901f021628313aab3d2ad2b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef5047e27961b98b1ad27396ee0993b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984bbc2e72fed4e448efb69959c4d20a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6b329918d73f9c7c8685efb9e5f1aa13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb810170d199cd4500441dfa0e13d51e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c08e7aa4bdb9c41df3cb0e15499551215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef0607b72c3d8394e629d0c5484cf8a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7544629de5feec91bd32f1fcb8625d1017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db89579061755495e4ad06a8045248118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04de9a3e996c54c739a5cde6b0e8d31319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1f2c56135b5d2d00b4c28d64696a5620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96dcdbaea87b49d2f29fa7e23c384f4021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e18365f469b02e36704719a2bf7d1d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffaa4bc56a9911a70ce70b522e88a2c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b9550e6da2c195099c5eb70475aa3224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d26c171ea4454f917fc4c53af38a4025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301cfb19c8ae30b0fdd83e112e994d8a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bac01f41d04a6b83a492310d936e2627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fccfe0a39885e37edafd8ec92c918228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b6a9307607f9a16c7448694f4e1f2729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd83ed3d6e9e4fcc320825fd7e4b19130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75369e9b4171cb11ed0ecac7df7dd77c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1dbd2f0af242b068f6e726414ae593132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b972e49efc46876e14ff18f83a04736d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5967ad49d96be04241f2f5566d341ef34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a70eb66fb6690ae0ed4adb0593de39435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712b70e2b5b69a26d1ef7da76c32375a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4eb1a30ff411659d504d23f2ebdb79737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725bcf8e53e570a6d9b78df3c9e30f1938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9273571386aeae19548785cbdd597239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63bad75cdadf90117a890b29272f31c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c792c7b21e661911d2245bd53a3c4a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7116c85fbcf30d65b2d799d1533b1e342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605721383f3ac50c6a5607031b6d6f1043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2d01e13d72bd96931709a08630719344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d0f110cc5118fa86e3f2b9ca0fdfdd45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c920fc78e3a96aedce1a02342583df46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec42a23e46c13e309bcdc21c010cf5ff47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83e17f6890a882627cac55debb7925048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0679a9938c42b42914efdafc3cde1cc549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61802a63f628ba1edaa4cd84b374f5b850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798b12bc1edc84b382f9ab6320a48eaa51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb263db6db57fc72c0ccbdafd0856f552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c289c54e265deb56169ca0a0a0569ed753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fb1c0da29f8e2344f9508557ee975554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c18129729df6c6405c22d9ea705ef9655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f34006721c0e226f328fff71fe436a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe8c10c9ab7c1c947222adeb408880757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f21ae2946ba249ca1e3b043467eabca58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac1828415990c791c6f6d7d27b2334859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c004fa679f2253b0647ab6bb4d0dc3a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a0f5427c7394d185ed7f166688773e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6f1a81d7bb02edcb2d0099511f376d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2d7151cfb77934f6297a7187bf22bc63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cd8ebef5e9e81dba947867fe99dd5164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d460b032f755aefc6b5cfb60427004e265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abdce3ce3b0c76dc848e94701f62d7966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a67a3a12ae1e5d82026c066e0ae345067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d16f1107f7f62a551de06081e2816468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4aad44220384aadd0423a60c922e2b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7aab9441b4380315b627fc520bac7170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2e5f0ba0d550d4ae79133f97e2da1771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e0a67b45c3a3f5ce25ad14c53217d372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70079daaaaf0dc42af394cf58e66230a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a4aa5ff7a075990dae9dca4033f32674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9938e85a462f1999f4c348cda406734f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9ea8e381b650d2cb37cbac95dabaa076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079cf3094310e2ea448aabd18875c5ef77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a138924b475de9bbf3c31a61fa09d48678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da417441aa280c8c5e2f3e45401770c379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305a229397de96aa24496c288efa7e0d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102f67b05f01989fdc4c68dc436134e281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef242ef57d285edc1888cbd10759d06982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21960d7bda03da57eb3ee21bd3f0ef8183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ba46c732d6c5a6982fa51c3b29bebc84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9da7d8706bcef29c75aa8688de7f8c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707b020f6b7d61a32569ed6d1fa54e9b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82503a1942407b258c3bbbc0a12f54987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7ed208ec13eca2d78e5fd1bbde5adf88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fc1e522b19c63984a496d446cdb2ed89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17e8b4216a3468d95594f49803c24ed90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed7b32d46967eec58a0086e00cce28191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38c3fa388d07768ee096fe6a4f4651792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc84997dd082134f677e755df249c65c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4ee51312a846c4f13485237b6a052194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f4a07169a28692506cb64aa1da3cf595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af8598049030e71a7e9a01ca82d6d7996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03a487f123398479a39f487c0da186397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bd6212e795b045c10b4ed6f8fa1cea98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d824db8053589bcaf4515ab0155b4799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5774d7bc67a6c8b246f33bce168a30ad100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9739b03b9205a117a2ec3a90f789de86101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64429b381fbbdbc16bd2b87b9344f9bd102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b562468a45afc48703f64c3992ec2fce103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8673892e1cae5dbfca22a65e4fcdf92104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d12b618907627308380142cd2de127105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27d40f361347e9e00bef8b4166a621a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3389bf2b4daf9d2e63dc812bf6b14bc8107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0af10cefdc33fd6ad2906f96285ddb108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2676301fae27e2994e6ed0f988aaa895109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5cf1c9482cd213f5d1909544cfe381110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783178bfa05c59ea14b0724a7d4178d9111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f874fe8be4ec2d6e4bb6378577a0f3c1112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e794e3acbce189ba69686f743d754248113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6423a9f64729694de3c3456323438560114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3ef68a1398569f59740187380d2db6115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772800d6bdbb9e62294b233b3b6c8ab5116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836c7072fdff090045e9c1e8f660af2e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460f0dfe76c538b5e8f02ccaadeb0a40118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71152e4d3f8e9e24056564cb46152e6f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a687efc63037d72bdef3482169baf04120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebde14ca93e190d92b229017caf4337121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3485d91c917f7f320b26d7cbb28484c3122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105e1fa0d6de9cc13ee7a3c461f855c7123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45908a9f93accbb9488054b94b50e315124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7b5e4d018edb2efe585397d9db6528125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ca1f36ae96f9925361d98c67694c30126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a2f014ed7b664f857d9dab9211bf7f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a856063c01d32924501074a7bd3f5c9128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadd0d001df69e9a7027c3d7b4a41c23129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdba5054948ab98122069140a1a56f18130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d984563a043954450ca6b3554f74b3131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d87db73849951ca23ebd93a1f1a9db132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569a82ec286e05dd345cebb9f14d9dc9133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457f51b4373b499744cf60d4d3e928c8134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20840571eb4e98fc09b6749cc2fb0867135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960cc61146f4d25f92bfdd041ad8cd17136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bbc31db4faf59140305343717c497b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f48d5a4d83b3c08cc608c7f8d73dc3138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fa751ad23622bd4d5b31474c942442139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658a5fa36ab13d36613781fa7ea16e9c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fa4ca19d23d39a7f44da87efd288a2141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a752a6c3eb607c8f0791d11d5e685705142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3808e47ab8e59381757ca1ee3f0128b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51c4aeeb0536c7de55304183c65993e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e118739586306fb06415e47f1f724a19145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490586c6e8c14b40373a08e7fb4b8b4b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c84725dbacc59f487344bfe414074b3147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a994e0b8a2d4b35cf6e14227bc3b51148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d6cd1d1b4351df13497f6276d6a51a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a47e63f68c9b78e9f9f4add4a3115ec150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4444bc407aa2bc8478855ff11b13b07151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8db9ce0f8fd331243d0355e4f1d6139152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762447ddcd799bdddf14e83c387c29af153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935a9975483b83a52476359f81614fb4154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58010491bb98077072cd42ea53d49ecc155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9a6db3124d4fde7306ff8f2ee157df156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7039452ac5dd033bbad283d10340f301157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23478fc2eeea2a910ad1e15d1848b74158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba04496e01a86e839769dea2c7f2d388159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14752cd53666d580238d23d06ea19627160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6439de94c257145225218103ddbfeda4161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a29c49e66fd527b105fab95eadc090f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb890f8765d569a46dbd23f388a7218163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f948eea122090bb063dcd1a4a0f623164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61add63e1c09b2c63ca811efccd430d7165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54607252cf5a64dbb2aaafe4794bb911166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9302c790310b70780600e9721a7e1490167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15917a56264ebd732dcfc369ab044215168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed66c1440a8f8c8319503a76855dc560169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855ecc1ea44a33d37669f62ea0b3f8e2170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a34ba4eaf22438c19695e5bcb046e31171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10705b0ce2f79bfcf0de87163b9e5ab6172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e79e4a48b584e00e6cfa52dad0fc82173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adfc095ec48a781bd37a4d7c1296b6e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d0d14694f2591fd051cf8e99bdd892175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fa0465ee02c4a0b303dfdc7f4a7dac176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d697125509a3213c41ed22529b468106177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c1b40c720f1ca505d565d67013caff178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bac4ab371b918a815de87aa4434e34a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05051c3683c60f991146d14d7f1741c8180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4801bd42ddcc40d58ed6893879cd235a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88142265e403585860232d48e6ba147a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e878deec89b22d561e5e7e508fc1e384183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d30eeccb14e3e34a893b67c00ab9a25184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d8b3773f25e481c90f059e4ac768d1185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5c6ff0c8705acc6b17b2e5a00ec531186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e183b834159cfa3c456c45f3183c0d6f187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1768fc4d2932b74fb1e934365716490188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6fc9665dc81434e4c5a0b1fe5c4a2f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82b60af3553121f23e08b7813f61c1e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce0d169e24cf13227420804e0370214191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274cf20a58cacd550713680e98142b2f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e25073fc6bfc32861d6d108fc2ab80193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2fc8c4d75a0893b8814bedab836dbf194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eae1383a3e753eb0f2c9067a7ceb499195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ea9c932ec27d355a61bea340bdb31d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b595031ec38066ecf7ed7c4b69fd1bbd197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d00badf64fcb526f400dbba81dba60f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20e2ba60d7263865e48fdb0b9b28e53199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e5127de92ef4dc26d70d0fc0eed955200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070b8fd0004e409801af72b6e68fc6ec201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd661a5ea84b9eadd3b475dc58b0598202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2803bc86f8fc1d71487409ecab73fd5e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444d67cdc2df2c7ec38ae9b92d78d076204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b40bc250ef412b7dcb8f670e186ee3205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5de9536be5ae68121c6277f423b694206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910b6bfce6bbefd937419c5f82e08d52207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1363ef1bb1e5ddea23cac19c6e7dbfdf208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3777a37decf3559a929db079416bca65209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c065ac66710db16a823f80def8994c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddfa82b61eb2140319c1bbb3ca2109b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193d17538473515d69c299e7cc6460ac212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d239a9c7113ca49ac8e23bb8410861213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de4e120afd0f91a00a1d24c704fce56214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd46d60deb4ec56c24aa6ae1dbd3e1d7215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f406b51565d902918dbc6ca844c49da216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb5b0efe3508db4a06ec149e0a620c9217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a8bc8a28e1a25fe1a2117796de7b6b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64b5f15f1b3e1c8c9fa37c25a33c3c7219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10600fe8bbe470914fe62a9e4fedc296220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d8212d4340f7db2da3ceac161fc679221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ead45b0dcd1d1a4ce72c23af3b9bdfb222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b7212d6cb4650fef9f1b503f1b18bf223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e148bb09c2102732ee3b984d2581d7224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd9f0fdcbc2adffa00f07f2e1cad57d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12707bd327fa7060c483c8c93ce890e1226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe39016966d267de38fe3508a7a213e9227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834db7c18afb3fa7ccf9c595034c30a2228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3384e6f0cb69277f9a0be087309d3e2229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efbc5fd132af50c81aa18b6166febe9230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff915e8dd4d5fa953369b3c5bdaa19a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54827d1e75609382aff2d18ffc6d1f4232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4b12dcda225f215ae851ee1f1ff596233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af41d1cf4a92c049b2d86a0465e066a8234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e693f404c8e3d3f4424193b91137cd235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7097ec33d0a8d5d7e0fed4694cd1ddb6236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c572b089623ad2f8476c6c601073df237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0025c294fadf9d90c1de4bd91f8dedb238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222964989b425aee695b3d04dbc90c9b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476969280cfdf2d912d1bbc324ab5233240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5720025f7777884d45bb30a77235b2b7241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023bb84e35a48ec08b7db82200995d1b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c78c88a85c780844afd12e0ae6f7401243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8001fa214238d8387465a6c5fba41344244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85156a33fec3506fd36f89fd322f61a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed340b195a34b9f80359773a53ac302246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03c845238c03ea6bd2f2740e25e6cf1247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9839b83867f7359240ae3ecd1166cfd0248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfbe691e26fb7569762e8a14ba44a2e249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bb1da0e13c62510d021ef90bd534c7250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d8b88c370339136482045880c8fb37251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a27f44ae41b3f46f087ec16874e00d4252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd366cd6818d00dee38b46e655ca38f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfaa9e0901d9415d2f31782b0e5e2ef254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4299a24fe44f723cfbc3e61fbdfbdeed255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a71ba2c315ee5dbb7ffbe65feb3064256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f9708e1eeba064aa3d4594ef752a85257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87d2f9e6ab543e3159ff627c93ad4b0258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2067fb5e2a8e399640f84fe5aa4e38b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce555aa64e30e4466c25ef986c1e6549260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d7b4e38e1f3951e730ac1e1a7b5c34261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd87849fcb0a80c2efb1079a0988a6ac262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b9139c97cd2fc3edeabf0bdc481908263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9b451107d1d6c96a040d129b6012ad264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded3794c6234300e3d74c431c692fe99265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73248f57a164da4331f7513bf3d8fd1266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb733298c3e00d336af21ea325a4c51b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b9d319f7cf41a003465b9611d43f17268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523b958cb5e60d97407740efcc60bb20269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad5e55dbc7b56366cccae00753fa5e5270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8fa309aa02574010529b4cd08a7c08271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21559cc87c175bcc6c0fd9acfffda265272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729ce7bf269204dfae721b8cdffec70f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2f9a939e51090f45d568f959f5c86f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c9bbb0da7c93fe1bb702fbd683609d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c6736cc3eb9eed1430516ea7906da8276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7591b1c45f271f8996d7e9802baac0ed277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60f37a13e0a78f1504c9e3a89cfd74a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aef5393e1d5edf54089eaf2cf8bb7b2279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d638f827a036f8ae86dddf3c3c050a7280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e6270200ad1f2848a37efb03d140fa281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0506a0d92561f0417714bea12d32c2b0282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4770ccdb9a829ef34d8175349fa6a2e3283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283e49b6158e4729a4d2b03a01b12856284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45aa4f42f0b051708d1d586ce5bd544285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69c3326bb5a52d300efedc886e33b3a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad26da032793475f09a99cddef9c0ed9287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ffc675b17002d2cf07779d10ccb158288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a11ef8d6d040309d25491b45279b5cb289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d7782c6b8c46def1a7d01fcefc5757290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429b14af6321ad864aa207d86dad57bd291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d04fa8acfca186746505c7455f8c6d0292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff82b566d0641318ae8ff0c5ffb7b58293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef94d72d0622ebe03046089e0c627476294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30229e666079e2cbf4a24fad9c4a07d6295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a86c39f052b80ccffebf9ea76108c9d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c17d70db4d5b60081adf86b0d7de038297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f4e96a9ee479fd1f0e652b52c41186298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c700264eb8e228f6612aea80be0838299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3265c30b657bd7a9ecab1a67989aef13300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45a3ec3eaaae88dadd8dd0c089a13af301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3a965a0d76cc55ffbb55803d0b9677302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e746205450145607171e831672d3a320303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f6f8947f456d19a75d92cd04e827cb304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1e1e9685d18325967ab07fd779345e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5683a72b6a3bebfda92ea3d80af4a58c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea6d23d20a176dcab5ab6bafdeaffa9307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99a06e35c580e2cb5ccd7ec7e6e78b8308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f486297230c64ae2d4157c11ee71f0f3309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e5d78383caf273b9edec594507d9a9310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fe6d817354a389e362db06eea90f99311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e52c5abb8de0916079dbbe7302f1c5312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a64784bebd457df496f2b21709b266313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d1ee96184f7761d69af76fea496b94314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7db679dcfcd230ec74a54918bbd4a33315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ae923552286d97f718d7eaa9c6be6e316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9333856d2172cb6106d9f5461bf9a7d4317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede1f431a6c548ba7fc14726eb3834cc318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86a5d364bfaa1591d6147b75952fa74319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfac62bbe428863982ee7cde6afdb74320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f11c555bba15afcc2c16b8131129771321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7d29f87d211d27eb564557fb042078322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa04e5f2a38e6db193476ad6a02fd2f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c9587847f7caf01401126b43ed1f76324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903dd929b431144f76e939200aafa3ef325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609985cda1980ae43dd89c5dbe3484c1326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127e76adf733c7607f3ddfd849e6758e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd030eb803434b30d96256880254804328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af19a3c856f663d23617d8c037b9fe33329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402d754e1a3a5e87aa2d32b5b705fd96330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf21a2add0f27609dad957d35defa47331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4d110d6a9ac13fba01902e6d8b3b02332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29c41fa5cce8eabe6afad7b2fc81fe3333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e215dea2dc6574f64caedcbaa7e6dbc9334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a121926c7c4a169ac931e8f4a1cd6a335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c26ca509b18e5973984bb3411eb92a6336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18e9f8d6b8be66d2f9941722fc15f7c337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8088790a365a172b12c30fd993568cb9338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d92a5fe9073680969fab19848d84ce0339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46de9cbf3faf00f105735abcaf3554a1340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779b4a149eebccf9a2931185a36e3a35341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3458f94e8b2470d009ad192266e48465342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669d623e1c612b4e3e729970d2c06093343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cec49de06d7a1fe0699628c3b6ebfb0344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c77d6886baafce252cb15e329a29257345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1af46100a20490189b0ce5d35280c1a346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39c2e4b97f9587ed401f84c9a2ad924347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4beb726a5c97e4d1ad3681d769b7bc22348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199fc9f6d2978a8755604f09e8e5910f349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59a3dbaada32dc9c9c50528270d4ea2350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5be942fce9adb68db8a5e052795b516351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9af24b64385fe4c9e8cfbe04398553352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f281c4414ee62fa6dfdcd43e2607deeb353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7360162cea5cc6b02f905a6b0c13f84a354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017f4da8fa2332ece13efaa31dad50ca355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db41239bba86834cef4d0af5df65394c356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a657d7dbe1e13104a9736c91f31a539357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b960fe908e933a17f63d1a9760ab1cf358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c003fa2a3bb5e4e54a047593ad80b1359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5ba2fd7cf9705790960c32fad3dd9d360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b307e0f3c32553ccb4c7cad5ef2f01e361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e5b3c3773dfa8c42786aebbc061d72362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e48d1a49d0222c45f7db53e2ed32426363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7abd9c24bb929c4d4504fb4447a5ab364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9d2021e46e4decad009cd1e86d236f365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfff2aa5fbb34f66d849492a0978146366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ea5ad3bc9794ee1d86266b22821b3d367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8735484652c1fcc18491a5fb44c1ba368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13ab40b45c6f23eceb1e50bcf0de23c369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac38ee7c8209b08b7e85031e831bedef370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbac35aed5420897574299f8b3bd21f371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6e64aee2121f0bd42e489729721e4c372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f2da1ae22227c97b20f1f7f4bb9cb0373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778b69d9874b66f1438c6860df496878374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aafccafd585f7b4e68e8e8e1fb0ed97375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c5ff37923b370aa89609dd4149a777376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0ee75247061b7b8163dfbac1dca136377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb8ce04ab57e653b4d79247c7e64446378.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>