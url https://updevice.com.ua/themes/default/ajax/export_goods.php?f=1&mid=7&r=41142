--- v0 (2026-09-29)
+++ v1 (2026-09-29)
@@ -1375,51 +1375,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdc9690a48df2bae94ac71059a698271.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4697592bd8ce7d9fdf84e3dd356511722.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8694aa5e1669fccf0382d5dff4e02dd3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1a164c28b1b97e212476921eff40c94.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2642f30e560abaa7a15cf8fe6866905b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8707a7d9c85abed563e0a996c0af71ee6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c832c3db4ec3614eb37550563c2759d07.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820ec5e9394755329c5fe4e4b9047d658.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a813ac6554a801aea572c61694c979d59.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46c04126125e593d7b1bd328acfa4c310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67a86df32cfe57fa71be6a446c3111b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a2ad9809f9293e73737f7a1e05f41b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a539bc1df005b71d2b76583f7ffb91e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6fcae6bb0ddc0a880d0820f65ab64e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253d5dca96875a065bee02f905910b3d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aac59b59c9b4e5eef433f1cd924dd6e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42056967d8969b1d55d077219ba44ac017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb1795650493fd9551deb4981d116bf18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a62fff5fc0cedf4dca484af3c46fed819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53c1ca679d542ffec235c5b98edc1fa20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4d340f375e4b9c1d0cce1c2da2f76421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4f5346acc5715daf8b54f43694787422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d780a3ed2b03999162b98eb7be87d32c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87538ef1930d7a695eb91f773799fbb124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabced0accb506b4012e8ec3cc077d2b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f64a20c9447035c597a823dc943dfd26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143d6c65970b3cdccb5dd598531f3d1527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5324a7f6f5e429933ebbabb3216836a028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e712f9c0c98ffc6aae4070818ff2a2c829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9276d8061ae53a9801afb583c629558130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc6a1c4dfeb6c4f862aaefa2f52c16131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1475857966fdec7748d498b3fd1c626f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686383030368c5270cf06ef45728889433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cea92612418b345cf511da9054f0d634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9607caad465de5d7547ae266c231987b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3539abdd7cf6e8ffa50432266c23aa36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58738a2d9def47e7d11b60699e20a18837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c04fa1dc8978011fbe8c9253537051a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f301a7de2d5c666a90e5207a3cfaae39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93eed70e0e6f9feaab57bf0d2fa5ac9140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a15b1531a10c35c2db5edbdd687b8f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b80b8d83c911fef73ff3d89f84a62442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e3337eb635ffabe58509b2f376e27243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4144d79cf3e2f7390bac25915bc7f54f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecb3b770dd8661fc07c06d49cdee75245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208b64143ffc80a16382595bcc8afe1646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4610db19ff36fa93c8916434689bcd1547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe60421f3f267cc823d65d8a179501c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c2a88b7be5859dd6da06554bcc77ad49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a104ba8a92fba233e1453336a94ca64150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ab878b10a38010c6af6b632739fcd151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b5028ddf9ea52ef6193697f082acdb52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acb13a7345cfeb7a9979bce4e99817853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a322c8cf4da5925734353dd8b87bbf0f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add30e46cce36ed60496161d1d27bbeb55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fc32350e886c3318942ca1e55cc12e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bb4d0f73deb4d130c9475ac59cee6f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcace9deb7392dd8f38d64e8a8e3c1b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23c3c20ad140829d20cc166920cab7359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126b8ae6805641a103261076e621342e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c3e64e707d52933dccfed4e886864461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f24a30148721dd62fc391b1989391662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ec732e775c0a0a7c4fd5414d39fa0263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d633625ac73b9f118136fa4b4202f5ab64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7885a2ba30691eabec3a78c85fc8645565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a310bcd4d025f12f78827c565247add566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a800e3fa46d02a34136dd9a2b2dac6f367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2a2f10f2a6a7b4be1e890a1c34e6b268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99d8f1db3aa24957ea087e197b44d9a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbfedbf52148f03bb5334d771169cb370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e928aac7d56b186573613b85e5b9ef0b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec457d76af4b06c3503852cb436e85e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d5721b10c7f4059be9b6f29577a63873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bb8cb66721404aad7bbcf0a525ce3674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f079f3393a1edc36e659c1e2f27ccf475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027e363053862d13ec721e94107bf6ac76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a06b7bdd369176ac94b8521b46895577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40e4b1542967c087ff7a0ab4a74cdfc78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df065f03d67eff14325f13717ebc20b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2be71fc6d3d9d17999027d473edbf8f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762d651e1ff6deef15f856464912494481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63b2a691cb464e112296af0b06e990e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3639cedf72b4e52f32f299b2e9d559e983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52f2be610979a7ed0c9714bec5f9c8484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafe07322160adc0d5ca5f77ab4a68c485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b584ae5129fa43ff14507f8e20b9c15f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b6892ead93a0be8ebe0aebb7a68c7687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428ccedc0301689fe6dfddae621d548f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0d703a4286d0d3ca82a2c53bbb322489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97fab221286a144ecf595200af1341e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f585c138a09932d85ca1a19e08fca7c491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48729c005f0851fdc49b4071cfa1bb792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0ffa5d9a0d1078409bb2c0a07d389893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a1dfb32a86f32087c5716f80acf33794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882202c05470aed02780e1d2a8eb276f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc8c467b166bb056e7189e6138ccfcc96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b8d4cb54e403e2e7540e86856f0eeb97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b5903abd6ffd1b978172354e8cb00d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b876e6c2700c29b1dfc05e682dca236299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a9cec79fa2ea478c385ac9f63dfe71100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ec5e0b658bdbc10dcabc8505ea9b53101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe4a723a822aa7de86f5e6c6133c9a9102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4896befe865178b5d940dfc1c4d86256103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad6d73f5ad592ceb43443e1dbc97d22104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232472da6208fdcc118339e008c48165105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1a3ecfd347703919015dd8c5f24915106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539814c2e9f02eb61b3b88b17284ee0c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3aae98a87c070cc74d38e84ff05cca108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c73168bf23ea618354c2ae05c47ce48109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab83c75e4b9e83b4d3b48317b1a218bb110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cae377e9571830a0d309a35927bfe2111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33184fa5decb99d777545a053d0d810c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8deb7904f4c82fa6e0654629060a6287113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ffc245ac831532818cc185f2584fda114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b4ff637f1cb0f5da910bde924774aa115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a562e8355f1b347b27f8fe3f8417b5116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ef37a3cd8f77bbf428292492e5d1db117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a715d45b470919b59ab96919d76b18118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393a7d91b3354069a59a2979c2fbf4a2119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8c2823df131a38cf328c6620822b39120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c571c4084c2b05facd05432242fb646121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168e12c8b258703142890b4b0711dc97122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2408d87fcc9ccef0b6abab41b90b952123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9917de0e919b8389387e8afa416865124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d972d00f8a798dadb87fbb236ba29dbe125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe343f077afd64552e8a5e4055288e9126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddabfbe8a80e49ac3a4f2364df49fa2127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1639a97e16ea9c83d5f9877e626a25e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32326310e36f163aa7730e25f8b5aa2129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eae05fcf40c6e5087c90bf8680540a0130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ad925403b9b8496af64a0c8fb9006f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a028e350f94bfc0d95017b3d062da97132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a162bfed21339e071099906897506802133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8befdd22b8bb28bdca98eebc976228134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcf914c824c7720914025aff95b1b3a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd23450ad1391237bf67e1f1fe76f45136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad07ef20e4a1b374ba23b474d4f79720137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ade1bd1d2e315d2e998cc787e12c11138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194131cf54c73f399809e4fd87dc60cd139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848de285682dbc665b867b052870304e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657857c36861b314a4a291efb876882e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288270307c83069aad7279c339c2d61b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aee93fb09204dee05b6c683949d4100143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2765f156d9d51ca8888afe676a365d9d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc5466dec0fe7828c4f961faded6655145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0910e4bbca7b95c62accd83494637751146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9f5cc7d60d98c72673a3257ef325bd147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b15c9e8a5cd2d5b56995ba849c11dfe148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8bcc726322ce8a879e79397167ffc1149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ff1443f0f85cdecbdaa518e622d744150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddf014eaa3eeed38e4e62aa05be800d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee393c50c6e01f51ee4139978b319c16152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90267ba5c2d9a87496941d4605bac632153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b10aa551f6f15d2aeda01375369bc52154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a10c2107aeaf70c8ee8641faab96dbc155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e70778d5eacb654b00bdf582edf4205156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3825b5fe2f61b21e099cb1dca565caa3157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c7afd899a79c6b0c45efef9cd3170c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f4ad4afe9a829d1794da15ccee791d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2add28d4213d60a074e0be5e0ed37da7160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3154775761db2d0541248952e5c65906161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6797bedc2856e66e1bcf0a7540000b9162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7d0a3de5da3f0229683f6080d3915b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad5840fa9fc4b3d2bb18bff119e0c54164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f90c0bfa8d5d8ee4016aa42e8652330165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46025afb93aeda628c2c235dc67e4e39166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e10a02b9753ee93668b378ed991b1b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ae0b4ce87313f22c1e8c12d25bef67168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f222dbba89be233fc32f18d7324267169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf9530d250180125606567cb6806bfa170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c47e33d8c9816ac827b3f7783d10929171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039c6bc0917d5f9b3adc3efab6fbed5c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3633dad8e547bc6c1586763aa93b91173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4466684124c53761cb14dff1dd49567f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a75e7ee9f3b991c906dcd70fbfedc4175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b61e0e114c184490c30f647498fbdd176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fbce5d7fecc751732fbccb4613149e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7353147efae9b6aa6fedff10b7a90133178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44d1b3cb6b6f724e386a88c8e149ecb179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c23e0a877929f2aef399410ce4a3fa180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a67f88900ec61ff167c5e55f9f74e31181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321405e4a673b5ffa880991ae56f91dc182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee860ff568b658d1aa8d4a77a1f34cd183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ab8f399bc161e826033666722c626a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7c7dcb995646ba9ba07c284daf2806185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d86f47a2aa833a60c9b5d0811150f47186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9252a8ee63e89a903d434bfbeebe1d7187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bee63cd45c7be16254a3fb1f81c4127188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0733bc1a042970c4b4f71fb954848e58189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d3bd7de0653dd98510805b1241a736190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676e40acf366d9afccd55031b7c7b7ae191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c66874cf43338753ce27f36a82cfdfa192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c99f431f735f59f1f73155dcd6aa0e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4bf156992fbba2b21715a51300d0b1194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26a8fa25195b12cee4e38aac26189a9195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430ea740cb525b37ea90c94ff92b0e90196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45891da8452016413068f3aa535c2afe197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9419cae183636419120bc7a2a8f98b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49f58e6ade9820eee653c590adddb66199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0391b69d2ee3bbf7a0d86726e36c7118200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c0e97bb81ef85ac5193d9c5367d2ba201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d19b01db40ef2512708e6f5ae0f497202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32ea34e45695e945c7006606e9f3585203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91004adcaf85ea808bd42b026fd37781204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f65f7ca9f9e04c11773c3edd1028bf205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24e297ef4975e98b3dac9e42134c8cb206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71e2d0f08d51ad33bebdc4248d3a003207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40316d81c9e815bf3a991c924643f8ba208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beffde3f217dae24e4f1b4679ab77e34209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a895194b4cd8fa37e7f60726a2052a3d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e003eed75115bf75934145825cf71c3211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25537617dcbf30b833b8e65e69d6561212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c5425a3b3900b065c166a767f3e94e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8eca4d5b116480368207353a88d1cd214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b92a67682e573db4d7e2751be194b8215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e762245ab060e0e9370ac1437bd042a7216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb527ad28b98b44d34aae822c780f984217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daceb6617f90f013a4f79421a1f41583218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe78fc11122fcfc8c974fcb958f75ec4219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495461f49e22d3e99c15ed2cdb1a8a29220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ed9bdda312722f3110f67bc84e01e5221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d994ad748710e6ffdedff4ddbadc4ec1222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352d8944fdbba8ba8f731482ad2a587b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cf8e80dd104f1d16fa832d33941b70224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd2f239c44702d340ac2a4ecbe0d55a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d09a6fa38561b379089b8f3b8b9b6b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a1c8ea8f8e5f965c6ce91e363ab49d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9227275b13be20e318113350ef46578228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1357f71dafe5fb092ebd67b37cb82a00229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb80d79d6779c9d991a63389eafb316230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e047eb9174d7749cc6051c7dc74db6d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a21f3c036b2dbeb3af09db115bd45a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01fcdcc6c8acac98087d28ea1ccf424233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8ed04ea217dc2043b6009634674c60234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49abc5ef78c0c5e4d1ae82dd4ba62e94235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e477f22bbc99e01773e9b6eb3a2644236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ebee23d70e8b5e966fbe4c29c52be1237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a624abb8ade377aacb8cec1e710ca2e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbfd47e56b58a6b7da9cefb92d62169239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47beb579581e86280e2eaffbba70146a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdb97c2beaf07409f7c7e3c5f2ae52c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b121c3affd9674c46ac92026dd4bdf3242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9043a89773b0059f0a2e731972378b42243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8d686ab5ea77083903a5e8f3c463a0244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790018edc7c186c86fdf623cdf0b1760245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b678c156b701572ed38aab22000ec4246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ad4a4d427ab3da1cd4f98826f04b7a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d32ae7d6a9224089a3a9d494c7d7da248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ef60fd71fe78ddfbe2f1c32ade1b68249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abeb2a4bdeebc3461c3022cf1dfda061250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f518ce50131ce6383299e78f6b0beee3251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6689f84e18b71ea45b86796e398da9d3252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b67f14dd6ed6df4ba8bb922d464db34253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14feb92a61969db483651be9f12b1497254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f0a44a80080a40ab4a46b12222a957255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b7999c8316c9055a93d95498b95955256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82eda08d8fe49eb0116dc034fbb7ea5257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c895075d35fafbf5ce10c640ddb32b02258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6920cd9c62931da84029e44ba054c53259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1936a4e328786d3ecdcf13fb3537ae260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55916ce070a6d716b313065f62eaf9a2261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97f3b427319f7794e1a7c9d0f4c3f02262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d7257d1791ab6b0299f5fcddec29e3263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a44385ae41e23dd70112f1b272bb6f264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230556d567249e661fa8ebe1bf5023f0265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cc4e8d4ab003ecee20b4882a0bbee0266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcc940c9d83aac586c166655e346f28267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a20baf281ea7b0e111129e5d210819268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948e9788bb7d46edd3e0670997d3d5d9269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca3e79b27e7c0c6e16d98a2f9cf0134270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82fce66d8d510efbdcfcde9fc5e5400271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6efbd90f8e6cfe1ede77e085f93543272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dee830fe8e3dff4bea49c7e9db8c51c273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28302a4a20556df4d43ff7b8f14d697274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe88f29f8afa38aa4ca8753da9926442275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c192578cf0ec7d81371d39ac3866e08276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03508819a04200f801c21820987ff9d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4597feb81219aeef90bc12121ca03643278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ccc06bddb79995b11121fc529f39c8279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de4b915407c123f13f7edf982bb2c3e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220323259e3ea18879939a4d6b5db89c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a582c1ca82815b5e0644787277ffce1282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c743d48c1550db4e09955449c2c22cb7283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82dc97c2047684d549833767a2c0fc5284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3d6695bd794fdc3196419ca163fa2e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889f9e2c303e570224d754179b663c8a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103935604a04677a2fe90a91aa71ab1f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370da2fbbcaf04c755a2ae0d84c1bfce288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366453b61b717aa039e8ce2b9fe3f2f2289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b038ecb165cdb2db91c39e369cb051290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202e3c2598f06f6798a64d986285cce2291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789494ad32959026776be8ec7ba89971292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0957672e6daa6ee28323dad59a438e76293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c2fa3d8f5d8ef6568bd5a4e112146d294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bb5fdeb2f38611c663adb23c4e3416295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce6cd50926ea4eaedfaf05debf7c067296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd742ca913989de91a99ceae863597af297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0681e8957e865cf338101a2510fbba9298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5043aa24430c853f0cafab3180d53722299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464f5cd8ca9565ddeba360766c2ebfe9300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf75867e52e589a9d8acdc956d1da753301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58eb7aeddadc055ff17300c3b4d01ed0302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3473c0f28c730322d3da2b4dedc1243303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17434fda977b250dee1cd47241eebac7304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b098d65b034c03b3491f8321208f9213305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b366b25aaa8136a106b6b73edf6dec306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c0734485b9f47c5c331df5ed15020e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdacddb45e87cb01d6dc3e176d6c461308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf08e2e970c735ff51a4d68bc38267f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c64cf3b76ebd6773b610f7386d7df2310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cddbca95eb8b9c7fc1a1ab16ddee17311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f938d664fe78f143006b677861cb301312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366a36904cb729b9191499b1effd83dc313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3819c538889df589cb981ecd3de6bf314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1521f430f0fa3feeb28d3d4be35e0c1f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725a257120fcb426138d355be439869e316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d597e8d7a8c4b63682b4d8ed12543c11317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7096dd674bec7f66281c2ef89c56afa318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7ae1fc15b0348ab1dd32118d163d4e319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294dcb48d9ec66f8c7b34a94c61cbf2f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a658d7c31b43cdb51e6e7289ee8fb092321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f893dfc9fef5e2157499d82ad05752322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3afa6ffbe10c5b07d1417e4156a3ca7323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3ff0c05b72c268fd4e9cc97dd3aeab324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc7130d22162a78a1a49fd8eeed3340325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3366c9668c24ad7b9e9f96841cb8d73b326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbadb5c35d0328ff95e445f9b965e705327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f35eaed84f73fb9357e215d681bd25d328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bda8fe90567a81baf21b1043e55f6e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39787375d56db134cc3babe8693862b330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd864efb6a5f287d92497813b0c612d5331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e8bb5a7b862b937c268b14e1caa088332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e49ad9696b8963d455a6a3882fdb9b333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156c645c4b40432a77d5d98ee8abba65334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67667adf4aa6ad8d9733ccc6568e1e7335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92451b8521c00cfbde1f5bd996474cc336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16865a25d6e44b0a147aa9776ff6725337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71314f6fd3b99b7c05b6eac1a1571a05338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305f3d191981c9ddb8dedca27358dff5339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3390dd3d1dbfc6f2b573a01727b267340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b72a986aeaf571e047adba5ebdcb7c341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12519fdf3ed9541ada14530b28b6c8d1342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a073fe018ff7e594086ae8e4a3ea8885343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79265d915fafd4e68c3a1718a214914a344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b9d6eed06fedc909412674f563294e345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73576f86f709c9ba1f55e28cda035142346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f291f73f290f9ac4fe403bc4b36813e347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd6b8b0cf22ed84438bfdbd8ba83ee8348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bd810c8a43a2541df795c42d65ebd2349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8c78c23bfa83967ebcc1204d84e3fb350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5515361e1c93ae917b52ee4d10fd4391351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2f340250b519712d2d9b3e34065ab9352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08a2c4375224e7ea04a41539c3624fa353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfacfa3db6a6ae56d8179ed4c7279ba6354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157e57275ff945aa674ebf15fe67f4aa355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b832d78835ca007084826fc763ed23a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b583aac4296ea27f729b8a1d64b6b9357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3560ac9ffca84e8c13c284d6111e71cb358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9195fc8ec1349562464a01c246dcd2e3359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46d386b5189475419724450348e7725360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477ef853a6b74e3cde4b22d3552d1b30361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12367d20812925b656d6f9d065bcb423362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f5daf9d12c6aa3d9b7379a7b91d9a0363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1cf3680168e16f93e989e569fc11f6364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66023273b8a1dddf9159b9c879da87f365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cd3b780819e9dbb209d67e4107d9fa366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b66ae596483bcacd2ae85c30aeb5920367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad136dd40dce93d31823748e62fc7085368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7173ad2ceccac44fc0b034a3976a98f4369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0a8e4655aae897f323b8be5144a44f370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d71e80afa9169c452658f2b2062ad2371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c82f48b07bfa622dc91317e177bc44372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff545fce23ccefb2ad2a0451b3f441b373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5299d3df5acd38ec880ec67f3c824ca0374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1482f849be439c9509e892305218a49375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7be289f1896a92f26197c4b943a299b376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9537bae68915723ee8d8e9007fb0072e377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d10685a3006821bfecbf5c921ac2e9378.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09086db4d059ebfb12325a2795e9c0d61.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959a3671490d7fcde17d0060608bb4632.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bd15b229fc8236423ed38fb84f71f83.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4e700d454c7232893de4f4edf4053e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bd81f200c5279e039196a4874f1fb75.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0dfd0ce45aa55a929173a47f81a7db6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3cb52857c4e188e44896c31739ece27.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddcd300fc4e1a73ca3195646efd43928.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9863cc1dcd7bad7f9be990f01342879.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3762ef6d85ce36d2b54cbbeac297265e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2e3300d65f9411641cb96a4940b6fe11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4682405a8f7cf72363254f3da1bddbb812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1d2effa51b97f29f1cd7d9f93b447a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4241ac080828a478339a0b81e2e2086614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e83bffb95ca1bc180dd4cad26966b7315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f71b07400e6d792792b0b45b732ced116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67da7e139efcaef32ca52c631ccdf7b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669456822a12a27ced34e4db98c4725718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6fa0d7a341b774b98f9c381dd9c89119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786416058e90dcafd065f7ed616b473620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9338f2ea0115c54281abf563a2115a5f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f550c14db8b88fc6ef2454b7c23a16022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1a503183749f86b2dc0250e8f53c0c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce28e046c2717328bbb30f0ae09ee6824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffd5288616e288e52d5b1f3c0709b3b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf5f873b7f3b9bae689a7e4738288c226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933f84ee900c4fd0149b6a383822b03f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ede906a2208c97c0b5cbe69c60fa2c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6129721dd35ed87a1daacb04256fc53b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b01a234d22f0a40749d45d2f7533aa230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d7b798ff83556010404d9b2d563f8531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bba460cb94f6f13804e57a4e8b10ff32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6456e7d76ec53fd71bbeda8efcacba133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d0de9c20b75d264924652a2e93d76134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a934dccb47e8c67a4cf2f73c23cc8835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c499c50e43794b03629d07c6d572f39f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec4a64418c2ab842f73b360a6a3942737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bb4629f814bfa82814162c358ae61b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44727b63981842562ce440e7c93b046939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ff796d4ca654a881321ab78ba1402440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26af22dcacf9b3127534980bc7aefdad41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1a094bbd5703cf7e14f6745de0032142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b3a4bf51642eac78e793085418147043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd553560f006b3076661efcbeb9a163344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001ada521419e2430dd8c5cb7fd1a56345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc4f0b31f51240d5d301988318ed78446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb2c9d8110e2532e17122894979d29647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c59e01c603ee661b9170df72ffa4a1148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0630eeb9403a1c1836496c8576497f6a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01eaec0db57242a944afde6f740b617650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da015af700b1d65cb725643b6f0dae451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f555b00e47463074f55fed62a114f152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6653ca97da2be53aa8b7db99a41c241853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cead0a76147f43843e4a47400f7a5f0554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3462a364facb7f7a444b2522a8ac3bf655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e03205b83e0f40ddae5bbb046b4ac1256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1dd06ae41dae83dc34dc922a15999a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e766670092fb6a45a2893d1af6266858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b568aa054d484bc0a1aa7d7be3de37159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448257b0039e6d24aea48108d5c2dec060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff2bf46218d9348389d690083ecec8961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874eb0981a19628fb03d5b5dd4529ff162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3327d19b8102b23d2824d54a3612dcb63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d9433017085ef43ab75001aa13faae64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9033369706d4497887a81cfc4d43633265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58b377c58e9fb8211b9b35d2464815d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ece44269aa7343d735e50f1fde72ad67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51a72bb7941760a4c84ae3564fa809868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1891f2598575990430e16746093a9a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72281f1de2be900acde7d2b77b7e66c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e6802008bd6254155c12af1935139171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd8af478f155d0918fef022d2f014b972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da7b1dcbbbbf2898a4ee871d57d0d2173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0402d3fca001334076e9d0ef3bdc358674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d305fd6a8fe0e2c567cddefbf90dc4375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe087ffc81bb0776763c47abcd6f71976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3538982297bb7802a8fe63ea29a813a677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde862eabf96243a006e5fd747b8c32278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf9bbd97f22a3ca3da454bf1e11a2ac79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd45474235ef32a226ef69da737dde9c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7acb092feb1bf45ccd4a64bb94650581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7385eebed9d3d4d87bc09832accfe66982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7aa55593df855c8b71022d64ba119e583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625ff45f9ab1dace0bdfcce341424b3784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b39ec32848734763b223463adc2ad685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8591f388f436c52b1fd069795426023b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69f6e9965138f53fa4adb1a5e4a836487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50dd975efdfeda59d604168d07c260188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad10f32c2fa4e503c88324d8dbfdc7989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766be0e3e131f4e1dba94ba99cb1189990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7947c970fa660d77dcccf01424da62191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdfd9878a940d16b71f4a9a4e45d78e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9973a155df5b849fa2c48fe3a8cad9c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a9949ed172c55fa024995caa808faa94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06dcff490a9ee6518ccd9e3274594aa995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a34421e6363bfc90c3cac62f8eb03f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c8abe7aa2da52c3354939485ed921897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83386aa8cbd3bc8830cff9a43535a6898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79078efefdedf8206c29087306e54e199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b109a8354570b642e6cf74731d6d9a17100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa1dab4ac0f7d5bb96c9d20a6b52b7b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d31d08160bf72d858799e6401a1c95102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd65fba294e90c2d69bf1d83c6f65a3c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6d5c95ed3c6edd78374ac008b9ff51104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f108dfac627294a94ccb94d8f52cf5105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05af19aa2410a4915499399179b7303106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d20785cb6463165b496e1e3f03a759c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdb29010c7e1763bae90f6d668a4a7f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5d077f6642b8b5bde6fc32ee56c59d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da898c230c9bc082ca99fca14ce4876110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bb0cc512f13bfc8c7ec3326bc64dd8111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430674a7eba01a5039d9799dec13edef112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54fd800567a1ef94122ba4cb264a70c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6817d260a9ff8d19c183ee4bf1d235114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa19d11bf204fd1f02f7971d9e0e9b7115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df700f0eeee436cafa0941c2dc5d4969116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21dc6087e406998e75a4163eb674eca0117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d7a6d6d4d302560e55a040c93abe47118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85060db21cfeff4f7085405996b35b1d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c63fc2292bafd2009ecb3fc1d73d7a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac81205a94029f5f362f17d9c1fde517121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7cb5ab016ce2aab271f866f2b6881f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa6f895debc117ad0b014abe918a91a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560ed9393ebafe74c0fdd70e169bbfd8124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65be41040c8f438a25ae4cf27389c626125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16673a6dd3da14e46d993f2791e9ec5f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2d72656065c12823ba17a7e82ffd4d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d1ff0f6fa13ff751a336d97fc146a6128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5788ee11ed349790488570735aca7d3129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e710a8522bb8b84de84bba2b77f936f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90ddb3c6da65518811dd8db45bed3dc131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c8212fdf2acd31ee63ec96f4733815132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4e36117cf0f9cfcad0bb92d37c0839133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062adf71139ae52b337abf2755d5e342134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a6a4145a8e0edb971d1548367562e0135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074dbdd23ab8038bb06f573cd975f8fd136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ff22331fdbc27dc2ba6cb577702f56137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8d9c82721fd29a2b76b21a1a50a047138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85dc4b60a7e9898dbfb40e86cea73643139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a54abf3736701fb72efd0552624f1b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb4f51d7b8ec8bfe7670845bdb0ec51141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833cec04be073cae61422b355c80d7ba142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa18f44b76baba87bd7392f7069b80a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b023e6cf31f7cd784a0d05d8818806144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc5a827fcba9115ccd84561468d4b78145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0220207f9be275fd39f95f9b7aac150d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c71110d607278a5bba5e6a8e2dc039b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d821928e1140b8df63bd66370fe86f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793a6f196c0dacc8a227ad05a89adc27149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d3270ecf954f84603fa6012e1ea260150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13c7a75ec04f30d902c384bdf2eb46b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a9da199c3195c57dae8853d4f27e73152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e36c8acf86d9dd15442726b73ee081153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7718f541ddff416f645c19b910354682154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a043aad89add5a8a1fdf279105c12f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcb9c4abce6646502008f11352eab7e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4df7e8bd56ee02fae515be1dbbe88ce157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048aea7c051f219c66a532ff1d6f2656158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779b0772eba8e8c3578651ac23cb2f9e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b243ef716cacd4c434e16d42ae727b46160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3eb67afed2825ed6442c388afc1f8c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18df2f2b60153adf80d486dd9823989a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3f4b01690deabff3ca07a1e5ddc0d8163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15c1906fef2d4eb8f917b9e816ba0fa164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5a3e7d44822ce47c866e51ee60ddfa165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99b6c91ffbffbb9df717c41a5b43f0a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac482902704f14db888e1f39bb331d2b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0948e8a0e157635fbd6b83952bfb8b7168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f708a4e58c22614fd28d3550464bd056169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f83ac8b107daee9d1025e02bed730b6170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff27016b5eb188378cd35cb5d73ecd83171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272bad95f370226dad20ad054cb4b82e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3731e3d9130920c8ced4efc97c7cb6173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f037d241cb5d6aa429f9cd5e0011842d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a92ac282e3d9b3c687f9c2bb1bd630175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c390728957aa053985bd52847e63a7176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06516fcab9c4461a1b39f1f70960217d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72339dc0d01b23c6f3718223512cbca8178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384ed95a9d4ff41582b011aabbaea19a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a0d793d344e827460122dd5546ee4f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa61d4f18f8663ee20c4e614d25d915f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde3802850118070433828033569e14d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9dac6feee6acc3b2a5162e67e1ebd3183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efaa419d19112ef3a4167ccd6a3e933b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926e79809ec93f7292a5296a381a59b1185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61f8eff93d22e2fd28c5b9fa32a31d0186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41aa56030d151f756f14e27925b65c5a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d78959f3a0754897c861606990ee51b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9a1d0855e3ac6f7a2de248563c9ac0189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2153b9d243bc0c5c9c8159bfd7411574190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290d9b904f233cad3fc6887a7b1a94ef191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a15a76d7c3a719abcaff8f08c7b0255192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcf5baec0c2efb6e2d2e0f16d90ec91193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f27c889ad61cdf592ecf1166d3cd52194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9f3127d939390093f2bdfb1585cbac195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47e860781de619154861caca9293fd2196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a07c60ea48c1d08b1ac3705e496a54197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ad27b0901c5683914e7f6131aa6d13198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5216b76d2bc07004911b8b0c226f5dd2199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d458b2f6ee1335413e8144daf9db4415200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45477a8c221f191fbe4d677e57ddc0a3201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66313f42319fb7992a719eca0e0da1a7202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb778bcfff26c7a74b2c0628a53186c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327841d3f5921346e4dde7f2f0051b70204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edb097afb4992695e09969e32e0aba3205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c2e0b8daeddcab6f2b773eedadfd8d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65a928517ef703c03ddf91835f74f16207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6822a452b52744eef29d4f7da2890c2208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c669f0902c1a96eec2daca98c5a55f2209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b2085a6468be512ee34fa0232d9c00210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5e7998496c60d3baf7812b57c5e428211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49612d842a413f3f9cd920ce2c3187a6212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6408f64e09eee4b5c0fa47d6279badd213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991561e2b36d24acf71146d90aefcc68214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351d6f2004626144cf1d1c0d4b254e2f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63ca4130c2e63a1ac07942e5ab869e0216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9b1a27a1a6e77fb81e0823dc837e11217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56c56a226ba99b87bfb205c41a0459d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5b235a722183ce07c04356450093e5219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed316dc409be536548685c6e139728db220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddb23b2d68f6865eed3810df41104ed221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89cd6bf7dafc507053e8266c4602125222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b120eb6785ac21ad17d45c862f0724223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6300c33a638bf1504de77aee15b2f0e9224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1292d5cf72a59f3cf9b6077486fefe9225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3d1d480ce59c334e7de04103f8c63b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e3a8a88adb432e400bf15595eb2bc4227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c894e17263cc769d7e9b9586deb16ceb228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1233fe970d78b6811cfd037dc134090d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa9c120eb18fbb8160fc4427b6ca2e0230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdc418d4a2ebc90c4f8ce60cc53a3b8231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c683b21a8452e1f829a6d55b59e2af232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ff72c0357fd35f0f0d21d13704968c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2e23e7ce103301e3213570b5423264234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9e8e9bc26ed1150e4f5ebbc6561ce2235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c207473936229728937bca059c44f3236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3fc94724ca5e644d643db1b938bdc1237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38eae9495a269c8cb315f362f477a683238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366ed4ce04c3ceb98020b9a77cbea011239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01acab04f18e522f20b9ce088120d69240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e77f96748edb4cb3aa5a8efb09d5f8241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e2fa38ca1ec6897bbf4941a0fe731d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04da5ed134c14194f8afc1a937199971243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4370318486416a21ec69dc187906157a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f8c9d5bedfa034dcce4305fd6fdc4d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab075d37719ceb54fe2d8785f1971df246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe74cab90baecf3b57b5eb739e0e638247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a4b01f0105590c3b71c9c3bb28af8d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53c0599200852cc65681de48d5b2bb2249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5ecfa7985f54fcb10c0a5f81627c25250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11e08f099fba5feccdd938e48dac07c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d958adeecbb547aa84edd6bc62939a1252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf5e147e7b6cc1f9fe17822fb84fde8253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66f032b6bbaf940694663e6db596cdb254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f673786f504b91047346af7e66499cdd255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d779f21bd3e1b49ca69e5c8624380b1b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a956d41f07ad315e0b062227b0bc1daf257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05684e6e03ffbcb66268260c0da2b09f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68521a4f6f13f4b866ce010fa84fc5e9259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3ef23e2e9df71745174d24d6c8bc99260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ec5a8e1b773a7ab88645fb97fbd836261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6a29d6470949f9d8cfcda6c52e3791262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15104321f01453d94b5309e69bd91c7a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6a137677ce3ce9baf200a4182ebbf9264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f38f0018be883bccebffadd5f765d7265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d86535949f727c7516272cc7c50b43266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cc4aec7e46e85c2cb86198cc9befff267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2834f9559e6edca8063bf651f1e2f2268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6677e0bafd555b081ea29a40fc9726f5269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5936e23d186e5c1156075ec9eb7dda270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e151a67d8504e7c91a8aba0bcaae56c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dace8d124b4e6529002ff681a530758e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da8483caeb5eaa23f23c9f3a51a2977273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a80421ce457bc7335353a80984a1f96274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e02f29c3f17da7b0d43260025366ac275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf1c18f48301b081e3200b55ec632e8276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3313046db2762eeea39ce73c018d59b9277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4074bc425d67ae2da9b2a78c2c0c86278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3a177c4303b67bc2613e5fb2539016279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2275fad6103cfbae946743d65fbf5f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a5cffef7afa167ac736772dc504434281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfaf8040141f4844a806368ab83fd352282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f58e6a0b6363afa0bc622114819974e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99608e2155177776c6ea20a7403952af284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d07fb5776a7b5631aef0e8a2397f54285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a56c4bafd4962e3639b6866d107361286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978f832359d5e7cd6432386256fa9b96287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf254c8d493a79293756f275674187c288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e14535c456de2e24887f4d0a62c171289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e8e631fefedb5cb8e79997cb636d81290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e103426eb8283b12b84fd564244260c0291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7317e440304e2260acb4c94a71492a2292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a869dfb92aa9d42f3b3bb72c83791ad293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1f4d91bf3a166aa8ea7db47eb01831294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda1fe6000e388b009a2fb173214e780295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a1014f2ce72cfb9d6958ad6e64d2e5296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3032d2d91f043730b9860f9f7cac9bdf297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da807d79e3c3c15bedf524503b11232298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc147d15a49574995748438f79eaf3cc299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a1cf6135ff2d3f3855a1273b08f862300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740406dd3fbb0561ec5e134f83dcdb85301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28e5c3062efe36e705c67b6d44f1853302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc9e0ab48393b9fbfed19e92ad4e119303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422e5f3a1b1043aef7639506261b896d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39950ca832919c99fbbe3208c60fb803305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ef912471d15db6ca89022dea3eacdb306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e341373e201e8627d0cdfc721c76ba8a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3673203cbc936e59ecd56237e3996793308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b63303a9519d5ebe6a29cd6b519e1e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7d4c410f610b32f9bb1fe0f98c5755310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a90d9ef04b30f7c33dceba9866fe74a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230147af52006f94c998534c45761a57312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0912055d4acba80a1c9d824c7bdfb98313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e56baa68bac28e1bb838d6d8d9cb95314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5388957726ee77e789bc2440ec626c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19620344f433963db240c2c4b49bf43b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9078f1d40fd1b9beda5e8b6ada9e372317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8225957f11e504931437d8a60461bfca318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fa1ddac3157cde7c1fdc6d32d43da5319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1a253cb898d24013ab83f9600fb8d6320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328a795260b1c4435ded0f1b4e64af7b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed676f66790cc09fd927e29e8ce0f29e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2ae7d3813e7ee782f6f4b4a39aea06323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1966999eae06a3722b9fe0837ec0949324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c155ec2ff8a64c3e4850355e99a3ab8f325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6aac020fe6235b2efde54a8051dc593326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c686066cfae2c754d8c11ad08e24bce7327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f0ce1fd01488aa08a62f303c0cb1b5328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434a334c6ce9f1323bac62a83ca9e4c4329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb82ccb64e3e6be1c000a37fe495df7330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6f9842811218ddcd63ce9a835eec10331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a088275cf677064fe7db708b0ae20b80332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548023f5adfc40327b832c26f95ff2a5333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d02d2c9467d6b9498df58e3bc61eca334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df95df6b8dfe83cb3c36008e660f7ae335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e1a60c962ce220685152b89621dfc5336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9f42f6cec112833c64840006f6238c337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96490190466f5fcc73c7379dd8f1427338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b4e0465b0265932468e349d080f851339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46ba54f025f649b291a05182c0897df340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39110195b352bce9dcd256f1eaffa75c341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344990aeeabd0ab35bf8fcd676144881342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1178debc16ec6538b1fc5b9599bf20343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9beb848dbda0cf9b270aad865b4dc49344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d312ff93267ab8459139f3b6efa5b9345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cce3ddfc1dcb5ab0e4caf7f6cfab200346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71231c1e3c15e97f68028e029e25cac7347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1699f7bf427ad7a33e0cf22dd107639d348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22a1367cf4eb966c88a04d6795fbd02349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cc7550fd9f2cb634dbeb5a4a49019c350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86af0539df946ab7d6be886a4c1da9e3351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f70caddfd9d7730344360a02813903352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35024f937cf6ee923f41f8a88fe00725353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6df14fe0d24efe88f32378c14ca9bc354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de33632d3dd21a4bec58b8e563e8346f355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10a5709284660df339fc39c7ad85525356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4178d3d4ae438a2de472e28d072890bf357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2df15eeb2acd9a137db34f38d3da81358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36aa18d0388be32611e01c5a658a0d9c359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95faad46cbe802bf1971b3b1cdc908a4360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25166cee777712cc366703f0f458c38361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a1d53d24dbbc2597dd1eff04d1ee92362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84dae0c845aa87ad6d9f847adf0110e5363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e32b4885e6bb5061a31248f398b7728364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8084a43ed808f628bb0b6e64d29f9305365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f974b5aff7e58f5a27532a13d1e81c366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa894def932600c3cafbd245933add6367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65abac03e89468c1e25ddc2579dd4c4a368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de6cbfeba27ec81ce37bb8a22c116e9369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696c6f9d499b47384245c14c0b2445bd370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be38076cb9c9bfa77e6e231fe6fa7d6371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75b711cfc9cbfb9cef03fb60d458247372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0abd77aa115a4277e477c267ff14a24373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175e5e1186954fc3ea26ddd18c4f39d5374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb27ca63d4892d53cf10e8c937f5187375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72121da8f7863d36b83a1f04a1e646fd376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e709e3fbdcdae14fb3c1d3c721ece23b377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3779ef7de716431bdcd537615bcfe2f378.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>