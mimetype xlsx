--- v0 (2026-09-26)
+++ v1 (2026-09-26)
@@ -1375,51 +1375,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c0ea8e9cb0309580ca8f99f28f5e171.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc985dae7a595822c9514a2291a5b4582.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6443e2b55a8d329c366b05a5f008e1f33.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befb29e51e26dbf355797030fe4642304.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f638ad88d63c597528e3ba77fc8f245.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b775b5b7671a934fc20ca3138e8d91d46.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffce1666b204562f81c9d3ceeb9d1e057.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee6ae302e03bb41cd3c4afd23fb4e058.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255908d653945e6ab7ece1450072a5419.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa8185012195f84b242855fd1865d9c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a5bccb1f95701f5cecbf6291f7a94d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc60ada845f4db4c0a72f42b17a8d7612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf339c2dda7c05aa678125ceb8cca1b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcc78be6050d4a289ce7c0f5839e98014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa25e0d37d5b8d24ae723034dfe9f5f615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef3ca326665822db0e932b14774b37016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607d7a0649450cbccc2a68408ce1eae717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00dc5788de3b76b7fcb0cf7168defd0218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec94ead6ef198f55dd28ff98ef7488d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19530ea866e3d0f7dacdab6d93c0b73420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f87374580c1fda14acc1aadba33b78521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ebdc6134c4d1c8a2de0acad9907bb822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf52e05c22bece2e39e795b7409890e423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07ba796a6bd1db9af2699e5eeca906624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c890ad4b41f34957f1f7ed88e0defbb25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e3062181f88fb103320dd9d4ef01bc26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea881482722ffd10693aa037e50dc5827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f261c05ca9af7341dda6bd6fce161228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469f8e6ee7c80d79e7ae55475a5af65129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06f597b46b9d9bc7f81d5d0b395751b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d31f9b202dd5f1fb8d46839d1b0daf31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e3b5ea7a1197fc6ac7978b4488f35432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ae8e1461379e34c6a33fa72db90a6d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0613991c026d152bdd52a97e4acce78034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cee855074d7b789b9d4b5f0ecc100235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65804ed41f1112f7ad2ba9822f8d56bd36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd756c42988cd1f73eab7524a4f318d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fcf85e52bb4cad0f64e8e8df849d9038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e343f076c3faeb5e047e1c35457c0639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad97da3d7075f11f57e1de71dfdb4ddf40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9b904d8c1c77d3563efa19f4a07e4341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3be910598264a5652d4ae51b89bbb7442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb2ea35b4b1f66eaa3828addbc8a7ed43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66002e62e665a116575fd0f56a2d7c4144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d714a87cb8f1d8e7540b99f430c521545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c167620d0955fc63f81f6ffcbec3936346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb16a6ac215bcb78d39caebb285f15647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc75fcc2f2e7fcbdc576848eafa06c8a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb52a72cc2f4c3afb8abd90646c8d9049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8382f0ac054ab984614bd80a6edfa2a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301442a68c7cae39dc047c00075e09ed51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3070003580d6b611c428f3ec343c3e2e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242c96d67abef925449c0f194a20642d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b815e23d2e2c62644e3b129fc5465b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c20c3bc97b0afe605a626367c641fb55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a956b0ea3e0a073b415b360593254fcd56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d569eb25c4e638d273addc428d181d5557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf9592475cf1d98de9c1fe4d1520f5958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9530a8a9dc3a7d2457b1c14216fc4b459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdf22948c3886bc11d0b159fb9ad36360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bb0cb6864c5c28b4f20adfe279d53f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c060ad48127f9111c22456edad39d662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f77124d4cc98a0f809e5968cb9ab4d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4193acd2f6041f6677ddccf35b910764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d909ce391695bbd885ea42087ad7859f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a52a566e4e7014d6baa3776a6b18b666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46f220f7abcac1d626c7a2b3c7ca99367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cb1110ae25beaef3789aa1a81b7d0768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46773a5f64e666d8fd1b8bc5923ea8c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d38d6ae101a224ef5cdeaef64e6f2f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a204a6694eb7798dad5fe7700a54f8e071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a84bac9f76bea65b56c193cf2732a072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2051173c33dc1ace78b2bd8af9caa64073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2283b79176cc11d50181e7c0472d3e874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb9dedfc1a5381a50c9d823639eb2b675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecdce26df7fc71a35845827a875ba6c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada392db81f0d32632bce149fe06a6a077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21a83be1d6f03f381aaf37d3329275f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7772745b77503f2c47049fe59b41d0b779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5db05c646408241575bf0d2ce34a5480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ece6756bc18c82dfe0c8937911ce79581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48900bc41f4cdf0854cd146ef53dbf5582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ae5d5287791f702f2ec3705411444f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975d6bcb9f7dad38c71a972acb86518984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccb984476e6209c7178c96c3d3a324085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff203b4145d7d4fa144a940bc790d38286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed969530acfb522c9dd9724cb46c03a287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1283776ad3718ef5a29d07364a33fb88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c839ea2c963f24b47bb5b0a218c66f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618fb02e769cac96a6bf39b72c1793a690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f048f528afd50b26a926a56adda56191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8da680d2ab944427e61b6d8315758c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4315c19c5e720db1861a8dd5d7c337ad93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ab087d544e4c340dee0d19f9a3554c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca14136af8f9a4ca4ff4f491aa232c3295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dff067e15dce3fd15963e83e406874e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a2784ed5052a35f4d0c5fdf3e925fb97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0131ad4103c0e65bb94dfe1530c3230b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0689e2ed8eedaae7a344dee34ae6a73499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b61381d52f259641f02c05a3e58e22100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d5eb5874a9b0398e3f216415f31b11101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b3dd8cd7e0ebecd04fa8dfdcaf1ad8102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac12010a4d1213b66bc3778b2b07bde103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334de2c57c7166b40de61f4a0867cb68104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5e9e8a4580b8debc03d782c60fac12105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4798eeefa098cebeb35a936e4975b64b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47758cc1881a5382d8e4c50e81e84f90107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1a52435c316120d4632c22099e4f66108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1340a6c4e07bee86ec055c8b6fbf8e3109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f61a22c980df8585646e17863fe2879110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be538f2881d0d7a9884518bb5e63c0f0111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65c22cb8c366c0df8de121b03e4ab51112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127197f78de470c8e2652878ee362728113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fb7858b69bcee5050988d82708875e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ae24131107fdbe6d31873caa150563115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd5b83d49718f449701362e12f30a66116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ac933c4304e999f3045dbc972dbb00117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be416f7692416fa2c26b2464b2b0286118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fa10038e126952ce9d245c96aa5cfe119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d41f8176dc9f6de4cca4a0bfe72b8d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e7fbce26b1422881287b21eb9aaa1c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c46d216609ec9780fddc2ac8cb8f664122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a958d366ee451aaeedbec1ac429c7580123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474be6a1656c8d752e872dcd3bb67c97124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd61013e26217a93340ca4cc67c49dc125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7ef35cb839d5f66f1ab63c170c25e6126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798054941172e04612236fe736c6cd00127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74585b2dbcb6652c58b37eb3514093d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c36c8e21faed7a36746b6051b06e91129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897c89fa5a4e3d21d4fb3becafdcbd03130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bec3989e88f0c8917d6d6d41a28204131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e9f09033463d1c891588c03c395eff132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eca456d766a89e978c56ccb39d01603133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51ebc11c20104439cf695190c5f016f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22af7c4c7a9c0f4483cb0bce1aec2a13135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e9072032365bcc2d51637ed0f756ec136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d997abfb9e49c146995569f0b63340ab137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d2b5ece5ad2597e715e5a869efedd5138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8a86cd84e3972cb4489597a24bc957139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aceda67d4d985b37746d8890c1a1f929140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ef131a2ebabb92b7a994c2a2cb55ee141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2765c2e70a4768be50c2de31bf493cbb142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b819ac101ab8c3da638aba7a10cff00143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f91c049cc394bd80cfc358d91a04fca144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31fd601823ea979d2684b82c57a798e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3cffce3d5a8a4467589cf98673b5f4146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea9012125004efa44e2e2cbc0657e91147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4472a64cbb0ff56241b50689c26a6189148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847833abe4255aa427320e89bac56a3e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc7b7f287f54b0e746171e620641a0d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4796eee1c47cf5a2fe300f91a483444f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2120d3cde1e9ccfe4f8861dd825189c0152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceec29863e962fa835ba42bfbad33c8d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5749e1152b6a620c0e2c93b644ff452154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044264a9b5eabb358a415db48b970277155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab6699732d08e56e8fedc64a76769ff156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c878edf49fce313e1d8ed21e199316c5157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a399550ebaea3aeff8fac09ddef2bddf158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ebe7699bd9a54d2517a830ea2ec801159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c75bd60b59dbf1f55cb684b8314ab83160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce60f6c17fd18251af4773277776d4c2161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683e3b7df0c0b3700aee75dc3219bb60162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42f8c6f9920194d3c837cbb94fb9046163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b525d8af8d0c1cdeffb7234c7f4c8b6c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332340992c0c0371741b3106e07e1d99165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd90af2669f6d1b8c395f0e60e5c88a0166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3919d25513f583c1f4aceb3c0ec94e42167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b725afab42b3d65450f0715e6bfeaf04168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa91a96b18a99800881a450b107c7555169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003c1bacd6342aa262850711c43a7069170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df551a959d93d70a4079f9a3c1a31699171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398ddc16b111e2ce325dfe85fec0fea8172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e90583b862c3a320b25365784f4dd4173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29875e904f509015c19a86599e12a26174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b07213ecdfc464782616ecd0e3b202175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ac52eeac90de20a616480b35fce849176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6d96831d269625a85076042edecbed177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8c42c542b645dcbb386008ca79d406178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5c1ff00372cbb01d1998026a6de89e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2989c50052738cf5f68df64ce89e8a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca7fe168ee72494453a6699c72ec0a0181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddacc40575a51858e4a2cbf7d0d469c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b41d249e44b894a11336a742c820b0183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9593f8aa5a3f6b4ccc8e3c66dac3d240184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9888a6369e0ac4c4c689936f59c64f5185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e09c3320bc28ea731510e324bedf3a0186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7feb3060d2ab24d83537dc71c5c787187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2c96dbdec1be1f46c409068ac02939188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92862ba065f53ad84ccdb307d32f8cf7189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddf7dffa4cd84b10202bf032f537302190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6e0d2363634f94758f72561faf2236191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17c9ee4b43a09a550c4de704b9605f2192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5bb29b76538fbc37e0dc7628cc5723193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2a298433d892e3fb59bdff7fd4cee0194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c9ed4147e9bd034691152a86205ae0195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f947846f3eed122a2518147980dd191a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7716edecd27b854df6895308928e86197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991bb3f077d43ee1c3fb5304de1a484c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703eaaa7538d8be96e044537dce69599199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b64277ab8263d3277a74e802528b2f2200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0929c6cd1f3fa363467e98e2a85377fe201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad90e0db2f6989736e908e8eec706826202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543cb2654430249499e2bba372f60921203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf0142d5ae27242e6d1dd84dc7bbf62204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a0b1046bc19010c083bda18d0e26f6205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb345277b1aaaad5952731e4881ef56d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c39651712ac1dea5d72ea1c69374b95207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da6f69d4c75912e17fea20bf25848d4208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d4d0d8c209b04e06e36e350f8f5fd3209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bf2f3d7c8dec9a1cb3cfdf7f88549f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458585463eeaa89013972571fb3347e1211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6dcee2e5744010a4e5643976aea0d8e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cdd6a681c7b65bbad52b0b2bbb6899213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b304ba42b47fb9c0cb4fb8e8e2d27f32214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e110285de76084fef03be97f1ab9ef73215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e914412ec007b3c298a20317ab3de0a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dddc3759de7db43ce486cb47cb0b6da217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75da6030c99244492325c8c81db2d3e9218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcfbe9ecc545359ec9ad4b86dbb019a219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5190633027612d0672602f8634a3a736220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53e393e9c831a419ad03f66be816104221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ddf8eac5b488499ac5535c4846e77b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d264d8c22b1980353f204ee70b743439223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f416cabc4752292d30fa27c6244b3e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f373d239c4793334e978bc2657f67e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a0445adff3153a2aec7cfd531abfc8226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcca37933c8ab65ef79a50860cb47d8227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4e33431f92687cf468a2fb55134356228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aebb6a1c8601afb390ee6b74f410103229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25800d5ed80240c5cd24d039e9eb61ee230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c13edf3a2ccad7ec96e561ef0adf53b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e54f67a7fa6d9625b17f25a0c5c1b4232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28dd7f4d59594269007c9501021f84fb233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd082ab7c7ffa29705a98be10f4cbb5234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e489d5a6e4e63952fc3031156b3380235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cc270770c64bbb2086f02cf5d07391236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84b945abb0f1e55a7d2a90df2252e69237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c85505a927c2af6b7fd04d21ae57a6c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb248a920b723cc6297a89ef6a08137e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f3bfe69b1a06bd6387b939c81fdec2240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dde64c9d78e51da1b2aba68d6da9907241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2277428f9c772bd2f66ed133713f286242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa75432e71fc42a55178e2ad2c9874f0243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdbb6c135244ab9a4de92ed08bcb374244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c09c0c1fb52bb4dab44036fb1242eec245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500ca88e007495fb73f842bd5e45679c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9208e9e58873a45b095ba928722421f0247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47edf3f69d43dc19a7a5f7f699ded2cd248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7121047e841c520bbb4556e2b904c86a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fe1a5e2f43149d96264efa669ebcc8250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9b61eea5c54873d7f8a4244274d28f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1817ab835daccf4e9317d3c1dde06f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674c5fcfd782c32b843eeaa5da0ee934253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecacd53a07b9469c0f1df6bfa67af51254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351991d66fd4f70275df10068910a73a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed6bed70dc35605bd8cc6c2baeaa827256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4cd890e2a1c8b0fdd00c714a09a540257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231b27d37c3c2836a827ce32d674c744258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed6aedf194aaa3640af1926bf9a67fe259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce430b63201493c5379cce75749e20e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a5a660cfa822886a200bf989b6d781261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ba9ea9011e4e83f5fee7be2d92785c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438216d262ac463a749ebf9b96a3e7e1263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacf0cb613a59ad4da5632674956086e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb6bff293ba1604282b226a131eccd6265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb6800bfea76df7b6c291a70da32301266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547f214d6239c1585ff1c58f26b10948267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b1c1d8a65d888292b7fd7fc8463178268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9135e305a4431d7872aca348264d3427269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df71daeb1d20280b27a282ec4a54f9e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934e965b69288fcc9304e2037a81e6af271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0cde578278be7fbb7f37dd49ccf54d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a914e8e46c711415a31e5e4f5f0159ca273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f009c7a7955d82eabdf44782cda138274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df2a3fcbbce19a2125b1b0c5403c525275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec419d5d4069dde3d548ba4a6082325276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171048b81afcaf96d11a327ee424b256277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393d4cbe9b9809a7042bd596d5431919278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1e14a8071f313ff52a8b24126c8e3b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aff29132153afd9fd984bd0ebaa7371280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3fbf3e2a7f3064bfbfdb4c965a0c7b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f72fbc091fedd188667c7359ed83083282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd5a59fa1a25253f1453361a6f9db91283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53d02b3ad357cb4567761160792b057284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d051e3beaa2f2c6dc408ba7f1ef6a6285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ee75b8e2ecf0e210d14949898a578e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0794ed43f625119317f37d90ea7f1d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35eff6e9fdb0988aa0f3ec4e81d80f39288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0938477bf6df25c95e194b219a23dda3289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59cd3e81009767d7bd741f5046eb14d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd083e05d9ea21f8c694eb45ce0f3c1291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1262a254504925fa8efcc4484152d53d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4f7f8db37a40e83eea3cf4f4483a57293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6301de943a4cdf4f01c29c9ca7f4e59294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e108de38c6d578ee1bb964efb683cab4295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb05e5bae31169c079e97de422ccf32296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc764e450f0ef64e19d120289b49944297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b912929b893b18369ea9fbb02ccbe7298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4bb82d406f27674e0beb3f3611fa19299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b858e0dd26c16a1f3ce146c9a87eb3a7300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b18028cdd1a85ea95a48d9b0d73463301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818adb2d0e380b3986aa7ff3a6c3b120302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb6a242c83929f8affb62678296ba1e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c253706a582f8213a3b59593da8f8431304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e2a6ca0a285668a0ab33a236027cca305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291eee8ed10ca919c1e5ed7d7a8c81d2306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa6b940da461090d9509d93ca626a3e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7eb611fb6444028140be737dfc2b21308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48997c52bf1d758be273e2567fa021c0309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3e38a161122bff774e6d674005ea07310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719f79bed553b397ba719b4f2cceea4a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4355bf5b1c32d53cf3c2dd41defdff7f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9a9c56ece05fac6b47b6aea215a575313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44373df260af8074b2dd9786ed8b63bc314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb8c5f8168622fff6de3ba8821ee260315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584e7704db2eec7800c17ce52ce4a2d2316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866b3c988a689b83ffb2ca0804a88e8b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad8506a515fab250e8f9221bf4c6e44318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93da60551c80ca0e140001679da30f6319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8a6c1c801ea0fa16e850829880fc3a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc25db20d81c316287652f9824ca4021321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a55ca4850074dcfe03136a300cdebb322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a4fbda8762c597fb2e612858847e44323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626db278424141081c52135ed5b43af0324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382ce732f5527c0fca1e0353daa0ab45325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de230efd5986b06f190b13e571f859ea326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a01cabbcc6d8d8ed735f788909fc92c327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38eebd721b3bd679277d0ebe5bd1018e328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5952a4ac973d4971c8e656c43ff059329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b02840a70a100899da1bdd559f3f75330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f6b7ba8ac5c8dfe989fbe03660b0b1331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491d6772052d98490eca2adb7f4f82af332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fe4ff1064c22e648bb2ea592ef25f5333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3949c90ed282293597b86d76da6328334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2c27d231274b97446e576faf175a7d335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7d8af9599d0699e49ac1636cdbcdf1336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6d6c8553aacf9bed56f5460285b2a3337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e6d2d2743c6ddbb4223322e5871300338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227c54184b93795a6176475e49e4da92339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20a24b79ef32f9c3535567ccecf1fdd340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90fa5d6ccbd6b813dd0ea4022108fc7341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cadaaded2c08fa56f3f0abf2fcedb27342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17964de37269e2bdcb119cba7b1dc614343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c186a4485d32f0a0546dc01365d56b28344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84c94f375037e8a6942b6245486f228345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56bf573222007310114eda5b62623b3346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fbf8ec306767e97e7e771e13707cd9347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6584245404539977e0ddd88e209dcd7b348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3209670336ce22adacdf864ed9b5d77349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e4782ec91c58486b870569401db1c3350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785e04f6d85f4dfad0c879c5388b43bc351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee404297b012ba4e59a470c96b7b1d7352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ab456b452686762a951b2ae1f6145f353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7026a8a891a392dd130d6bfa74db05e354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d90224478db49cd45eda7e6a7ec6118355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9c903d6c469d2c6cb03e8c8417447c356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1565102e8c9b8b90103393725123019357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15e7dd547157839ff883819aa3e70de358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798adf672d203f88c7a899a289d59617359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f671e71cc41dff211ed70b461760fc6360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dafe17218f1b620ecaeb9b96b1cb5f2361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3a730b48fdd1cde1e0a6a0b108f6d5362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f1a783963926189e64c98a71ebb54d363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a40e6376c652f90ad004f1b98e280a364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7717bc34497fcdf8029a4ec9035a4e4c365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fe101cd7a57e2be27f91b1233113cf366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e67f6417ddafdf3713e7b0628ac77e3367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b25e7e60d4a1933b03d4c0993ec0203368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53914a0fe5d14688ff0788bcb8b0371d369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d030ac0420bd5278818d01f947439a2370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c576143409bb3df9792f5a6c1ceb8d06371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173924bc6c4d8645b15eb380c389c4e9372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17a521c27eed403f31b352cb830fbaa373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795c0092bdfb4d49b470c81a079d6d0a374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bc49df8b038f45e38e28feb538af56375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3648b2623dc52703dd834196e43ebc376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01821eb6848feaf4b86c40e984e08ba5377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdda39d8357d4f3ecdc645ff622433a378.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228f647f9e7b5b4d9dd3407a8097d3291.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72a9433e57e82d7336db1188980c5202.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18b013ad67eb1f17bbe520adf96e3173.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec827ee06883c329dad1a2128bf08b134.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f731a36ce3b1dc41743cf709acb7b6235.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a585d62c870d8ffac7ca01e4f0025b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f8b9bde770c1488886363a8ffb64db7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb33b7040b6355c1212f6385c8349b78.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3e07c1328dd70e10d245f906805e799.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84f5a4dd325f0f49cb908dc5c2c8ee510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d2b04b03f04e3f32fbcadcf4fc90dc11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba0fa5f420d708de7fff9f4bd80a17c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929d5a3f0f11a2c0ec38486f97a7da4413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3caed9d4bb71a831421b45de43177014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72598009d09d053281c60a76a7f77c015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b160a8226c85f3f0a4c43e665db92b816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c14ebcde83e11e06bc46f9cabe814417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3c68c09b03924f438475d63c9dce7e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120a4ab71c03b02dfe64c91025d93f0919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce97d3e213470f6230a81c1033d190a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa57b6440d613bfab24300a9429e84b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111e8f16bfecdd20f9b3198a36e02df622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acb53c8de250aa5a3e6da8c70c3e47623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9689b89c0c7e11d4e08edf23617e2a224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f501032bd46ca658220599a3d768b9ee25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e6039f10c304d7d1e473c633370e2e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccbc488f6f21d9e674fab416f85386527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89ed9f8ec940add575a659da83c320928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7adb457e8cf60fa5ffbc76ca58eef1029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2110513cc88b72511b3cc80867a481730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba9c424ab4a1b8ba604c4128013db9931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b945f0c59be10c6abd1b6edb8f2310132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88f1b4126b416c1ca7733553da118ff33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cfe3c4e394ffda96b736c0b0d8bca634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cf36ed15d15787ab53290fd91462fa35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3df86b9bb72dc1cc36f0f10cca6c6b836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc6f25957195aac6192b67b7be3553937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a26496d22a0fac3c5d53cbbfbaa596138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c605b9094c2dd1ee4a18d96d0e3f9239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776b5792b057706c5fbe36421e8063d440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60389b9db70f46365489e2a2a2b0055041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ea5f9eaf64df07a9fe17c4c485c1ba42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d631e8f47575b6d646176774cd76bf43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42bbbab780212c9df054b8404fa614a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90299ac9f3eb71b38e96322ae0caacad45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a4e8880c0e5ff48f141ef400fba79a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea65124410b3453eb3edd01d72e7ab9a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fea572ad39ac483be713d3e6e048f148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a246f00f627e2cd497ace5cf85fd9e1649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91956ab220870367f60d9e334209063250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fdd56fd41de724b45b4741ff0f081e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19df98a40d75eed8d4201db3f6a2f0ae52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca83d4b70048b745ba9eb9968e507f453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f532df801b5d3afb6edf75ea7e1d4254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689adf09893d116506ca56a3c23c7cb455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6a69a3ee0a8c37305ac26b4916878756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef67cec09854b1f6d31481a3ed554de457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac697c7531389d2a9697a41003043a0258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6dd6aa29a76123e4366e3654fdad3f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96a9f64ab6efede1bbaad2b0aad335560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d862882ed904d3ec42cbdc2cbd194e961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950912c1eda60254148552219183a40362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9721498384f24a4f2600cc9086c77b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8d9dbd68f70ec5740a5946d0a4fee264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b20c7f5221a9546b926c124e37317965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2ed497697c69ee40bb770d4c0f5a1c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2747c42439678c3d9c3066529a7e40c167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d078f6f3449d716efee8a61659077bc668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05916ccf208a0a64bb1749ac4820070b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3603d2bdc183b1ca043192c78ba345f270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e3e7884f16566c5519706224492b9671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4800f20fb39d1239d972ba559c636c872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a4e7228b88287836c3061e9ac75e5573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b1a87e4633d5736d42877b8ebefd3874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641b096707daa2bfd9149d6d79ac28d875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad1d37fa01cffdc0b85faac4917f7f176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad59846167d43e6a31aee604589453277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff04b71d6b56fe9cc5b31b114698430278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a2d7581391b5f7f75b195581759d2779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6797008f6bde7e9b2f694435c9cd99fe80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb514b06804839627744a1eec992d4a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9595d7cdd353ca8b55bbd8dede45016482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb03feee4d946deaaad1a4088a34e8b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10c391f4e0777d72c34436b622d0c2b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebfb310ebb04cb8235d08b8a94d263285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb086929e8e02272b6fcac42f320f4b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401cb74baffe77ae1f32c7bbe657d34587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f028d95eedfd9410d69d56c7dc44fb9d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f92f9f306e40c3384f9f53e25a6b6b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541a0337e212ed41e195d1d54f0e4a7b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5147f1cf55a36188a8014fad1cabaaaf91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff631d58479386f5dbfb848df2eedf1f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a4303764364693311187cc7927fd9d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb63f900a5265ca10fa9ca3ea76333c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15da90e8fcdee0e28ecec68de62e731595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333545029dba55c50c3869f88812888196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1c95bfebf5f89709109ba74218e5a797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40f4076a686c8ce412f0a2aef6bd19b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f830ad39a179bc945ba63f1e73b6dd0d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad4f1113a5d1b86d9cebdc994878b93100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8261929aff68a9ecb5f3df4384fe8d31101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0543117fdbbf22526febc84e9656048102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fe10638ae7cd5aee6c599b70aa24e2103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bacf5103da9b2b06cffc3a45118f12104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c99f6de2edb918c2e3f5bc69a23602105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5a256886e23a30fc2488cd39b7951b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942f02389bd0fcfdaa4558eac60002ab107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa02572168e780b22f8e3d05e12b09db108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8178b06ff7f018d0164baf188b03f22d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ba64f0a48409e562157d00c660672f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002a78897cdf54e7337ba77937e0abde111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826b00731ba276604befd56ed64b868d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba9909891c0673e6066482dec785b67113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605d87d07a8f302315fa7a1f20dbb844114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29cc6c418fb57ba86a0da61b94794f9115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723c265481afec9a5fb3b4c3aa2b2cec116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d361943982c8dd76f23021cf32583f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e4a6598a1ef0c589682a8e7af3f91e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5aba80ea853dcc4d18644b331620ee119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6813704de3cc1b6adb51c0f7398d03b1120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d905e6a0f22782bb6a168428516cda121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c784afd9b5ede597bf1ce1b797341925122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80dc6e93ad43bf458a0fb41b7fa49e1c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44707aa8f9c24a1e8cde4b4e5064313124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5575f422917ae39dc035697321b07b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c392341a40aceb40cbbf9a9d21ace77c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7ca8bf35b4549510e2aece8acd2545127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4846e36149a3cec3e4f6db2b28d747128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0126fd85a65eb82dda095ef656e8b4129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01ef23481d68b22a92b066a1c04c8fb130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c42e0c680fd0d810a2bc1d3cc8ad5c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073f01bd77c363252367fbdc93ac858b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af59f55593df7e22298a9c8b85cafffb133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60a5b84e211f7239cae9e4fc1d47c65134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1eb6380be28ae356e444a0f9fb19aa135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07120e540fae8f02bf1f6ee95740281136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c39587c4b9df5f01bc232b46b05e91b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de0db3adeee9f2c2e872976fe47b130138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddb489a0a77733033623c08de9f6314139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdc04dbe3163f1a41f6e74a66e4dd33140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acf0de71201e31f54a49e2e8c636ddb141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba055d018f5c927e029abb78c1c26a1142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfea9cf99f11990f1464d613338bd4c3143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58f85e095093d0ddc0011afe8ddf495144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d886f6edcaf759a6323a173dcc7fbaf4145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb3f4d5bc6392cd548bd48bc43e885c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f76de0c3bd137e5f9f9825e319df2da147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0527d94adff1fd6773f2b8988c6028148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffc8b20c30c8faf8aa131558d75085c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2d1a86921a385e73bffe418679ec88150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a4b3eefc230597dcc699071528e99f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc871fda61f47ed40eaf417d6efe0cb152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17dd24c6915fb33490070e19e73b56f8153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042354e031da47a1fc1a78fe2b22b28d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2ead9c71ed52651d6cacea0cda0f25155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae3121656e8868a2f7fbca07392e72c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613332cad286bf19442e4d1732e9b39c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5e4a5a0eca26e899688f465082f13a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c234cf42b478b2909030a656d9105127159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a946961aa14a269aa1f16db5810a078160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9571d8742da9297aebe9c23f1ac6e1d1161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1249d4d2e754480db57411dd65594085162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88432d92406f36f71f0b18f8c0bcee29163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f326ef902f609a1c14f518af55d454164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cc9e99f82a5a5b9e61d19b1ec31e1a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe2b253514c387b0c7d755258ae3def166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2695caa8edff82f248881df15e6cd11d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e011005d35694310b4c43e98128dbb168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f2146e8b3e9c916760a9828a3ab7b2169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3a9f7c7ce8f9e8b45d5f8a02c475ee170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5427b12bafa4080e5933af0c0c05326171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a459a637569b48826c465392f62ba03172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84157268c949b311fc28d65858a833dc173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fa509218c3259b0c8e27056c092caa174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b1ea1036ad7319df4986ce2f9b1f50175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c4338ba1aa1a694761f7e0c5be49fd176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25233d5234f56a6513012ff5ad58964d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ef9dba33137a25cdb15696bdcdbe04178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85f1c0d1c4ea069b758139cb6ab3584179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6c7242b853e93c33146761c5f91e93180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c036de92b94919146a472886f356ee97181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb96ad9652b4553af1204ebf790544b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc443e6e88cc1b75a28a68976c886c4183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1348eee1ae9c14603a4e64deddab5247184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6ca000e86d89851a049748245758b2185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68081cf0eb018dcac2ff06853fc44957186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874a36dc4d841d79375ca0936e1241cd187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0123d90e8cff36191e7168d4081098188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5804463332cad841c7c8f92c05c0b58189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5196a58b054dd45fd0b903b9b5df66190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408ce0f8bb857e4e68713e5014a50233191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ca75fccfafd3da0530c003a0cf0289192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89550c9b83436af744f6509dd59b807a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bce382a176271f0ff83387f832d1b83194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3f9377286bbaf9e60f0cbf9ca74bf9195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e7999a4562087869017dca1d22368a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4605d6491b4ecda7c9957c9193a27c72197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2aa924eba20c055fff867f486d1ff88198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c683fa70e93e1314e4ca3ccc1061eee1199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eca2ec97fdb7fae4be90573882b079a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e8cb9d66a4d38c4c85ff067338ddc6201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfbcfd9eff1d809c09e04327ce7b4f1202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0320a6cf421899abeae383d0c0244c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc450657234fb024eadcb940eb42a19204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b56e7173a7161b3ab21323ba30c26a2205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e21bf64409d11f4db3082c310aa37fc206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908079a71e096df88d1e4e19d2283d29207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2a6a670a93dc55668779ca69868c02208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b0be26ae26dc1bca82da1bae2aa772209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bdee139ed4c2f8a49a5a9e62660f6f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f8f4fd1e9d8e16c4a7736960ec4d07211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d002c1ba83f7ccd8f4ad8d0296e3ec212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c60e6b2c2cba3ca6def2c8137947dd213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b05b5da1e20bac9063f6bd3b69a72a4214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c07f87e186cc7f495f1bfc5c9dd9ad3215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a6532b748fe191948e08d758cb54b8216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84c105d9744661449ee5a42c705f28c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3173ef463b06a162ace07792357bc34218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee39d022b07dae87c5067a7f1f312d2219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4754e06365179ccf2ac69bcc97f4662220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820910bf978146ab732e320bb137e306221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e866b2b8aef1b9de1c6a79936a65e7f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8670192bd6b95e575670c278bac1ffb223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0ebccce0afd8691e1c2af010242f41224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d4064503d60ba88b84bcbfa3d7a943225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbc37b54849a54cbd41d825389933d4226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9797a3dc126d758d6b2185f4432c3f73227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572031001cb15fb7bc8a693cb23cf2fa228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cef4d6c9d1f13016e6bae008547c30229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8031ccbbabf2db92f5284ca2afc877e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152293b54aa53864838fc5a32b539d00231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108396fa2c8cb029ade4f038bfdb1015232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e08bd6ee3d0c1824d1874d69728f36233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6918fffa1fa40ca529db524bd42a5043234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ee353b12416ee9939657eb9165c03d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ab22b66f771fd65a9fa34f1b6996e8236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9a0c36d0e33d5f0daba22f69ac62d5237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a953a5be5498a7449255092e58f5d54f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7a781e90c62f0a704cc1e2af13bd7b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c5594dac9a87f73e8a1a0824889169240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb11284c0aa969140f252337cc3987d1241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83db29d411bd1e8695fadc81dde75dc242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee366a64d699060fd01a4124edd0610a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5705f046e700d9b3dff2e5fe24e11bae244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6017286f46286cc78e15baaafdd1d6b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdf0cac7a1822686ef766251869a5cd246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c18b4ff779d82870e0fbba4bab6589247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7592cdbcc5f8c4d214456be76eafc189248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808440db620de9a3a26ba1a2d8830e7d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4593a38192aff8cb697a92f4b397f6250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ece4cf87112e60dcb5567652dc6e6cb251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6db177556125274bdb819d94e0beb3252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca9cdff18f9f04a5cc671aaf762748d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ff0d715984ebd5ddac57b3750daa06254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67253298f8650240222bc03de82fa693255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ad0209585040d2d4990fae2bafc3b1256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10b701e0cecb0a6b7df80905d9ca508257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c8ef5d2e6d1e09aa9617460678e431258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55548b7e68390e16fba44829c5612450259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b34d561976073cd0018e0960b4db8f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eac71d742d05eb3d723e660f887ef7e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b01bfd0816a0266d43ee7c11348d68262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ab344c630d9fb38254d224264c9ec2263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48574dbe87458ecaf3293a54768526b0264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acbe39992761a7deac6c6da55a6046d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018ede40940cae55f28ce581fda2520d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e058d5fa5bbda29acb3fde67109bf1e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5acf1744247a8667b50f1c8dc9837e0268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b74e378b0f52d06ebeea43a74d2b86269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adc4b5b19e74563286eaff350bd72ac270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bc4a8262d2baa9edcdc51d7d2eefe8271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffe338333ac1f817aabcc25d5791a1d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ee1eb7abebb90a224a586540f532a8273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247b2319b6304178feca332f62e14b5b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72426a35aea07d25a9d713dff2c6459a275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfdd4aaed0c8421bb7ca3564042fe0b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ab5a2e9200d9bacef041016ee29083277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01adff23651852e35c069a942cb0a35a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b73d818abd92097418fe5b872f72565279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04654c4694365e44efe0766f2fd7062280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f473dd583c78e33e2653410ff5d2872281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e6ec6c41a14c5bce41a2aa5a2a5b62282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe5848a68fd0f88c426d49959800e27283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ee4050039fe9d8cf7a6420f279de89284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f150e81d9f0b7be234077f4880dfecfe285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c5feb0ede4d4525d8ea6a86dcc8ad6286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ce098cd4758aa34cb4aa2e60478ed0287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fe5da606b4d0baea5bc95dd4920d6f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a65368e4b58c6b02cbdd29264db97f4289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b0ce005f0305760d9dcfe721311792290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e0d037b4fe951ffb88ec4e0be5258a291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf38b38c29ff5fdd118511492ea7a6f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779044e0d20fb4a563281235dfb79d2a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227f1675bc00e471156abd2ce9217d84294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed2d43598ff9f610adba37ddcae24fa295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c22e9d95d93c45232e723609e99cb60296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a87b51a058611239e872369d0dbbd97297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cd2cfe825809d1847b0e0d79eb97d5298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25289465a4f0783abcf5c8704f21665d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838138321d5b173fab9b87fb1bac37af300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cff48798ed9e6554a757f58b6671eeb301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0c27e342fa23fe63bbd80e5d8c9550302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d34f098c38436a2794586466d74e2d2303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c08bc6ede0c19983912b805165cee0304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cc6e1ddd1d6189cfb4e2adab54b6b7305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17b7870b430b65f038b8220cd469cc9306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdece658daf8dd455b37916b38e5967307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed8a3228005fde14751debfae87b784308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47d1a474d2c0b75ab8364100bf04b8d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0528c2dafb6883b1722856679a2599310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bda749bfa9979fcd3f09836694f359311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948bde735c8774234fb47caed6221fef312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a01cbd028aced70ef0674a882441065313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5dc090b09e8e3cf5a6b5cc1422e0ee5314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4279ca863de35f16b18cd15c7f4910b3315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc07464a70186d305a38c466f64f9cb316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bacd297f969464a0746f246fe492c13317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9579bf3c18db41f7c3525f83ef3693a1318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a5a9464e448927d6b6ec380d38f427319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb1e7d20a3069161c15f68397cd1412320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f170e82317a33ffd34b3fbf03646015321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebe79cb3bb7ffcc88ff4999f2d0273d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f1c59c45da422e3c8fec4f6490dfc2323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f5f7e488c1d6e23db4ee3d97f8ccdc324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ea98a11e3284ade1e71409d01229bd325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521dad275b28f9b89be200a3be05dfc6326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb731a41f87280c2dfcc92bc3f04a96327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb116bdf18fb9cb0ae7eccf1e0e9c8b3328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49287bb821d502a0122bd0cd4d6fa2a329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81a9387c49a7ed97021251f87ba29b6330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884a954d7da6770e624f0517a7b3b226331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa96a616de4c5b7939badfcff58969e7332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c777d9d63b44f72c5a225bead61636333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceef3a22cbffc828a5996e003316e825334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e80990b181243b7493e1918028cd56335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13d3d3d043377ff80fada1a59464509336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7dbb0643fc3ea61f6854ac30c59bad337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5cdcb4b01fd8d5ccee7949fc50952d338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c6c718198333711dd06dd047b59a59339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba2dc48608088e136f200c477299f67340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b9459469f946c12baaca0b4fde99e1341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e26f0ed7f705cf6e06d5f1ac56853e6342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6a86d8f0f61198bca88660a02578da343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10a0fa4d793d1006895d8b64b91a0ed344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d43e7895f292cfe7c149edf14b06e79345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65997d74fc1a467f0b6fd842ad6b75e1346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe02c209becb4b1898d15c9aad4de28b347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7492bb4dc56f1c1eeaa816fc5b7a7ef348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3164a30e06f26fde4a843ae90fb0be78349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51435726daca42f5dce5a0ef5d532808350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb19d77d991c213a895c7834ad82fff5351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fad2f62262f378e68c68de3d4072bd352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06406b5ccfd33c072c42478e71b05e62353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf73a28072c606091812c52326858f6354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4139092847a98d495a22474bf4ad540355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2058dc8016ca79a3c0fc747ef5ad379a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0812daa7b9d72c831a9901ea3621be5b357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b687dab198796f0a8efde6201c844484358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b79c3c450ccc6b2c0267591ca682a96359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57217e7c5a4ce7c62a0918beccdc8dcc360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8edbecd0697cd28982e4dd26fa8eba1361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d06a55ea643a46f7008e2ce680b14e3362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e40412e0a94a4492ac81fee205c2f8363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c6b3fbb6235f459c820675fef99c53364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc79821141029674e435b94af9f38a1365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3313505830a206d5e10fa5f6496ea7366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba84894de5e45935d9a35cdad1a6065367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d50f80cc4b3957a12dffc896ea3f8a368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c03f50a448d6db9ba8e146fc48b3f9369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47f475210af41563add9ef3470b0960370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a727bb7882be23dc14c2638c895f12b8371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4bf081dde8aec3e0880bd3cbc48215372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab7597f58d2c039d2155fef72caab0e373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9afbf4b60826b9265012dbf8422cc35374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a4c3c27ffb226a3bb9ffe392f6f4da375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfdb120a9349a0921ac4d2d486370d4376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff0cb109709de6554b671b9d9ec3377377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7623807739a62530ac5e1e67f88da7378.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>