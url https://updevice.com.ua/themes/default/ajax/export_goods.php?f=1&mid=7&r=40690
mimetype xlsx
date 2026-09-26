--- v0 (2026-09-26)
+++ v1 (2026-09-26)
@@ -1375,51 +1375,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79c02193a99a2948c47e478687dcbec1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3b2d44532f94271b854340c75c730c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6936ca6eec99feec1522d588d8f313993.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4307137c5c97fb043a8e2aa2768b7144.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d8ce51a7d152a0f42d1859c6ed281c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08a78bd9a605ea32dd0555bb3a5a0f76.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342fb5c2626535d3ff3dab708e05a2057.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c89850d28bf3d83af478359c48c87608.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae21518000e95869597997d5a429bb09.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4ee38a6f273c03a2fc1b2dec75779510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5b5374803a5f20484a63fe7ec807b811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ef95d43335794d04ff465f03ba746912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6796f311d6d8b353765988c1c4c7dc8513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55eb6b5f2f1cff4944a3a1f66a748b3d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce5bb94a5d8cf702dff6c507a5b010a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6246cddd3a7961888bd34dc6bee8f5716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c5791d3c9cde6ce756d6e66ce7a29017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfecf02780df0ed02b8b7b1018685eda18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f601baa6a0edbd646087bac9d60d8519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d36a76ef09f8b53bd875bc750ec6c5d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f54f5b80011de63fb8c50ece7b2efe21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de64ee80ca61281aebc66278e5df0eb522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99acb484cf1ea1fd165ac6b28a2ab4f023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07b2873226c672bee2d524b0fc48b4124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56dee5a9218ea1c73e9e09bfc609813125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2154940cedf1966fa4f1f13979e67326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717f4d98c815fddb5ff0a34709c7530a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4659851995e498674fcde50c94ffdb6528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab6ae1a1e523033ee60e07db22f2e3b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9383501bdb37c0209b7d61cfdb9d9fdf30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5e516668e42bb657c787d223b0019f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a04b0649bee651d4c67f027626405a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f7a82e9a0025e6e9231aee40834b5633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603e5822c2c65390c03efd4948affeff34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8bb31c37f3ebec7e20c83f7b65b3bd35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0400c04fb55a18a8360277eb6aab2d036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49f62098e617e185f5e551e8ac190b037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4effee835b6fd5cd2124bbee07c922638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5081ba1e1ce4e10ffc3bfa1f7c3c5c039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ab5a05a38b6be5c9add308b37159f340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48398383791e8aee70ee5cbae35c51d041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d11168dcf114cf0d551cdef2d2837842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53c9d68f78b896977f5badf32d8b54b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6073284d843f2ffcabe5415903e53e544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c173e657e9bf205d8930d21131efea245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2578495fe782b148fdf48e0d94df41bc46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f32e41248d7b4e10fb83486741e58647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8ae5016fc4e99efd6e55b14ce2e0e648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e411898255c4279317a762b81914b8f849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818f6edf9006c9eb464182335fc539b450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d432de097755906edea68fbf9befb82c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524757f49b508e69c84d3bfb2348b3cd52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bd0c8bfe586c0ca3d73ed533e5e16e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb35d51da2aba02063fbdc6f5181f9754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b55db0f0628afbf8c353d4511d7618455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5490f74f9ea663e5ff4ba0932e8bc656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e15aedc035a5212e46ee2cfa3bcb4e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729a5cce0ba7acd0f6bf6ca41c21c3ee58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb367f8f8af9cdee888c2f52e85969159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73131e07369f0bf8cfe459a3cd8bcb360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2597f10322856535a23a99ee37930461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edeeb659f0c04b5b3eed47d0c8fa5a662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb550bbc8d9f60d434cce49ce47d46463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aae894782a1fec8fe8c18fd57464e0464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a405c304e23024b482faa02ef5628f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37baa2364e74dacd481e8fee3dee4c4966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3acbfb6f4e5379a8f4330e201be7cd367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de403221892a72460c8f848845a7d84e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa4bf1734f2ecbca8311ecc65276b2b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec8cdd6ca1298e3bcd518a56ceb4ee070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae9e42f4e3f9c74db79e159b7fdfc1e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1b786d0bd4f1cfc99de2b142e4704a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9d0bebb24758c8012b290a300f70f873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7dc9d5795408bb5128716e43ce1496674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7ae6127bab30eba0d7f87f2cbdfe9375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c1ae3c15413974572ea10ce3f2543676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615e7e0cc45f80e866195dd26d298b0e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ce206b419fda443029fd9c5b9e436a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d89d5bc255489681fb2caf001489bd479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd0d78cd65c259d4cd406e6c6ab73a080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf408938ac44d5b578ef7d073965d76c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ff7123d2e321d2fd34df8dca0ee4ec82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51275da52ecb967445fdfe4502145b2f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc8bd9dcce3ae350519570e98ec173384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b841791022de87813c6925b21e19c685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ece9249027139966b335eb5ea8d93d586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15c50bb985cac432a5affdd0cd283cf87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d89de41e30339d7c82a6a03271c87e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f88639ae6a07188a3c83ffbcbae18389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65f577a056eef663a41be79b3c6fb0e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91511428ca4650bea139bbc7cf9242a691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d582d0c7110b2e670417a2d467176992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e549df329d82bcce76e85d330360ba4a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128255d9f1f7f5d8e8ad4ef11ea6c91794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7571afb9b4ae0f3d3a5908dbde0e3d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708758faab7e4d2bad18ce7256aa798f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4636ab4cf095542052a2d7fb4f71d3797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fb8813a22423ca9dd7054ab4d6549398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6a281cd5e69f4fa42e6f4da5861f0b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24ed62877008b950b9b05c10b8484d4100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccabc9104a416dbfc246b4fd6fdac41101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10df0dc60c41cbc99d5eef9fd5195784102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b9878c9681beaaf37e6aa41620d5ef103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc02664f7ebe73205e9419bab2d9eaa9104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29cca56db314489dba9b4f7ec97fd1f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0d94f41412937200471a4e7eef5279106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ace79215ecf2d597ce439b78b392740107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8059806da98b8821169314b93b96c0dd108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab36a2caeacfe82f9af4a0364d8f11f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e423eaaf70fae25f203bc39158327d1110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25014ba8a59e7ac014b9b13eabae93e5111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d4e11066f04bde3b90d19f1ef73c30112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a79b24f94cda938b6f81fd7913f5cb113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75d6b392e4eaf5e05ed21c25eb307b7114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0baaf6c9f911c078d43d4919068449115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5599b2b01460470b89aae3c50f009fb9116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b52934ae99d4ae66143188be01666f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45140e14c3a511acfa4605101ea4a7a7118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd98afdd8a43aabff1052c519cfb87a6119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00de21ea553290951cbdf3afb41d7779120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79dfe1f3f7a0fd2f57864aecf9e1f7ad121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d6a8a09eee1cfa0ace8cce0138d047122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2171aab1aeb312cc19e7a32a797de59123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6d25b0870d1630fb2b02b5945900b7124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc836a270d49194866b1cbb082333ac9125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cc80ba50a22a173f1883c51f7ee76e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da963c133d6bcc14f3b3b63bd56820c3127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30900101b448018b9a0464891f830425128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4106793fff9948496d281fe41bc4a680129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3048be395062d6c833972bd8c825b1130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce0946025ce2dfa0f5f09f01b7cd722131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14dafbf5d324f6de195b1724d5ca60e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0698af0a260c16dccf53dd48cfa442cc133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501a6091f769ad97ceb97c12416f10a0134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a3629dbcf07f4a69d25d3d0bfe9746135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbf105b54dc9db356a13f9b0acf31c7136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b01a1c303099cdc1b5afec92473975f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ed54f6244483b1bd6c1b1e75d588f3138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e945ea06aaa65ade0957f343920e35b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a5fa3186157334751d170fe7d3d624140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d21c12e471b53e38928efb453adfcd141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3b812ad8df81f316094d59b4c1f0f2142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f325fb9c8ddbc485cb5f2df3581c34a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a88d86cbf3651b57024e35a6ef4fcc144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ed279891ebe0382734d7822abfff12145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668df6e8e79a14f3f59f2b08753fbbda146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c14a038d09d2a578748e807517f44ed147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164801982ac634eedf3b5b34427ac9a3148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe720823a2f34695bb62c3502a5796e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e3ed4dedfa29b6b2d64ce47121dbcc150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ad7a7817b3353a605df3f7539fc51c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8111a7b524b8f92a43fd5506e6765658152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b24e71e635bbe7520068a13dec8850153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4038227d96caa0999a6f62927cd423a1154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308dcf124452f2cfcafa2b3bcc82e484155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db61f02d9e8bbc0ab8924e99d10504ed156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0dbcb5cf014e447ba78445e6c9ede6157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feec0221c0c450c91cba575411fcf0dc158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77136c1014455cb41712b94284bc940159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fafe0303983b28b4f5221ace24f623160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a47419e65ac4bd10e3c31bb57b30189161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe69639d781c348164522e229f7c2001162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba138a0ba82a8526ae40739f93a85e4163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60550a9d0a451c783f7e1ac84dd8eb9f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4302b6de9c8d5dee2ce9cd949087f1165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360f2d84ff13e09087f9f8b842a6350a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8145eaa01881f7b179eb7398c63436167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435d5a2ed4b27866b982eedf5eacadfd168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f156c01f574237b70a2a1a1aec26d926169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fee68eb27fd5fdea5b8861586ac57a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3de7344bade8740413bbaf14ad3ccb171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffcf815fd885d188f6de68a27c41a3e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4e73f079c08f4a5432fa1c0db12f55173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21caef8879e9a7ef4d05fba0972d0a4d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95fb25096b7a3cbdcd328dc0ae67fb8175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11dc799f191f76668dc204d1ecac3ff8176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6086192fd7712e9ade475ca77a519e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648d704e5edd87337a366e4a318dadf9178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3f9ec041c1513b598355997cd3cd50179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e6d43723a941d68e017a0940124f37180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a971a0163a6f946b2dbe4b9d7036d5181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49970c8b6e4a5472ff430e5b0f8895a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7e375257ecc5473b7e46d5da715629183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b484ad809417641f6e45d6e0430a4268184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5ca62e482a48ac4c402d0f300dac56185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11fe72ffd2295cfd33729bf6244077e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289a51b334da5bb49b3ac6932d55882b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4eb8672028ecc957eae298aae7f281188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c4f211a049b0ef89df537e2eb7485f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0122f3a220dfcef50a88449d5f20563a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76683c470860c4cccd4cb71a56324806191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fab42848e3b75fb7f423c0efa62556c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee43fe606927bdf94f7903f84fc0a22193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45eefb526150826ef19edde5f1d3a56c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2703d7e603f3a666ee1b62c5024bab195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de58acfbf8c9e8c7a8899d0300c84ff5196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded6be4792c981557a89f81d48c872ad197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d712f8b62b49115932dbe3dcb051646198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d42f1da234a23db015e5a0472a094f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c58ed45bacb481843e452e2890548ca200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10e591c23f19e77fd796594ef773284201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df749ec8c59c58cf8d6b6fc0a7d12023202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae89b38aab8795653ec7dde03fb734a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90555fd66d317162790049c8f0361fd204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04eb7aeb334b85a75f841135f5c4e960205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe40c05f8260b7e9352be2b5e308a5b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208baea2c531979808a5d60d0279dee8207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1447f7b9dbb5ae9fcf6cbec8150f677208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d5a318b7f5c392474dd7edf8fabbda209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebe64d9b4f4078bed85de0327d02649210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd988b1fb5ff4982a98a387674103c7a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bed57f955ae8c17ab7d78dcee0d0f0212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce20307ad933ebed0aad512e9cef61f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd088cf17624ba11d3d9e060d053366214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d981940b04a0b5111b4a05387bbabe40215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79eb6b6f039b7c16cf5032ddc771594e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe8a6cfb8be36483113c0e9176a3144217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a0caa75b56f5f24f110fd67f432014218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58eefa36c9cdb575b6b8bd1544de6c86219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe48786ccc651eaf7bcb6425eb5c105220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f5bdc78a5149b53c07a645ded1920a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e41aeaf69540c913cb4f8fca66aab9222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232fe6e09762a9f8fc0f4fdaf9dbaeb3223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefd64477293967c0ce22f07038c1343224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03e5ee227e4106bb669bf42ea58351f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d3acaa686a8ec1d7be2158e3b888a4226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d0fa1a9d91d7da4f97753b781931ec227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be5f084ae13430c4f36165ec214b66c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01dc8795afb1c769755ec58a9b85069229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca307ba57606d1c7655b3cdf4841cc8d230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71c25f2c24ecf7674158ceaa7de5863231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29729e6a059420a5eb665ba808fc6d08232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e91726fe39b635a50c659f08a6bc925233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b11708ca7fe3d2d1b422c8b3092467234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb554e5212c07ea0978167e1aea1d46b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8184ebb31ad97fef25dd7b3df7e8ab96236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c22cea6f5146347e5fcbf4862bfc3e7237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994d36690f6bf3bce7598ddc7c14b7b7238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a7bd2441d21154438dfbe26d54586d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e63127a5fdb4cd589916b68486c6e5240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b84ca92cc6efcabb138f65208b29ccb241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8edb96e39f7a1123a2c6ff0b485ea6242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7d360dcc1b396e8b26d976568fd5ce243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b026278c01fbbad14a92f059e26b83244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf978f9da04b7c8a96c31b7ad46807c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f135d85101547ecddf2f4b639cf361246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e373952344c20842f4f95f355544b0247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccd11afe9eee34c5def5d9313af527f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a125465987ed095da12404b9c324edd6249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe03b6fe961cdca0a9706f0c789cf49250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9df74a1de03c110beba46b5aaa50a3251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0be3fc322ade660b589f99cff9a6cd252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d35e3bb3c1b9becb2a90c746683b3b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a4ba3c98b7d00f095822df39724923254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d28f5af02e215feb91f3ef0557d804b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d730f6ba8c0191078ea813b6e58ea387256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59cf225f959e5832bab77c79f3feeb9257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436160fe63a4ccb62a7ed344f0aafa43258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a7cc345b350d4f1cf84f3b88a1fa71259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b971479eb79cee930e2a50a9286ab9c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6ea244d772040ad3a9a2410a42bb55261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97768f0633d3b9920c2bccd31cb2fc12262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a134ad44f97834f876a845981eb18fe263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b249e6530cee619fe096a39e0a67125264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21882c63898980ac268231a4a62ee8e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4772f55202cc909a45c9170da6c512266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f32bb7d8f535f829806ffeda07564f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65379488b25521b34e16a2e94d400553268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d17dac0e2d8ca7d7c2c73290b7f910269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8afd505b992bbad3b8752c3beed0cda270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b7264b74680d106591483d2f1ef765271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255ef9461a5f1f9ec410c0b5328eaca7272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e0a0b7f2757416ce56e225667b2000273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff5b5131827084a879e46fd22dcf1aa274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eed2b4500e3f8e950453044254a8f6c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd6f0c441352dd934a3a3996375d97a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7393de82c55af04d805d3d7b0c0c0d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae6ad01e892762a591959633a44515b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33327268f9829f0e82e181475a82fe58279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065b834ff547214d648456ea44024fae280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2437168204463d8fd67735987647d22c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25f876a127e07ceb56e9c3d1ff969c2282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bdfa1de8cbf90cbb7e481d07e96553283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f9fc51d81b4d5c012961bd2358262a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3debc6801e11926a94fc9b6f36d62d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392b84abfa4bb6d8f509a68190a8d78d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20569a54d33a997af3168dfc287cf22b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2e449a558d1260ea12b55142ea5f9e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee52416d399098e28dcf2a74e0b23c34289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ea539dd30cae15c22ca5b139311a8f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4977c2f87def72001f8d1635b722db1291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796b35e90934530138b710487c39bd68292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639ea0fa17c6e48325e386b91354e887293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e34627ea9a04825686617d602716760294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b33b36de0093f8d204a29bc2edf2bea295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83342247fca25de7ce7c8f3d532d417296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2987c73374c3ee9453dde06263dfd08297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7037fcfac5c36f3ebb2fd7e50bacc5298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cba1a2790495e8c7a73f09e024923a6299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9593a41787c45bd5a2234b319f98420300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab441fa51dca4e1b692f2a3e14eb20d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748b79de359ff48ebbf1ca77aeabda45302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6af7ac0a8f4761432d86108f93ccc0d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119ba392370490daccbbf7f36fc54ec6304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b89b26097219cbe426f9504cdd4d5aa305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc557aa61a4281befb809569500438dd306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7c5c71a031f037a7187304fdd6701f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef667fa7d3974d12776cf44113b1f5ae308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1372dc82f11d0460d8513d962fbc0bc309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8c8cb407181f409f0324dc89a447e8310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e746c14a3bc11bccaeaf6d74df77501311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78dbe8c644bdccbbff62f27900d2e349312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a5cfec46fde380a36f2f5386551e10313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a13f7db3794fb90b16a47068fd5860314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ab0f10518d332f36cea5ec77382319315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6279fd97e2c66845c21e28b20fc864fa316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff05bdb65c36f07b3260f00ad7a6720317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544dba3a22131f3420d87ce5a46e9eea318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec7348c3d577788af5db3f90af5228e319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f85e2b6f69e8d14c4ed9372b98edad3320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c05651561ea287f8764711be59ddf2321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00af68b40472a55eb3d02a8db3891d68322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7d8bae366386e943f538fba6d1e4a8323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5710c8f2eb33ed2159eb51b7d26412c6324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3c2de091d41b758a623e3ae4ff419f325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93866cdb10a1ea30848e424bc6223222326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa652026bbb54da235645a07cc69d49327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a657b33639e106bae87bf39c4e5b844328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e9ac749ca812c43cdef74ab80e2ff3329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42db6caa782d3c7bf0ffd7d861dd94b6330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b587d100f52eb5143a411e9501ea9f331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1a3d16aa87463d6b4fca7c22aa4c6e332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3846342dd99c0cfb79bdeb0e0305dd333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915866b89ae8cd85f38420cdf62903cd334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37aabbbaabe86b59f82ee665f1ae4ab8335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0268dded617e6d7b3a2c9e9122c55a336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f1e7c513f92fc7d6aac0c9700465cb337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ebe8ece61210f7dc7c729999e8c620338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc629d7649ba9881fcc4ec99010f19e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30398469f4d1784490f284d7f60d517340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffaece9c0773e83ac0c465a81483069341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d4f0bcf7cac47af231ee93ea339786342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5224afa623af76f6f6108bb6eaa0e0c343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2e9fbc054d190794265b040aa2b3d3344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0653e232d88430764b973bb8d518b3345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144e5afeeaacfa2439f2c34c6d470495346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b069be8095e13345cae505e25c1fd2e1347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e127b29e8edd618b5355df3a27a63afe348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5406d9d5d4878c456f9de159926e2f32349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4ef42b76e1c33598668d675e89af15350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3bcb1ee5bf9ca3cf9ce1114b08db2f351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf14f2ea4ca14de3f132310060b5e44352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15fec033d6c809ea47bd07cc994e4d0353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd26cf521d9249f7ec48ac683c951f1d354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ea27668a14152ee98c406357b9ea23355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1863c228376eaa8dfba65443c3c65a8356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382bc166477f51047450555af2d5e36b357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d512df7650663c4202bd4be51992578358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8f5e1f556d65d7523d341e3209236f359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f612c2bc07c0b4f1981d7c66d0c1b005360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc4618cfe112ac4f59088767bc309fb361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6faafd7936474fa6d510a08fe99840362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57981138d8611d83c55e034fc8d8035363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47aef8e5cedb725199b514531610167364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13beedb1c88bd8ea4569629f0dc251b365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453fd4792d3a46c32675ea9d9423474a366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ec702c6984bda8b0ed766b581fa6bb367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bd6c5598f4b2afa3c6c0dab85551f4368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ea269d4e8446494fee10118378b442369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d556c54ee084867ea83fc8eca8250f370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68caa46718cdeb781a24344b547caec5371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f73e0dd8e74b05884fc3dedcec3a6ca372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7410dadd26beb513ba7b10d42334eb12373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0d2ba934ae5849fc86a0f4c59083ff374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f78a6e5f65a9d7cdcf5563f888c442a375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22c4eeb6040b2cfe0a344cc21ec1968376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d6cfd425faf521448dbba29c496a92377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23051f7bca371eab658b9401d80ff617378.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402a53c85cd628a730e33d727e7b578d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc82e00e895665cca47d351f50dab03e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879c642888fb7bd3dcda2ea2e14946393.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d98b2d1597f6ef3656a735ad83459a54.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570eb87d527f5fe83b194ca4f5f8f74f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d050324907564b7b1d1e61d22fab75f46.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5595ef7a30d41b5b94ed65586304c8d87.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2e42e8bec7b9ce5321d0694b9f4f4b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca46bdb7b3011a4d515f8ea5eb88e319.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d7f5c73b118d30a9ca8589e094a68210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ddd7aedb748e9ed0bf3abba1ececf411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b14fd2e89e18b8ff3130f3a0bd582a312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e149b1a2b96e990ca40876a7218eebcc13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361a84c41b088f0e00dd2f7ac0527ce114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5f9604e9d8ca35d599eb5a5b7c7f4b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fa55b09a660c2e207c1d91be69ddc716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77184343efbf988d466d9a22884213c417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446cab958e75e740896e8e5a0d17da8e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a10a710b307dd5c9a32419f4247d8d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff4d73d4b38b2af1ca0910cc1b3f36820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b545c06203acf18cca5c9b156d958f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd8efafc17c0b4906eb5f3ab8e0ddd422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d235cbdf90d3c82a24551b62181a8323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fe6cb78ea06a198898246c5d1d8c0624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed29199af4be29e9faa9c0ffbc85fbd625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44db6719f703ca080fda939110cdeb0a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bd7dbd1676db799ecec47bcf009f6927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00574767234e467b915814c18dc58ab128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1797bff165cd890143bb6d88df41f129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd227f290833dc338c305ed304e3531330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f27b63e4351e240b2cb0253c4e0563e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759eb231282a985b3f58cd7e352df45a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f6226b4e9f7fdd568959211d26e82633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82db1dfa5fdeea8dc80056935043a3534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e5e8306761f9053e4f5da09133e25335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3414f9f6deaba0211acde67d0e17b69136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7949dea6fdc100f9ed64e48bb3b3c737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4949016c7ca4c0a480f57195cea1ac38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70ef0fb8133737c8aec0fe56622186f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253c3b312d026e84b11bbf5a8a8d3dd240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9ab93133de0a5bd2826ba06de12b0941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5c0832ea5c700ad2ea899da708d85842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebb8cb5d04523f2f418c61a73d7514343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80a9fcc294f72d8bb983102add1966944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d926b05d8a258596e4ebc3b678b4fe345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b02586e04f44183747b401ccf7aba4446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72ff2c1b5970cf674e07a89ba45987547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13bc14469500526504a75cdd69f800648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3677c3b5c91779aaad70e200ce10a349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e55e78f6f179a99b170fcaf4e1eb54250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081847e771c8b02d2baf19951ff8ab3651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1a3ba83b7a619d1729f0537bc9d02c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cf64c07daaff25cd0ae899e592a44853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfbed966b9c638bbac924d4235ece9654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25aeb6b36069bd02210edb225bae27d355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b19a06b21b3b05216ab1f3ec0c24a4856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c291ebb1b3de8e1ecfdf65eb3a7d721d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcbe4fcf6ab95c4ff600ba0ba8f62cd58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc25f6928c4295243f128d9cbe465af59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6f78f8df77b3751edca6d047ead7d960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b50ad3e228afe9b40396a17ef42ff161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f5de570bd9facad35e140f376c1bd062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e41f99b576741a9c7e58f70f937378863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586694127a921aba5462953b4e75bbd664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4688427d3f8db95221ab6fef3142c71a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fba27077c21c14c76eda8388696f6666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4010e4f2d92582deedcd021f982a487167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d304d464aa6dbd8cb5b6ccc03e827bbd68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c6cda70444fb96e78781a6938dff3b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677a67aa102cc7f833ce37be2298c2d970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d02354e642375a736159e76878cd56971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0bb9d006d1e5a1927a3e3c75109c2a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d6e57a08725a0774666fd498b8b2d573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233190be53f8586c77b79895218f5ac574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99efc40becf842b9ac9424dd8b6fd8775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc20f010fe154d689fd15ead613cd34776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffb6b438ec7de6a841f484ffc3a631277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ff8f6df8076f6193e481dfa8d81a5f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bedb0e5c5441426723eb820cb615f0679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927b178be139be1043dc48b74f6293bc80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac3949bda2b90829773b4ade5f8178d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2aa0fb54c4a78c33b3b10248dfc6e582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49df5d7686d45e2c2dd35938c65a3f8d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15a9509de3a30f7b1ebd272b33a1a6584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fe8ea964910adb43aa53ba7fdef07285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41fd40693836c1681cfe463b017428d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415db1f86575508270434cf8163f33df87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e58c41e0bf6ada082e663f02486f9c088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efc5e2731c54e122ac45288d72f759b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5acd89713427259828279995c53692a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331f253a73c1745b85b6499aca3a662591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f796b1306d423e518f465f76cc0e9d5792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2d34d2d9649be5ced768991076510f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377d308cb3cf0becd18d78b49318debb94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ae45268ca6658f594a4cc7ad702c2f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5d46f478460c87432c8e9f9fc7fd3296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21577f518298ad7b33786a370e22ab6697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845408d7c9550154b8b7ef8d47fcc02198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4270f1982d6697b70a0b8a3692db9e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec69ef764617ea65fc50a21601298e8100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9838ef8acdf28c8fc14c5ccb4f9e1263101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde84ebac71e6d18c76324b7fadde092102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049fdbeddbfe5cfd421ee105b35fb8ff103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e19c1fc689ba12589ca18bb1fb2e4b1104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871c9c59da1f497b08e11c45fb0cde76105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6841b1ca8a86aac59bc4f2be6626b1e4106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80a130628e8eab1c2e65d722cce53da107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f1a5d1c23da6c4a9d2b995cc01419f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f006b65584fb63bd1d41cafe3e9ea3109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37527498161235f7574c7f7ff3ce130a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6159bc4fe7b59fcab1a551cf07835728111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6fbdb796c9883704e4c68ae909bf74112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880bd5bb52d4979a30a463f1eb8407dc113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a024366ac596ef71baba5fde8a52190114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd41859e0600472c75264aed2a7ba3b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f21db967f2e81af5f6fdfe621dcaea116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68ca35eab567280c6cfd0def13b852d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da6fbd30785fd3bc416c3688a0b8721118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e32f1cb2289fab555545e58e7781d05119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27261261a1c66160562671a689291a04120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94d84ec6618cf25fd38b3b6dc1fd2ce121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3253d09f819c88b22e3b2701600124d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb737809c34ba98528d245f2242e4532123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaec41ecba95aad377b47750b1815d49124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee0bb11d5f986a78f7dcb4e32171ea0125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391e6f1e0301a461beb5c5031132677e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b3c3dd818704a38909d8b079787cf4127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a923de7a294db02f1431616748b3a9128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babee590c888b4fb93026dd295ca55e3129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f22153cff21c64d2c7d7f6a5ab92eb130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cfb548ec3c099d067524c5098675b2131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace69ff2b6014f6a5fb6bd2038d92d99132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8361ef2682297f5d03eabd21ed579ab8133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16136120608a4c60fba61b85d8577c3134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff5593d394bd90e7c45527a20b5bfe7135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54828ad477453dbf4b563d26adb4de8d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366934b31f44c6bc79a7e5b8bf47ba64137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9818d3bf437b817702083450621fc9f3138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc30898c276412bffbe752dab67d84c4139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bba17d57100ae50245c868387364d6e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d86c6f35734d1f115cdc5971177d65141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914400b90928f1bdf8d900067bd72338142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161b5b89a36d018ce7e0bb54faf1b814143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf977365bfa9140be433f2053caa3c5f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fadb9534648ca3be3d27d7026c4fdf145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ca93f80a8d92b76a62692d5ca6ed8f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2b1a24a27374bde42a9dd0fccf9bb0147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807191e978486dc34348c4409cccf3cf148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24504529c546984d22a3137e132ce3b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016768968936c7ece5d0c3dc94d4caec150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304d881fd9cf62883d3749810bd76f6d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763bd0dafe4f7a01fd078a57bd19024f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf7c8eb037c92a199ddeb43c3d5717d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd9846d0d7f75a5f9ba3d6fef8871fe154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db4e51f68bb7953eaa0b71b3a934829155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662ea23eb3b30eb19126382d60c01a5e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19883fb3f4a70881236b8e4c2f1c7f34157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba93136edf35751bbc4935e90ee182a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ada6dad98c9244217140dc6de1bad8159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c542123ad2058c90e4b9bd93f5f54c90160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf476d484af2af064793b8d75b068257161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b2316c48457847a4bc4295fa088755162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56d7676fac51585fc6526c49e0b1ecb163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b807aeb876b010dd3444d6e1cb8f8191164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff609f09432e56e7160616b87fd05fc165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7324e61b688f57d4ae8d704f35051075166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b84335e809448fdf54e54ffeada075167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3cca0cb3bed7eec750eb62dd7057fe168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c75ee2c10b703935729ef5163c80b26169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afff6220ff8512a858f37888ea8f719170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfddc0cffad977bfebbdfe6e4dc8f33e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6b9c242a31826347929686beb3cb83172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408187477fa82c73e9fd8738e54cd04c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f23b965c0b0378bd017195f3c0ccf9174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57240ea08e716ecb46b0410c47d0ba29175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ec09c3f82bf004c2f9595b37bf71b0176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225f3e4d1dd4bac95d59d7d411343c04177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325536ab3f6b59320cd30f58026a6903178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a156ca5cecd5c4126b06a6b602588309179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67a01117adceacf774fa23d0a4ef9e1180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb6382f60afbc48d8dbbe2d974661c8181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c34f548e1ece1698992dba180cb0ff182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f53c0d0204b9e5266fff0dde5a739c6183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a841fb68a1459600fb12d9352e485f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53deed2bcfc0db5e34f0b4100a082a54185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9caca0c918055342d0e6ffceb7381b54186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9582c17b15274db518a7ee031c0e07187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c78d5039ca56ab41845cb6459f895d4188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7791ccf1ad5379ab3e9e28278f8d9f79189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cb481d83aa1abd0286363a65dea4c3190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b766af22e332b1b1924e044969e89d5a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbb0caaeba57c2337824712fe26a36e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c15fba5bdbf75e230551f3bca26099193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ff7b07f02721a521b2294daeea84a1194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524e317e6dc38d8cc0e775a3cd856ed2195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851cb039cea1184377b02d181928fbe2196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24407cf26111f81e3987f8740bbdbce197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00f5a9cfb48cdcc10934ee11d12bc71198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be77b3cfe8e3ac0e34aeae943a0a885199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64906ca96f27405a1d6b8500affed9e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cdce63a2a8c4f73d85c28356960297201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240b9531a942b7819d3f27c0efbff124202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4d8602a316bb31280db61d853c698f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce7ad46447b6d16262df1e850fb0bbb204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5815dc5ffc6f5c52607a10882721ac28205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cae25ecfc1a46f6588784d53e91a108206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bea16538f95ec08b36ff5542d910f67207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3aa01a03230e08f27caf554bed2eb45208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2b013f505e72704145732b3a2058a6209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71241df7a9f80dab302d55d799104d81210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493b62e69c3974cddbfc1584febe085e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91591376f16e06ad1e85461900afc1d4212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934d76505987d24bd5f78e36c6f86ab7213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc98fe80310dd1d97b69d5501bb438f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72466154323419da2f26cb34c4fa8af215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c15f35aea18b3b07864be7f320312c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4344df9d4365f60ea110a19a136c15de217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8948f5efade061384193dd926f1e4c11218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580c4f8c030369715679355164e06b4a219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20615f4514a0165ab31f466c8603d809220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b7b913497f144b52a4db457eaf2bb5221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4547b285f321c567c54e7ce2b726abae222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c7c873fe8f67dd733618ffe07c0c78223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b6c7c8c0721e3161c001ec6e80cccb224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb408401db778fa9e71eb711af91911d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125ab5863b1868b8ed7bba379ea57eb5226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ab5b1d3a02e688f1290a7f02f2cedc227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48cff790e119101ae4c1fa22394366d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa92c44d769168844ef4bec3a2d6b290229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cf4b063d34d29ee03bcd8f8680d3ff230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc19ecd94cdf06bbcd58f7325283b64231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23494121c4f4ac52ee8ba9020a379a5232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9005d658a58980bde6dc1a153c4ae1fd233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1279d7774187d89b3cd42950aeae9d02234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23733118f95e1994fd6bcaa420f3ac10235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4897907d9d8137e96676ac86f0ead346236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5783995a4da93e8c2909336e346cf2b9237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d408496858341fd918311d2c743f23238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db042eb1d794bae923b04812b7719b85239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e767b9d45f721d2359c7805828a6e2240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c079db5cf61e4de03ffa4dd39fb0b7241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37484d59aa2e9125d926d902dfa13ffd242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bd754812b33b2139a36c1d5d4bb08c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43455ac92fa031eb6af6c68b708acc76244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84834de2961c55bc3e8cc68e53d0ff33245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fa07872e70dba62e9ab1c50e26235d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c209e1f63e5edeb2286e334ac4f542247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e74f92dd81d79a02f464d95f500521248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8ab0ebbd0b220a65bd75a590b2610a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f930cff4b0a4e17d664a7b1d43ab58250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1b9da09035f85311596c3d1a57a4e5251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043634eb9e7f3e6bdb1733fdc954ec92252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e2f3775944a074571700a0ee89aa01253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419ecf71767bf7eaf86226470bd4ae75254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804bce0c865bb9d5bc1860706c7fce2a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712681b70ce4b75252f5fc4ae373bdc7256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49bc7e2093e1ccca9f1a36110ea5f5b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663c7ef5c7c5bf218f4bdecc0b06fe23258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e190982e8bbe537fb95248e524fdcd259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d297f11cc5b0ebcaa951562f1cf66f28260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28020f91073ef2e35e2c859ada7dfc2f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9dd058b25c43dcdd188bc835dee13f262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853d94be4fbc9fad988f30577ae9af0f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59dcc969eb38d4693023d2ff28815c1264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80830ceaf5893da32ce9226e407cba32265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fefd13b35d3a63c655bd710e2a6464d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068b6216cc8e68f2a5e819e61c10201b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483cfb82d013b5850c3279c2915bf16a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1a7aaf49f9059651373d320dbafd55269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242e223ee3ef93817aef77a51b067a06270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5ac31b3fa50f4d1a7c56b20240b7f6271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23109944d796af5dcbc60d073c529fe5272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae3aa41548cad3697f78e00a91cb2a7273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccb1c5ac784ee1e017cec7c81ba292e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279f8ba51117ef322158959fec3d6501275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436bc5b26b255122c437480356e70ce6276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93a9815787ed857dceec26c191f8889277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ddac35e13429b5895878595b4d995e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a41b83150c12bfb6ebe4f2db99b8d3279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08faefe31093a526ec729f70937ec432280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50302098e2273399f4a55b7e1cdb7fea281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf4b4429c83ae529d42af3d1cf72e54282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06a8fb7ce0947305778ab7c672f93d6283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c286c4bd078291c06eee6685802377b5284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6394de9b57d374810004ed4ebe02758285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474584431869b6ef7a95918313209c8d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2023c97642f59fe3f22d1bf3f68a30d4287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8079e8b8372318c79645c4c75c6012288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fecf78b039fb8911bf975c1f2fe28d3289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8f034d60c13e87fd8a3a6adc50b2eb290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f418b09bdb3364702c17999590b7ffd291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb21067805e1c26d815ef8a7ed4f67e2292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0268cf757e276d3d1694d2c0ede882c4293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc3fdcac730cef2e5951a81269cc279294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e538c45bbd0540f04c8f0cd208826a40295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81593e2d257e7af078cab041af7cb8d7296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efe9e0f8f1c3a7096b5a5ce21956090297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf23ca61672ad036cfd1f9759904ee2298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b09ec42f46d1c126fcbb63013b31d75299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1822d8d58d36f2b8f1b62954d39c27d2300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11480916fe4367ed616e5f239f95749301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf19aa958d26b25fe67f65476736e35302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2488178ddfcad4aaa855ee16196704303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69750584f4d9914d5134b9512b86c5df304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9e0930f8c7a3a517d88214c2b83e46305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6863563df9b4fc28769dbf917c06470c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bb52ca114afe1bba2fb9071e5b1824307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2f1554824e9df7d5edb95a9fa77b66308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb8cebd0fbe8a335521603408d5f116309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ce413cbfc2c251d39aac6eef03ab11310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fac917b0e3cdcaa6e55cb14b2a525e311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff8a894c5b0b934136a9ec6c6540b07312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ea749a0ca165321c77b8ab1ab8355e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df42d556ffccc573b27cc8b4aef3e10314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46b4f810afe5065edd8295caabefabe315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ef590156538298ec8af730ad402f8e316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df64931b78fc80fc2cf395f087b61b6317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cda1057515ded8aa6557285673ddc6318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a10a02bf0014eb13cc140fdf6aac73a319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a42b7538954668ec722e1be389c0cf0320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d6c2d3e9da5171424708b2aae55b7c321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d9de5061f75653837512a64c75ddce322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c41f14873bca3dafe47d289070f0140323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad164389eb73acd097d05f77e16e68c9324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4016290fb32269b1323848fb1a828e6325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10190831d11cc6e68686f2d5b76fc51326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447973eb1a59438f13c6ac9993e9e4d0327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd9c82aa4b7ede227031f131d7912ca328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16123d5ab1b3627e16cf888b0b8e9f0e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445d558cf4d38598f5270b4f71370d71330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6b2a328fa2962adbdd4ea7117d3d16331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4404b113273b256ba00d326180b252332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0565b75d19633efa987f684b36bbda7c333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5776ff56e08d43f2612f9f4b2997dd71334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5273d9f216632b5c58dc40a17c45e33335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbce41c6d439a6450d6e900e4ffe9f6336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819a501a1151d7f2cfaad2c065fad453337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd48600ff810471232cd7ed0cca74178338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19960d984f50c7b3561d0070d87ff3d4339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9aecf78e0ec17bd88f9034fd270f04340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79c356a7a89db2227d2bd0dfc4c3919341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a970347e5cc7438e0ad15f4a006a4a342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fceb6548bc291dd4746bf575b4fdd467343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009b73af34ec7eafd95fc2a19593f409344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22df7898d4a01fd6e5d696a0c8ea4ca345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1a81a2c741155dd91428b61f5e04f0346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c790990c301536b8d261b09d9c44ac0347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6681b0b2a9edcfc274948692bec47f1348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cf486d93afc9b105ec292f6fddfc81349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff0e42050a6d6e3e60dbd8757f5586c350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e154fe8ef27bb5fdf57bb5f09c88d7b351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc650e0b1a938f0e638ba31c5eefd69d352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9675f089b197554bc6ef908ba76316e6353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23008f51cb2111f5dbcf070dacde0067354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9911702025a1164a69ebdca6d3da5b3c355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad976f1efa0a7b384b6247c7dec13cb356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b5c44732a06e4e9595a72bb016e946357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f540f45d89dee9f626b44cc5b166919d358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7ce9575a5b9b37009a67817d296e9c359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3591035a8f3c1552c9a9c046d41cd2360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441dcc5d2fec9c2f25a54e451289bbee361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a8df78e52e03868ba9ce7d624c6ba6362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8963ea9f9a0feea97d5b2b3cb3c44347363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d779f6eae15c723b1af6ce3c0625c35b364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a4cbc55e6827c4bf83c5099fe91479365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e6d6c736ff3284471e63f5ecde17ab366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18359780f4a98f11b67397789d613db6367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f097b2f28da790fcecfe86fc8fedd54368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8609523eb094e6a8317907d7d48ad244369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a5af5d379455c7e1e8390f1d2a8052370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7717dd070cc2c4571968e6089450d383371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a02b5014672055d92ff74e0c6a091f372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7ef4d8849160428173ccbb892122e0373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd4311e987862f60f1715e4d6680aad374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3469d3d4dacc56fc78d2f98d4cad17e4375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623e36c3475edae27bbc0b75108893e3376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3638ca59ced1f7f4c51cec4ffbd7c99c377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2444415bc4f69b3309e7aa9ca30ac6d378.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>