--- v0 (2026-09-26)
+++ v1 (2026-09-26)
@@ -1375,51 +1375,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3061d534bf7bf0791c175b381233deb11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb415b1587134d80491f81e7194d11a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0f385a34220efabc93ed67e56ff4493.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a77a5c603f2e73e4a8ac9f7151aba94.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796cef140c3361b827438ff32d89e4645.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9534840e4e50fded2d3755b65a64e316.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154a7cc3dd6ee87da1b20da3e4f410917.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e59cc1460ba9e9beee9ae5bbb3df4e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420083201c553d6eedb700a06ea8ce109.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c35712175265949e5c43f5c7e0ae1110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b721c6745a97b1998db5bd6bf65a9a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec2a19d1f3ff6565836a56531edcbed12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d01825116f52cd76aabb15befef45ea13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1478a4b3764c3a7a11137b04a5d15a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ccdeedbc064f46d1a9a93ea4d8b66e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d6abdd60b12ffe610f4ed1adaac63716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bb4b15679656013f800be00d65ee3c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0396e20a48272b1a18920f136042360e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe5950ddc18e3e68abf03616086a39f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be472ffe3419bf24ef0f4f55292324820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9bab7bc82954c4c52e5a3bf170d22821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d1010cd8483e01994ca60079c7bd3722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877c48750fd9797f7898a69717d7521223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cc482ddceeb8e8350511f271a0134224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64da9f6cf0df63b7b9629cffbf4d60825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad842b1951891ab8ce513629ebbf1baa26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55e90b769fb1e3dced153931fafa07227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c07b65412cba6b08e84ab5a80331ca28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4edde8c8db17448fcfc237d4f2ca9e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3e2f021a6614e68fa671b4812d7e0730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c587bf08dc14ae4df3f2baabf3066b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f365411da33e6ac1bfd247581bedda532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecd7dbbcc6c945525e0dc20dcebdb8633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6e87b6ee9ec1f0c07a94c44557a13234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd771f340d9220b71b0c3bec60c731435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd2f3ef9a00327a71338811f72a921436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85479898b5611a4e34e01db269c70ff537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25137fde9dec5935c5054c2c7a3e9f4038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2cbf152511d0ebdcf4b76fa811703839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5c06b55dc77f883d2b1f4ea4d7be6140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c7a6b8926d621779658dd7b3164deb41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6f08b6e8e5a65c812175df86da178542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e92095174420e689bffca15d9fb97743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735e1b9ab29136795498ea93faab7de744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c19b836751f2f7c996ebcb1546b84945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44241c2cf5a202af964f105da3ca0d9246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12f148f4f33e3ff540b9357d7d4c2da47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535cd820d3426a61ea70772daf15e67548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc535deaf3c7872f7e6fbe08a94090749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193cea73eeed1289ce51f4b317c38a6850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5971187bb063cddd0eb171679e47e0db51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3819e6cdd981e7c9cf3dba463c70fc452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17fd449fb41b7c6aca20395e797e75153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f377bef2782742971d49f6bc07a65a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf7088b879349bf36d17c4c0e18175555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7d7337887b2d3f0f25356592e49fb056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8366990798d2542e594a39b4bb9380ca57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b56efd91b4aa60cbf67d0f3de6537f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbb3488fa5a3106b972008c66b7feab59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82c1873af54a5907180357e81f0f62260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5453a7845089f4b9607340b671c9abf761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe50d1b35d3ec9b4447e280e3f4128362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e046e9d4f4f05d2165b277eda3e4f8e463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d11c4a2e9daf79b7c0c2ce960b0dd5964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf0d0dd333af263981005cb2aac236665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01939a6a9ae4f486475a89c720ec24966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81ddacfd6d2b3d0c92e1da695eebd3c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb5644a62627cf83f8a1e296d3041de68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddd2c16d6c866e242810b25385d033969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf30f9f671f9ea584d164a29679838f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0c4babe57f481122deff91aadf519071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ff6260fcd61b2e38cfb67c211d8e7b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c20a09fbc70c894d8d4cf774a7a245c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c785025d9dea91ce2f9ac471940019874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170d3ad14406233d36243298c497ae2a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc089ceb6610880a79621e8940a53d276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edb97d904dacd664f1994ade414b00277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfabcaf095e2ed5a5252fbc038bd066578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1db88cd1a0fa60123c0ec3bf51250e379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0dac78518b7e61d839fcf82db583a880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c897b85e0b9986ba0c13afc321d2163181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b11df483e6a7cf44c4a561886ec31b682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7103e8b28a8cca8540b02da98e2bcc3a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bbdea00c2fa5eb2ad0a92234bb650384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115215cbec50c946b1fff716b22e703085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7fab181c83c2f641f183d6f9db5cd986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c02fa64de2cbec6fd30e6588cee86a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6baa160159a0d9176d351f447018aea688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38276ab9ba1c50683d3e93d79583113189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0595a2f03cd4c1d6669d49c4b2c01d4190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1623a143652a929e32954edd7ee385ce91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024938eba572dc59a43bef023475df8f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bed7a7d6249686f0fdecb044ecc13b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33321f49a45744443489126c3fa08af694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5270d6347c39c951deb79767cb95b795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3874da59782ddfb690199f6ffda2aa96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f99e311262c7e2631fc32d1363bdf3f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc59d1579ab08b0750c5dc96a36d70a698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d460b79e0ca828ca79545a4bdb78d0a299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aeb9847f0e0bce1914a41c680ca1ce3100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b666774254efc2b3a8f79441154af046101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376753ff9dd7b7268efc6fd62594f658102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7466ceb09cdf48a8ba34eda255baa7103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d4d9ccfd85b666ca5572b60925ea44104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b62cdef8ad6fa1fe20f7d8f518ff6b3105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bd6755e8a6e288ffbfae95f92d4298106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68b22760233361fe5e4810dabf39dd8107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ee4bdf4334b2adb5897951b67743d1108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eaaca33c84a42b56d4557ae26df6488109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd08f72f9cbd7a05831bbc8ef5a1c91b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222562f988dab1e22ca4a98ca016080e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206c656f9b3404ed92c75c467976e873112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed54dc7f65074df418fa13f279c928dc113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7defbfa53197df590695fc4d106ede114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e4683d28429f4abbbe53aac5aba93e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650d677f4f1365234b6fd94140a322f2116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e7a39605ed5fb99bedbdb0c9457826117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089d914eb0b9cf70abc0be1d546af81b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0525b32c5233af6810ed1417d09ec0119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64647df0388e94fedf5d1cb7e17987de120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b280f6248856fea5b2a38af9c83ce0b5121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875af3396f4681faa08cd7cd6c9bfeaf122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a26a68dbfa7671e7816964dc9f17f7e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6796766c3e04cdfc470f51e0b987ebe124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61980efdc3c497b14c40afa547c61649125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe2cfc6d93aed1e26dc1b397175f7fe126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c756ddb4968f8b9366b9e12fc7e9b9f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cdbe2986174f5f88aecc0bee4f2d67128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6746d5cad846f4fdda5dec9c9ee5421129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23c28d96640a69f61b343a9c32b5031130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e009cde10d7f75a0052dd5b358ba6194131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2e12f16a823c888b4b42d1006bef87132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d982314c0f38a788445c5ff4bea038133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda265a6057c39f4df14264668015c53134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c41a9da101c54ed671f445b37f8f5e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22b482e152fad559bca53bbb88cbc34136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8ee0d310af1597ee270c98625fa925137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e6fb8c17b4d9332c2b262ecf28000e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b17858c864de153ad20fbbfa4e5dd2b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad7722dce83145f682e3e08182b709e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca789e6bfd7df6afaebd1864567556f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa03a49b1fbdaa063f654f01a57eefd9142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9883ce7837d96f424092e2452d074f19143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41abc9fc4f1a6f21eea6eb4cd09080d3144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ba9f9fcaf420a04df31088decfb09d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a68cce06ca393beae7bdd26d2519de146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9d6d139af61c77ce7402ca2951274c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa503b9563c2a01ea37c67da91f7a4b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f08249d95f0fe98e22707a06639739149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774c9aa735b6bcaa218d93694b70c020150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be702b4c57d849d154a517a71935912151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8343475ee329a2e49768ccff39f1b429152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab474551fcfa61847b6b20ba514d22f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4a0af02852dc49ae515b7b94e8cefc154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6439704e688ffae9cd47174841be8c5155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b99ecde70f01d4af37302cedcb92296156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fa5f6e5042f6a58a0356d14aaf1289157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f02392bf28043f2eee9da9f0731f346158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a81e18b4eff184a5b13bf88ba31681159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5b5cc43e8f6bba7ee99781c87c6007160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1be56e7e482f4daf32a1aaec13a40b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79b959ba4de0109c5ff298443a9bd97162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf35f8180855d1f785d42384a981a22163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd2e06ebd36d200c7bf056d00c022cb164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc34b6c5c97027e4854570ed85e4358e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e6dd6328a58f86897d45ca3a06588e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcba77fd27a8b6d186e6468758a17b1167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4b9494b3e7d90ad734e2e63d1cec5e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46597bd363b6dfda12ee95107b7e77dc169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b3ab779d0e5308765504830b65fd1b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d542d68a57205566bff8ab821f8e503c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f544350fec3f2d203408a3cacb996b81172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b7e0ae87ae8cbbbf20aee1a799389f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07e6168b599ab65e8a4d8cc631faabd174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb0996c5e2d4ba958a41a92feb7e657175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87392ca18a4449deb4a177f2fd4b0de5176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc77919e0076a2480dc5e71b44d5657177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54b3a67545ee31c967987d45ec5aa62178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0893d4a8fa7b4f58f97c489c2a5c8e5b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f69d7c89fafb44bbce9a9dc7ef44129180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8dad834727edd00f5a05ccd0fff4b2f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0625d41fec3a567bdb019dac42b3062182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811e3395bae08b0c200328cf8574d2a2183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1f511f361a7eb9038b6906dccce494184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004ef7a61d2f8b34496aaf834321f587185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d328b9759e76363eee6d9155336e8566186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8f200fba9dc813bbf4c1080bee3106187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334aa9b4fd746bca9e5014ee05c91eee188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc18e8318979cb18432bba5d9820d64189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa158af39fd60dca4f18d1233268b7af190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73d6ca30269fb2f4b62d781e8b361a8191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d85d7eb0e5b8c3c28ab3db17967677192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697bcb76bd164cbc5af954ff59662eaa193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7e74d7c33863ac6d60a7f99f0cacb0194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7c6b500b29059c5b153a4e8ab72bb3195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0728145934fb5574b7a4038bdfd886196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccc802caeeb87eeb4b9efe9b236b9a6197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72569cfa5bcc13cb5c2b2b6a75e1dd8198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4204c6b100101cf9a3b4ae909a86471b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afaf7b51ea01e2f19e0aa4506a435086200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f95bc063a41f1efff2ae348858a44ae201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758e614b61c0ce77128aea2ee59b56db202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93be19544443c8cccf738ccc600cd82203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77558dce9e456cbe5beb834b8158d4a9204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3f125cc194911e70964345e61658f4205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a344ea05df8d62c6f5b3b3c43b05c515206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68f5993dd373d34daa58b4c3ae83bad207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853ac2ce370146cfc9f04875d7aa2e19208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fd61d0fb7d792bf5c69ab1bb5b9cb4209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454f180b79810200d9cbe6836a081e40210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b1fd471575d907ef3014cd0c5a8cda211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab881878fb856fc7617bbcc861c7dbdd212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce1d51e569818532ffa903e1bffa7d7213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4808d76dd892b2f43b26aed71f3b01214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d150df6d8895fcadb566900e30636ae215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad2499d23224632e85b81ed89be47a3216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2620db4101efa07b76e7ab02bee2ae35217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af979bbfc6b3d7e31538be073629f4e5218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfef99ea78173751e547b4844fed9e0219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b5798bc2040a93c5ac928568aa743e220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcf01c3245fa380d63d2ade06ee187f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eddea1ff9264c8f6ca715534b2f3579222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79996f044843ce379e427d194e13ac0b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5738d6677070a26f7e18b9d0c2af0889224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65bc4ae811b597fe922fc83af364c78225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c72e72978b8b1f870b28f7f7994c881226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6c6b339837d920997986e5e6d88e20227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42af91d6be885e5dc23e6c2946368251228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acf90bf504ffe26300040cfebbdfd86229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb129a9767e3c534115ed79effa40d5d230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628d5233affb48510da1c8ba4e13510b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b912d2d229528746d703d862dde18378232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9984d78a0104361b877ae250c78215ac233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479ab3940eb159a5dc64553aece37256234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba6506e987ff2bde4e0004d9fbec1a6235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de5f13f396a6da843f10965a8531817236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ff747fa8590f379eabf415627ac426237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bb0ce165bc19649cf5724073b72a66238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef19cd45826335f66c1edd08fda28924239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1f0cc9902d8a755f8ba2ce4c70750d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2399ba4831029e13657ea0862d2a66b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c0c1a5e065dde69aae139e85be6bd1242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3402b34f1be17249b8ee01db9ff6971243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b1154bca0963d9c4057af903b50990244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bc3c8bbf7de216d6c340e809cad92d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bb4d86bd851aeee038b509ae9742fc246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062677b0cf6fb43fec6a4c3986f47bee247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18dd1bf18b5e07167bbabb53ea0408e3248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a343cb0ac0eda0e7c9d3c343227b98249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c85334d01886e7af69c9efb26ab07cd250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3364ef2f49abc026d987c3ecbd96e0e7251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f868fac6b61e457964b41d8120ba990b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebfa7b4ed0663f1d5561211201ed4fc253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54af4a1fed8bb49d8413b66c1e9f2a6254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af22be854c4a051d179af9244aa008a3255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cfdae3462b7f45285684e63d431a95256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93199a95860697c2fcf88a36d1bf19f5257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a84187372e700ac6fbecfe9dfacfa63258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c82f3cac5dabd7328dd9acbae55766259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b096ea8b126a9b61db6c5bdb4cda250a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab0cc11894cf0de78911e1c1933f26b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c73a0de8fb09f971a90910fb1960cb1262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ce1f98363973a14229a64279deb63d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc987aa03a588672a0888b56d29f6dd264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151a39598fc50b294426db7b5c4a53d9265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576350994d0d341b04aac48cef99321d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754cfa3c13c5ef22fedf8d2c2062b84a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8d7a69958211aff57832295f732cf2268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb0e6ccc02dc9386d3d1a9693e5dd7b269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a4b121d67163d5c06ce7788453d67f270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebff81762cdbe9c16e9170b9568b8746271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921c5833146158f6b7ca4f549a1894af272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648e0e5f1804896f6700e6036bb7cc69273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f8cab86c444f73a259d385ab0aa47e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f625979bc665a0f3cba51d2d853af9d8275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e146c79547dfdcdd15a77e38255853276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050f387e8f85cc27e69620e8eac7c039277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d550c76f4f6575cd8778d5bc1b96a1a6278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa8c923482e93f803d430ae7fd7c8d1279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf327b10118d2b0f1c2086cf33dffbe280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f17a20e93c6ab29190c87dbae95350281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f5980e78c20915d9f2614ee84389d8282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d6cc8d21c939856360cc9f3f00eda5283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7c171ce388482a24f2b616a56f7d95284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b4ff28bf6f84920032e59fab3e8dc0285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f426fd94d55c20905f100de5aa15dc1286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbb530b4bd2061ee5dba26f8e13927f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdf8eb392ca227c0ccb78b264dc520e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ae77fc475937958f4b3bb8044f23ce289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82389cd2d1160fd48be590567460f989290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e207e10d49774271d23ea6ea405b4512291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f64bc3c032df01f624a5bffed886ecd292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea37dd3d847f95664da050be763b0fbe293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c244c455d5d8abc47623da83b792943294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb6fe9b8ccfb37cd4592405cde2445b295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed77671471625735e7b2aa0f7f34d56296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c038b4568f79eb57c8403980125003297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cefebea8200b4a5d2073ce3ebf6e68298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7ace8c0a18f19c485c54142c680be2299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e3fec7e5732629bd837043662baebd300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e80e7369e9f82c1ff8bd7fbf9ceb8a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bb4c644efbccbb8db799c4bfa82d4a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cbf76d3545a3356abe9cc5ff8b1198303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962ca1c9e96efc9927cb4bcaeb3508e5304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3162daae36c6ecae1e5ee3cb3f0a00f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ab6b997cb504d0267b262ce450732d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e337d5ea898174a2172df216a0ebb8307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2e3a46c8fa059e7cd700b4aa081496308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d586404c51843d3c7b3b286d1404ccd309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b782d53fa654d86ad540428920841c6a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913d9458ca2189a95cac09b54e5faa7a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46600b206a134d871951808f10a75183312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76b7a793eb78b8f366294cc78238516313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf7848eb9d6f36e9f72454163008431314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d5827df68473daa9db0f10690d0eeb315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ed8ddb6806d5afc323638a24ac8117316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5102f6f71c51545923c90af9b70f967c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f804357d4fd6fdf8a9c7ffd1824b2c92318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ced45764d0fdcf429bbd6f6a16f79e319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e00518cc5456a468d2162c2c4cfd792320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb2ecfe129fa593817313517889db5a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c630d73c778a592b326689da8edd2b322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca95243772cee5d9c2833163e3489bd323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b74a4d34d7b8141f5a4fe9376cc4df324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf05129830ee6ec6c8b9edb3c24c63df325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae890cb5acb5b1b04ff1be386bc012d326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937224fe069974ff35150fab4886665f327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5e6ed46581327d5cd36ed8659f547f328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a331c559b026291eaa0f81e8cd12462c329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99a67862ce14e8aec21266bc8557e56330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e31f3182b16e9cf9ddc6a15b7d65c31331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7dcece3b1bf176111dbc0da4fb9b7f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7957e284aaa16ee1c4e6aab930f20d13333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d5f41bab1895b4c1a901afd035326f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cdbb158e9d0ac8377d762d41223ab2335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44af40a649b6d31de3805815670c56f1336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e26380dd3f9647bc82bc51137d47015337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a0608d757ef5664ad0f50db8653031338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82df6fe836a83df70041723724edbdcb339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f9fb80d7842e203820c680761dd302340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a6ae1e54dbcad872ce614cf0a1e7de341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ed562cd2c91257c3bd2dbc6b21b059342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4e73a24529fe1461645c519a4f8d82343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7210120a1ad2e1fa35e6286c4749436344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff2eee880c75cdfaae0bcebe30bb93e345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fd8733cd8c0aa77862269603bc61dc346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8f0f513d0af45e2b89f63c4d0638bd347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a17f31fc5459bafcf79d3f6658c2b72348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0696f503113c92be4069d1f25ce2fa0c349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f2a1989b2e694db18d34db9100aa49350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892a83ee9bbacea062ead9bed76981c5351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d1abb9d33c04b24b9d230da427fefa352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b5d97dcd444fb281185053bbe0cb35353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4663c53e6db4e7e5da6d899e12e1766e354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bf87bbc249cf13867976e4e3791590355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae0f2f36bf5b13b91a093a13b951989356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86066c86ca5a7597ba02ed99b130aee4357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8061108aefe4fcf95c27392ecd700f5a358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4e25a2c269dec893238cba55e3b454359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014bbec72d84c0fe34bb4e751bc53e67360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6d2d58fcd2d29997a390431b5ae44d361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666829a43c08798308d3b19f7c499262362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e21d5abc7c46c2f6599bae0bdd2e8bb363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bc6220a6bc35bd0881b09ba18e6aaf364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c0ee1396d1b2e424a7c57193a1cc5e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09422d12d4b5a52add0f15fb0c7d5382366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2817a88d9d7c081319fe6c6f19ba5dda367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174b3ead3e2e6d0a636439ed0d1a9273368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6929def12841908624bde7964d245981369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e783fdaf980ab423428ba815f6f31cc1370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a656b089a5f652142a331b13c199ab35371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea757f50d9bc92c8d4be19e463a66651372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e091cbe249405337b90f2316d5a46f45373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20793664991ca43ff1a9fa8e0ab4561374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd87b30786215f4409f1d99d92f1fcd0375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcb115ecfd10047b2b2b7cdc7ec5f20376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e12f1b47ab59443b41768536d50eab377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561552c172aab4d85f48ae0badc0477c378.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea3e7b48e022dfa832c94607f4691701.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf44f2c8ea3abe4f31174474d1ca9c462.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761523a1c7aa4d917fb24acaef666d363.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20a488d90e63bd4c9984e59a0f78f514.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7f8168f8b6823b7187899385cd7b175.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64775de28a7e0381651bf714382ce8f76.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a4d8bdab76a2edee0f1143709b44bb7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e392bc8541c9f75c8dbf5fca64110d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f257e7e0d4a2d25aabd366ffc3b2d29.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607ea5546312499da4eb8459da864a8710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0992ced2169e7982f14d6615a0717d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8261d14058fda15512c89619eb8c7a0a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bf28d9f6b13369f38b6fb8f3b83e6d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f964ab8c710a22380ecc78a7454bcae614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76934ed9f240e35331d32e985a5315f315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d208fa3575691a14e98b56046902bd0716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761c674ce80e7ffb4306e4ec1f13d14217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8914a91ba895b60d78e88bd1e1601f018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6054ed3945e624c97ed4ab14ca6781f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7ef287642df449b73d3e5a154b3b0b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb199099d63c9da2f32594bc2f07abca21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b81c8d728edaae2ef44aa598bedb5c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bc6b199b1199b9e6da73b335215db423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07650f8fab83d16cd492f8da2a3d33ba24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0800016001eba4f533894055d19b43e125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77dfd678e563e0828bd12d94dfb90c2426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781960e88da9d08f5b84c409d3e74e0227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cd5cdd127ea187dde7434c0957b97528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5a53538865d4e608c78411e910d69f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49138d3d689fea6b25c68be033338bb330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5ced5274c200b609880546a281294d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a3acd86a524d11350265dca6ae67de32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209f4db819d21afcbf19b40975f6dd9133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c673515a05eb59078aa6ee53d710c70934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c89db54cc6a020366f20f49a18357d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55333789bcd082e25a4b6283a5a2c97436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72163b149d370887ead404f183029d8a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6c7815155217e60ff0e5499902504338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4388552cc85459f0afda68a1b429941539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0eca792f030915741c4eb91669db1ac40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b0ccc93f93aed76968d907061adc9e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163510130de6a7559d4d0b98485c271742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca40d80b5d02d219e4f1ef0cca0b19343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e89d769f8ed83d7704e78398dc74a744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6fd347262b0ff8f4b0f38f5c0c128445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f11ca916e7778b8cc52af58121fcb2e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fa4650dfe6786ca734fff819e624ac47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff31d825763777496bcb548c53e6cd2d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640ae6f533892d56e63a7460ab52ab1549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3866a8b4a43b9ded2a6e18e470ce7950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b33e6464503fd521fd834edad61007651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d852690925a2468c374508ae979b33b652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b118dc244e75ff901f86a4c4ffc6ba2353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87983fdafe1b6885881a3bf6ab0d360254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e9b68c117fea30fad4fdc36844f47e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b0c84e317c2b1832bfe3a4b93bec6b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a48626ac627aca52c1aa99c6674ce657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f966875e0258e2a977df16415a46821358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9dcb30e058591a8d796d22f708088a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55ae56b11c0b0e97f74c579460b20ff60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b10692a9292b2d10e0cfed02ba50e361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59eeaad1f30045072ebeb8b814cb4ac62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aafc349971ca2912406fc2d6a74c92e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56461593dd1c155c4ed770b8998a488264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eab27aed08051a5034f963be05f2a9965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc37acb35470b59401b6dfe4c3b1528166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbbe7c042e7e98eb62af1662964f23867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3733d42ff5f43280942d668f143f79e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019ec274f91092e23e761410cc9681e569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e51791d33313bef60b5adad46fca02070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d259a14c1bb63a13a13a9b31db02057f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b027f7f26c98811d0ea82e7ad089731c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56507271e598268081bf49e0424732b173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785b4b6e478bd540df55661b7d02272074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b697eb05524e1e2e1163e93f7b2a6175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc01794156b51de589bf5ec7a2168b4576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871fc1482a113921fa11b4054b4b1da677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03976b724c0eb89d0956f725d4bb6db78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5c29baef7d202ac34ad922849e213179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44f880a2dea7b457db2119bfe548f6380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6477d38bcedd23690f48c339e5da17981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b031cf7ccd107e3587f05bd2e63f56da82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93933237f631b6b0c9c37dbd3368f1f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234be1eb77b5f4e317879e2c38e7c2e784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2246bf492ed7c765a5b0f06cb8c543c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0984d58b4e427d7e8974a073e8749df86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19259fa3bbb37b7c756deb4d8e8d31c587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1517897d68f84c21962a14edb27c814d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9718a15d0a44a3dfd0ed2dbad1b9ccaf89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da454797a84aa8d55e3e3445b2c07c5690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a710c22b165fe731fff0e0d2e7cf19f891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccf0fbff27ab65acf2023f3d95446b292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094f21b46a1fdb253f2e65f6f7bf768593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b3f6c2b876bbd1a981248c4cbd380894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd8740b43347d0c21f5c5c7967a2e0095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1a2078185a21db497bf3727701574c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5190a30a4f27745ff232e80b747f84a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d49f349ce1938a2119ede848efede3298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c631ccba61dcfa22e68f9775b0da8699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc991c970a2999464fd7622024ff4cb100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17eba519f2a190560a81a3e1dea2dc01101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1edb309559e30507f6a9249a276a51102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ee22ea01911d6c7ff135eaa6001d3e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d9ade4f6a48b340c7fa6d57dcedd95104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500938819f89b34daeac9668cf4ce5af105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b69628f0c4a3d61a2c45ca982808deb106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3acd64ab2b3df9df14018f5df9332c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f435661724ec3f901de051702c4ce86f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09462d998c6ea33170613e372b10eb1c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be6db42c3762dbf3786d76b3933b629110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cae898ea53da2fe3b082467048cd00f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a482d4287da8f6b82ce857d0ad5152112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38dfa74d12fc30ec5e1edecc03366c7d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302ef0ab7af735e7d991c35a17a4e5cc114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2f86f40bac2ed521d411a592d8292b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bab2f08b19ed5ffa6cdb611dc8fbc9b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee04ec8df37c56e287b0485fadb1684117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08db888574f4fea0396a6f4d05563055118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db4fa500ae116466cdda11b8d949352119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a2bb82fa4ead28cdee2f554e5e67cd120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc199c832c89963c0b61b743fdd5675121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c19d5e9bc781ed05c64cffe4b1881e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb399d2f4ea118f02c2460b383f96dc123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7085550b2b18fb31b800ee4407b1a59f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee2f776288651ebd5d4d6d9ff2e8be1125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f60819b56e0d2eb41a40c2bbc0b9e0126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2348e750b5881be85ce78df5dbc2b53127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6445666974cb8367293bb8910ac9c330128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1940588905082905f29701859df062c2129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b2f2cb704c888cb6d4122ea5761643130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ddbf45399e251eda02dcc1be75bf06131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce6e5fdf85a6bd756ff12ef03e50d17132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c87da6964181fe0f1872a5f564242e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04707079fe7d1cc3ca1d92b0c8ee888134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3a5fd1a26f20d1671db7a2f620097a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882acc50e7d925406cf0a8457f1781c3136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d806812ae2ab7bfadbc9220f4ed3db137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487ec4ed2c72784c851d573ffdc4eb7e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7d7643c386a0dd79d8a516efc52cd2139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f56c69c17a24b5ae71fd6746c34a405140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90df0db249a2cff03cb2a5339e83e750141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9f949b761176699a904fceb6fa07c9142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabad67ed2102bdb4b395fa4881cabe6143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ee0bdf2b6f6dd157b9f5589d578364144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654abed59046c665fdccc152b7c900f3145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e26c573a4a65fe1d8538d70a8e31e8a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21151f6e4c0f76da327a7561d19b72ac147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc7c3b87dc3f8c9e4f17789a622630a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cbf9dae2146b967e2426c3d0b06f2f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44cccafb3fbd29909805c150f07d41a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab1c031dd7e0ee9d26033f9d7ad9bc7151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cb47ddfa1f3e3d4773c4a43fd6b42b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6226780e4bb9dc8036ab6a46660328153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3edf3d3380d9714a3eb4a2553d035b5154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c7123273139fd69c62e9dac0c32151155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e828aafb78dfd7103f25457a390c5b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609b9927db3483c7a1f28359d0e249b0157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85967bdb2a84c130304760152d3dd4af158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1074e25919ee2119b751b4563e78650b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dc2b753dd65711ace6ea23b447e0f7160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6afb278ddd298f4377dc4ce428d93e6161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9831cfc440390f872da25c8bb48ecc162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96870e3ced8fb6fecf60c9bd7055af5a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852f54e952f5ec6bb7c010fd231ad984164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d774eedf585ca1f705f53ccffec17132165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abed996fc4c8f2e3922f70feeab640a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db33a9089bdfe1c70cc1e7e5563e0e75167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ddae543c34030476100291dcea6e1d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a335d0e052cee28dff093f89cb57f3fb169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7929d635831820944701700e5bf3e48d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76111a075e0d8e6d53a40eb0e67d0f87171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fd6f049858144adcb0308188fa45a0172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa438bcf313077111d2e805761c917b0173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90099ecb2805d1c3104f7c2cff09bfb9174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feaceccb8428023cbdd65ddaf8ecec4e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b7d4f9012890848833c966ff969e3c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4c13338afaf784d098a304a8266ce5177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49b29f26c15ac37ba74397c3d25b9e9178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9c3217705caec14194fb9f8269a3de179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19799d0f76c738308ca2da4b979dd582180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238878a6290f6764aa82b1d34b929719181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87485e9e0f21a60cecfb34fa37cb1b3182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518cbd83c02bc68801a4d97bdf7f0895183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f167a1e196384c5c8422a1837346670184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2decea750a7b24473ee71d1015d4f2185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b19ef5bdc9291920eb73f4474831c2b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebb012a360ec38b211a469da4554a71187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ec1089bfc30e6cdc13c79f2657f423188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c6d65b1fadb8c39bf1c8d83d9b99b4189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8004f0882c898f2650ef52d9101a1f08190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd000bb21d4eda1a8f9cac1610ab491191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664dd23a4609416938b1eb5f347286c5192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fa6070f80eae3e6520c93698398457193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46fbd9caf7e2ee208d363094f1be122194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4081b1a75cec75bcf5c6e12933eacd195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d914aed07d5acdbdecd7788ab7a79e79196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f767419b25a192bfcca0819206f93b3c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9a3416b66a4aabc8346431bf315769198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3842c50b600a141cef642544e8a4d5199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce25fad848bde59ac0e5dbe7fca97a8200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008230fdea07175d1b38718870308bfe201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ab82252d0676f88c59a3c9656a45b3202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb46d6d20cab2116e9a18fc44e03eb99203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3f9a66066838ed23687c48d2b7ee0b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4005b7c4b0902151e7cfbc737d3504b4205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa189aef5f1d2f0e166ca40432026bb7206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd47e29a8b6343f8bb5a05092b36197207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edf8ad6a089230caf6f766380022583208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4e6b77ba51a1dabd8514e148209389209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c925b37f636dda22c8e4a96f9ad12cab210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4dafb4c7cbd900cc083afd5cc1e348a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f40d8ef9a8c0ef058c67f6ac2d73aa212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f9273793b57fdb6bf76148cd3a8117213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6310e176d1d8e13df1076c1f37a92d34214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91175177da4c0d6ff6f3540588c1b529215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b154f7a98aabd06917dbef395e4082216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef5ed7d55348f9f399a97f2cd7615c7217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccd5bdc767360a9ee238b7584fe1228218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6666888dc9c8430f65759afb9641e2a219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882acc50e7d925406cf0a8457f1781c3220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815b33378198a6dc1c629f9d6a1ea3ac221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9053dafffdc09c4924dfa1c9af03a34222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d6db0b1420f0cc3c7cc81992e4c9f1223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8402271f9b43fe2c36371b87a49258f1224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc75027347935d0812659e2196be59e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a309769361e251a7e06402e2bc0626226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7acefaa8baceeafcbd7b19cf721deb3227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7ee7458308cd4a1f5be2be183b3e8b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d7af70816eb034bc683d07e229816f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69ff13c03df694eec3b1b310fc3db37230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28c2964b9302fbfc5ca336706621438231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90979ce551dc5247d254a3b642137c18232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c6bb5a32cf37b6c542b6a518efe802233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbfe50fe3f14a60096a3e7c55b73a74234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c323f7c8cd8283582b2a0a19ef7290235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ac68e780356687aa0d41dc6a49ab53236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be92213aec77d1c6496b9bc802fc9a3d237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6ba3a0bfce9c38cb3f33d7e0864e78238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf498646d2ac5bebe9f93202a15180f239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376f51a16d3b119ec72efd7db32cc3a3240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae0915fd98c3f8d042a164a89342039241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbb87a4f3ece4f16241cff7e4acae4f242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85bc71f97ac074c98b186bf411b966c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c70689f4386bc7d7946feabb7f0963244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325679ef2c9c881ca174b745eb24758c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cad06a8bf212857d5409c18a816e61f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a246fd0bf63f36e418fb05ec1e966d44247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e72bd4ade1d432c0e5fbc1e4e56a01248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b36de184e1596a4a53b4f7ea66a4e9249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c99872fd45e9cd942ef1ad1ba3ab5cd250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3c8c2ee64fc9c16c8ac6a084359d22251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa568806e28a8c34da0c9d67f5fb9a7252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78909486ae79b6cc2e48b671eaf29f95253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3a6df8d4614e77fce48ed363fc955b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bc6b0b05a40b114d4da0d99b83cab3255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01c3a86e60b8087c7b2d8eb4bfee25a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c6f0057efaecd1888b158c87fa8523257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4eaad1555cb9742994d5ed01c0544c6258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e843f88fbef1229fcb5e4360794191b2259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905b3d97267eef013e4c273075636240260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa32ccc125de673024339d104cd2867261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1861a2f2481f1d8327cbb243ad823c66262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea71b55c00c8651b1589af27ae9b8696263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30fdba1974d52b0cdd91368f51a08f6264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082df22c6d5dd67b6c44c795955b7e8e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80edc1f36ef17e2ee46103194d51c98266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0de4464d057086954f79752d626b48267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dff421cb3194661c8a4da5db44d4be0268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ae1fb12b77ff8e0a417d2b692daee9269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429be2eb5345caaba642d662adf96a42270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358e9836a0e2ca03f661a16eca63768a271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e43509aa426363cbd142498edb34a41272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbeae45199e2f555598c01c7bc862c8e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc5f60b42f3ef04bbfc6a3249eeb1ec274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0906a5292190ad207bb969d1fbc8fbe3275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3410f5cae0ea9fe795ccc3d7b2acf25276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85104882caea099aaa2041c316cd247277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e23835eff82daba1ecc5d58263f20d4278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c62e297010bd12b61d03268e938c8c3279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dde01153597988ea2c1241f820f8c47280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccc47eecb187a55ac4aaf846b41a4e7281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a89155904774439ec2c24416fb3840282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8687201967589123db41825cae3e9a7283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c45c6dfc67b697ecf65a12e5eb72a1e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4676bb0ec4f5215bd4b010073c7926285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141eb38fcac63e3171e1c607ce2b0e33286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee1c9aed12cf05183a34d51540dd2d7287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac50cf7b41e64aab920625399ea45382288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01654c6b15011b52ac9c63257a82a02f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673499a022ab36e5b41965e32c41e23b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be163162d5e85ada9c5a9663d191d29291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438d8901c0b1a53995c01e4be3c9e830292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dce20f51be82598f70b13feacce2c6c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d62cc97ede77be7916a23a6c85f1571294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91685de074bd5b89475e0caf9ca7b0e6295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97cdcd11f3be976b12e9ae4205402e8296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606ef1c31730a896fdef01f14cb21cdc297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c15271278089a9e43590ba14df2a86298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfaa6474801e9cae22e2774307dfe335299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c65b1fbef141af20bb32fe938d8f890300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d7001e7396dc26d62bc1be288bc180301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe98fea3386dc048785ccd162a300c7302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ff34622702cb4f82b3ca4c02b89555303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9b8c6b8ea89bd87739c132d57dd68f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec3c762a32e415e8c52588d88f257bf305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7929534138ea133a5c1e3010caa408306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a4fc1ee458b29d0732e2c46b3928ea307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff906d1b27ddf4d68b0052d56e6c493308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5e28cee2899f167161876a4effc253309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819818627cee3885914e00fd840d9394310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377a3189cbb017258ffb27883fab5b46311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f2c781b288231acdb59d29d7a696ad312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95866eb48bc31ea42934ba7ff2813f8e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2befc2ea1312ed9e8b57b215421b0ed314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4c1634e47e9f3874ccc6d3a7801265315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106fecdb698b95a871dae6930a73422a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cdd30af3465555a1b180810ccfbf96317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c3b400143d33cefe634ea4a47e1f69318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e4f415a62d1f6129e095531a9be81b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd80c3c56b7f0e73b997f018caf4950320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38613da0062340257fad8a08bcfd0f32321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3de370d07fd0c878ea01d5b606edf0322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1e3a7cb77a40cbc7e4f3cceb75c4fd323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebab29bbfc35e65be4a9b6b65767b4e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f533250169698136f08cd8337dd12611325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bbaa1608a96bb94dd225b7c076e148326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a71e4dc06032065f9a7ee6d946bcc29327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75726242c07854cd19543cb039e8564f328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb8f559619a5dde7ec64e7c77cfe320329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605b49ed269d43a3226d155bf501a7b1330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d3e0b5f2e2dba846b20d31c23e13c2331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736f317cda9fa9590f48fe7273e4690f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176287baa9bf02555aff270f74979067333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f90769ee6bc012f57c47be892025b84334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81049d068a223bc4ba08fcb6eff96fcb335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3254f19af9c5bd85a31b6185a1a06a78336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0b10745e95da16ab2bb76ddcaf94b9337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdbefc6c37ea9f6aedeb9027af41571338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d944956013ed5864ae647b8fc3ea18e4339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120a1ea8e8ac407d7c7652b94d55d7b4340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d40dbc697236abda08af9fbb397c21341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa36b70d8b8c491f53ea01abb1ab6ee342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485686595afee133030b2600c668ddf6343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37fbc7adf31a99caf1a7fd32c30bcd0344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ea2270bafea5eb3405c346492d0fc5345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0dead309028e72a8322dbe34c9312ea346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9168eae4ee39e553ba51a0be8023e9a0347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6845c53151aa932ed3ea74c82503e31a348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50268b16cc4f5ff39ff3c308648f4437349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677c2dcc2d69f30b5acc981e302513db350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe4ebb9ef44f8c1bd941b38fcd7ed95351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae3fd16505224ca6ca19ebc9346f545352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255e720de35796791372eb0cfa35f6b7353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3dc8ee1f5a44dc252e64dcd45437877354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c0bd747aaf56477c8479a808154b57355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297187fb2a20faaaa858af4af758c577356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347613d981a5575f71e8b8fcedc9d6ae357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8334257b8f2b8cd1f567a200484381bf358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3879c7f48280c02f8d97f056a5364b71359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7020d0a5982afd63c430ba02836b361360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1546c9c7d158b5c0be6cda452c6091361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e620fb13232b17487536875d3d70f2de362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0cf09a5284a9d11e4071e7fa0a5aa6363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604b14ed03f39715a8fa0d7a25fb933f364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e32b373ca72f34a9df431eb5762a865365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed65e78f2e5ae3222b12d31a7a77e39a366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60019a1e26678e151ba442c7390e3a1367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e385433dbf178232b6b00221cc3c74fb368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04d82ea80de74411304d0568dff7fd6369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa84f452ebdc63aa17d536b1ae783779370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484e74c6972e7a5e1cf24b2959251ad0371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785b7673961906a8d98d843922dc19f9372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8ba16b1c2a162a25dc85eb7f9f96a3373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd9d3d2393322b08d701c4703c6d7d3374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183bfd0a6d29bf9b8748794ad51b80fd375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90d8531ff8c880c45618ee84dd5a64b376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118e5b7e502f80992792c3d2d5843da8377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0caff3ee05b1df512fe4234be753b126378.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>