--- v0 (2026-09-25)
+++ v1 (2026-09-25)
@@ -1375,51 +1375,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57601fd28f97afbd3ccbe438e38287791.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0f0643b190491af92c46177199b9132.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809f52f3024eed6df7633026c3f6a97a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7595932820290e8170ea74aab105334.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9009d9d1643ebdf7ed36c836718ca4445.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26abaa9e3a1fb8e747e6f7eee3dd87b36.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edb14ccff27681939b9cb20761d05f37.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8141a062652cbeee8fd6ea084a5985a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a506592e9012c2a8220d5a4faf7eac599.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ca3b86dc2dc4e9e11295a0022f92de10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a152b9628421dd7156f15bb6ebe3fef311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716726d6120113e607a69ea99a27731b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9b16a92e280405f85819de319e7a2a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a65e371e61f87f6388605c9e0cb3a4014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a94e4fdf783f6eaf75d4ab75cc3da7915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350a32e365c478727305097c7244c3c216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68def4249061b2ff5bd5415b05619b3417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c0c0af1fbfdef08e9c22c799759a0218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4ae8e057ba3f6e85c5454fe3d3edff19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431083a1db40c15530c21e7652c0f85d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b65bb46634d9f05ea0c252f6e241dd21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f87fe9dd81da951f81714a07ee1e82122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72faaf3819a6a808cd1201898383117d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cd36b809e466ba545acab0e6f587d424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cae1ab992cdbe158bda26abeab34c325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df115b92b310de019018c388818707c026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520f955ea40e93146ca6992d791c011c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72e89f0d7f679d1bdb437a2f53e3bb028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b47a7229c09093f93bb6b43aba7eef29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7770e14b0c511b7fcae889ed44b041130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3bdb922ecd84789a8bacada2d61b2631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773a476a871f79138f078e1b21a8950e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca24cc85ff1a095226f721dabf1d0c9633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f782a8b0eb787020daf240eaea52406734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833038b129f500ea280e9ce982b4a97e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27931f225e66b8234737db37804553c636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3063d99578f5147288ccec327ea5bfce37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6007b5c905c50f075f509ef0fee7c1238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7692a1102c5bffd178bd38e59af2c9eb39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef36aeba3f75b40073ba3ba1ab57925c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b950240d50e5bc0cc9bf3ae13585f6d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc2f76b89592787ed54eaace8507d1d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12122929b1951eee5ae4423c33f629843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486bc053ed769e5d8241bf9d2be4736544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d267e9de30ebeee06c360850a67e4ada45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447c1d8ce822f3f15ece8f10ed4617bd46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d0e4ceadb5f8567bb70dd3c5f7607847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c824d4deaf73782dc3287664cfd8ce5248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616c58dd81a4e201d869e718c511d4ee49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd867dca948833095e907ce5791106a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a7ccfb490576c42c9c3e4eeed05f7e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f95b3b5025a9d0d5915433a1fe2e2ce52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8a4005b4fbf1f8ebc66b253e6ead0b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4619545230965ff82f0714307560593254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8341bf54ad3607063616ade1d3a355d955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32849527eaebf3a2a132b71c8c8bb34f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c7ee8adc4a35321aada5febdb52a0157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34842a04af083ddfc91dd0ccd22e498258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2218300d4222a5ecc0c55cd60df58f8959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0088152ea3608c5fb91e58a93b66465a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fb99a0bd178dd192fad4ff903c515961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e8e2e980293d53d54b4cdacfe23f5a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c1d39f3f363291b51da60dce7a8fc663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7af0ebffe612e1ffa8c24d5e544d5164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f5ea16932d82c73470da94846815b865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592bf79d40aab4b77ec23f1042d7e09266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3397ee69917aa426b63128c15726f1a267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792934ca0dc26ac5f123a930577cb4db68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92a1936092750f5a9c871a8b40e932369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43464f2a4ace9d3d2ec050a4eb87097270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccf16be8673aad91241c47f0c3ef1e171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34258dea99dcf5cb49245388932cc85d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d4f841c7d049967315f5342b7dce2a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbc44f3e7fa85351e203ae9964d0ac474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35a32f095309689aa767d8adadc59f775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe28ba0fabd3d3075a0ff5aea95d1d276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae7dd927e4eec1183b9b414cadf2cd077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c560ed4a969f776c769533a0d9dba578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ace66723c380acd77bd630abf999ec79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbc028770bc5826f85918e0610d893480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b84f0e759b1ab3940d02135bb92a77981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c290444b33dcb786f63d19fde19c4882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7876023019b0bb93a6165caf4f71dadd83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ce4721c0aec0c95affbd1ba62b47d984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8583b2833e8d0ad97fd7df056065108585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fadb0b9858dd6e9f774d560f7e921d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950af4c37dba1af76a30665230bac18e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a73172b18edd73155d124e498c73f6588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19660fa0024a468f84fb0cd79da8954e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6ee85214d36d4afae447a1ef55e55490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93b16e73be8944734db68a6e4c565f291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0fcd4df4a608381b272c0050485f1792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc0b3ffe6492bd5f234c21aaf39f8b593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a179e24f944778d951829df115c30294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92462d299964685f1d50456a80ca7bec95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfca3d2250d57712152936539b7f02ea96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01341fb1968b9f3923c86a92e68b9a0597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434967cca920ba885cc79c93024b912698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e3d6ac7d89399c13addd506204e59199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1aaa52eaeb06a64b6d6927aa925e4a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cefdc361141664a6807a0a32495b478101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa3427bd2777f551161060749c33494102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01d284b2a68fb561553d43de0188235103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a02825641c92f947710c2fcd3c3cc29104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4163ef30ba2cec603c2af1bb71c89bdc105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2794cfdd7eab55bbe8755888e8d0572106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726b6907ed746559a239ce6b32527a6f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a0d4f9e321b35794bf5560ea53badc108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c245843e8d9200bfd65ef8acda7ca6109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab04f7b9f5d667749ef487962f0029f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49494d4e93ea85e8fd3ebf7106a2062111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be491f92bc0eb4432b73a7fb35cbbef112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec09836ba5a2f6da5a903b336a27dbb1113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef3181a69816c9bd15d85ac6266b070114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2056fa3db50035dc6b883ceb20957fcf115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd73ae1698b76c3cfe007589be5a30c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50adb3403a034d27357276203a68d022117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bb50c467fed8d9a3deb6c87c8f4a52118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3577ecc7557f65e9692689be54bd1d72119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5269d5a9276eca9726dcbdb125414c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4364ec60adabf3ba8132cbaf2808512d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad28ec2838ea88e2cf2f01bcb7e3d5c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59dcad9a821c4ab84084564916c8504e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904438a6c867a25b7ba33e1a5ed39b50124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908118b72e00684d69e2fb024b0aec25125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577a87b5392b862d43ad74d484cae159126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb9790258c4c29071c0a66f24447046127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbc6a2a0a7815cb8d767cd4ff1df555128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488752b90621d5814e818fccb7367a0b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc5eb24fdb1f7b983892da25e7cdd86130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aded9002a7b9d0314aa99810594ed56d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7dd5328ba61b041e2a8d5644e8277a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec43d496c0ab950082c9ee0849ab35c2133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193c5bf4ead48b540f90bee7949a044c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8345606ef3d961c394081de01df7390f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552ee6f3ac3d2df627871ed54427eae8136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd667131ea4dc4f3d2d873defae39404137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211be317d022a4ddb48ab4538cc88b34138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d35d900ff1fb01615b7229927fee6d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6375e29763d999d0047e145b5f1e9d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d513b81780147fbee297b56f8f48e07c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6cd7ce555102b5e8427c4b2e609b8f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b2fa64d8f2f4844e47923840df450d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9d6a698c04cffa0091b6288c3603e6144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a296154625264a5c4be5f9b3b6288b7145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac3bb4796db8a19b9023aa6ad33a78c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadf126fdde04208a0e53f9cb0bb769e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5d712674de6a785d784018ee97b6e4148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc19e3198b73c2962d903b1f7a79103149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4faf53454c132eff5d001aa094ac7c5e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66cbdcb124923d216d03d20d2456b46151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4eee517a9f550f565e5be9936ea7350152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711bd1f3f05a943a6475238b5fa5bd24153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5120ad3aace703df0e125e7a46b8282154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca979fbbdc3d77a34691280bbea43231155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f529c733b22805b4f6145d24d06886156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cec2f2500cd7877ade4065f88908d72157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d668608eb3e16a0eb18709b2289f0ea9158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34317cc100d37103acd9fc55e342c8f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c0bb053998907ea97179ce0015834f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42bc523b9bf5776527c2f0ea5d3fc89161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f88a3ed04a8d59bbdd1853b7f5f943a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0414a662ede7cd1451c68d7ff30dad96163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26950ec2bb55f4c0fc63c76873efad81164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b95cc3c3fc1fa3b63e51514f1388b0165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3700a05eac49c27c01beda0d0f4ec28a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8733702f74163cbba585f277a06a7c8167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a763769c9747ca4d03c16f5cc1738d9168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8b7b3aa1e6cdc102ad7d8fdafcafd0169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1357501441a9cc9e144c863c80690af2170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9587fd28b1f9e41527f6bf5cfa3c7684171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63c22f803fa8d36fa9816431544df51172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d628b50f46d73c7a05043b90240c01ef173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ac1b08f420c52e69eed213f4f0f7f0174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14282ebde5345887909f94992648900175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f68b7b89f356871efdaf249081e54f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc76ca8aeca23e84d16073aff48c5ff177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b319951388fc4b890df5a433cbf5fec178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17bf8ebcb34b87598f792c7e1855239179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e0051772ff9d9344ed438be1d96ac0180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acea48872ad898fe62e51bffbdfd42f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f1d1c79a271951f1064bd5f9a86d08182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140f5c86f3d4e70b66951b3f873010eb183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad0110562f838dd8880f6fee8f4c900184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a367c224b28bd7b29a46d549f49f3ae5185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f297f47450b610a5d0d2a5177091f55c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f25fbbb7a001d3690b23f2b71568085187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59504688e2e7c5d1e92c717fdc4db4f6188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f0261a2245aa69c5e3fce059dfad29189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9f56300338097c122a2f1b53563e46190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2c51c815abfdb71e08b946a38e4b4e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb2a8c20395c65ee633e82116d4943d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c9b097cb39fb31b3c0c490a70c499c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04eb610c283a08641799e319a96c4164194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedbe5b19480ab643ead9f88308319f9195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297e2a3fa5dbdb906b4b751b326216ec196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59373b738fc17ffe596ccb9bc4f61b91197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf41a2ce0500a10c73df7aad5253b5a3198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d44f0fce218a0cd8f63a88cbd1bfb26199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703fe7ec73819a3f3c3c7e3feb58e68d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9435fff383665c8d7460fc18a4dc791e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4193ab242f73d2e866dde21095e024d3202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514c8a525d4abc4a8849cd9c11f5dae4203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9bb2260e1e3ab74fd9230aafc8af11204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34ee28ff40d7af3e7139bb555487e40205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00adfc88bfc40447af7bc3f27366e88b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b00b67d808713ae60a3f9bbf00a5d06207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d1c257364e7eb1fea30aa74d61c5a4208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fddddc005520b536939db5ca01c5142209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe1afa0dd1366289439960a4661ba0e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6d38cd4b0bea2885b62ac5161caa48211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059ad5821c90917c0e569bdf23246909212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca84c200ab18531f8cadf52e341fa4bd213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845a002f7697f550a61b7fdda0dcee6c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a6e8e595c77557bcb3d4cf4350ee1e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92a270a6a6726ae89fffe767d5af9d3216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2ee587f5c4a4293664c2a27448811a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bc6e78483d9f43d42ad128c3f12c8f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cea76f1abe870f14a1434e2e92abd8f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6248db8363ed8e3f83fd065bf8973e4220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096fc12c7955ac23ced5e48dd8c2f167221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3892913ff509ac3cafa5b5016e545d67222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6facc19ade7b8237d0ff603b2fe2d1223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67513dbd259e4c96d57d1be2648ab7bd224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45584915f2967c32e213d06a46412865225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b8843ae09e27bd6a04a603e10091ef226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d02554681ec82710110ace3c20b346227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749243117a05ba738a0b492c6bf95af9228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267a675127663af98405da6a3af988b6229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2aaa1415322367b8488ae85789054f4230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022c7e5755b7912ad7b694598a0f2a38231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261f24a53873bfb0f709f141ad963421232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d42aa08122b3295c7382498f076498233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafc906b2e983a389ad5ce130fbddea8234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a0286f3fa13eaf5fde244e531bd6d2235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2643d66f73e0f44a8d79abb43b8f3e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c7eac84b43c16d28bf05ef39789daf237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6c377973a3798df9902fbe07bc93d3238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03e4c14d0a9be620f897cfef9697f58239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4554eda93ffcfa8ede829958dd7819d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42154a89a4d86b8a54386ce515bc2c7241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91dc1944cfff6d1d19f2974b1bc8acbd242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00aafbf3fadb3b3729cb0abb10d3a849243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cc9fe4cd93b90c472563ddacd31796244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5c0f24dd9fa675612e9037c7fe9a86245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312576333ac477af6cadcd0b02a79988246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d9b2aaf7b9b50c67241fbfdd42d8f5247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c311bdc5883976673575d737ace9f7248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5ac11fcf5567b90d0a8c1d577f9459249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a507e06d7fbc0cde231c00dd1ee6154b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f85925727326ec4481bcbf8bc6c6ad251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3200bcfd347d73ea007aef081d1591eb252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b89eb72153f2af2438314ee2c01849c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062f0c5a722c0f6e2a388ccdf71c6817254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487d62cd243ee5e35fb94a14fd8d983d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf7f490abcea52658d7a7c43590b16a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadb2cccec2c3326dc9667358552368d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305bd08ad4cb9dfb3d4233786f1cc8a0258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509fbbeb5fc63664f044b149028a7579259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc249d07aac92664695ed0f6d278e9a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa953227fb3515263b9ac638cd1334c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbbcdb81acc65cf0a384cc83fa14aad262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa8f21849985715d096412261c2e2f9263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468e0fb40a154bd37dbd17cedb8dc2e5264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5caf02c7181f07f1a10df9550a2ba3ee265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1d7c6970b1a2ee81d7fc9ebef61470266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ca23ec067fbf2322105ba5f549c64d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05336ceb8261bfbee1439dd5f45117b268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43aacadcdb61d2d8ad270a74c6357d9269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe58fc6bafd0e47980c8609481d879a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b58c58eb5bae383e6d3373f2edb2874271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd1cb5492f8b13f6cc02cde8f083642272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ff881d25e6251e51c0355c939a31c7273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ab4d3b06e8557423ce995c8623ba87274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ec624afc5b30b012e3f1ae37b7a3cd275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edcc7a24a563ec778826103c649b54d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da888962f2a144a0bc0b1742bfffeaa277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b6f29faa427786fa148da6c1877447278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce9d831f7e2124fefd65d1c24cbb5c5279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17334cf9f33a3d1e4676fcfba6a05dba280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62da393bfa6d60eac0012330a4d6ea6281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26356e53258c8b702dbae5c6700b5f31282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68343001b6b7e8f0435de53aaa22881283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42aeda00fefbc2896eb213c77ce6dd3284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48a752b8d0a679b6f80456b94470b23285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a05ded3417adfeafaf2a03fabb07ca6286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eded09dd18bd0053da2db7f2f3c962a1287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913d4697ef348eb40e3942092597fd33288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8dece47cfcb50b8dc246a59bb7cf61289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82dca79d07fed87ec7c08098a10f80b3290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbce85836773e7f6497eacd749aa157291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a69f04a738630324a6577c76138f7c1292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3beffcdbb7821a97c4fcbda916e390e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a1faaf763e3f13d891f7b129e56514294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2613d30b7f842ae007ed055f640ad691295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bde5a4ac424332a6d48903e1283b6cb296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e804958f61234d69bcd08d10c809925297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a3617cf73ab74ecd8f86003ff4ae1c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752d41afd1b0a22a671beab12afeab07299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce289286d7223d70c7628314bd5d70de300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352d7470d78a0523a838cb20bdaca570301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43092f63b9ec09f79a5a9656d5818cd302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7221945dfdab257f9e954b6c2423605e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfe546f82634842695280c442b4598f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cea65ab0276684a7bef58fd3ee06cf305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e82a35bbcd035fca507aacfa219425306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb594d02cd8abc1d337175e2ed5108d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0a2df5640846e1a77298074120f662308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e6cfc5282d7316a03fbb0f22d12255309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0838ed795421a5cc89b9923d571a5038310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ac53867528e9f012d3c1f3312f4273311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4d16b502cd4748df4560d939447de8312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff6b794f2f0e8b6f22ee8879e687cdb313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc9d575ed08ffec19b95e4609234396314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43df23afd5da9c4d73fae2a3c0c0bd1315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50488032e04bdf0ebb7f8beab3575a8e316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c6843bb29a875e9c55ddbab6c41542317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5695bd7bcc49115d412ce8ba4a0743bd318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4c6bd7720be887d8dd3dc5fbefb390319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59440346cf998e7b556dfed33f65e365320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340595e694c9eca81c1fd9fdc270d3f8321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175458aae10ea762e6efe4240bfb4891322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d755d61a89ad73ec1f4a16ccf0e94ecf323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2215a9bd6f908bb7ba9494c15665257d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611eb17102d2f2ac1f01cc05bb868c0d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fcd0a67d72ddf29e73a77fb09c8b44326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9311a9f797c49419de85e81cd194dafd327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ebb97a1d46de7823b4e78b7f95052a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c2bbe4eb17685f60df73fd66660e34329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd7763a97020081bd8c57e177a5b2e7330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea2333b8370f00280307c2b044495ca331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f72860fb61d16f6577c2a0659a31e3332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc20c4d81f113cf63cf9efe19884bf4333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff156ecdcf502bc2422ef095745286c334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d803e7604f85ed310089425f841be70f335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffc80e226ed06cb069bae55af9bcd16336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9c90376fe54c531a4a12f0756cd597337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06f9827c2964c7ee7a109b29a5b067e338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d5182f85bf9e70a67fd799dbd55291339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95f2ecb0cdd7eec16c3909a58db798f340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b3cbdfcb3aa9e72dd6745fdc73faa2341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03526316274bcaab113f89abed794e7342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31da076850a196948a5b4f97fad5ef1c343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ec49b4c9f633f19e5977195cc38b4f344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19be852d5a0dad097578aa67bcd1e4c0345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9729dfc4810bdee953e99a2975863e4e346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9975939a5c8829fa2f9a668cea3ee4a7347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836f8ab12ad8108c9bfcbf8e7ee87b9e348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972b59917a53f3b2e0cb17f693a489bd349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962cca956dd54a89286f805e45e6cffb350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e705e2f15558f496db808b8e62947d351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ef381ebf7bd6d24fb22b83d39ff6dd352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68edb511e3629002b41bebcd314fbd0353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78693173f680f8df243de7874edd90c6354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467be35d3b03f4f0cc2aa2764fc67791355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8577ecfd6b4887051578cdc21a906f356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e9501a34e2822e75d7b5320318884b357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00d632939b08dc8b09d8b2520c02d58358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d0170c82c0afb7a48dcdecc62e58e0359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4a5b69271f784c32f7586daff41f43360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a275b8bc153610a4ffe3644400a76be361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a143dd07b843a9ffbe695d5e447a9d37362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2c5372d3d13a714f54d8c3e49b787c363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfe67d28c64db338ed314175d4822c1364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a279327c393650e2209d018cc37f725365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5008a39741005e5254ad903e0ba4a5366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354a2ecfde5cf2599c8c8cd9b8bd19c0367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173c33edd92a92762b1151713c5fd1bd368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1143570b0e63c7662cc27fadf5dd95369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ced66a0f117f039665338cc4f2e7bb7370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4f9c2fde8fd3d48a3e48138cb3b907371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afae6e8a16f49f4921e9fe741eae442a372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7304354ee93882f3dcc3d161fb3965e8373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92b6e09d10236f0e1bfc16c63017796374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf1bf2436543090242f046595c063fa375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbec49b175433493c69d923d9c972f62376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9277fa3e0f0e40e28bca5d7d8ae53129377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab34d68c8405d9954852ef21e009dd23378.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19950c3f69ae61679c2d999bd878e55b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7274861bc9a4b56f23336bcd6801bde2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290b4a6a5de3e09d3cd844c64f77baff3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f53d0d7c79650574e31f4e711b0b7704.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d337f120635c714321de9958b723a1135.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c2d47fca9f57da413599af093d21356.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9830c6cee6704de70991bcb2f8c776cf7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557648e6bf796c23ff2f52930cbb8d408.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de33c3503806032bb015da1488105de9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea6b75506c22aea6698745c65fd030e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfdd917a7c673e48a4274c21730cc5711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fab2bfe86b97c05fe2e0a7a8c3070112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa271bffbf40e8b2de4a35e44c3d98a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f89bcfb3841bc3f93d4b6840a03a64a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f472ee84f97ae37108e142b01c1095e015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fee479dbc2cc733255aad978d15249a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7167a4e198a1e6e29b940dc7c4763b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad205c76e84b0fbe1d8ecf736a1976218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a9208a81118cd4be07b09dacee683619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0fcce3d879c77d1f5b9fd457d27f4a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5172099644797ad097053cdc5801780a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297d0a45d0d582b90d7a14303d99d80222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f057c4d3cbb59d758b013de3a73e19323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc4a69b3652d7b94f101d6f261a737a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebbc5a244f218ac95deeac37eb9208c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab6e57d41a4ddb3cbff1e1edea454e626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc703f70d665cfe651596e404b66351027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b6f872fd07adeca1445f40608c0b9328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9e341d308d1576734b43578d4c013929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4250a19e38525e1af7128a5edb0a765f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49697ac36b22f54b2173988ca00f69bb31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb8928dd77c5a13b8c5d72485bd7bb232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd007886d8506ce1440dc60e59e27f933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20263c37fb43943d63f50ecbd078d48534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f1356f991f936538bb6f8c024729a435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfe367043f25f1ddcc2dd0b3172b34e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d60725acd33cffa96e0ccfb82e9923a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7a1f86b6c8c4e58e58fc068a6f931438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8b39f354d2e521aa8cd7e043e87a1f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836548af5162b4536ab97b54cb51bcc340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d979203e381a45272e45b72f0789789c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b35829cf55d04b25c4ac564f3a1ce842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a418474db15ef66436dbf45bd1688443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84622f425b3802dff72869e98db9e4c944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6269b89b9c2f08e190df18178da1911545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe2fb94a30c3e6dd910349df10b681246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9537255dc33174603c18ed2a0b4ed77f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b248459f96cead0f2641a27a34942d2048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1348b4395f47403f134d325f1fb1eb6349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84764be1325907cc5d95f8b719bb99f150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b06ee403575c0b7305eed706cf3d9c351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1781f14e245d00b9b2b6d95873cc42152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ff6c08edddce367082eb9f4ee5a31753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f5c98a7a2df320eb3d7d4875296a6354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd70b73a76da7946402e2b94b45a30155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4710748c741995f8cff149c39000759356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49564338e91c832fe3d2b97ba33daca857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71214417320a5abe3f354a3c06c047858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9f85dc3cb2ccc8bcf49a5e086514ac59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5353d7e3ff4be57eb0c603b818532560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a91cd7f2444c320734cfbde421c6e5861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80dd974780a1d5397f4bcce8bc162c0762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0b0d6e3932c653c15fd49502415f5d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d40167f2fdb5f01e53bc6c9cd79e7b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbad3becdfaae6e0382dbc8f4cea46e165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb839b44fa50fdce3202f6a00b90baec66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162366af32168cbf25245aab5be6024167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d59e31a11242eb5c54fd2fa41af93068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c9167b7dc6b551417e72cc614b8da069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00825510b75b717a740af58d49e22ec70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27bf4066a5d404cdbef2f41dac525cd71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3b69346c37528dfc597379bc5e86d372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e7612ee071b553f8e65254171df5b673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d7b3dbdbce35fd4ac4285d097ee50c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0bf5e8295eec4e438d09071c269f2975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995c30c8b46b037c434ff3d323d9fa8e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8634d00bd0a7e3fb80720d852db2009a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969daf61133cd4a3a8a0fb3fd308ff0778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb56a5060c43f3a0e40faeb2188e31e679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fe58b354ceaee3b62f631cf1f4ab8d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e033610d14d923c32cf0998d0999b17481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6073ea7f86998145b1e11709d312d082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd5b0e0c696fdb2be411cec18f3bcbe83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1235b09ab89cbcf4a913584594681cae84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af633a30e6a4e95f7e0b378170b5427485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a310095a2eeb09355f99a3b26cdbc2ad86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63965fe8b0b6b9668c274c905d03db7987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1c4201328ba6fa7e44d5ec96caaf4088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e41be2ee60d19266b8de36692a170da89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f3605bf81e4a8bcd91cde7b7c73e4c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e87fd6cad4f170f0e147dc1d963e39291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37cd1775349069c6ddcd7a8fd6c448192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8248b7aea013fe350857ca8dcb15b02593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0323e9f316e779c7ce261a1632a5f2e194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d3f7a9475507297cc65a2212c8779c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a1e49bb035fbc28541eb889d2c27ad96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a8db1350519a94eafef3617cad19ee97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb7e6f7e071af052786f48afccfc38898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0b6ae162b39335a2411a2c373b4f4899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762cf36d8650d5177a026aebe61a3fc2100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb5063d20921604238c119787fc22ea101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e867ca9599beb061c960d186a3bac26102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb99ac6956a4feefefd8e639aa9f2f6103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efe55d4f0764a630ac148132ce65a4f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0bc7e059039442c8805497232b3b42105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebc7c51427de1cf18c6250637d52fd3106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676614666ac8174f37db145fe985779c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79189c22ae871ec5ebbe895aad72aa09108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833219cd3ea4394fde7d2652abd71991109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a22d2c5538b056bd7392e49d3b17dd8110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae023f2c84d9da4c1feb7f17a5c6940111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8af8165967f3105e06c3fcf1831bbab112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7749c1e426a51bacb268122f5d58bc4113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652587a668a4299f9a1dea981a21a46c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6f33867f098fe3311428c899a77e39115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6096b31af8fdec8817366b22bce5cdb5116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8210ecb14616d5f1ba43e4a46c9dd35f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc59919a976dff6b1a539d1c03af2f4118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c343d39e25521858da3a9c38cd99955e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9155da6b5883acd5f5434aa95d00c9c7120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8333d04061fbba020b25e0add6d5795d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e857ac11656da940749344d39a957e65122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265f222592d1723bff05410f90bb79ca123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de018690981b24b5bbeb3a75c737d65e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27622bdd34fa91625001697d9ea08e66125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d876710c629297e07c0e17ffa1a48d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c29dfe8c1bc3ba042abb6e54306ca35127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038a15b84ef4782ee0db4b7f3ef03314128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681d081264c382ad749110021dbcfc4c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ad9a0e0c8f03bcbba91ebb3b294746130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2aa2ff0e1eec86d620bbb721d795f8131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b34a50e637863a956f84a46da642b1132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa022de623447de6a386cebc7b49b1d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edf5a2975e21671a400eebc534f9ec0134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40c898711f45ac63c8c9a141ce8bcf0135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3199f39fea8f7beb25ecbedeb14381136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bd4a1ea146e6cf16b241b4437fd674137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac76875ab575c9391c04a6e1e1a3527d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b01cde360b6b1669ffd21eabcafdfe139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5419b09262ce61c12e51631d57a13b42140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef457c809767a95cb454391a417f3506141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ee921cee48d5bec2b8b0dcd2805152142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc51eb01295a5d88b55e366495a293c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b72579b2766fa1fbbe600e4dfb1d5a6144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be9bbb493ddf8eb5086018c1bcbbf72145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe893b04bf757957b36b9ba02558c16146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ac9803e07f0697022b14b43219eec1147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e8e91e5641daa7d3a159ea574b7eb2148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701b7593645b4b02c8724eb16f72b7b2149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c99039cb04d4264c45c6f14cf327120150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9890988c8d0b8621787aabc0878ea4c6151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6219b2cc3a5dde2cf8d60792a4fd6ddf152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e66a0a6ab026507cade5d1c09a8f449153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0c35d2c3cf2bc77964c270a1f273ff154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f6b8f9fea631235497f97d4d539ef2155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87302356e3103ee5fc70b674e1db077b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a486d512499a1ed747201becfb789b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60783c909d67d0beca5eb8bd9ec70d80158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8c70b807149b470f3a7fdd8f2fb1ad159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da164e8dfa8f043ee80c4c637a105b2f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae7209af68939f158356c03aa6a0533161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101c333e90b3b34d54c40f8904a99965162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429b1d179b6546411b3edcc4bebe749a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d536ba249da1300ab3613ccd74b434a2164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae20e1d7b732642024e14deff5324dda165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdfe7acb9ca7cca63d1d7696992f577166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d80bcbfda6e435e7c56e6ff120e7fd6167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92f9b21d4e9e52d33f9f00816a51491168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d789a699878ce10d8c252a187c2c4982169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c277de9a960f3fcac749181f9d9cd5a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb693f77125c58a42c5ebcfc698ba58171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f53612b44dff594110475d64c5892c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e580a6103fd9f21800a8550b43181941173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745d5aab63629df90972458758ee2e46174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b053509f61254aebbf286ba8df4497bd175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3370bde2245165806691d542fdf98b3a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f239f27b4373b613894b29453dbea29a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5fa2a7a4f39bf6c880b51eb4400d17178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63422336d72e58d318eaa3e9f515d99e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f475cdfcdc1320c8fcaeb7a907e3ef1f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8939f451025cfdced1197e563836b4181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642ad21cab1f6e57673ad992526c8e7e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9274cb1049a557ad82e97bdb24ea49183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffb5a5a1d946de255ce3f5e219265f4184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6988f4f59549da90fd36ce376a122895185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaabdcf1f65852f27546fdb7a40a2b1e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65f48dfb50295e8b6e5692b75ffde56187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0599041ebd8acfedd1f85a56bbddc56e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b507ab19d3a9e6276db559f885e7113e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b1410c1dcd100904fb5400f5f6ff11190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343cc4502df5f5c3dda00f58d5a52015191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe04e815b62bc780ee8ac73b039ec8f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664955c119be329568d303ff84fd25c5193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b64d837eb06b6945594fd058fb695e9194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f319ca6b0ff9feb1b29aec3280e2e6ee195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1397c8cea45ab4420c223aa6b95364b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f773c26dae877d5af4e2e39563d4b3197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b99c67239f9ca207c8294de7f94127198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cc7e27d30358ac6268d5287e9cc079199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c426bc28fd377458b82ecc772302ccda200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77474fddebb29ebb98707dd2db421f7b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae87e0197e9db21348084f2afde44de202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53972c68ab09bacc7673f387eaacfe7e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf464404c0ea2c394c5cb5ce216cdd6204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16bd51b9de97e914030aa28432ea32e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55920031d241aa8deaf12e6c1fe6526c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1ce6a689e72580f276b9080d5dc794207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b70556956b373c22188a67f7f2ae2d7208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7524bce443b76d51fa0d0afd488d948d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4432cf01b051567a0e292ca3231e8ef0210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90b315ff36885ff2aca50fcc8254372211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f052f78a55d5e64ad07e377d0c03a9e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c06414ad5c01c7d9a6c9bd8622b8e4213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a48a226f1732536e7a893bd6d50499a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f97d4007e4c0c13d12d13b03e88bdc215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290b466560b8654a80ba28006446a1dd216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657b0277758883cbf46fbb26b7303a8f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c65a592b0198b8e52312dede702c41218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6a565f3f1d5c1dfa07e95c2bb3a5d9219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647e02364580892a2207dae0301b0f96220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d22b4c0c0b93eba6e90381e560e32d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830b8f5334c9a1effd880da0f4046455222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bc9ffcce2e29016f720766df7412b8223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14581ff425ce963b898a2578d12ea99f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8995eba22d3bd36a6084127314409ae9225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e128f8ea1d6389b34f621be4a16c48e4226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e5b2d8c9aeb3ef312fcc1dc54f727e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad130365d5287e5a3de507eb432afa3228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4dd4c58715efdb2ed35671c8898cd83229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc462c2008e5f1dae90bf6ddb995980230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555e6aa6d6cbda58359de72275393739231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ec92e31ede4197391f0ca9cc59d605232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4bd0e82cba7d47fa36d4622254ff35233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772ee558ee1ee28e638c6262e55f290e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70a02dce1f197a2055b33e5513228ab235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511109af5ec46e8fc8bc4dc89e659a7b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfae403fbb6c06ea6e8a9cb70b125e26237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eece5a6ac344287021cd9aebcbf9d23d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee6f74225ed601a4f58cd66ba02f3b9239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0ae9e6c6d994fd5491d13a449c176e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a16c202f7268389b75c93cb1e5f45b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e398beb061919ae469a56dd870975f242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7cc39de6fd723666cd8ddae7257e75243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5394dcd449c86f3aff137c70f64d2a07244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752b3cccc9cd5a3c0386546389028218245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281c1849b410e9d2e8b9dd13800aea53246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f870aa888ac3d9f2aaa59f376350c7247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8cce189da093ca915f563bd6cd0826248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2408d202ccc457ec190c736763205bc6249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1687c4d35a1fbb361c1349449ce0e177250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5c5172ff3362a7af99d7020040010a251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbfca39469c410e7c6550275f704bd0252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdf705fb0abdf6c978c1ee959f045dd253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cb87bbac0939b16e22cc94d3fa3da7254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065cab9945cbb374e27747289032c56d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713a027c411946e881623d5ad6ef871c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a1f4299e4ecc8026b2e81b24888f72257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf103ee20621b48905e638156861272258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2330ab285ae2c68f13a193dc2b501c7a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97613675b71fc2ee028964f9301244da260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedaf9ca26cff08d42a199d8654bee1a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8487bf0b814e3bfdb5374d3588bfda74262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100cf1562ea16680b68ed1b2f35bba39263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7a27d267c136e199c4697817f8bd55264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a76bd96ec2ef8fa384f5bf52c66021265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32db5c6c6773faf11f893a84ffedcafd266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1160af17913d019ec5f4361e16a78d3e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591aa35a1429063dbe40c2c3661c2892268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbb38bac6d2ad0a73a8dc5dbf442b99269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8845b0d0a8e724b40594b7e7b089e61e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15159d91542d5df5245c4cb9ec6cd809271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4249e00ea292412ecda645185e8946272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbd7762d133b0738b7a9d62ec35796f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e367f6d9c5fc664c6d29b2c73a6b4e0274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59705ae4f8551f7cec6ed3193515ec8e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f9acbd8b01582a3c6ddc5025be2fea276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca363c839fc3e58c6daaf9128621cc90277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62514c11c74e5447251c8ba271afcf9278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbe2880fdb47f6d6480a1e88d285e8b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224790d4009604e1d7740b61786e9464280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4e1ade76df8f7751c604331e34a704281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d460e3720c05830749b883deec004d5b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96373e8c3f994b0dab554fb58ff9ad0283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb170c064cf11cde440d79d50ba265b3284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc91a289b1ecaa8e89395d91fd1936d5285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d8f448cf4c018a2bebb4713a89b1d2286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adac9d0e0f786264f3ed0e9f302ec2e4287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70422b49a8a48d1b4665090216cfbd16288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569304cb03b67ffa47d79a62f978f519289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a005871b226a0c6bf5998be9bdce6cc290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafa725d1a3e87a950bb27315f6745d1291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a923f608bc31e16e9ef3fb94746be2292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e359ccc6e95c4ca922f7ff6c79430ffe293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbb4706525efb058833c189b5730c9a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1485aa3b3c741c4efa8e07c2132a291c295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de39e8b1e7d7bc1e0d1fc3064e4be2db296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14aaebf4bcb19d4f880ddfcedd2886cc297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80083a1dce6f48c7203a3379c41ab0f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e489f2fe966c59123da0f00d89479685299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37eec755725e3ecacb59603f81c51b65300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b11a956defe310ade1d848aac31158e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82e1756b112f2cb8ca7f207ed22e48a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f850ad0a2e35b53c6d72dc8178e460a0303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73d085ba3d14a2607c1f0d2639ace30304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd91b4608323890b965e845a4e49b28305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b85fafc1b2d222edd293cfe4e463a2306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527285876f01b64255984138941206fd307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e3f36418f29f3dd5c6b320505c70b6308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0bfa45271f4b958eb5bf852173c769309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68050351a16be2246a588abef3a7c04f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f878f0845770314865a43b41d31ad2311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b529e97e3fd6a51b8fa1923779261ec1312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b985cc2029a7823c5629462825662247313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a6389c699db12f0f1f3b1a4cb21dfb314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5636cc42cb10e75c736d4cc5a5015b50315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c54a4ad1c3d4aaa6d89f771c474267316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5be36b86364a68d32b3d7160a9f7766317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e098fe13f068145ebe055171f8441ed318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fe693d7c9f15eeeed0047bc6785a00319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8daf314dc7d02fcb32b263dc7b203981320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e8383b7a4e966143266e4b85601672321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effd3560de01e77f93c40943bbe36cbc322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf95bf40bdf1ca6462b67fa131253d0323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9e508a5ce37388a410e2533427027f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f817ed9de5b053272f3708e75539e72325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d997f75281f1302321902d09260cfd326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7363a6c39973174dd0061172310eb5327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e831d17496e32d297846d09dc398e31d328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aeda41308873d090836909846a55207329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0902963dc809a3f32a1fc45d3a7d1f4330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a74503264dcabe6504fa8280656b65331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035fe5e39b43846d92bc61f8d9c73186332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cce50be798104a05c239a880a85bdf333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5bf62a7ece79b06470373cb9248502334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22970c2b40d4c5979abad766b35ad06335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376416eeab9ec665941d0192a0931a17336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b1baddf24df82da6fe022a7016e770337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab71f690020c7818bf3cd4ad495a2e2f338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ccca6544050ea95235a499a13f60cf339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9aca6193781b844590f6cc65d5c6362340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b39c38f6db22f77bb8f297bee3d31a341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1034a7055cf65ebc42d1bb115ebc361a342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adfd3aa009d8e3ffdd9b55cbe5db868343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b0f6521b33a6841a5acda8d4cde4f8344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950bab5687865c9a5b22d5aa57837781345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fc88d3654622c1519c4b91eb9e84e0346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca61154790d23880c944bee465eb12b347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b73fe9a4e09b31a105ba030f56b4dca348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89433486ccd9a76c21514619580ae66b349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b18acf3184d984e04b1235599bda58350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7f730320230e037d5a0e501d661a5b351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cb49bb9b62a962dc5360d229662dce352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b572ca5c8ca3a09b6d4d3d392a729e23353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cbaff820fa9df173d577a945090b53354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a47383d69306d85e053f804f203f66355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fb4e6047112c94646c9c2127abc2fa356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183f6db2f50079004fdefe2fdfc0bbe8357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bf6948c7a1030d5fe5c65b0d24aa6a358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a94c952b4fd2366b17d950f83056e81359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3c2852f597ab9d014ee136ff5714cd360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58be9c0bc34ed5e31c11abf4096531d7361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b319af04826ce5580eec06bd4a5aa4b6362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e0eed7f88f1337dfca52afba29b203363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeda60616ab03a54c830cb5e4e2606c3364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b28f2725ad9443e96083272b4afabfb365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb8a31e1fcbe34aca264a49281d465d366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0b2b1d2d9b7ff67609c7ef51d84218367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7a91107038de464afd22d0188d3fc9368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa57de556892e71765c4394fe325e83b369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39b62508d6bec06cc70bed9d4e8be59370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a734763617a9e427fe7b505fa3f3b5371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf0d31c0fe9dde803dd63a1cd596135372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6aad79c2a4417e41dadbc0f99b59d3373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f3b5a0321d0e4454d39c2b4aca2683374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf2fa8147964f0e7a1bdc100256a0aa375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a46107232d5e9de72eeb3ef50a9fd07376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f75827cb7be8252a68c07bdfe1b371377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e53bd74c5734c07b37d650c933a636378.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>