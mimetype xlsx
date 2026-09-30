--- v0 (2026-09-29)
+++ v1 (2026-09-30)
@@ -1375,51 +1375,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e877b665da28b71cbcce2a114229ee1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053eaf1cf9ecbfcfa8241088259ee36d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ebd07e8a0b8355d1cca648b61e69463.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7efac79fcf654d57a0ed2d7fcf1e314.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4eabbc360e92328227f422ff9da32e55.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78833ef1dd0e46eb7e515bc4bb9854206.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2525130e92555d08878d2cca61673d747.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf1f344d49bfc8502fb9c60c4a310ab8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11842b30721a639ea8cb3327a31cd3b09.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab96892e6b009fe1db9e093cfd6d6a410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb84c1647011eac6b4c41f5bc9b7f7a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca72e9d94c290b5f9d4961eacdffafd12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a54984f416053f8c91799b70dc409aa13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bb4bca60bb9bf0aeb0d13c693bb2d514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b12e242e83bb60f629f7d5b5d47e1315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544aa64f6aef5e1b9ad01714243cbdd916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90466a0717784883ef03940a399f88817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2fb9579f25ae0a35afaa3b759ec97718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68aa2addfcb0cdaab35257c0b1cd6db519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbae8f0002647b5166f784e432dff93d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e80798a6eda4f73757ef86cb0a9dcd721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7ec736b678043c06d7bb9adcce750a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f84bdccce3544cd02746f0d73692c4b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9c1f8ff0539daf08baa02c4b1ea9a024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122dad6f286794b65c755744f597114925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc23e08805c6230fd581999219f5e7926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946b9be4f4f8095318a9879cfde6f21427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2da142ec4d24872cca47915adbaa2e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad52ef039e0eee47854c3fe1f94cbb4a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6d09b7f1cbd24093e52b6721ca076330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077c3bae5a641879cdc03d41f98483b831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1ba98def7853c8705bbd3059525fa832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc9579f34252c2f09469e22f90551d733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac176b29fa9a5dd9558f6dce511a54f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a6d88709ee15c37264d09abbfb385835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70f88a91f52870b265e635d37e551f636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4edac5d11bf68a408e611327f268bfd37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155ca5ae9f15538338cf06b0bece95dd38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a189fe1beab2304a5909b0876284084939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7034def160e2f85dc0b058c1b9392d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be4121ec70d191826873742b85ab27041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6499c21a7d28248ad645a5809b7fb4ee42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d0964b591b79669d2cc30d681f854d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236a22606b17098fb6ad47e0f80b1be944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980c3de8faeba845bb566c141cb6693745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528c333ed90a63d05fd6846cde0dd4f946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9e77d52afa0789abbac28c39d5a7ba47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc12fa75a49402fa97daa2b4ad026e6048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51367ebb145ae43cd02967a85215378849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53192e2b8b9f92320b63066b8f9e518550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8da27f25e75ffd74f96c9ccada28c1e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8793e66ef4603c42795cf2872bf80b952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a93e4a396597d7c2e11704f78262db53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18fb7c8ddeaf3ffa496a0dc03beb97c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f884da0e2e60c2aeb86de23e5336f37f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93356895d0b5a07932a92599c6d9532e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b627a2a2d34f236829b6864679944e5d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3cccc24513061801759e06fde3512a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0fa0449feddeb8581ead52cc5b9a9f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1650dcd2d0db5576d6d47a3d8db7ec260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e11197e4c98c4f06fc2464ecd276ec61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1bd31c413825f6de5d5543ae42394d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6d0e404bc5c685ee84cbf920427cb363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013cdd2f2cda619a6ddaffc9b26db10d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeaa35a85c8ef807abec2a421d59c1ca65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58462a83dbbd72502dcafdbea9689b066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1648f92c8dcfefdce473616fafae296767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699ea21b4456e5e3e716e14e1132d75068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082a1aa39f4f29d6fbfb0524c8a1112f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a970dd0bce125995b0c4c75d6192442270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6642ff981e7ab27f0956f68379473a771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf1eeb9a52fe5e7bcea50ca1d01c8fc72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5122e758a59f05ca9cf3ba0c0a349caf73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39b61f78c54ad3169ae52101bd8a30874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdda0f2e0ef8a15d6f1200a17a4e45475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80439941446ff4706433e9ec6db416876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3daa492508dbb0389a6a4ad80ec9c9a177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c419e6b577446189f0879d250aec495a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb36bd9dfbafdaa2bc39e5ce4897bd5479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759e05ed49430cabde321b838c852c5680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743a73007ab4b5c703ea2371797f9f6b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c767753245a51d8ef8c6b5b8f4e385b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5ab5d6088f67e0a4ed7dee1effa1df83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354b3a06d2871e7b38713806fe30d79284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b2a0fa691fd9e39191c46071eafce085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c66ef54f47a6104c8db117aae846a886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268d25d99e78baca5ab268bffbe6b70987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718455a96aa0a5a84b96d195b3be8d0388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b8aaee792f9a7a171b27ce8dd39ab389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7f0a7dc3be464e850c1f4700a3f26190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508b2d58e6fa133a75a9b78e4587f31791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4864a7e439cd58167a0eec1c5c59d43c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6bf295ab2e72feb4a0b67c7210ab2493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1902a58fe9e7960530f89868158cb794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf82180b5081fce07957fc77f634eef95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b10f2ed335ff48be486655e39df5d096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723fb0ebb6985fe0d5c04af0ac0d182897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f7315b9bd67721df27ca81ea82229698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86543456fae56f92a6824b269055b40299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c0ef391d997f4926e3c822b7fbbee1100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ead61780373951cc63fc2d842d9706101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d82fe30f734fc2d0281e1cfef8ef3f2102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045fb1d82d1865b5e70ad2e5afe70711103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e094a8c80c3641b2641c12926e158cb2104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba27084e1bb6e0effbcc4c40e124236105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9df29ae360e7d0a1d0178f30af35d4e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9579f76ecac400221754dc7fd67d7029107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bdc3cf6fcb5c4ee1033525f2ec0de8108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85922ba3d185bab470872faf230bd46b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d34ed4cb774707a526c347dc884e33110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53b955a91d3886a2212724ad6d32d2d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08faa2b703fdae58f4196dc8e0ae1aa112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f0359fa790157a1b84c40d0f00fd23113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cf7106fb2a8258fc32fe692f6a632d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b15d625577065b452897fc8eb9e027d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0937b8fd43a598ee4d1018e83a4d5bd8116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689d56341897706bf52706dda7d99734117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41b98fe3e4dcf79cec5514e6db72588118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aeca641d12a63580acfc7d59ab95782119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b93a4811b47c80a124984bc7c602cb120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39562f4e4992779e97404d4ef8b92b3f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db07b40d6b67379acac5a95dc71ac03122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e24ad64ce18626d24f8fb825433065123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39f3e7b845b13f6ba48838ed59b2d40124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a234cc0adc26a64dc4668015d8aef5e9125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd07c5505c55a97d8d01389c4bde817126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f5745fe0b7d69e8c516fb0283df752127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a55ae09cdf06d996b1f9d02543a99c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74114faf995c0f94d51955dd903e01c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d407ee33b3136939514f017255a967130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fced6ac47cd10307c643e066aec41f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c76536cc2a2cbfa73ccadd28408d92132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3815ddc7e10d55fef4dbd61541d5801133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfb499a63f22a834e0c31d7865210a8134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbb48c47ac1579652d5512da10b32cc135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3b5e6fd5c01c79c4457d246af041e1136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68dafe537c44a0e076162ca16af17be6137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c475291df164bc73f7a24269192576b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186d830bdcc5096097844493588a9109139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3478d8a5bb9d8ca123d14b6f3c1d32bc140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14dc5447fe5e830094721e048648e284141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afbd088d7dcd2e59f9bde4254fde52e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a843f82cd026c1b15582051f5f255e57143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c671cc0929471094ea718b2523a23b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424597509fce936f3da71081b7acc746145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1297c7d6e0d48bc2d5ed40204168caa146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd03dbec435cd26a4107874213620e0147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a37180516b21667872fce6e315c990148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec80dad4799c85bbeaa0d60b53e88389149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e2276351379ffbc9131ce561caebe5150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86b7eae4593c44fdfd197a3219348c9151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20eae17311cba26a47e0f548ca55c371152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3ba922106e024e89f5e2b6d1707ec4153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ef83624140048aac57c05b935f344a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c198b089ce92452d13b7d2b533902f9c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49f81b74fed5deb356ecdc7cd530131156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9353779591cfd0c32d15a9b7b88b7cfa157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c688fa52afec08755d13b1a33df899158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3515275b138bfe8147987d809e0d7ed1159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b8157fd4eb52b4082ba1a423f48582160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3aec87be6609523c956c6cee8a9ce65161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6fc8437f9527be86cdaa4b249f6c46162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01397d291af1fcc942806bdd19b62446163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52376ce406b48d414320b2b722cd7a6164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a571068b7ab64a8f8fd1f7a0b998b875165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6ea30bf058c343d8ad6dcde795790a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723f503dca25e46095c9aaff4f37aebf167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d927f15dad59379bf5e7b9bf263c727168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0bfd288123af2583d927d992a0b6bf169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4faf09389c95a2d5d5b27b0544cc4b0170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549ca99b51debe89c8744197809bbe14171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fb3bb992350f2e099e17ba28ba3808172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcf13db6fcf6ece539cd554f5947278173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba2d6746dcab663decf7da0fc7011a6174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44927d07cc22b48cf9c26d033cf2003175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a708217883673ad39b078251d7e50cf8176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7438fbe6ac661a14617a9a969670d888177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c958fb5f41c13eae146da2ef41ba466178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f025e873c834dd0eaf3c3056f6ebff7e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78166bd7ca6b0a98e3088538f25fbc6180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36779c3facec5c29db0e5fb548aa8d9181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e48924127b39a69837b784ce96a02ad182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eeb1f3fe487c984d84834c99d25885a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc19c1efba8ba502f0e83448f7146b1184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a162dc080a26731782c5417cb522d03185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de93cdc2c01fa2ad99e628f88e116a77186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc7ef4546d379113653d3da8f006c2f187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e542c5a4f10e00e32f0f01f45d65bf188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053d46234b8884b8a2c5d91902b9a528189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb881802831a17830346a5687964768190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0df3896d6cd357b093e3033ddce77e3191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6100f079cd1f878d15112cd1d8b9d5df192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d2340a6947dad227c05cc8e1e6b548193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192710e101431d647a8e95dd1ac1123e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e013134c36d863e4780b7d468abece7f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3487fcd9e341ba3e34285ea96860f60e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586511e0854290f2c94099ba97970b86197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3676f78e0e0014ebc424f016535364c4198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ad81ac977fce669c5e434a050be711199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9d185e96823d15507c94fc670774b6200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586fd6dce0011a3425d4bcd3a48fd4d2201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9bb17b4e683770fa173755e6cd8374202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfb868b8f9586b926fcba1645b9cb68203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820ba0650ce2e978b784d12a08fe6c71204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63becb49ae14c263dd2491c0c911ae00205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0300fbf9ae1c726112a137acc4e9cf1d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65996f29abe6251a69e7f8fe5ea2c03207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befc96f9361694092be33806f2c1ac15208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3bbe48515c5f87cdda4bbc6f2606ad209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4886b832816bf593c0400db6ca495c12210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f90d6d3406487a7a293fad7f16f7fc211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b9e808b7b649bae1025f5b3179f3c2212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e4485252ca795c62a2af4650098809213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f2c4754ebb0bce11d3ea4eb6fa2186214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a3c62f01343c5605a93fcbde2a9c97215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9568a0f82f7a43dca9907ea4061c4a07216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc31eeded6b1f59fb65c4613466cf21217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b609d169a9c42b5295757c17587b2b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139ded6a8c1c75bee343c75cc8d29a57219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3533f69b1ce9df06b0d3bc3eccad73cf220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20457eb72411971e934b2652c458b6b5221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26f5eddbf9289a787a02b3fa7be1915222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc9f6b314e7054150f2c49e9a914112223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c236b7608440da1ac5de838db52077b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42b561cdae32ac4b683bd74d2ba577f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537765d71e625967e086cee6d83369d9226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf9d4f745b3ae8bb80bbdccf4eab6cb227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d4c8e1f2387834827df6735877493a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d440effd024bfdc08a166742daab5571229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b587c2f6f4a4db163df69385cd6bee230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4f80c4217d22e784f60fe575890fd7231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599df33b9aab1fa09c814a3893fabd4e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494aea893059e456a506bd12d776771f233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05af4826068a7c0722078ee072d13ced234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148164c9fd4e32eb199ce9ebd7058e9a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cd15750aa7c4f568a685862985bcf4236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0283e9dd8f3669cfb247d466663025f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca270318aa741742fc7d08188c485c9238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d641113ba6c7dc58263677237ad6f8a8239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4944b715d38e5ef0fac4afc3e509797240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bbf1ecdd02b4bf6882047bfa95053d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44644cb3066735007dbc4b72c925b85242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd82ea62d30ba9077495c715242e24a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59eceed9ae73f3eb97edfb91db39a302244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72932d6e6ba2237a25eabbba4d87713f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef3719b58a5e9ccf31d7de78216c26b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794dc23a84220b3f3c2e1e391b207157247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2639dec200bb879b55e5c024a1ac50a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21daa18b1147eb4e1a415775715cd39249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cd1538d5ba0380dba36193cfda15ab250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027fb3f623f33475f5d64c054216bf92251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272c10a69cc0e90c843af12617456968252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb66af0bfea25b698e68528f64a3ce4253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b2a8355cbb96a61399670afe06ab66254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4b89512fc993d8330a079ffb9b809c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cc95881da1ae2999655426817b227a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb1992cf4130e390ee4152e0bf1e33b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce549b29d06ebc3e4ff46b779eac812258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b368555512856e8e34c83dff790a31259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f8ecceb096be0a67fcb7a4c98442a9260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e694fa99d5687392a69b058b0e90ee1261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620efa28cf251091a2a4218154704657262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086f2b068bfd8db26fca276e22ed4bc2263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5329069323b4784e0d42caa9186b1ead264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2612041b08fb59f1200a2594dc0c8f46265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb3e9ae13f3f2b9c8b417105721599e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89d0537c10e56ca1c6c0fc0dffadc4c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7901253437e70b403b2ad39a530ed9db268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1275097324b68508f38aef8612a071e9269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9509c836684bf2d0c03751cf2166aa270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea009d58f920ba1f18fe54f40163b9cc271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0279b2c419136eaf965b641134494bd6272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fade9aadb00a65c2d780c3712ceb48af273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e4ca1f182b62093c27c95d3949f3ae274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51061764f80c85c381aef3d5df350004275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f374d8689c7da3f18b6249914e46ac88276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd36798c9db94267c5340136e4c0672277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ee896d15ff39a298746ccaf782dc8d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c5a1a7b26463b64e47e8dd5701f9d3279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce1f168ab63ba69fe32d71c9daaa672280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e464ded2b2501626f2bd6236fc5f9f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086e423c30c3419604d077564c6e1e9c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5523a6ed190a9772c6b0f2324b7a4508283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724e4ce713d42a9d76cc328c134d72b1284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7265f95ac6e2cb98fcaa38c3136856c3285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce827f5bd7579e7da222a6a32332dbc7286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bf01193884efeb3c7e9ddb80973232287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d7b61fd71becc3146d039b0ce472f4288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fb465228afac5a1f07dd152c481269289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a009d52717f1118ffa1bb246d569b965290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ab687ff898ccc0d3bb3b591f5eb72a291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5821fc93e3a234bb3a6ea8b7dec0b2cc292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1ae0a6a66fafac2691c505397e6534293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987e7f682feaaa78e2469eb1297a09a7294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7590b2506559f7760393a4333c0142b1295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587fd99be7372303dcbc16aae63636fc296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af780e8b9dbbdf55bfffeee8421bc8d8297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66447a4c6193ab3ff91efb8ccf5c6ea6298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e241dd451d8e2807706bb2d2e147550299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502ba9273db48828aff344797a418012300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7529909ee38017fbfaca7348296f9eaa301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9241546463f3eaa11830a90b467cf840302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e6b5c6705da89be02565fa11be6bed303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e348250881451bd8e8cdd114b8e713f6304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26035f2e175dd62af474cf0b1e44e24305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d5b244f13d3394bb003eae40a09ffb306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab9dd0cb7508b4575ec7f03b844114d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3870083ec262635d061050b9bc709fa3308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4df6f9e62d240e310b674a13f64c60309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72143b8c5123ca4c8d465961aa7ce0ff310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb5895dcd5b86161dca1ba59927b861311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ecf243c01d5a5a98e2b17aa426f21a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd135b1ff2a8f5adc9d123f61da6539313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef2a7e3c35c50267727c670aa6fe062314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4df9638ad654fae33ae457e73ad6e05315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90e98e240edcb984e600714fb959973316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea68cec5c4e9110c38853d49925c913317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc26fc45f246183665507e81382d48e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd617968bdaae00a45d7eb73d160b0f1319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4a586867104c07f6f64c5c323ff981320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7bd1a77a7d668f2e23af89f2576012321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e92bd43155bc7c454754d1c4ebfab30322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8e127dd62399cd5076451ebde5638b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7492c3ed74b0e212b5a3b9c536c373b7324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62eeeba6a14a1633160b315e174c592f325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd6a8c39d52046688749ace22617765326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f310e915cda9062938e90fbf568fe0b327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efec3a64bb7e4e919ab717e636efa9cb328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4668bf388b8f415fd3858f2b2205ca6d329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712e4141c330684115c0ffb3e18703c1330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e11ba07dc1459cb3b1e3441be671df331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e52f14e2166eb7beee094a376f3e24332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b45624a5cbd72cb07d9b14fac94cba333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d624fe7ebb0919d5b49d70b00fcdb4334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bcbe2d4c1dd75e7821e1f763bf83ee335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efc25f418541a1f958fa0ce28e29c73336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca29b6f6db4811aaeac8ff973a80920337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ff75a075704b43ffa9214a784ec50d338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811611f939b3ef4e5d9370a6cb540a65339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb14f840f127d9f26931b801f7f2d993340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bf1d30d7a02e7daf98b9c9e8a82ef4341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567eaba511f804d2aae4aa2cb7cdc6f4342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bf155ec89bf9d44363b4784379c41f343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4bc8d55e934bf0a5efe1195f88a959344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ebe3a98f0fce6dd6f31af0a4d9acbe345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e925e213f2c3001963db8e06f631cf346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7ee8c2c94d805efeacbfa900f9cff0347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7370c2c259cd89baf0ac2b858e0b81d5348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fe46483863db9992219d2fe4b8fdbb349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddf3ed967083f22868c6a1d0ca52583350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c74e63492d004b460eb08c7ea9560a7351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1c526671c52ee11204836366b2abe5352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723632e0de494ac52b001ae4c02c3a0c353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0674d2e8e89900e257a82990940bdc61354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e794240b990b0e321bee849bced6bee0355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1360757d6d7785219b9b0e56559b21356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a34f6cc1f2dacc4476516d44f4e3ab9357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a2d8e52606c3e5960c8b9b36cb7bc1358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194e4fbaad0d2f712caae34e66cce3e4359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5d77f4b4663843f075c26b6b97ba66360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673e07b733f17c4c624122e8f5ac38db361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f78d50acaab3bb2f6146d6e9e99edd362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25911937b7d82065bc286179bd2493f9363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381dabaabeafd76d7f12813276a67cc8364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d466e3aed103c191c37fdef0b9ba3478365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347ad21cda150bee3368f1084e3b6b9a366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747cce7b664f15279eec6a0e51afb175367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f280485bed4b19572b2fccd10060882c368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9a55d2b40af500a02fba05e18ee5b1369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a168112dddb2b109d776e7c65833d30370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f593b7708121956d9bf18168a091c041371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403bb6baa12759c29c1e82f69f38d687372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2695a564b4c4e4b325cc2a9c5468bc5373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce267d874c79997839fa83f6ec997b7c374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc724944fa0e83bbf52527623d184e4375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857d4805ada2ab3034fd79fc0ca47ada376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a06e00a4bafa441f26526aca7a0fbfc377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f748ac71770cc2a7c112e35797cfa9378.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87efbedb67bc4357d8c5f2db7328d75c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782557b92fe55b927234f7378bc97be62.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b577dbb56ff313f8c2f04a2a0624f193.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9d60d9c90a72c8bce04fa6901cbbde4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15faecab97ada99fa1b6c89bed7f54745.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a8e045b94a7e90c05f508f77eea8686.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e851a13ef5166fa54eb9f807174f19897.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34735d4de58504f8ffea6a00bad4417d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c71c3e55fd739b22f36eca71471e9dd9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace81ea2f1b0f71abc5f10beb2a4ad6510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc516d2702c22a36066a844983e2eb5911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8791de5a8ea64f1752e8d732e332a3012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30267f417800559b1db9f6d70fc8153413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8846ed5bbbfebe266a2c876e7b8cd414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8f8da08a10a7e80ae59fdb21d504bd15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cae0b2cbfc96f5a91ac0a976b92613916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182292a7da1964723b8038ffa188b75617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d449fd83e90c011de79e6700e51955018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c531d3a742aad9fd085aacd65b0b9e919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45eff6e14da124c12f3d8f451301edd420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848896dd3997c829cdb2b84215f74ae321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84b500006f56a0795c8d32bdba2992922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d44b8fc64fd6779d67fb945b15336b523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7db79d9e8d11c903a08fc705863bd024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be195869357072743dfb897c85d7c99f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2369823e914ec83741abfde4f0306fa726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23eb3e27d3fb28363bae6416483bc26227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4778ddf6953249ff0ecf613ead7ab6928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99584bd50fb221542e4ad8d7165fab6129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb7b80c6e9f7fa935a5dfd32eed906130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa316c4c0fe63d0175752b0642397a631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaaec581a00d8ba4c80004e63e64860a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137c371b3b89a9dea9e020cba79a3ecd33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b0dd837128fdb203b6db4c075280f034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c309bc46f1ebc11c4f674dcacb0b01c135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59215206fe6be1270ee6bfad4f176ada36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a71d882062bb4898200f0c9b723a00037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4d844a9dc27cac76d99acefc69f50538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c3106d006f4f91f071b742dfe0cbff39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce0bcd1375520d1c3b160bf0a8a797440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0dc3a318d07e2c1e1d002c6424eea741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5488c78cf0e79ca1218501190fdb312942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f9aeea8746d1d6dd36645ccbb7ec0b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4c7cbfcbd5de3605cbab1a0f013c0544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32272745be64ad2c90c791e94c07c9c045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ea95f2dd4fff04d0cb450c8c6b771a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c863f5378b0df671e7d4cb6858ae5e1947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d39c9aa0a66c657e5c14811dd9c2be48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b0cfa5a32bf5ba2f5e2da784f0d29c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2965fd71be0bfd2676787f167fb036d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54108f52c642ff2b331084a7057be99851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce227b43b29eac6b850039a2135e57d652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186c590c7a3f4cd7d99d866d998a42e953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa4bacd2c1e5c222db7ce02ed6297b154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16b036380e77267e1ba3b4d187b5ca955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1d1389c3b8bd846ff6b7d17ee17d6356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c9a1ac77213e3e22b03fcf5819ce0957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a611fe4fdfe7fdb09d6e43a30369969a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1451d36bd220b68bd3a39efb6392fa6c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb5d3b0c1fe1ccd80efb563e750930560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9306c81bb952afc3bd38649fc5b8b9361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a038133607f39529e94c0eeade5e30362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcac91a0f3375024b32b1338a098bb6563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba07f40649da1eedee1838fcb1787a0164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841b1fa6cdce1337878d10979584e6ca65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1e6721a17d75db2ff4dfbec7a6f5f266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f330afac411c1f27a345a56e1b4591167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986254528a60de1d99578e245ce9fc1c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e579802619e4916579a5d85c778cfd469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3e64999ddfbd29209265faa2da4cc270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b2750ee042b2550a12eae9f3c6479c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81010c465e024df59bae37855dfaa48072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fac52015abd4fde6ecba61ed6cd5ca273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541924070b7c3ff9937d22600dda3b9a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34154d52276287b5a24098f5a2492a0f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2eece36cb198538cb0b31df2a45f98876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c618035b1dd5581c83f01a71dc458f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659cdd7f59334003a7dab64d2759b25d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7877e4fda8244a454a6e4b655df13f979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe701231768e71ae96f6d697e2b36fb80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2048a6cf1616bd1be980afae0bc889581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44081afa1e9d83bad96101656d42e9882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8392a59267dd7b16cd207a1cdc432c683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e46a37c695599686b79cec96124df8e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf391114dd52b0f31d89cb1161b934385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68895d89745b7684694d90f58b30388b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10465a0cdc66a63e16cada475f17382d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c902454f187ff99877165ba1beda22ab88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40526ba4b8525fff695bffbb074a174d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb944d21394ed2f3d0edd3cd622fd32690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ebb64287a253c964e63b99145a750091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8a98c72f6eb2c435df41e64c7eafda92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461ec38d10ac0d81b77bbb32f588b4f593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338bc88fd11934de82eed2e9977135a994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea4b72489a2baec52d447b871f8bdae95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4692f2e0e3b92db03951b9eee896a32796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3ca4a9c17f69f2f0c80e1ae22ec82997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1136085fa02f6eea2ba73f5461b02de98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d201cf0acc9ce4be3dfb3718b7719699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15769c73a8e09df394d5442e2b109beb100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49845d328f076a35e4f2cd116df1e93e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e5dd5a52ae86bcdf03be2ff859b038102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a849ba19527f1de1f132ec8ce89b58103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd907e64b4f5525fc09bb232f0be126104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff251e5ae243ba8ac7231bf45cb4d284105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37641638126df0ea14afc3e9d2305c36106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8927975bc9b06c6d03a8392f5ec0ad107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d92b84525adda51dffa9eac51b97d2108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535a0b540021e59092dcdbed25551629109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbf7f3839ef429a94bdea2c4ce4f0a6110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3062f664e34ee230216d7d917d364a6111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0351ec1811a99c5362a6b3b6957f14c1112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887c47324e8b7fa5107dc2eb02d69a2a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9667063abcca2c25340d0699c0b9d279114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404fc6fb42e6fc4788359510ad97b147115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b5f3f3678b17a20beb76da3ee155df116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a855a1e90db88e0cc01b4e68025b7b1e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930b2d681dc2d66b2f0c757a4cf95370118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecff632a211378085e69ff031f2d7a3119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd2e3f15b4b1c016ae2af7429d2c845120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696b1d98be71656b4a6d02adaedef6bb121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edfc9ba80c96ff9b742858f9b9d9ed0122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7b5977234cc6ab0a7e47344543f6f0123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6fe44f005be92bf35faa1c04767ebc124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8d3adfd42b577f1c5de72fdc836485125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f1399d1c5d029fef97a6989535afcd126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a7c29d59acf98ca940a1cf2bc7b632127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ee9a8fb1abcfec18dc4a2046e2e1e6128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57e3d93d18b853b80ed39ae3f312c40129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361f0ab845f6a4c23a2e9da2dcdd1541130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6fcc7270babdf6f40b9e54ed550209131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2f7f31a66a82c3117e48ca0d477e38132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1026fef01011ae2d7aaca427b0ab39d0133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f42e67ff6a4f01f8230d7ed06d1334134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dea2a13c9d2d870c4d59d3eedd79608135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3427f0d31ef1faeae6ee5440318fcfa136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c7b65a1e525b373f26ee8fad13b4c8137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554f5fe8a8bf4dfb9e0ea080d5f92037138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd0aab61c9b69ba0a1722ec4cd869c4139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb6a7e298fb9205bac9e92367fa7965140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9badf52550f4f9805efb49861e346cb1141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25058123f8aaa79931f4cfb5f3fb24a4142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ed8f3eafa813b7ba5a2e0edba2c2b8143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cc9ebd49b24dfe56ee6a8e43fb5865144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef593b05802411e56b4267de3e64445a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ce19b9e773e00e35698299f22b401f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2b86c81c5083888422e36e09964357147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c150e466e607fa08387894686956650148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491833157aa000fc48efc09d8e5dafc8149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08676344194c80a1f87d7bfb24fe4162150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa92725a9da291db56fe2f482879cfd151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b1199e3934b03b82c84a7cb254209e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac234e4dd3d78a6cdf807c46313b461a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f474351b74734e698d36c58fbf6a396b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364ece612cd297130a2656280af75b00155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1709577ab1ea0b8ffba94d9511e66051156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98728007e1489b3596619d3d6f317a6157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65b2dc02d355773d96ba9059624ea1c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0f2858b73639786ec1bae4b2f0d4ed159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b3da9898bbf485a651e9a5801edba9160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0f96777ef10f436747376fcc499813161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ff191266ff66479fde602553bb1e81162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e0d400f8b596c1be96f876e01888c2163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4f4935f0d1179ae52cd875dcd46ff8164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2710785aca51de7141f165d12e8fa221165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01e9b8ccf82251162d20891cd1f4abc166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b4e13144921d08bd3bbc5184a9f214167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1315cf4704fdcb8c89ed24cb92ad2c11168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90d59572bc7a2451c184abef9061f48169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed9eb2f38068c4108d4910cb746c021170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52335520147308ce6ba49fdc2696924171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffda8fb4f0fdc0d9d6bd04f448857f13172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d2f55013e7a2aa5873ec73d66c3660173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32e56a3d20637c5088d34e68a085ffa174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db433d60e4fb78cc552631ef64937532175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7178e300e23adb2ec53e332571257c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0ec7688953ccee73971eafd82b3aa1177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce422f0b39faf45d940cee598b97a5ac178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f71dfeddd1377cafdd616e05282f5e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d91cab9bd1a4a367e0ce5b9198f688180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709c13b6f398b86f66e4797b0fc4a0e4181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c476460ff34ba6ea131f58a3c3f212b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df5ca2c3c66cc3baab330a56603324f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d5e6095b7907dc438e4aec0af2dba6184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647ab5b0e401a0d1e8efa889cf1522cb185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3268278adb4d76f7e3b9fc93f2196291186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2886b10ced1b1655475ff37e3419a28187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f76dd69de205d142d601c893088fe9188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700189ded1520b3bb7bf6728140fe229189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17436a7df508549fb1f5e8552ea11b5190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f7d168e38f44e5ddbd07b3a6c47bfe191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfcf55644f88ed50ea9d7866768628d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9b3604b120ae35c27fba3df06e740c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3366f801715ef9c55e900138cc32f39194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b065dfc9535748fb628de0cbdbca3b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1fbb0d5e060465a14e1eab5adb3c6e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1f0ff57faedfa99a9b959cc3bcebee197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5fbcf278f49ac351ef8e916f1679ff198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a4e4037a4f1fb79b21e2487f0cbca7199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79601eb9ac30bd98d7148c05b08a329200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203820a9662d96d6c1051f982c1cd392201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6698e0890abba4fce38a72ea1790f540202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178a341a8ba7b282bfa3f57b9c534454203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e45ef01c26e7545620ad8d72a0c572204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7df2b49f9d281848e2e56e14347143205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032c060156d9d2092fe914b4fbebe6c2206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6203c60dee359d93ab9677ed02e5f108207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae01753567fefbeee2a4e6b3209c0789208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1954444ab64514e045d85d2304b59d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20f0092b4804459ce3ab129ae93d916210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f531422485328a02012bdd1276f537211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a639475a0862e326fb1b03e4823a0c06212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c58e6e9fa0f95ec52cda7df4a90a92213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fba11bebfb33523805147231e0c320214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95141b93c660a13de0a5ba114d6adafe215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9b7206d55af9b1bafe6be094f92d8f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57eb7db76eed3d26194a3d4d3602955d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bbcb0ba4bf753d5852c4114a330f7f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63a45254b69449ea06c787861ef4ce1219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e7db98ffc4d36fedbbd2937c52236a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a378e28975249fa6af23d4077ee1a40a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649a7f599eca1bdc924f793acb6113dd222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5f0bc2af29c7f139653e203776a9e0223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c1c8b502213aa18f6e04de5fb141b5224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1634717714bfd07458f7272525c987225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbf0e89a513672637e2e69114e59159226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bbe2dd5e2e0494dee1a5113e4c4676227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c6612dc3a2ff8c6de7f18785db54e2228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2664c6f1b75f3e871a114a63b7c44a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a7e0b6eb0953a16dbdd562b5f6d646230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb02a59186d7c5dbda819621221984d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3dfdca2bed1d0644b3bda47af40a21232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5886825176c8f8518b104541bb330340233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54eeea98a3c636ecd77c0a8250a2facb234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d9faa308b1d956ca6918508b96988d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea76f0ae9648f783f5aaf5842555429236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff99a939f48bfb96e22b1b6d64cf5840237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e53deb92f9ff431a73a4ef2cf50561238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e72bac431ed92fd9333050c463ea7c7239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978058213047d81d7c131fc3877626c9240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6151bce753e28f9129c65c618a338595241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e501b6a771674e0502bf6feb2a49bd242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b387780590cc7ff9bbc4bcbbbf2728243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885d70e43fb24c52b0e3626b131cbf6f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494c613e0a228558e5f6c49cbc40ab14245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ec2c0b501dd1729f831399e904d840246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33075692c736ebb7591afbe4bdc7c80247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3844a329bd55b2db825f937b6719e5d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af926d67decc19e2c78372b3305954d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b11eab43f3f8275aa77616f47366fcf250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6c977354e08f9b0e98327cfbb6fb4a251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1cceacdf6deb311cb7e1376fe2798d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276c9f485ea773bb93f56ef50f837310253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70dc8f166a79db2d2ef50142f295330254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a8b8d0470c579e161beaa353717f1f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87fc752afa5c842e0fe8a498988f45a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527e9b924231d09df1b5632045a5e640257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ef68a33e6637613dd78204bebffa10258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c413e306a3df942dc81940488197f72259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5834a5585b1d3274bad22a1e1916ab61260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b30d26b6bf74f0deb25f5ce8890ae0261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6f42f0edab84a8295184e35605b1d6262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e754fe0467752878392799f06cb704263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6438cb842323c9589a3d4728260b17264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f24333d536d1499a52fd35439d3683265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fb14a97937d40fe340e51a1b63e277266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ac949140467d9be9b6b1d31e310793267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11ed58d5fc78dc58cc8b0434a028c09268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1daeb0bd28c0b90ff8fa74ace3c50639269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bc81e582bf8cd2494d0c1c4abaadd6270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81709dbc179a5ce308384cb044905c7c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59414b4928a5e684e5c79802f8a7709b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcea83f440f9e1d2b4d3cc45450d4e68273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683b4ed625e88061379293e24750f524274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fef04caf413cc78aba57d77f8a4a9c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9563872350db9fe738a7eabecd220b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112f2e0f71dfe43b5ab92e7fb6485879277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ed3bc6d77b20cc4c7b7657e42ccb7d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b782f14954c1e877757717bea5052fa279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecddf006c11e340b5a53bef5cf1165e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7feb6367595b1c882ea99f45954f1d3f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55947a73c4390b444cbddd8a61a7e552282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6b3a8d9f663a94f9fdb5f09f7d6d20283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7317131fa11bcd2fb2b7ebbf030b74284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac27b04adab46003aee85a07632ddd5285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f6d0d2bf46ca12047d098fb81d066e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0c36f9660587fc4185617e62f2bb2e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a54d6c35af9ff43034ad75b6f37be98288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec5004e8d345a6faa037517f0cfea5f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01c0dca5cdf04d598d0103c00d5acb9290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607ca8ad1a6702a38d619184ab20d1a2291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f309af711cc5dcbad2f7f2a9ae99da8292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e6729d3acf371ab9bb9ba1487a0521293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bab65e427669a47156bd89183ccbc3a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a726a77dad6d6314e98c65dc862eeb295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a2b2eaccd7f5fa84a3ecf1de82c872296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfb882a1221a5545e65a7c67decb6c2297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00aee6eec3dd799004011c50851a219298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288482b2dce16219265c779d8e3f66d5299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e7228456433db27ffc8046a592c6d7300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6628e21a8359e0f79b0c4f7639311aa7301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d114d37fa6cab2aad8e4b3b7a858019b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39119700ea75cc35a36cf8732a60fb61303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5c67ebe2ef9f5773a3ecfa38215723304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1da6c52c3dbcdec91d689c1782ac1af305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6190e2d107645cfdc9085587bfd1a582306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154688b89c5a4e6787b20797b2f8c494307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331f96fe9b371e8cd9aadea8cba42b56308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0c151c2cbea051b37bb2e4c5e49470309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee94773cc0ff31ebb7101facd0f619db310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04f12a1ac1f81390f5dbdc06f07a5b8311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4389893953b09d17f5d45bb533cce5d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1dd0b3c6a178d50873c92dc8383ecb0313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adca3946ee5ef1f99d77b0e7ce8adcf8314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8895de635a8592df919652a5beff524315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf73ac3a1fc363feb680a6ae9094a099316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4a69e7ebeda0ffbbb5cf5321107c3e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00961194890ea67134166b0b920acf07318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d857b9d67aaa0c45bb0f97c9c8c06ee319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388443b41b6eaa071433257122db74d6320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130bc1703ce1df94d94ccd6a813615df321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024f1ca9c534f7903650f9912a6a91cd322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8e037b634d68d5de82a7feadae04d1323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b518ca128776318b21903aff9e355c9b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6803b881e85433125b5bdcc720adc2325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc088f7a318686cee5b651cd1091455326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bdbccc242b1c1ac790ee8f29e42803327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a35cf23e6863aad048f1961eb5c9be328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8748c14693d40535c1ea130ffdd8bac9329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e8c39e7eca57418d1bfe33e04e7d6f330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98aa2cf4f0f83e2b841ba447bb6a82f331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bd04b200b9632fb82f907d657fd96a332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d0e1696cc0bd63893c424404ae10dc333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756fbf0c064b3537a65fe267d63eba3d334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a192d8281eebfbb30553b4a00844f119335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44de3050985813960d0a62faa6c1eacd336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec2b9474051c71710bf90a04e6e79ff337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872b2b8939515c2052fcf2717501a67b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7219b96c9f8c4fdf7e589e03afe54330339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d6ea9d6d2be3c742f7c69803825140340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11405a80ec3f81172a1ea49ce84d90e341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791b3927699fa7a73886f2bf22a914f7342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5595d7eacfed62bf1dcd38114355bbb9343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999d1c2bc8cbb7c31dc3baf43d4d308c344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e567dd36265db5f05258139b56eaa38345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bf0b821e980cccc8af4852cf19b0ba346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7885fafad38464b46a5f238cf59ab8347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe78c365a454e084d28429be120da73f348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977ead7e5f707a3a2c7062c23ac8aefb349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8b1936eaef54bac33c7879d6135c51350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98340b68b2a43f392c298d63cdee82eb351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93bb55b84ee60f7f919dc283d37e139352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21138078ef2ee629cc4d27ce4b0fd13353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091ce57d8feb330e2ce7d7c568cc0ba0354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c3958fd57f627b39bbf0cb1b63c414355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4092ed0e6bc1a9bb11186c2f5889a67356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445d9cbd4e1fbb3754232cd62d120038357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf6fee82159e8010fff7280f75c9e0e358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0171bbea061d761ee131712044a5fa5b359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c4e87fe0ce6bfcdbaeeb2b6bd243f7360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae1b8bfd2d36ede767f9daa978fabc2361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09aa762762a43bc5888ee290be119aef362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4e1ed762af0414d2b5e7712956e82c363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8299c9ccc3b8167507343376b30f2c9364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc251aafa8efe930e3131025ee442247365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6b301ca621d85790b7c64f65368140366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eef3df3a06f284e8869d7ca6f80535e367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831d07c831ff2ad72c51a545460350f1368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a01ba91d1551532785dfb4da6ed1780369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725ddf446d52e339c00bc200f68d509c370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b5479ab872b68de734888ea8e07652371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4987923cc34a1bbb88e02f960be80232372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfca3c48436431976e2fd697d5613cc373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406de8d5bbcbbed9f4b4d0ef52da606f374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a5856cb8b5c899d932320ab39ed9b3375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096e6e6b7de75d0743b9bcc98e6b5ccb376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0785f12c0122478c7cb06e939b70776377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d4b0e3fa7d8c0875a193e485067b0a378.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>