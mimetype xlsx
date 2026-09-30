--- v0 (2026-09-29)
+++ v1 (2026-09-30)
@@ -1375,51 +1375,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df40617601f54c8e0d0155db21581bf1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e705b23f976c1d8fa43582005422882.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9083eb47721a3c01f4daecaed445bf23.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d489c1ccffe1757f559eca1252e2aff24.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a46f7db68d8dbc3a5f86c73ff1c2745.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb48db29c7dc19305ffbdaea50b96cd6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b608f8b6464aeccbcd4bb4c2e394327.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51d32a3e052d77022116d2709ae6ab58.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f09a0c179a76eb8764d1ebe1cbdc56d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992e1891e2f0bb8c2e4689868f26a33010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a50b248b809ca012eb8ff7cd61c428311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312e464a48e62cbaaea79fb395008be312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbad3627280ac35f41e84548337e2a6113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f441ba5ff49f266c931b47495c10fb3d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122d9b90bea10a638f20c5632931a4df15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc07c0b59a7e6eb27b393f4bde141e816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15dddd54b1b9a0440d667a65460a098817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841c54c79ba9e00974341598a1862c9d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69650633fbfd73dc903c3029e2af53c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4c758a1af66bf2be3bdcab92294c4a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c60c77d1e0aaefa7263692444dd004e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7f97233ecfb8d4355c5288c1d0df4222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc43f884650767f3fd3840050d9b25623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdba61452f20850539a04a4993d94cb424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a85238ea695749a73999972a14a03a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7359c130816e8d90cfd673d773d32c9926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1510e1f71d8a77ddf07713386372a48027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5b188a861ab267b09c585cd682013228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb58e57a0a40b75d4e8c0b7adb4cbc5129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8cd1169198f469ab5fbd3f0a158c0530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862093b2b93a6878e075ab7e7ab0ea5531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e15ca6556247b848ca66344426df10c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2b473e346b559afb799d4bfebb5add33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd041224a5634ccfbb66bb60974296a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3593b60665474a9a080adbab44457dc35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52096dcbc8ebe440b1ee82e05ecea9136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fecc720e4afb08e5003db8a4ac1a08337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f56d097de74044393c869010989dff338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b229b9ba66d910529181352ce63a9fa39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02f891337844f0fbc43346ea9183bb140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2a31ac56830c45e94984b3ca36998041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d0e60d2b685cf18b1b9c346f76998242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4947c6f7c0f5bf9e8655c64217c2d8843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea6b685d84fc2b5280e8dd3e8d75d9944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04887f0c25e3ed65f952cd6215fc065d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e47269893fd1f4bddd9c14f67c394346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209b7b362384c01724ca59226973331247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414da315264574b9a38be5e1acf5316248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5311bbca34e1a9353ecb67d880e683d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71b0af537788a75a96a17ca9a158cd550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15f9ab5acb9e561abd4f72e4dcf02eb51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1ec87d6a3e2caf5ca2e229fe19d97752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c92deb7b8100190aff9b8ab2c34cdf253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359fa73ee8fdb9385f5067043520b69e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248f862be69f4e621cc521c8fe71286d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f1dc6c277d5e8a54c069da25ea72e956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8349b095c1f0ce596144ad8e53dee357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddf29647beca0b41767299a1c1172cd58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd8b1ef9ff887a1aa861829f70d1ff659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2863177a98523b0c8aab9c6508ec9b8a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf52d16adcbeab8211e0e5e4b4a0fe0a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1aede34ec47c927f2247e2b087857262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfe859cb7024d0c2314f6e1a8afc51063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9edc481f5f3ff251f9cf873add189b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2dbdc35cbc55c2640bd569755d672365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe87f56cbfae7b5216d195c5881c3f566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca7a8810b082f6a96a9502449e773b967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf8adf4071c1758ee1b9afe3de3f97068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de51b22c21a44b030bf1dc556f4802f269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feab8c8b4e850bc11186934645d439a170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311a447aaec271a746c7e58b82abd89571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2712731d7a307bf54b6017bc4cde0c7772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e430deb649d5137291ce749109632ec373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe3f309f1d9e4b94762e6917fe14a1374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65583607decc59d7b35a37ceac17615675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d670422f6f32ebd193ee46ab9d831bc676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0afe1bff41eda2d706a1c9058af294577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d34ef11edac6fd48ef2fc9f88c227578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39536f7d3ffe6496f25b8f4f5f732b479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b054f39fee2b5e75e1e016e8f0b25a180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c53c3e375533df30349b49a3d6b489d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143cedf1e9dfa889039eae4c294eb2c582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d1cccd5effc1084ff69e732f84abfa83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4445ace50772bdfd29b6dd246e53de7584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b3d5132a119b818ff929b97519ffac85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5547fde8248d8953a53a63639369009c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d8bc267de9b986e08d256af70d0f3687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa493dd82213c8ed9893e0e37111ea9f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1ea8d83e09280ecee37ff57b3d911689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e5cee4699fbeb8405f58af3a02ef0790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd95820d8eed090790b22886c38c57f791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66dc58c3d2d1112b121593fec73ead1d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2f5b9cd32de88f598c29c4503c44b293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033a04e32acb7af866961235ba4de1b094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ca5f8968a8a72f870475646cf3e9a295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ce3d58996c5632ad8c22ec988fe13f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d791c0502bc65358f0f50c1410072f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f0cc082d8b10f39ffa2733a8eec7ef98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769d6fcd4dd56a38bd48b75f5da8397b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962ae84e8ea3fec89b3c1b0fd5be91f0100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae270314979b2ff91f252bb84ededb35101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d639526c6a54f47584208bbda5d3df2f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e907ef09c9e3ec692e6a90d65f4eb01e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa5a3caf1029a402c0a9fc79cbc65e0104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396f1f2787d913cfbfa4a25b01ac2a24105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3c1d9098dedf46d302760be85bbf28106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922e450e7a4a427a481f7030ad5880d5107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25518dcb6a609257582691977845052c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52996f20b13a4265d11a01ee91424090109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2411fb33de66d401b7c849a12546095110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78290a4832059c049de5d8bf0bb1b23d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f0204228d13bda6dd42faed6e1af10112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cdb6297498fe8216138525548e7a42113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba231aa74ea4412150e49b62c105c6c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c54bc0f4562bfb0fd814f4a95ff4126115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcdd5c5cfe7e08af42d3df0a3d5f3a4116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8829e04bc3acaee104deea45c6472f40117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231c19885640094031545f5f34c18e32118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd025247d5918016dfe357cfe91aed7119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8462f394935eef8c52a220c18b98ce51120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151ba6e923725b9c5c70d1bac452e58b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b305783927dfc2c52649ae7b585b650e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b59ea98a6cff88990aae8ce92023ab123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37dfdf0eb0e3fb52fe1ff98be086433f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198042f5ede2d4d0daa3fc1ac6b0f4bd125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa59fd4e70e065c8686815dc8026df5126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e937ea196f8673d027dde525da5cfc99127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af0176b6e3a0be5da3226a0f257a101128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53da9126a952b31c2f31847363accef129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9167a986b7f653e3eab30261002502f6130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4352a17634b4e068b4bacc57c6bfdb0131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265fcf40cc88648f47e171f6c0931db5132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce88bbb70679118174fa98fdb931f020133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6dc6bbe8770df68bc69fe1bfb460edf134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bec1950c8ea25025f6e6d2ef12d3f9a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6bd795575a3e44eadf53c93ded7e94136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fb8f2cafe6bc0cb47f99d206eb33a6137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2accd721a58a2b1c8fc27808d3cc49d3138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f59c1d8fd4247b5602f64ac1677783139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2373ee9a18917aa6aa29f4718cf03e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6259ebaf0596881cbd651950e8b4d4141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd3cc5137df2105e91942273781882a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ca21ee7bd405bb769219c27c49fb59143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205107703bfb92d8ae47d8ebc166a97f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5f95fd9f154116d346f86788e67135145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586976fff3d8bbb715ead81efaa9639a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a263af26f7a2f20b6552a1f3527b7e5e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32c90344820c0b0e7d6e3b1d1841910148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9042c9ec9e052af5296f64efb30352c8149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c241e5618fb5bf5ffe32ea508e4266a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db2e92aae0c4f0f17307a717e311946151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa3109b327cf28462b2b90118ebee27152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930e520083f262dbaf74bc71e3606a7f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1804c3181ae3bd39c9e31f2d50ef095c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7a2b453a6f4372992ac04059bab43e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447568e16c32bdda75e22fb1d9faf89a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8895e2e1cd53107ff154db7e8dcd9e9157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3aff90523bbc544b44079752e4389a2158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7659eb886700fb6c9d3c38ab09c1bed8159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b650386f83428bcb9da287f7375b5a4c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b04bd6c6fee30fbc275b201df22040161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb9342812a10d23ef781f0677b484c7162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f911d8022fdf10964fd57f93827e274f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdeef39cb93e9190ae2b562f8465100164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431a59f56ccc118d443b3552cb22c57d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad4e14ccfe61fe6ddd2a896f9136748166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d9c4ebeeb777d877c2af80c53f8295167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bdc2dbd0433f971304e1b12c1c0c3d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc791d606d85356b407efc25eca1fe3169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927dc6bb97b0c02000b3703957c09447170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077f54b385e25340b119d18b7d1d01ec171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6f7445fa8f897b1d735808f354df98172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa2a76138204ed00d8a050c5491bc5b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d830a4e00b0cd369cb1ddca92d318dcd174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74113265d255c91abdd09fe3acb33efc175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f763b8f14a78e201b9a14776c389e40d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4d0748810eb876b68a6daa4f743c9e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cb6c2de44c7319671ee2f23d3e5c98178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3cba93cc81fbdd710ae999f99aefe6179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3888e1b709f2455ab8187b7e2ce5c50180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0ae8af9d2a9c893fefa22988a75039181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724652538a3a35b9dc09a7512bdac036182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a999288e967905780bd97b5119822366183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7606730b507f6f213e93edaf77932f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d67704ccb57827608dbfc3a931967a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5b769ed54f42583ffd373e1a312a0c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79102f55984411361318953ca991633187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312ea08a1e8d6e66815291e9b916d183188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe802f808cffdd4b2bc5e233114d536b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cabf62318f5a3cfd996fc437549b7c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3d839e1417e9bd4fe0d970979c45bc191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc6d69b1c8b6055c0994b78b63b8e43192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da28dc09f53863afeecbb0db1f8b6e5193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1dd7feb9cf7a53844d34776ca4ceed194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb155e29947c9564be891a8bc7d0d44195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26385a00762ef73e72e90500dfcae35e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4a7a054e6a99dd985d76ee51ad11c0197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbaeaf46e65c0a2ac69cf579b18e6f0198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55376928a226500d770ee6a43d5a4b83199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0437e45a62d22b5593be996685aa91e5200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae285f65789a957040992295a87418a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcddacc14e219adb9a2acef7127e8c4202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b473c1ce5a0c5714d992585697c0eaee203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a8bb6d72d212e06824922d9fea9e4e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e02a1e422690393f06ebc0f1ff19ee205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d36211caf6c55fbf708ab71fc34d07206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8526bef7924efb5da8a6542ac930e7a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4e646e19275fc71c6f64db863b43a7208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1caf4b2cd58f8106144e854edefb34d5209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6b3aad4c1caf4a8e98894cba13ad88210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e244c45330855440dd7a0748b38a5abe211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858ffbc7d5b0d8186527264033a9b182212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726550a22fe23e6e65fe23a09b66aff0213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47635046294550cc532895fc5d7a035214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6d8a89f6c8ca611498ca307d7ea7a4215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255ded9af57b28608544c8720b703511216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4006d8f74a1dea9cb7e9439b49744ca217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f5018016014688053a682b9edd5157218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88210dbd32d1f89c8b04585dec727830219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba2dbecc84148a0431a60c93ef93903220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585bdfed7c57ff9ce5f535f646c62afc221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f75ba2e3b2ea420e59e989c7cd52ce8222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29aa7dff2788059e37bc18ffdd06bb86223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2beeb0b650cac485dd81e059b147fa17224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffb4a619778c9ea9bd313fee4e4af45225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90b81ab60917651e5ec1ff4ab3d892a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738e3f7025761c1a84e080466078581a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aee24100e458ae220ca85d8bcec62f4228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148720bbafc7aef4bc07db2b539400f0229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c763e47c152946c9b706265a7cbc456230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3751514351f6014fd2fcee449e2d5037231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b0b695d635738ce9580e3341530b89232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff00aaefe5a550f3d57615958e3b809233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12561b6b24f6f169a25f8c9d27b89240234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704b55f6898e34ff6a954b4fac6d022a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb4b45fa354f67e89ec31dcfd1e7ec1236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f5a29e00e33709092a1fcc7f8225d4237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b220d3af56ae65922320799551828f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7ab564d573e39f0bf96dc730701e0b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e95051c4617649847893ea137daa7a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c27796c71cf49691401d42406cbf70241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56061fa1d2c85aa1dbbdad42e9b5e1c7242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc53566efe87d2b9bf22bdebf6e511e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed42aeb4b0a6f69fea4d4205483f003244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58951bc496a2874ae47587908b4afdb2245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35809301346f571e2a583296d9ac34f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adf7e2f84542376029a9c39616f968f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3f81119c53085534c14680882f485d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf15d169fc4744de90b22b5b0381b0c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01aedec1ff8eb94cb454c03053bb1d67250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f03d2e54c88c714d301867692b2617251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009f0609cf5b1453799181026f6a3020252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ba7f8fb030c826959c24aa1200569f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00380318d88b686b0f8b4cecca4420c0254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889f4b015fb5c60a3edbcbead5f4266c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0628d680cb17ea3937de4487803b001256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbfd8cd46b2ed71acffeadff561111c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4793a2d780d4cd00d4b2689cc1804ca258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdbfba1b305150cb8bf2eada9cf4edc259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b801969ef0ec25dbf17ab6ed7f03e23260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42400236025b79dbde36b393f99cdbce261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f14486ddc019d0688e8d66dca1c7098262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2671c97143252efb0a7640bf3a564fc4263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d9ae330ec5b964cc5709690d219574264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1a0eb730a30aeeec662a32eac76618265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f193b6b91d261a237d13e8e4598d81266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c325eae1be9b72c31e209fa3fd0d065f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b325c0bef3e5d83c75b4bb9f9c35aff6268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4d3b334d3f396489fae0888b6281e0269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34eca3775ce6fe1c81c00ddfd73e530270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2856068e463b8fd029a3780c84fc1dd271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105022edce4466afb9d60c5be64206b7272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0555b90a6258a6ad0a5992d6750408ff273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efc69636ba858c8de69e5d013b3b8d0274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171db41d9f9efbfe4a1e40d0ce4d98ef275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d170b3bd8d7a141bdcc543db3a972e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c4add66f076e85311afe5ae43706b3277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52abe18eec9c249d7a2cbadc886f2dd6278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ee22ac0a24de6bcc3d19db0aaa8915279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f874f5ed6ddf999dbb3c5782ca95e643280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b231be0890badd00457991790a1cb131281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516fbaef22a54e12b8f142ef31a3327d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d45be4183d86d905e975d94d22e7afe283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee8773ea0c7f1dd5ea52c431e52a49d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a3884198d329d79dd0fac306d466e3285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd692707b1ac6b6b70f9ab5600bb7be6286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6435a8ddd0cb3bcc16c63701c4fbda6287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b534b3dc6f9ac904c7d4c6d01bafc0e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed097e60df2eed83568440c5d8ed8355289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b6d8f7d3c58f3bbf8bddbee67faef8290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc5f1b0926d95da46460ab71a94a5b2291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f9a17a8e42795dbf81fbf9fe96f0db292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b14f5526c5b09803467276c0d0fad9a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38eb71fd6ca604d843b6780d7944681294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d6f31db07483d2eb50430083220ed0295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979268ae42acc3f1b5a4b23ae0a881f4296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27996382e96d0b5c178975a434423392297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183b8035e90b9f4663322e1a94fc9c19298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21697982f7f6b7f748d64b98d4d4818c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed04fde85bcf43a903e1310149fdb01300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6642a2a714443615044f47141954e4b0301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bec8989c769424ccc56feb58423c95302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffc65a99dcf764189f01b6e4506c176303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8be0b17bc3c8e5b0b187da51f81663c304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e11cb8688ad793facf224868a1cd6e1305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10681ba21cc4d74ad1df1482176b04d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5765ffaaa13c7737fa6bfc82763ff7ad307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a26cffbcf145ee0023d5e70bf57be9a308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d119a3af5e4d02840ee6f490393a00309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ac662ae7541880ab36a88498c442ce310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4225399faa2de0349c3194cadbb7a3ad311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207fd94d0ee05887a132a225d84edb18312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2af9690d782ccf05a52b67e165165dc313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437294fb0a1fb5e6173639ed5ce94d64314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a9c35eb7d59dbad89df6a8429b6e22315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0823bb53ad0d50de0934b8e4b0496f316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8566ceaa4b10447a9bc14f7a093b4214317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c080ffbbe5707f59c01ff54f0fcc11318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31d3fde33b473810dae8f6fc5bd5ef0319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c5aabd2f7ff05563f53c97e12f9bbb320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b53fa9981bde01a141df57d3a6ebb81321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f855e704a40644e0975057acf5bb51b0322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369904f84afcdd0e4f3e72b9ae35e664323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed925ffbe32c1d17a42123d5c323d8a9324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9bb18d2215166438cdb5148ab2506b325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df693b71e2c2d2a7b28dd845ba67a9f8326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741263b58557158ec25c10c674fbac31327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d926e72be2232a7912ddccdef46db051328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f492facd2968e1891de0eda28a6f473329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00223a845971d8a4bb5b9fe4b77f8531330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43844fec3169f148442020f0631845e2331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b703c473df4cbe2dff56d4ea3fb097f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b24f02c4c99b8a93e07dc27c13b02b5333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebeb2d3292fe7cc9b67845e9bdbf9e79334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03de0b7f46ef5b21250afe3f65be537335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48d282f3fc82df001fdfce6a99f3134336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3831d7540545ed0dd68cb5ebda71e0337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4133387c0f2969432059e16e5b5dc435338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d16a98c2baa1bd315330722de3d87c339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bb3d4673453955dd1c4d8f03371640340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613a250cb9696713316b356789408302341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83895abbbbdad0452fad2578e6c4394a342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b0cc28c704dcc0617e519a05a09394343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb73ba7995415194ed463c3c551de68344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c42ab4c458a83c28f6eed57f579268345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1ce9f52988af9ff1df2cc7f4e1aa47346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2248419d7cfd06ebdf5c88bc8621a1a347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547d7c3b23164b106c49e59753f0b909348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22eff814736e11851dda5a0e087a3a3349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42db98fd69fe5af3c415c66742a38131350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7326301d8ab9d7f9dd54c3c1274a8a14351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66561d93c224295f080a746cc547b80c352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a691947522e1ca266bc39215dcb45c353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fb4ec3877c8c2166d4d39cd8ea23ea354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2608127b4a800e211c298839d3d0b938355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb9297e0ca159d63c9c89ac613190fa356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb99eb13bde1dad6bd2da193391554bb357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3168a2747059885c1c43b42fbc3ff736358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d58983591ef274f9ce655832c2ddd8359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5dc7ca83c3e3ca5cdf94d1a791accf4360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fca7e7c6a8c432668245618c85c720d361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c5dfdf944ab9383d5d829ad3d069ef362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a2fb5f05f897d3b1f97ed9f96ad235363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc180ed6025a8a5227121d6737bf9bd364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc02261f8f7f093c2076c23b26667451365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6f848e5c49d82eb86dae88f62fda57366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07787d3be7989ef1f7affa6ee9001f6367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac4282cdc7e2a71dbbc8309ba9e4c9a368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85071fe1bc4037dce912e333d41b38b6369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c324d50fb4cf43a56154e0074fa2785370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95546e778bbd59fc821602b9fcf002eb371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6437f8c96dcb655243e2cce1e330273372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e83a9b4751bc79923d1435666ab24dc373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d53f5f4c43197609863b2dda2f6a3cd374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d747427a7ed98f6d3c3a7a3b59c264f8375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d941c1c6be86cb536b4a1a7ea00b12a376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1741700dcca0e7758ce393b02ad924de377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accc8834157a3b597c83e5d42fcf9a23378.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f6980991a9ca7b188a25d2b49a4c4c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9402f3b93b783950af7b34205b7d33772.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e6731cb9e41bc0c93089cfb92381e23.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae876ba63193b30de6e908ed056962e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3902ffd1ec497c81b19d613446caf25.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47bd23468256b52303b6b9af3df99c96.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b30fb8dce0e765f7d94786f288632b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269dba0004ba947a3d428ccf730030f78.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfb05180dc1f81ec9229f96c99d43c59.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231be06a798ca866b5eada780212b5c910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628aa5d3be6cc39dc0c90efcd330d6d411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1bbc818a5f597a70b13ecd57a7bbd512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38acc97eb89180f84c10173e1aa3353c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6265d412e8acd8ab7afb38f0e792cda314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4938087b8a982652b0400e2f8ac0e74c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58121c3ea09bdb9aff9f3f1a0aef477f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ab2a74ea4d9f7697d7b28e4d452f7417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb08d4c44b61bf30fb60e84f82ec15818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b75764d9c80bf9d231cf097964f37919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d7734bd424d188a822e3c232dce34e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb5acfc2ca3c423f7f481fcccb1f71821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8262645962ff28bff618c3a10b17db2e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdd715d3ab6590eec270e1dcb953cc323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6febf24cd4e5cfc16c7fffb918ab8f9124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d12a2b1771d58826c2deed026291d4525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14612a0c477c49048a8bdd421ee529526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97df37590dba7cc4798f3580b09575a727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c344fe6ba6000fc7354697d355dbd6d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc609643a2c491b1af8ef30c1bc30e829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb299572d27182491c501b6cbc5323d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b03cda6e18c29463243b1d952b56eb931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9eb4d58d22c18ce169d7eeff34ba52e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61b51f1cc5c1a3bd5ae1115577602a533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d805ef60c9366921a8401ca2592fc5834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e243a90eb45ddfd1854d1df733b06bab35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f763d497c8fb5543861c717f585aca36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5dd45b334f74ec1b9e4aad5b0189c6a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2e1e9c847183bff628e01fe10471c038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426297347bb32b5a483432f47d1a5aea39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3a0716cf22f979ad96ed38a0e6c20240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990cd8faf43020d94a4e7cf216b2abb241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49122179845f5e343027e181c4b7bce42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d230aa527263c87b9705ec394189404c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93b4a98a129ebf5823cffc375ac24ad44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2dea47a11f4fcdff084d1826db32e3f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b81d5c27dc432b6f36020e1ed456c846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad03855bdeaa3a87af9ed53eec70438747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b92f529bb59c1c7823eeef7b1e04e3648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a0e24d4894cf62b3519107721bc4b649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04dee69ca1fdf19d971ec5ef6c83189c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a772913c09c17effdbaa4033bb29c27651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39adf8968c7b9429a74d1699a78f693252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508cd188f35f74a6b81eb4edf64a0d7153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1f77936186b89800b0728ee2b49bd754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b6203a32ec6f32733d12806ee0e9ec55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdc8671f30e2757902686eef423afcb56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c9b58f0b762299209d87b793fcf30d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56414c4d21d21cb4df32733c25fc9c3258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92dceb07a6d922cf60d65d33f4a674e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d2b8aab2371e83fd5cc28f61904ea760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fb21c8415e3d414bb4c42a569fedc161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6c03d63112c0374a5138bccb44cc4f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85691251321380c21b3de8740f6beb063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42defaf2f5158ab3cff1598d6bca647d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47db99aff31696e1e4c424b195a767665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5fd0e57b8614c2a8e3d537aea32a6566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f46a2a90c7e718890f93b966aa74f767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3c21489130353776ba5d8dcf2df21b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba506e627c082475ee191f8153ac18ae69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e271d8bceb62c9ceaeec39218a410de70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac2f8815f6cdc0e381a912577c283d671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b75ac705642b51bce7b0beb8e3f05a572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ff2224b40cb6482312dcc2de5209b573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65402f692b114256c37e172a3c4014774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db110b124507daceaa2e2df032e226375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cad24519efcb43c0955e468713f78b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04251d54f382a81386175715625bb85777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a1e0f98a4ed4308a4a3a17f7c692bf78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb9541d99e09453025bcfac69f1e79879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a4581fb69656cf9d0dd73c29ed7b7b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9361fbf319b2b344ac57cc9a291ec581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d59c919bf202a10d84e64756b8fba782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fcc0dffe798565302aeb635c61f92583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f4a85c1a782e5a5a9a7f4d557615e284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e0e216ebf91039f6faef505d06e11e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07139e94d27ebeaab3900ee1831dc36386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b783bc74324fce21079dce1d0aa65ed087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc9b18fd76b2aaaecbdcfc1519222e588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db362a93137d1329b4e6d988f6833a0e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc48a7c0e77e27f59a5d769b4cfb61a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb4a829c18ad85ba2389944838604f191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc457f9e38e6a98da5aeb831a99afdce92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d50a624e8aca7bf6f027975aa7187a693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b45b9023b1e342c87d0ee98fbb5c5c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eda28548ebdc606b9eab96cb604667d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea0ed44f53feaed917e5b5391eb0c7496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e24755a2aefb3cceabb8d2b692475597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5ec3bd0ba047c2f2141c4da2d74efe98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbf0ea219878e9a504a2f709fd1310099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ce4d2d0c9f15ae23f43d374c064a88100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1f45acb870badda6772ce4f0667888101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918e14bb83dd1d8e367dc521c6d803fc102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1091440e4360dd5ba6e96a0c7448e87103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13dbf18ee6557d07178f2e2e10f2c834104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f2f4210048a4db383dae4f51468e53105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c323c26465588021298df04661cc7c0e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd2b2c3533ff809ccb561defd1f608b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b439713ac0cdd35bedbabd77200d60108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c60a70b2710cc714da66326c027bc04109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595f37c8ba75212c53d0ff2eb8a309e8110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b223cc2c9a7455b11ca364cc471c477111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511cfe141dd40478b505e9b4c80a199c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1987d5408b76d2d5052294cb71ffbb4113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37eac38a570c80a0fe7f3e993c7193a3114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a5785b873490796b40fa26194fef27115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07d9feb4bef2c935f0fa3add81ca74f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05728e6e8740c6f70e98f87c4eff5f74117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01abfbf17dabfb96c2618bcbd184fb94118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b627cca466c8b9b1749c243789e17baf119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025e2ce7bfd28545e7784c45636e4bf5120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98c4e37f56b926166df6467159cfbe7121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db84404ea84383673f1f0e3cbe1c0fb0122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330e1e4ec0df254e2f3988b8219b5677123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac935b825ef043d4d8bfe77465a0e75124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12906b4c347a5abddc1b2d458bd2133125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922410f097cc45c118487301b556c24b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a39ac11a77d8c79bbad11af85e0598127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c275d5ac960720ba21a0232d36908e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8635e59a4150b0087de64f5c3b305c3b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fe65be8f08450ef6c94e1eb8010f75130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af7551d07924bb08a9a0ff58929a5cf131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238030de584a804de7b51ee0f577635d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916abac8e92532c994de720bc6ec9eb2133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1563f59656842f247315e2677368d5ae134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62ca0b00d1fb5ddfe0783be7fa1ea44135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b08d85c664c5e35df10cc5d83c11327136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e83da525f6e7296e3bccbd3b3c9e8be137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d142159beb6cb8364a208df4cd693275138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf2068fdea2fec2cf279a6b9190559d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8def03bf079842cda5da9d2b12cff2140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62621a24af3dbcda78cfb7f84f351d34141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5010ca1f166395334767163d5d094f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c87e65c5863ca4a636c0d78d3d2568143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06abc0502049aaaaaea49fc0704da18144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d07a5b7194cf2849be9f6a73c19ddc145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76821da11084ab2dcc7b1c7075bb028d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1dba7cd9fb7ed4a9fd43946586b4340147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0240ff0be72aaf5abe41de818013ff6d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175ae9c48e489c923e78d11b1d0d8865149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3423720b0b299fd87ca7afbcc4515cd1150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06371d40f53544993cf34578fa36f478151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d045f04325bb865d86a80929a6b6cf152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d623e910ff83adc618a93acda115f5153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04f03dc8ca098e750cba825a74305cc154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc0876c83f4f487c398797577cf092b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a4068edaead4730f5a112c1f4a614e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da97b537c82bca72fb647ec2ecf67f21157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b090efe39f1b81d4c88d05bf13b4b5158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e777c9a32c4d89c2a62dceeb803d1c8159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4764ea6230b1699bce1776438462db160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5370241a51389fc22fb6dbc682c96363161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1691fff56ed7d0a5d0c3aadd7eaa037162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc924ec1762b3cebfa3618729c77e3d6163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a97e11950a8b98574a95a42669a1d8164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19361acc6b69ea165693185da864f754165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fb6731fe523539b08d569ff8d7ed7d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a7ae0178a7db1954788c31265f98a0167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb701cd776eaa946f5c50c7af85976fc168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4905d0976d2162c023ae7f0b9aaa5b4169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23745bffe6d2b5a0e4a161154a2ae93170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f942da89a977373ef85911d0f488630a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2ac9d2fe742303d5100809b7c8c355172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2177e96a1a0abedc1631290d73fcac173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3ee05066d56828fd9e7b6d3b54a216174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2810d4610964096c07afe36a5c47ffaf175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426def3f4193bf73583df14fb0f17ad3176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a2757c2d3a3fd530516f392544b5ce177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36820dc628ce2dff672b789fb2e54c25178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5947426d428ff19349d625541dd737a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3dff4054e27c7610f857f732d48986180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa08971c2b2467cfb82a0be521f75d96181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c5c2b68749f2a93cf791e89b2e66b0182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1874525eb8b2908b6505a1e13557234183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7dfca29ce6a53e6b0a9a46cc71f051e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d0f555b107847aeb6e23f672491688185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45700758fefac2406803d44ed29e688f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b931e0c9f8bd3fea977cf1c1299274187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37afbe36eb5224c802fcb3a557c3f6c6188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcc3701ef7384f9528aa7b2921d0afb189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d674cb86fdd7f5e4894f299c54eebe4b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1464b2efa20b32e3c637d118077361191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67286d86b3284692600b3e1bac587dae192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aece2388ebfff1a2cbcf035298652680193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d295c4da25e22d30439b6ee6d37f9ea2194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6a8133b7d95b3c8b5a86c0e386579e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d3d373d8477c13f8532d28a81b3214196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528b9806647fd09658348c55bab3fadd197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304b9e048155653eab8f02d666e51948198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9be2fa09f5ff539d7fae390f8f4b6a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773541d27b60760ea917a521dd22467e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d589c864ff7fec4762a3033e0fde675201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d6a526975c3cd10f0321131bf016a9202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ea041208c9aa22ae834ea601b4ff9a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf66c9a5ce709900641d99af43479f94204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67294388012dbb197a0554a5f4c4a9f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b98e5783e64cd0f9e9e991b3fe012a0206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691588f175590a4516e649884a3fabd9207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb4acce6531aa7277a3f4a53c294282208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a122a3dfe6cbcfdb3ef132b440895e58209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae21dfab5767e9691987a54c164290aa210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398f22ae0e01c4e090d6d34d10a3cae5211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39605be15d47c59861220a2844c9b233212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3483225a369eec807b60a50629c85616213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ab7017f892e6932f1c4722960f90a4214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abee2fe471e9aea34db615784ad3bd2215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43988ab3e22f296075742ef254bbf92e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed46e706219ce6f8193ec2b24c1c2af217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8d8cd52b52f573357427f81a82a1ae218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81e63fbfd6be64415c0641aad9ffe4f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b73ee430cf2b85d87552b575568ca9e220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4329d063df83742730b499163f58a8221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668e670fdd7db35a101b03e2b45aaf2a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7697927e594ba0f624c1423f759af7ef223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1423be60f7c555436d5e47879cc6bc12224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42aad7d3e92668eeb3de5f962ace15f7225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a56b059b7292a7b8435a4277a467db226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e90569efd8dc4bd8a020e4227b6be2227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc282b13e7214d40c5a149c3ef474602228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4af20c24f967b2471a22b316bd8995229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c287f6d41d393e8d1307305f8a4704230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15891d9e74e81c24942c3d31f8ada598231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf4ac983bee83e661368d6c4b1ee317232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd11192fe239520fed7c8dbff1c67e8c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ec2f4d839527ad8816e3b43d9d601b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8072d94984099aa4f934351e8bb592235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f268b522bc7733e2f596d25f5cc1f1de236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708c5b12238a424d657d3351e093921b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8daa0d7465ee9482b2cd0ed847997b2238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5088cf676c2bcb8c79e27dec3b791ca239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427a1864dddd60148b00495114f8ba4a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e48b384d48edce6a1da141f13b63fd241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfedd015046d3ae374d44b57e765267242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf094159fedda678ee5fe26a9478ad0243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd80263f64bc7510d42fe58ff1ad469c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9e58380f18ab021fd81ebbf2917a3c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4835c081919ca22b02507cce29e2afd246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae87f43642f0e02819f0d450d93663f0247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949c22209a595c97451b5bf5690a64e2248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e657d262a1e8a99b3d77844371c18b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8ac9962b591512029a006e8f0bf0fc250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166916b276914e42644f7a6914b48749251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15667ef89ec32dbbac14f2971bbef9d8252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22c512c42d36c128430fb642c25de6b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c438b4f5a8c58eed92a303ce2e7e32254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f41e8fe5f572ee66825e70746488cbf255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54870cea3688018aa9fab4af3350da1a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862e213b2f8f43e9c4ac7de70dc61591257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7840f838545fcbc830cdcad3916e75258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea25c08741ae2db6eed59cc99b0aade259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d988e73937130e51cc31e7800b12afe9260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c599e36aad3b1236adc88fff2c85c2bc261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731fdf031c02360556d52c82f1677b45262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94093c708b0828958783eff0fe71a08263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5eba85eafcf238e151e8ceffa2f214264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb636dd3bcab8a4bff47f9515369b9f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aeb163dbe7b1089cbe417160c391770266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6c24ac0d281ce7b3c3c809850db970267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ceddd510778140fe628e6a1f4ca4a59268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e5e6c9e284deb78a9af9969919f09b269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c8e6f53d695bf4ecaecf2c2abbd97f270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3410c89644e65551cd4a77ba348e6416271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a28e5c1e6c9d64c7b7f6f5f030cd518272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc62283e92fd51b788c86a755ac078a273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbc00a13697731332fc32d78055487b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53dba3b5530594c31f4448cf8050215a275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feea3c8327143b9f485eedde1c66db4e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cf51faa3539f4deb1b312b4bdb6881277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9b2f0d04ede800388c612b202515f1278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b66111a67b310deb0183af12eb963c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5ecf4ccb459e7b51ca3e4cc6a440bb280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b7d35ebff456a5357b30cb95b3b05d281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf658b50b3c8873722b5b2c2358e194282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a6c4de4481bfc19fa9cc354d7552a5283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c7cc08a10a2e9f516a1490e4eee4c1284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca9d1251c9222407461e35380ee8bf6285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d13822421266f8d9fb1adb159c57045286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132abddc23cd468be868d5994f7cda13287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8d056d9b3f4ba9f2fede7fd52e4577288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0c1a386cce32980c3dc20ddb80e13e289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d422f1de65137cdd00dea7636466d0b2290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9db252209a462f0c08ea651deaac311291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543be804cc125e0d7a86bc353d478fee292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0492484b04436be0a411d9251d2a2b7e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccee51b5714f8bac747edf65b278f2b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d664a5f2cbbfbdd9ff7fcff0d3e2a3295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91304fb7c3811d1133f6a913a9cf75ee296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1754887448c0cb85449bc4e3a6e59b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622e039995e359361fef08b4199c01da298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceec81bdc684c92d5221e4bcdc1444c7299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e76bedf96d1d3633b9d82416c49d9bd300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109dd3b952c7eea26645d762700d57b1301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595e2802e4b23e46b6bef05763efdab1302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837d712bcdffae6ad484bae44f61c183303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c130283ff7b0aef1b80badc87abc0fd5304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e5b01605cd718bb276b21fc632fa3f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24e3da0e50c3f8338501c7ab8b1eea6306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3970c2d46bfe75a87c8b3c632c21da7b307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c435a487e840b91b78e4d124007fad308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eaabaa7e50b044a3d1cea289ba70404309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4fad7b3802e7733f545b6d3fb44fe8310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0806c4a51b110dd3f1db65874be593311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e4e12eb1271e3f59483211e5bf74d3312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90372dc78cda75a977f60d046cd8aaba313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52dd2e577f5c195793674db3811554e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50e5ecf7f541bda273e93a5e24dcd1c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553b1ba92e2ab82c4fcebeb311f3a0d6316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72201546d4ec77f0269a6abdccfe9517317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ce4a387e564139b88816d98842eb84318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2578d19e9272eda1ffe079907ebb71c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed837826c72014cea623d783beab6464320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6860d89a4fba1e1469a3f61f831ec3a2321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7276953d5bcf111e58f9511e2279816322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b66721fcd0ae24b1d81bf916c6e9552323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b9101d04bf223ea46d491b33773bcc324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36dc56375d058304b1fa615aa4644bd325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2886ca44ad98e8965599058b50b609a4326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ce674132a86714c8b6947da980caf7327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcebe6b6736e6836bb8a40b5fa095500328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d72ae3f647c233687f530641cc2209329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876c4fbdf71599cd583dc1a488995a18330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77489d92da96d46bc8b822c37f07f0d8331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370832dc3439136ba4ad47d641f631d0332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac844f34f4b5769a621b241626a73eb0333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9a749ab0e80ec570e02e64b5fadb92334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f297f80439f6be87e7b2fb5ece889b0c335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106b9f2341d74b4cb08128beebb03d64336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1073fd189c6a8c4f8f3944a59ab52ced337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbb415b212808c50023bf739361eb75338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831449c1d864af6e12599363d8958223339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2410878c12bbc494f9b52ad1aec70a46340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e2991ef33df1c25be6c057177f3f48341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cbf84ac0f01741dfcd021149df3b14342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ec2e839bd7f55a10c44692ea311631343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36624352703f7b77bf21a1684bde0acc344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12a052d68d0546e15f62b7ecf73f973345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba72a064aa5ec78624091b8b4367377346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57b80483ed317320c611e1885537a6a347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930b8d6c6cd6f3a9912a73c0fe7dad17348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586e51805c1515a8add0cea15d04486e349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6007acfdf26736e9c77de8cd68d8bdb0350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7388179949c5324b29886998b927fc7351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e642ddb942568aa676b0bf5f3de1e4352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6ca282dd717fc959a27e2ea009b0c3353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f5da5f6257268ebf48025d11a176bb354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0823435bac9ad322fa603fb76d37b3f355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cd1c4c268c26e0f86b7f3f36a61332356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860e2de2e0ec0bbaa4fba092f3f70bc4357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e361d2a4218588ff78a08b2c7fd7c4358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9f3c26bc8e085f0d8d709d84dcc59e359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ee96043a81c0273f4c6cc6fe8561ee360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b15490ac79460ebfcd65e96dd7daa37361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d781e88cbb4de98be5a088f30139c320362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f51fca2bca4ee424afabc07c96e9fd363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102b0275769e36fc332318e18d9c1c3e364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4aacccbd5a9a1c2c48d568ec8bee9b365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f867bd8bc1afc3e087febd533a0637366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd663936ae96026cc880e057162e7495367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0019fc33ec8041da95492d8171a017368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2164511d1b4ecfd3c02aca92c6d9282369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00a1de6695a0b3d8d2539d52794c3cc370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0f8aa5c8bbe5aa26bcdb0e7332b19e371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72a46c468e671edcbbcbb8c4bd1140e372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17aadf171655dd313718ea74f733e42373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9937544440c1af2a412f6010bcf2df11374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e1e9a3a2d05e8f960a2b4aa73f6afb375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9507b83257bd78ee3e82165940c2b6376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a33383b914633c1ac8b0a5ad3056689377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6dc38e5a69201b8a674bf354f2c7de378.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>