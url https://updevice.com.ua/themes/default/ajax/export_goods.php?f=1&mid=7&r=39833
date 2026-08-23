--- v0 (2026-08-23)
+++ v1 (2026-08-23)
@@ -1378,51 +1378,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31634ece3a9e3311eebc143638894bd61.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c3251645ce2849e95434ec065c5ab02.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ace1fa5f8d764375731e931d593f0f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c3ae1fb41c0afedcab37cae2fdc9e34.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa63a9e0d5b4bf8f99ad334e5ca9e6e25.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad45cb5f83a74da092210c17c578e6d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afefa53c47daae6bae079ed778fbc7e67.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1685042dd0beb463e55048f60923a0ca8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00f77757d11a51be3359f79230baf879.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3724417b8f2b0ea093f93e26e75444f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf60feff5ee005ba22f74f53ad084b7d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1986121f771c8d3a85f0de4664e396d512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c982699066e9672b998b1d91028e6eb113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384f581513750ee6f7eae6ef3b7cf75514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2511255fa1e52277f01b498fba694c515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b70511e1c00851abcedf64b2f74d71916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ee4f58e2f30d13c49daa28e715ee4417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ebb53dbe22c1c0f731b11556c0900118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4babf5b56f5e8deb06212ffc625e08619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e467ad2d0e9b179f7b67f08b4a485b3620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8362a4bdeea4d62f95528c48a6291521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198e2e4ef4d4a6183dce5725662aecd022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ca7b9f107c02fcf8e6d26a47c6350e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114d1dcbb91cb99e42e93bf68a5be2e824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf37024bbb7cddfa12a34b2ab3cee0925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac267f7ff7be4e6e04cc4368a1c3ed9926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3b1e04d00ce34dd92ac1a849c6d6d027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a627ca030779ddc6f927e2db30cf29c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7915c1032ff1c4543c8f6b43603fdb29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965a998b28fe9538ee3833c42d2b13d130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa9f74b4dedfdcd1287c1027ee9e35731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e8bf82b8efee593b5fa752e24af96e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0eefe97dc7f060aefad7dc22746c9933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43f077b9ec413378ab2d59d04a5116b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c69eeae1f8dc6b3c905472f47e4e52635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ea3ca4cd55b02266f97384c14bd6f936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd19e2ec1f6f9c8f785b35ab447416937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c0754df59cc61201e056c3f3e0ecdd38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13003ae064bc1b39d5e18e923cf26e639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b1394262cc0e8bd64957c3d0fee4de40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ac0946eab101137678c51eaaa1e38541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b08c8dfc8e3f4fab24d6685bd7be53642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efef60c6792d695ab0f3cc5ed0dba2443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e44664b550c8d626de996f7facfb4844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283721f4734bd6800efd23292e3d023b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1f85cd1d836c52cd726f8e6f46873c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0e68934f933fd37702856d7fe5bace47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7fa3b9ef12091801c522cb24a97d2c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb91360851072850a33c59a293a6662549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab24af5ad356224dfe116b9e226c54e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbe8bdd00ac106c85dda92b0fa1b17451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4d4f300a6d93501b9d8d11af920a1752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ffeec8ccd95f1437a71830e3de95e353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d42c393cb979a53a9068a1a533e627854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6ee90ffcd21ce9ea7ed8828200c5d955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4844b39fa9142c86a30154a2687b632c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013e875c6b07266a2f487b3cedd20bc057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3ee790892cb4aa22e398336e988d0358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3239add185a8d272b036fea893dd53a659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca6889bbe3e237c082724cddc5f80b060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ee92c17918291f5a8644329aaad05861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b5e20b2e745c174c03bca802b400cc62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8676c87ed3c3fdeee83e8388bf02835363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834183cebc3b258c9abc41bf7c38055a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eda2121a6b6db56b406f901d7b559c665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20980d6c165593ae2272e05813e7662d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e995a36b3f18895bf06b409b0343c8d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0adc32ea0419fb9561d776f7ea729468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19ea32cc3c2ea9508386874ab531ef969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51295da4079930463600f24a503dc74670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ac587b2f79fc68c6625532721bf12371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9953ed34a73d7bec6c3c77293766da7872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af11bac7fadec4a2a4b2585a2a7af77973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b03bfed9c3092c98505e51f527db25174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982f9ab40a27f11741083eb826f1f63175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2750f4b081bc46fb1b6c5f3639330676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ca90e0705e213f4af97a7e25fdd24a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30bc366cf376b29a76017a99225cbf178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b268d328b121bfcb468b580e7715f779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eab2d608255dc42fc8fc53a4fce276880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81f47ab519816ff544f5b93f905903881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f22e690b3389fc65f5fec28b1a26d782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22422f15891550366959fadbd4a6195483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88e4ce49bfc1e0f8b57ea3dd8cdba4b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab281eafd20d88a2d4a1a596463c8c185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d74cd4c5085e7880ef86fcad858ddb86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa55c37318fc06ee64d61aaea7172a5487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22937f92246f5ef39c23997a687072aa88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27431c9da056ba27c188c08cd2e2b2389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57796ba459504368e23299833d102b090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f016470ed1c0971ebd7b4675d8446acb91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2ad572caa82ee26936605fa01bdb1392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234c28148e79b8f8b4344846861afe1193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65e489d346336f2b6ecd3207796031f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb8541952e8b74bc38d6123458bca2b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a348c617ca8842af0ec7c3766f0130796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3ff35847946c4d9c20d72dd443832797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e61acb83ef92759f4383c65747624b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbd4f9694257283211d40073f09929999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10faf731c615b6845b3b44aa0630fdf100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa6268530b28c3daf9880cbdd8e115e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c95ed7865b417fb6529dc1ab9b22f9102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159a2a56ec8e82a0fa35206525949872103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb97590bfda613e17f6bbb4373c832f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0f49472d4a9342311a3a2f219e12a2105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab5528287795be9dafbc8d887ca67dc106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8cee4636931a28eed06763f059c506107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1ddcfb4bcc5cd491013e3420495327108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1ad344cc1c7124df9d733fef285e78109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2e9af5c6cd52f1bdc242658fd03780110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98f03e7e64f8959e007c8cc20c468ce111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81846d77d818b926ff4bd25ac51bee00112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96c121c951560949dff4275cb684601113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05935ef80afbd9f40c54e3443fd31268114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947f6f2598c804d91144fdc6a1136d42115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70120cccfaf60c9cae7f6c83669b8bc5116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3738eaf502bcff6e25c5b07541f44d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84de57b32a66e25183c07f842291ba54118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eece4966bbdbe7e92dc3378a4b4cd8cc119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f9e8c857600ea9a6dbad7857f4805a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d1f5fdd34c6611121ba793c908b328121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f458dca432215da03261f260d38fad9122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79aaa0bb41d07ec0ea2301d3731f8e7c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78257b358d8bc1d20885e5db6205146124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191af1fe5cb159210f8e9dc5d37739e4125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cc68aa0aff37d7abf53fe90039381e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7ae0cd77dae4f09e7f420176c7e11c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d979312124223a14972d13f0bef0f76a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310756635f38f095db68f723b24bcc04129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a8e7b5a5e51f4e1fe7c96f1f5f6257130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff8749ef8210210abb972b5fe8451a8131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2cd1e62277ddf41304946e1d869a3d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf4a715ad29dfdaa829e56367f32d76133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4caf059c09b9aa431e5aa54b03dd9f06134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d5e666c8b4316567be09f745a8623e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130d076df0b0d036c01b5041a53cbfd8136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ec89c38149b1f8063718910a7c01eb137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf7ce8694c6475515bd1b84816b24c6138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec4d6edb055dd374fd78b5d3d201073139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5218c7588927f159ee711436ae64ef96140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d511c5aebf948c6207cf07910fa4b1141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aea034868cff5398ecdf36cb2a0cfb2142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13822655bbc04fd602f61d9ad0fffc3f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f9fbd11acfdfad1dd8b3dba25e84d2144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d5d59bb7a4dce706466b28a1e09768145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babff478a97f222a85aeb11617828b1f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb15ca08d4f62797d908203f7408d21a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c83eb73b3e88c423a172c0b430b5de4148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9923a53c76377d4ebc7a3b6e8cf2e9a7149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3956c1020f95b75fd759ef99544636150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a12e7200b5f1ccf4cad48852be88788151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2985db79c6e5e178f37de2360ab0b943152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd677964a5a586456e54ae214e6ff3f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68eeaedab646e8f02fc5d2a8943cf782154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced0bf3220d527e65d82e511f745b8bb155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4408d1f3d9ebf1157840038a0cdc72e3156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d32676cf4d292216c6545407452243157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c59d5c1051f8bed74f6784c973b6c14158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333168b9d0dd79b6c3b328a73c4f66e4159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7430b4ee4b1667f14c4072ab12ab35bf160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd090af1b05020105db7d9e5d5991fea161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c024a6625b8da91d96d51cf0f21c4310162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471b1345016c77f72a8836c7bd5cd674163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc8c44287f8a6a2bf9694f74ab9a207164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9200de75947940d39edc7577a4e9cf7165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5b115d6939af4b89c65f229aead20c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9c17eb0177713daad70e76010ea385167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6309dd8dfa2e52a2debfdd99b062a7bc168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9c9d05e74ca22ff7963467e6d99234169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0145965dc04548a82426ad23addd262b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1e3ad59f0af09ec4894afcdc0d0bea171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff3f6be3f53a65bcb08ccf923bfba3b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a9c5e47e632f122ccf3a2aa2e63971173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2da008abdab0da5ab3fe7a9aedb42c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78df396ee48ade25655753fb57b0d91a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0556e0734ebadce1c1841934ac069a37176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dae2950a517811e71e5f80200bf58b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b3a5b59ec6803ba6ed78434060d4cd178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23d71dde6a08502d860f8fe78ab931a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18914334398a72ac8e6575ca2e53c40e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baee055fbb14fd126cd95950dc7f0e1f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc2c791bfdf3451e677700478c05b22182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f18293f3caceb625f44987745979f63183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adaa6f1ec3b68236ffcd9cba57b3ff0a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabbe1867739e4c40040007f2242b400185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31744284be3e0455987c32b54301516e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6001b9128210f6bbcbe2e65a89202d8187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41513026bc1c4d3ea3ab3b555a495bf4188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148866a5746ac7faf6a2a803dd4f9d87189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33c7d077a018d2a7be3b1f9d603f68e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e428a79af41c1be5699754592d6190191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a359738fe446a550d04f6db0fee0f6c8192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b9c73f013f2d9b85cf88e7a85cf60f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678cbedaa6ef7c9c1ec55c3341d4c369194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18146a9f39868e8b14aa28df14ddad7d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9699ff0ebdbdbb8d316d88e04ff83234196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e94c344e4987006fde970fd2e3620ab197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a2955e48023026f405e63727645d10198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a48326db04f678f6dc57a5e6e4d17d1199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e7e5fde69f0060fb7ece6ba4a08130200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57dd0e1bf181e26f291fb758892594d2201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4580a94fa21f9410a358eb5bd3d32019202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5842e25cbc7f437db77887644cb3ccb5203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5bc357590b48813a5b3c56dd1118e9204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4928693128e2f51b0ee491888cc1632b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952bb2ce6ef1517017fb5d32c3484834206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fc872a98295431d90c56743bed666f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39dde7aa0141b749590263dbd4c5287208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e51258abcf38fec72ede32afa27e951209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7e631957ee71157b2f198f927dd973210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d71dcfb2b9e3bd461373fc9f120b10211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affb00cb9031411c795406a3f7e0ca0e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526d00aaede855a43e753634762da0d2213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec81b1a1a7b389895606ce03535cfa1214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170a918d4936e5d5e4e5ca6c4cc4cb3b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc8141495ad8bd4fa933a6f968acd9d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d607b83df59c965948dbc5a005ba19217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0656b3a50ef68f5defc664e2740ee4c8218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a5a5648ad4f055efd88703b0f65c62219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3268eca8f2bef0a80c1e79ffcbd17b8220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a9777a6f69a8da302b55e6f34c97ca221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8d25af2ef394e6fed387fe3a245324222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5c0627bfa78bb57ad4ea1ecdf378c1223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c26b301c817a6318a24c4e0a0cd767224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1517247d333d49b870a93203192f705225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2626b1f44545300a270877af1874589226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85de178bedccade0051cd813853f807a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b482664c520b97bc84a7504fc463491228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d09fd568f3ba498d6ad366adc10f44229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3206e3acdbed19abb2f10c5c60c3039230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa4b166da669dd4608bd5bbd6c3f21f231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b53750cf8b7f28afac8b3d9a3f4202232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f4be5de8df4d553e63841b05afc12f233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9218acceebc50504e60de3d748fbf48d234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e29c4f8c0685140f3f5fdff78531f14235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c8c7960e2defcb76859dc4bea5ee4b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08dcf9528e8190c5c780447d666ef3a9237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34809902f28a1dd00ff19d2ea14a4bfb238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412d8c7a0fa2a1d0bf2f823de5e61164239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4deebad47f9e09343c19c8b1de9ad3d0240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe287cd847c541cfef0657cccef0c17241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebea79f4b317277283a22d752d04be4242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123602e8266385c3b2b857ae7283f832243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b6b4654088ca2c0fda8e071d15b2c3244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345b57688150d5b78bea146f654c517b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520646663eafbb3b492dc5543acd045f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfdbf3d06dbdf3eed3de48416600124247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce6b34a318f044adc15b109679b2390248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47bc8f8bbc24b667c9237b926a6ecb8249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d11527d10c5fc4c083fbfed46ffd211250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f13fb713d4f306564d5a933728d7e6e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f175c0d9852fa3faba0a6fe95c687e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf342b0641ee9bbe6b56bc93430d736253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6699cc02ea565a15a148ddfb1e4bf530254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d04c301dafd7f5ba8372fdaeba2ac4a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241b0776e4a6d2ae4fc24967bf4d691d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930a048b29793b55de0c414b80189d94257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f2b66e30286eb33c42a0b20193e4e0258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec17edd053cb76d424aa7e0cf8ea1b4259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f66bc9a478454239479e0f3d8343cf260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b0f67732f6b81f092cf25aab56bdf2261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e670fded111468b31193c2216251aae262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99efadd326870537eac86f41bac822d6263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40301549b50c2371dcb529357e2a34b3264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4808ec587063cd6635b8cdad609c3a6265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f748ef6ff03deeef3b6b5045f3ac72b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6eb81acec71d4cc213bf46424fb9690267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9063d4ccd64b3b27536ef55c132a6988268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defb33b1be3c1d0843b9bb4a33baf1c9269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e17830b428eaafc66fa284c7f3d842270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff13b9b5eb6f17c429f0c055383a91c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f48b96d289f5b9e081645250ff381a3272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783f4732e5247cdbc9d1461392bc4f73273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35aab3567e54d9df5725d52f5e728ffa274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cff21d4f1e5ebf032fde76aaba2de4275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0eea42f0021af2f12da80e283a9d5b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df39e04c5cd8c289a902950c28fc19d5277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5c69f0b022b1b1c60a20aad57d6f82278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9288468f709bd91802777b2a0377429279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5a39bbaa914c1ca70085f20456e588280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5e67b73260bf4c143a672fe81d86bd281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96386589b652cb77d8b72b8d7902ecb282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3334d1545d64a8f148a979ea5f4b000283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483e8f0d19de4a84fb3b01e538baf3aa284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b34953f2a7c935722cf3bf05bc6846c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e039094390b7680b63b27189450e2780286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b8108c67b98cf165f4548cbc6741c2287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718935e7b37f22a48408a1fdf3f55ff3288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2c3e0304e5f2fdeb64708e907f6cea289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b221fe1c95737d284617f18cdfd60e1290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f22ae24e7219cda86ef9cf6570939b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc1a1c6e0568b69ce46400e6cb83b05292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ba1ae37d2fdb192c001515ee7d8810293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2953529bd8213c8b3997a1b4a55da6294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca34d7c0c91d766a921e5a1fa6c808d295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39316bb2259618b9742a8eb41b5c6f86296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfbe82e236bf007958b2d7154c09399297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fef35ef0fa9542a920e2b2affcfbbd8298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f28575872b8f5360b372d59cf758191299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc57c8c48a15a6dbce446687f705b57300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8471fdfa952a989db990163136608669301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03675a384c63ae1db3d3fae82616f45e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655447555f2647855d071d2339d9d335303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719b2568bd31e7f9ec8d2f2de1c9d9c6304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed011d08e09a7ae4a26de1ba0ed24110305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac947c5cc21b0f5de28c62177020f5c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a4658ce021604b6e031370dfa9c068307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51451133b6b4b7bed552e8367714abb308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6ba20010297701bb757016343711f9309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffff6469bbb7659cc280456e3d9b667310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f793060ee4e4bf810b8c7a316fa925fd311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a90903a48ea31dc931ccf39ec02e576312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cd1b5439f5e923bcda04d9dc053fea313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70db888746f9c87bff317f6361af61a1314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d827729e08fbb571934adcb5f4ef16d315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adb5457420b10c2e1c83c75ede34908316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45e2500a2e4cea9882de22f05dc03d2317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9fb3a68b3d8006514f8404627bf14d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58c2a2a6191a81cc184186ce345d8d2319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1089a06950be1a1f84c6663707df34fa320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7c46c57404c9641e3004bcb728b2a1321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0922a3f154e4b3ee74ce9851b366a5d7322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf81ffc914b4e5160eeea7ae80002ab5323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d29e4a5bfb9ad4bb0093ee261f4994324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67afd4dc28d2bac9f756cac47ea7998325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1610314b1e96290ef5aadfb20f6526f8326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122e51f8eef174fda64fb64900cb5942327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9e257073c391705ab255cfc4b53b21328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51253bca144e6295fb3b3b9809cdca89329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ccb6b9f10e5fa73ce6aedffc356ec7330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0303abd11b084a026a2f04349a780442331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddf5e3076249505c5cedaf18905c2b6332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee0b619bbea76d62e7ec24fc6b5bbf2333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81aa59fee7ab520e5e7829c3d7be0081334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210a5a24b1a9a8de94487ce2bff5b52f335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21452abbc9679e38ba1b70222baff6d5336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51a29eb653cb79ece2000f7902323cc337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e393be256a5ff783436833870d02d5338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a99a21468c64efd75d478a5d492be4339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96500571336b883fff4f5a8f299298d1340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01c97e6f2249052ed0dd59d8051a0da341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c740e80eb588abae305fa62ecdee4423342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe46af99800cf46e512c41fcc583ede343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476f68adbbd45a402c4302c2c858538c344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c407bcaaa1b0c11fbacfef75a753d7345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e766b4ffd83c33e2109289e95c3a91346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80f69ea4d489d4290900a9c7d0267eb347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1baa2c1883c893746608185f9568571348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed6e2f6d23b0f860df5130723766d82349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9193a77c7c9968be694fabe3eeb22f50350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a945f10bbf5e42c62feb648665bcfd351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf78a55c22bc200583479bd76c413ec352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0551673523235080668dc49c3ee23ebc353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74bc4110db83803ca4219482addf161354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e09220844ecaff39dd39a851df4871355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce20f3e380138525ad02746b6c4f7c8356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489d3104c40b13afe8f36614ef9eb766357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff75d861571adcf0b65fcbf0de7a1aec358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336555491c2d5115e21ce613e0226646359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2dfc2c9ac71146a9763ca46c0ed6c75360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a017fb5ac95d1a4599da2bfddded54f0361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c02e847ddc0ffb629cb622fc6a869d362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de52b08971fc7ecc3d32ffdcafe571cc363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfd6bc69687ae559b307fded0596688364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87b8961e6987351718d0cdbc9bbaeb8365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93d6ea79108428f1d6ae38a3e363bf7366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0053082e0246f0ade271e30307a559d3367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a35cf87a2f064dbc70e8d9881b99e5a368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d55150c2c689c60de65e8a2e9a48f6c369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609c7e75a9e3d01beb5c8343b4108830370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2fa95b0a9cb30001c6db8988985641371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c366dcdf48b9ebf4054ad8bc3207361372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1016cdee24e5a033b4dbf07d31914d71373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b4cbe3af994e975812a7465cf2ccfb374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f369a5e6d73d81120f90d497523ac07a375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60100f2367eea48dc4e09c7371e4da75376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc719f3026f63c41a399f36cec4ac66377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7248a5b060a31cadba6417276731b7fd378.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90edf7c7f1c4f79408df8945cd0b56c01.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c093ae812b6bec53468ef363e715562.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1d6e68bccbe63068b319eb629ec04d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad5af14be89e9b2f3241e5e6ea807d54.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ccfb44a56db500669056b712f8c8b45.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6470fb1d410a72d327215e386066555b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827a53069f6134e601f404209648d57e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e05cb4fc5af9df1ace9dd50ddee5d6b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b915090305920a21e54f09f87e8eca869.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f185b1864e68e38199f99234b850ce10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d711d46cd6496d1b57d1d041d81ee011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c300dfafbc1c66bc4ab1bb12ce95ef8012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515387c125bcc6751d7633e67734ee9613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597820fba478785b30f310381d4571ab14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19d86e54a9ca865582a969915d5827f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3a777fb3c8a545ffc8e116cd5a666c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb2d72c640766c45eda9736a9c677a417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf63cea6e868d1cf805d84b7e453f48618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083fe2dd89aad4e32178e16ae675644d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017315ac687e06bc69ff421ad588179f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7433ad57076c72afcf424e4d351dfa21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200d0100e2436005c1fc520d43e20aee22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2e3d303150b89da404cb46fad17aa323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850d409536fe74ee68878359c0d15afb24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65f00647dfdae2c06a0e35ab132127125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02410c280873305d1654214eb64230f426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd59a83d3d6130ebb26074a9e810944127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1915fa1fe9a8ca6fad4b21a15fa4a77f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed02cf1c544a9687b868cfa283d33d6629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48adeed5d2da279fdee04a18dcbe48a430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f1325132d69a81003fe65970ec381931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aff2f240e6226c83c9419eec62b0d0432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bec613352a9589701859a16092288333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f64187ce57f7c624c6183f104c992134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9686ef2c4b898af35335319ed3407635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41964467226fcc172fe05c96c2ef53fa36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cf90cd8ca6eb2365a33703e2261c3837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f316a41247774726dee6d211e95de5638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e9a30da82cf0045c2d874da564f07339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3d7a5809bbac99570d46d4d2c366af40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c0f0e72aa6c7ffecb6d6edd5758db241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153fbecd72316ad5e0610c637b78cb9942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14584e4167830d30c02dc53d5e73ea5f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f57364581977c9aa5c82a577e1528e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4037f5595a7a8bb0ac8e25f8a1510f3045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcd5df5c69b2b96b0ff0e52fd3305ff46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4d37cdd66cd45dff76f1e886c698ab47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef3de243f388009f01fb0a7a68f3e7048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f10dafaaa1268a8bfc0739863d038ea49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc8b8b432ec6b3a38c224401b03cd5350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e193504ebfc1ba4bc0a3407aae939951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea4c26fd884cf6de9713f28a1a0db8452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6715471630dcc96782a179d1cd65e153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba700c7330f70d68bb93001095aaa61a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c89bbf8d3263e185c9cf6620c40951755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d299efc541731ee826856c1dcd456e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029872dda9168999ff69ec67e916cef057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9fd78731c795ebfe39642cc650b51058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d857e0134b20eab3947f4ca8ba5a1ce759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02777f88b141c373bf5e35797971806460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa3bfc501c24c45e5f9e72071bedb8961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9440c7f4964946e38b492103b4ceee662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef953becaa9062d94d22fad0f3bd341f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b78cee4985dee675ab8ed8bb4a03e7e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3cf2fb11dddabbb6986a2bac4fd2f065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d6438cd0950eeabbbb7074f6df6e6266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5870083f10f73abccdbf97589b8c3f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a522edb19393bd51d9cddafe73b51a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db596aea915804bda14d84cfc3348b269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8920001bf588eeadb72f40e47c0d2170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b947876a74198d3ff084471250237c671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a0c1ad4bc002ba58f1eb7b26758d9e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02244a5dd5d0db29202338e15829078a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264159c860b8fd43478c4f15a272597e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5010822d1d3f491d4e21485740ef4b7875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea30d9a2a086311bd3358e3b1467fa4b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f8beb00138bc5cf5509ea65880fdea77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c99ccf2298bd23fe1bab6cfb27fc1a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f5a7381e28a19a6dbd73162fb91c5179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65acdb35b81d03bfa0fa15b191d9e1580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84d520b9d2b10025eb7e82967f6ee8281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3d7e164656a3c4da57a22d6feabe4f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f3581bcc3b954803fad6a63097cd7383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169c115e823d517378f576fb855f70b884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09da396f176bf6832d034a6a030d38c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b18f142a9284f1465401c916d81f3a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e557eda28aab45273448cb51909d46f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82e83735af269696fad1c210446bf1788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa83f79571de2b46ee1259ce599c65289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2385dd0e10618cc3a8612c948174c790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a50093445bfc088ae7518f2225c1c7191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e511747d37e151c0ffec6be520db7592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0794d1d6c1637df15e4d360e3a71979c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a079d3af4cc2c324a2af29722fd1a9f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cb74f07260071a91e0e595aff6e15e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833aec3f45529047b1b88fea8b8db9f896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117118f61e221336936aa5cb54207f1697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e4ba71b41325b5785631ecb1319fc398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce38c81f68c2a66b8312eeac652ac28d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abeae9aba955dc10c31e3936b8427ee100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1a6280e752bbb1b0b076208a957876101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45685aaba34bddd63bf4e8b74fadd7c2102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f6380e1f05bf434352781a08375c98103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49f3b726c8894ef3844365fee5ed704104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92db32b475d355070eb00db9003fdbec105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ec10055e2114be912c5ba6926cc6a0106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533bc0840db06b3e95c28c9a47e1195d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3861a1c58d4842d30b14b8119b21b74f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ed31cc37cdda2a517d1d48c811f804109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f9af95effa190d5a79daf50146df75110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498757e795b2f1d50e299795b20664e9111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2bffcc9923b675891735ba3dbbcf44112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2f0f953f363a21f4c4e46e750f9a37113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb897ccf4a1517b888dfa62be4233240114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a323fea0845c1436910942e0006a1b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98f9bc9fbe5ae3d60fd73fbff037c3c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d0c95688679c9689019e076598d0d8117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb927b1d08951de416aed62b58ac94e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de56764373f94ce00cbb40cdb4fa5356119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39df2a743d9c6c811404e2f0980f5c6a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23af92d7e2b7fab7fb327a7d871e55a3121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ad873796b6eee3701782f8882a4c86122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24be00cfbcd069903a6f456d5b43c985123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee3f126e2ba07f4c95aa1d5958e68f7124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156aee75b43d361253b8329914f7753e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ad6104dea2a1c1abdd7410412be4cb126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a235af8b9b67b8c6e24b830f8af7551127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ede46f589be309fb41e2d0b575764db128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c80fb803503e84e2026d01bfd4bce3129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f0e61f5ec33f761a3edf3603e9c5e7130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa0d8d867c5b9b0c2defbad0f05d764131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7464a42c7e9e00e21ec05ff9ce04b1ce132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cc76a05fa95d0bf6584c6c2c09ecdc133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28400689e943a9516e0e9fcbae36dea5134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02485645d5351ed4cce0675f6bcfa2af135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d33cb08af8a5621f253f177484cbd9136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47712a2eb7cc2988e3242e8d805a0c72137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2412eb212749e5be55e3970747bfd979138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751551f569fa807f96572c75976732c3139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61043d72c8b6c347bf47d19d64af35f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f853fe5578f20332ad167505e8d0a083141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238a7eac890f43c0c539df159b06884c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0563bf6060c1dd22bc5206050623e4143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fe6158cc970147efe8a5b43673fcf7144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afdbec31c19686a5d756985a66ff203145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9657723b6ccf8b9c3392dcd75556f191146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31e86677d48705ff123955d9ed88827147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0477a6b226b83da11616b34335f129c5148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be4cb6f9df0e94e429d9887e53cc1bd149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2adcf036fb607b8e5bf67ef20e31fae150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19aaf0eb95290b171d8af4dfa7efa991151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11315e669a0e988f30f5957b3e227725152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ff250ad3addc7ea49a1612cef7b422153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59b4390b5ec03ff4e59091343f5f4e5154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f5d49e3d006e6218bef25d92fdca94155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06421436060badb467d74ca59cdf5b53156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b720eb155d2e2b8e20545a45629b91157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb96c901d6f71e991f49f2716cab7873158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435f79bda59c6ad676e2fb2a818390a3159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da682f9d65c4efc1959bb1f86c17345f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494bbf6e203f3368375d3846a60d1543161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96896449f48d1073598846fab352d40e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bedf7aa8f52997e15b9b65b26929045163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6823ade23cce50d84cef2f1c235c0d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5070d6566523e81596cd13f9fd1010b1165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdfc5e3a4975cd787a40b0179cd7114166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34889736abc4fb1db484496bbb9c7bf167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492dcd3f42d65918f323ccf48aa78092168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e94ac6a863ed0aec7a5c4bed22d9c1d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453e36d9f6b7c67ff42ac3c76fb200ad170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5c7595a9b4464b6f8cdf261a635840171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5fb652303705e5e704bf46a5662a0e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55c68f6375ec9ddc83f2f59a3d861a4173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d7e8dbffa654a7583aa46a7b06b164174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bd46e87a082fa1f5088acf359a5e8e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167bac8845624a66e33c7bce1f476a2b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51994908b03c340752900d99047537a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f25432a64e9402d90380072256ed17178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a9b90cdbc66f4e55e47c1e8768abbb179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b27556e39be50508003c50262ffc9b5180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a3d1c669b962b5ea8d7ec18599d6e8181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3883d0568afa8f76c0c707219e9609182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42794a8ff1c4a48457d5b3af1f181967183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded9057dec4fc7415ed35dc798075cf4184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105c53cb95df9a681f0734344d8c03e4185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c684439b863d859437d1d7f8d0e48bf186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff94c31febfedafe94560a77dd9f651187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d337f5fda305c1c6e8d24d9369952897188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf0e33b86afe26b6c80dbd587ceba91189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c34f4b79d385ed745b70acc5fb1f99190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bb404c12b2307c5808ba1fa0ca237f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a089fe601038ee17b032bd606be195192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69eb82d93d691ce0d282f903d48e67fa193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0767bb923ce76eafcb04fc04a47c2e5194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07702da68d7e0483d4c3334485c4cb3195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01784a4bf95889aaab08aef6fce15a6b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e103e2d114347eaf75f3540dc8e554197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a03b762607d537d35e0bb7e61b1a471198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69990d6139797e185aa6a151e9cc682199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779ee52764423c3d9cfb550402a85d02200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edbbff66253cdc559e167e205440fe0201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61a7b6b7fda39a1ccec98fb89e918a9202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d554620cb103933852dbed535fc2e3a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861222575f192391725e989b99c49dd8204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6089564d3144aa51809819b788289b3205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229a492de112141d7fe826c52b3bd8ea206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f750b0ce7cdcd381eb98c5297b689b30207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b6b263e1d9d1d729eeea957fe6763a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff693e495662af4fcc189dd95a11af4209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eaea2b426501c92cf6eec1ef145046f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3bccdca1ded2e366eaef2111f1567a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28407e66918bff1715a1201ece952004212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265d4885d2d46f348f036705a2ae4f6a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5867f5b0dfd958486ec5a66347cc999e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3acc039abdcf064a612cab50f7996e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae47aac7ed985eab0fa316860c5bc57216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91b7ba18de342d15760e5c9cd2e13ea217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c80fc36b63f4f6ae1c20750e8ed9a38218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a685529015295e8f303a52e19b5691219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4762c9d285fd14cf02a18d5578780942220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cd06107b1f24fb73dfa34c58433da2221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b335ea270942e58d665cbdce75ff295222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eafe5ee482c528a54ec644d5354e847223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7fd7da73f23477b5b1c147154d2e2d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cb2b97439bf479e2a107123abc619f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d558315ec2424b91e0b082ee1d4f9e75226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e5962cc2b83e57d6446419e28f25da227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6105974c19d7ae613743a7c9042a3fd0228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351d9785c7c4b367e18e21e6cf3b511a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513a3d9d9268c8314552eb5da50b2b28230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a58c26dd46381dd84fff2fd104a2f5c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd1d3c9234b03f70f3bf2f785d850cf232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9632eee9b92bec33228b9a0e3e26aa233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461de433523805c9883209f27ea56a68234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866c469e67c198b61180f8c8280aa093235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae88f47193d1f1ff290dd67032bc7b1e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8094bd1f81bcf4c8b8dcd9791b1f6f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4536a94dba5467f2c6bf34c5c5fb2b9238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82688aee7b07334fa770e5a5a48154c6239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3650911dbd4da082460289da336edb06240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712499943a4089daa8730477ca320a4d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ada8314ff2fb4b4b1d7750add3a32b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f34b050f383e1d8b246fbdbba2d0744243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f8adb29c6191b6b13fe19521106193244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15bfe5b53caeca86d75d72b8712dea9245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d4cab87e09e4d47e0802f323c5ab23246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afcea2c58de3b1c96cab51c270c728e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204446ef78a4f6e0a0435aae794fd996248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6e311bc804ddc9745e98403f0e6e84249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e5f9bb07e434448b40c66a9b93c35c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daebcc07058673d5d27344f824ba5292251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84dfe36513679158ff0d0b6d049bba5f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c204d606343659c0fc5a7f5f3362c297253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3d5f28e5899a80e83369d0ed862ba8254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e167d51585450c36b2db5cce7b6639e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff8f4cd6a43e8ea1a814f09d97e0a0a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e735288870a333f786642b49937b325257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da27ecf98400e98bc759edd1cf2c848a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04532664a071a42e445d249530c9b7b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb1020d706b78a035ab93992292ace8260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a3d487a67bb1faadcfc4aeb095d6f2261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87eeccca66aac4e5e61e8dc2f16fa7a2262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a06aba3ed12a8fb9eb4d8bfd4a9294263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6a9b27289a174dd9cd62c12d3439d8264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bef1cc369f54b4f91ef20bc79f1901265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe23b640a746362b72a478a7f87d235266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a520733d1cdf59edb72fd145ff5946c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758f0cc19e811413b5ddc4432a5b0130268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2685d3be1bee94acf2bad2a53c524fb6269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390c53ae7a2f549df85868a71761f305270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74580a1dcb716ae043ae8a68c27ac55e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e801b0689e7d94bccea855e1598934272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9474e80cb68aa2ce279a0b2438f2f76273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c363d090ccf5c70fa3fcedd7fa0fda3c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580f1c095b47b128f6ec3e433a957221275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b44ce12effd0a6a321873a443c36f4276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bab28a9ad0cae1d6e9a384919256e0277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea737ac11ca31706b5a57dd5e57d63b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7beb2ce9516ffb51b952dc729831a3ba279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af332133545a7fd9c835fb88acaa92fc280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f4380786f95b25cae5dbc6df501567281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34acf244cee2e7632768af0e4df79160282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126825645d9337e6fab851a21fca575a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd9ee22389ad6f1bd360596a733455d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbd09dd7154ee384ba2351a8e9d0948285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23068927d130a0d59ca84bfd2a180740286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9705bc11fe756b5840f25820333430287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15078dd633abdef212ed675e8ae6350c288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85c264e0b5e403e20de3712a448f87f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be3ce8488580a5a98e0e5412ce5d7ac290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a616bf549359d5b0ee1b93a039e53c2291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a5b08d7a187a0388bf91eb28d1698e292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93534db7cc9486cc6a4d65f575a3f80e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a0f48c984694a996df9155afc6b9fb294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869936b57b5ad8e379ac37df86e5b6c7295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a352e1f0481ec345425318031d35c54c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf842692c5a31341b2f6e7eae15e00a3297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8884e5f75e18e198ef919d27f1ff46b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4721ca45c351d4f462283cda17d6993299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744e520176cf659712ced4236785a06c300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340b607cca8dee8baada4f8b323e2b34301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa107003b671e4e4167b7b6d08fc2cc302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf4b64d327b60bd4c9f6c7f81418366303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853b4ff479093f6ae939a01c1dedb5f3304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7868903a8f219bcba4ce7cd54a4cc11305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e981e78f6f13e10521d7bc2385492b4b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90657b72b3d7c6e8a108802966d6ee2307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0fd13864d484a15d20d120a7022bbc308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c53352e8551c50b286f4a699c92586309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a20bc097b66f63c2a9adb4707dc5b1e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51304503caff490339cb74dcf161676311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca01dc740af4f13348df3fadd1e767c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80ff54966948cdebae3dfce9db17a0a313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d8dd0089b1ce7e059419bcb0d4cb92314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081c07b0cf24f14f49c8d871fd2a7d76315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c17b5bebb9c44614b9ccdad61b244c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56645748afc7dbcd781dc9f30e3b1ac317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c7be399fcf1a8b2ceac4a18effff9b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc967d810f7e8fa93c0dba076198f80319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721c22c0a486dcf809f1aa45c130e1ef320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e5908e0a4f82c693c582cd5d564273321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83232c52290316b7c078eed7ad31500d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a56ed6c860aafb8a2082a85cfe7433f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b456866a61e4f38d148c867c486412324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a959eb602f2eccedcc2ae024872954325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818f2207e2bb40f852bb2ff101cf5459326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f262f3f4992dc227486af240ed9fc673327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffaaddc770e4801c69e1df685bcecc7328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162dab55dfcf7036ed2d94e4aa967b98329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb684227e1c6898af0dea42201e09bd1330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caac350618606731d05b0dab58a2e0a5331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01d96792eaf54118d774845f1e84e3c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75a2bd09e6014e77ef229c4f3ffcba3333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0606ddbd871eff47b89726af5dd7ba334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d720cf63a5ef7b3d6c1ba2125b5e027335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f2bab03ab3d32feb2e6f6fea3a15d0336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5cf2ef30fabc5f54222003333a5b89337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe9aa3adcd538e3348b61fed141ae90338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d111a8f78fb512e852dcd3e6497d49339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09a1f1c9b725b8211b6ff3eaa5e8d48340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0e957a5aeaac20b6d799da834d1f0c341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cc3509ccc888da67137e808680d4d4342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e5040042692dc6a37f8c5e56d5ed1d343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caff813c3dff6bff2b5430e4104a033d344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7a016a0accda6a7b22f9fc52e7cdf7345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57226728b8d0547c419919f1da75ec6346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04be2e3853e203c427ad54c94eece828347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5995c50c1d8f02b4008653f13d53b914348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6182eaf3e8e78d87ad2b74eb81332b349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d931e07abb309f6607d1457759aefa350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0f70e5f4d4e548fcf222e6e5787d01351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be0db3b5e29dc3e7be0bb5fe70043de352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ac7f6ab4b8a227f11be68abb14be94353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfee52da5456c186b1f2edd1f6d4b9c9354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de30ac9f5c0a7d82ec981f3eed332cb5355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1b3fe0192bdf8b4ef67b27d3ac45cd356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb6de87ff7dd1f803bcd95528ba2922357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d68fd05c5be254af95461d0439c415358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ee732a532aa3c3d4ca217e61836983359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc1d30a46a75d30fb7cd9ff015b2eb9360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32940db24bc5e4e026e7fe14b4c1f5b7361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81a10cc25753161366e8e815d9281ff362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d727f06c6bde8e1784406ec69d02310363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a075529127bde02ca950d1281dabc7364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ceb11c658210d09a8a1c6cf26a0965e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89c8e674565e2b686abf2b6a0ced770366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449554fc4cc91205e922d9c126ec9998367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8aa7ec12d4957851993e7f6022c6f6368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa9e55bcbd7280a49c00202db63993d369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b2f921aacfe273056f36b0353aab41370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4f3dfcd14b1d18380a2369b4176d6b371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b489d3186d103aba170c5b1258d709372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d9eb1b4ed4ddefdc1b670a483c4dfd373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6842824a3fa8bfd3e34daefb59d8ac57374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52243e12e6c5940ce0d10e0b179b575f375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b655eab7fe9a3efcc7f057edad2c7767376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7635b5b4dffcfbc58ebdb6f2827f4d2377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11012df1cbdd2bcc47f46bb1651f06d378.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>