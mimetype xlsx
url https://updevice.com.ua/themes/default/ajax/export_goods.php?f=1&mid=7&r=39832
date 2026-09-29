--- v0 (2026-09-29)
+++ v1 (2026-09-29)
@@ -1375,51 +1375,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63c68ac1c615dc7b3c0f159cdca76721.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7508038c01d381f88baf861ff152abd2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9213e3278fd7ae0761899a9de654849c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491d71f9e701e89040737e915ab417964.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551a92884ee5da0149fe355adf9dbd9b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73c0be8ae5f199f78279cce9160a76f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3188ee9bd19b0113203c96726cde19fd7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4a0278b31b07bc23dd327fa26f7c938.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e46e6a3b47612f1334783f67dcc0a79.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73d94075e14639358b823decb2aaa9e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5df6213d6712bb03416802c469161311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14e12080a540bfa07f7aae5dfed41e412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cd23ceb33fe326b49d86d2ae9dd47313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3266cc72a3d5d713cd0d9e0242893b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2179642122db3b359e2168c141907215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a091d24b2d8bbc4dfa871f0474d581f416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c9e5aa7cef454a443696a08bcc5c7517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565cda632e059883507c2cdb06e78eed18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaabef54f9bb723133461f25368f0b0f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec6fae4c9fa911bbc48731654950b0b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745a5fd920c239e9f5e0820fb9c580fa21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc66efee4b1555a75211bfe7c7acf1a922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8313688021acde53d3c57335bfcf898f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebab6b6e807dfd81d7f6310ece7e5a7e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b18c00c765ea459e62424fd084b12925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed4562997c04ae0ff43a56b093cdec626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83bfadb5d1992df17a1c2472cfe5ff527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1e81c66d6dc8b7faa0d44b56e496c828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2744d7f27e912e8414cbf4fa60e96dea29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b092bbfd606f0282d9f68533030be630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357f1dd4118acaf40ba41b5d8e76700e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d653784834c82759565d601a42159d5132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c77dbec57de71560498431e6a6561f033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64188a780fb6ad3e21d3f8dd1e22e9d134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18a4e3b924acd8829204010092891b135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc564af71d05bddd5d8a7918dd49d9536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ead286d457fee7cc9506ccdd018a0be37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e270a6d4d38db65efc9e569fb82767f838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e13fa5f7a9b45dc60faf7d25a695abf39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee64aabfbb5d571ac1433448064f9bda40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bed6ce581bb036e081abf85d071c4f441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e546fb97cceea52e091cce02cf8aa69242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c3d873c3f2113f3ebcd20ec8acab1943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935d65ed14168adecb5151e36e7d171244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853fb1b51087d095cfb764c469b7454b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf47ed441a2dc694541f4134a7a3cc3a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13d8ec3791d1da3fe8728ef893fe5f447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd37887f7f0c8bdee3e42dbcb8351d4548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0244299cfd27118e4811464c0d4c47949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464e1850fa6ed87a4881ddc95556df1c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa3bc71854f006e22933767a47a4ce251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b68976278143ff83b50d052863132bd52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17d3cf74b146e204f704a66cb83b6a353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98558390593dea3c4ccf284ab0293f6a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65e6267df7e20aacaa3ddd44ed8f4c455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f87ec6dca9ebeb58037cf4d096487656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5892fd1af302beb49f1dd81434869257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560b7f0783822f9183bcadf316d8bc2b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de60435759c2e6f6576947eb3f152bc59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2290d2f6096316a338c927eb5ba0e43d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288650d483eb6a1a28de8366485ed7b261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536c13571432b985fc364417b81d0ea462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d072b09820c3b3156730ad61ebb652b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c559fef4af99d53f577f17f9f257aad364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afd2500a444b95faffdab8b1f996ea965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e569e904de7fb078adf2b82fd925c9e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9b92289d5ac1425ca4fdf34860bfa867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb2d65dc893b0083078979838a079dd68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96631a2d0ad3f39d1e61bda73a800c569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48b430ad3c1ca1db265e0b2a51402ab70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32749ee8a8bce23399ba5ecb5d15b6d971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b6edffa76609958c34aa6e6d3678ae72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453fc06ef1b51b5da4dc1e1400bfe02d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8537063caeb42fe9b508b6da9267638174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc55af0655b48394336458d3112d0ad75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a588d66adb6f2743f021aba9630f359a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25d8536fcdda12a1a7ba24236dad74877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ed80b14dccf10bf72b69c2463596f378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4520db34802a807fa267d7f79ad8b3fe79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e748d95559a15e2351aa4cf5b023aa80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e03abc21e427797a87ff4850a8bd2a381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3218a27090ce8311998fd09c555fe482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1ae9b25f661a272d7825af903ef75d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e3ce6c4cdc46190d04b7c3eca7741384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2397d8a38c4df7eceaf6b9ded38a605285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640d4ed07e85bdbbe286dcf741767c0a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e53eb41243865a73071baa949fd4eed87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87d97cb3f9e0eaf2a077fbd334c5c5b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da79a5f3fed9c6918d407068bbfd75b589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd2e559576c9df0c6719e95240059d390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34c402c995546e4894c78e0a67b166a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4973b3c10d544d5d55b9136d1e287d6c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58cba7588cc3dea266cd75f56a1421093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adef721658b4341371812d2f31a158c794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff194559939cf311ab87890e0f89ff2895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7366a1ccdf8ee5100826a94df37eb13696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c688423394afb52120dee9bf190ee74d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1b42101c92470f1ad74f58f10b2d3698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f625a7b4bd9e03442e9cdefd40c0cf299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4d72bd1a1a92cd20b8778dd2578598100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a2bdfc879cd4e9550c7f4595097713101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd434d9fb4776d4a1650a3bd4541092102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a46833330ed06035a084196d32b770103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fd65fdab275ad4012c0ff3b67c36d5104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fdb3362f40cf14c86232dedfe9aaf2105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a532d94685fb9f41bb108fb408cddcbc106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51d3515e8d8cfc938c18930a9e8a76b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444df7a7ea1b7cccf9cdf4af56cc851a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e18c46e0e8e419311e449a3b5e3027109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760167a2e39c3fefe621b8b8aa140675110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ee6758d9d61d5c658331c9be4bd687111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5399000818365d7d6d08be3ce9db4278112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b2459f3b3f2d9184a9b52d75188689113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ced4c18b55b99a03d7642178137a4e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e66b2a27d1b39a00b6d8c8b3afc69ec115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a647d6132b9b9b967afae6a1a301c93c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24562fc8848dbf8e38f51b499c2b741d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3c94e28d91e6f9beae590bafeaa6dd118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9332bf11f066b4d56bc25c1071c7139119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77cac6e411cee2150c279133d813ee5120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d645d3a86d2e241f288d3dfaa2f190d6121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b85d5037b73b87fd76f0411aef9759122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ce09ffb647dccf75d071f76231c291123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68262ad94a5e36148426bc0c0e888297124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfc0e1b4cc7b59ac0820aca16f6bad6125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1a3ad91b6c50a4f6af5a27f0573a47126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a179e1f42a11ca301bb0991b708f39d9127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5fab17858407321cdf8c7f2eff7a36128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef46c43d1b803d5d6227e7aecb1bab2c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff5812a4b2c1b7751fb68966c881aca130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2c8e68bda6c78328257e02bc53be9f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e846221749a31e10bbab344b0c155d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d81d837af9dfa98f7e7abf79912c25c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3d8c2449882bf3e647cab146ea6a8d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687ab27feb96f2e0030b6d022c049598135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e52a34d2375f8309ee8286a314237b9136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bf850e86090b30ea2229fc73ed2f67137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa72a9f1dddd61b204654136fc6515a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bda26316778c9dd645afdbb41e45889139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cd255040eda9249215cc620894070e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babf3f3e01919331ea7915ea1ef2825d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17640ab15c0ad10531cea140b0376ec7142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6d54e74fbbe1106bef6bfeac44643a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78dc8f570db31c376f69509a74385d2144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada50ddf22e033c6b583536c62bea572145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754ac6bc2258d6743ad846a23181769d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923c7db6034cb56b5241b75119cc6f9a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f289f13b0d56bf5ca79944f0759dd8ae148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82661f6b0cadfa4f15a35a756ca75b0c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da40bcf205604ef3b4f795b133976cc150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05965c5124a07d2b74d5c1f382a8c764151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ce706c601123bc5f5ed9e5f7c29027152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a2f69a251402c4856c78d9c91219e0153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fe0e5e8fb2ee25be54f6a8beaacbc4154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaabb5fe4872d176d8f4b42bd21a71ee155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9671a7f0f4cdcaca2e202f22cc982f1b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1628fca1a6dc0daef49a444a5baa51e1157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048547a510dc43d2b9a98df70ca51940158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d4f718caebbe1a8a4cf8eb991a0fc6159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f961192a82148475f5254c56a0adf445160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8801e9b2ded47af3b9839b03032c2afe161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583305b77de826e3b0a121c149abd422162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccccf9aa43922db19cf1ed76c599438c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9a8a4b30bb8cfda0ffc9b83841f2c5164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2c323eee2acea9ec9212ef7e814e49165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0a8c29b9ea807107719bab987b122d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f76032d3f5578cbbe5d0fa6bbb68222167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c394653a91a80065d1c7d3387910a7168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fef3b2721edbad46942c61441ad0155169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50401ae0d2c78181f724d6417f953d6170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2376337db5605c119d1f2ab1e5d4fb29171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccb9f57de22f0c003bf8f9469b11c58172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f863f68be6f5e74c9afd509a9c236240173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f75f65313d47f834b9bfa64e4ddb3e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796068967285436a618e0159430e7dc8175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be33555fb1cb7cb37ab753b4f2f50270176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c79ec675342d280ae34966765430ad2177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0063b7491f0dc28a53e94e61bb3e9c24178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb02e02b010ac2a7136cdab4fe10a19f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae298c962c0638c5b2adfa0021d02c69180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f791b5c98f64f3a462b5fc8d00a19a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0bed2a74bda5ffd3382c984aed8bfa182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c397ad27fd5fcc2d275b1982af8d700b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b4f89df87cc731fd538bd6abbcd249184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc05499a8662718e832691b1e13a445185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c044e5ed384efb83adf1be6de0ac9e8b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629a8f5f976963b180a37298876deb00187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57516938b65f6082935d925e5d2485d4188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39dd035fc4c5c9fe29238980b769805189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c2532b71f2846d987f3c4dd374e03f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016b4fc520b0e17ee70d1f696440ab1f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc012abca734dbf2c49c916083bd5327192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1d1d81f6593085ff3a53db08e05ff7193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d91085afdf3a14d9b543c7705df2046194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ebf6c56bb22ce94a6d7fe843da4310195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1870522af1186a1f024cf9f5e5f146196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249643b7934e4209b76066fe9558b880197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7456e66e063f594d4dd722f6b81081f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aead7ede961799a759ae8703198d8c98199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8cd869910b7284b522e9c057726e9f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ba3992eb711090db6fdf37aca344d5201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85986723d3bc96c6b4e5ec30513a985a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd95f6c7649252bff73c81fbf42173f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb739cfcdaa57f9e39d078888ec7c89204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802f43ad3ad7164aab43cdd010a6851b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6d0753a9c921930f88c26e1e2234f0206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4cbf71a3db568941698c3c1828a2c4207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9a347e4cdb5465786cd51c005ab372208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a40d8041badb31430543a608005b3b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251f1c13fc5161f48f61ad1d6e00ae4c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9517321f3af0bec31d5e2143f4e59c6b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db8ee16102f501c8e58d6537de9f88a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5450cdf9d841055f844c15c13857059213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d1115a512dc3111194afeb11af6516214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382faf300e90e23a170e8f5260013f10215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e6468c1305fb6b30ff05361446867e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645e71576676dc7cd7ce0dee54e6fb3d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fce281a84ea0fe37a27d400d314fab218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c946b5cd2f3e8982d8d115a6e3cc6f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb18c7b453513e1363b2f22e3a7019c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37df791b1a0c4ab4280bc6b11e0d376e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad093fd42559b3bad818d465cb982e2222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572ed93d2e57d1159275fa094d496a2a223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fd5122b6759a1d95b0085778cc511b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d042b81ba8be8d836b8cda5e714227af225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf244ee34cf2a49f9a95dc31058859a1226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eed677444f6c70818c03f7aa2df859c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf23d17b35b7e839e66aea688ad09a1228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553d49df95e77b042459054587a9a354229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c44206619c3344a34c5b0bf9357ba3230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebfd3d47ce9647f041b7b8221a0e24f231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5d54cfa1c33e1f376842e32d98a94d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b945906170c64a92a360cf6657e9d0233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664d2ef1b58c39c467352e0c9af5c869234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdafd4ec18253449c55acf4aba8fa0ce235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30bb445005a717914b64046a13576b0236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5da334a9c015d70ff9d62bb4c441eb6237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1125f7abc5096282b2a3c2beaf9dae39238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804d3a123606b78f367169902b3509f9239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9712ab093dc588d9c7dc911b51eede59240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54ba409fc2b6ae8af9a44efc334b13b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f93fff2fe35c58c8a43359a31c05e86242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4beeb3f71429a1fa70e0895f8e29d9243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb45e23f1896f337042dda4e53b6d1c0244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42992bbfcf801e586db6df4d0fecae17245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7ad6a3e3566b6c4b77397c4d3cf507246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d91e49c3ba10af182ee59d47ea34139247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25b1bd49869259e77304c1e25ef48fe248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b836239c43322e1bd51350568bb113a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e73c8693e0e80eff0cc7ce6fd0d871250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f0649d9c7f98dc030e52e370b04d2d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2224dcf0e211788894e55fdaadaab999252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a758cd0ece4d068fafbfd7047739daf253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cc3bc7067a453a1689c25245ea99e8254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d581d14367f47b87d94247e8af62ddb255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8f72050d1ac9324e94e726b085c9dd256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072f0534254244ecadd5dd5de7dc4304257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594386067c19210b3439e0f70d539859258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf62768f0f2a4648669a4a49f24faa2f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d702377a101e459a1e725e9ca59a6c0260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c072e50b3991b8d1f24cba8bce28438261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a102f66b8ca2fb7f236cb1d03f1a1a01262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545791d6c02a44eb033521895572bb4e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3e63a100cdba23b2763f32f9ba7461264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0b1305e1247cc0c1c75f4d2ed5285d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5738f4fb56b4d05bf7dba181022bc1fe266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd7a60f9f9dd3784ba5408db7ab668c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd7639d8c113cfee0d66ac09029c5fb268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e1e999c5f3581019be596413c67c04269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9250b7a7d5bd6de89606b75c8c7330d4270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b048051b19619fd4c94e1e38d444b4c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36641e58231b7fec3f3720b8fe0f6add272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f26ccb4d07038bc091017e8fa040d1f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f7f9d203e651d8d5ba5a1879deebe8274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab5f782579d9f0b6487f5cf70dcaf92275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4056a3510d4816e33dff2bd3d8de13276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e708bbe67aed1bf033852efdce7194c2277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e599aad85dc4e0245454d3b7438eba04278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2beecf40364d6318d8294f6adca634279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7f072d98d3256daa79f5107ec00199280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e38fff39e521b88e866dbcbf2f4b66281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39e32eedb19d1f151d9b6f36aae59b3282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b8ab614625b5cba3bc288dc7b6a56a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91c01dfec6b1a71b903694d8340da68284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f76d1a4b3e980e07feaf00b7bdafb8285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985b0f82aa2ec3797134182939e18779286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedd2f5ba5fe4ec69d9813384d2979a2287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a39a3bca5b56addcb5e6ea829d9d4ac288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfcf0c1c83455f4962c57849331d46f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf3beed323d4c18a33429a4eb6c2e60290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3174c33abb2f5273e1dd8efea4d0a06a291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435af351ee9831f66f3f944fd9f4eab1292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3765530e2ac1733a8c462a4d6ab33d60293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06556b08f31e7418f6f1bafd050a7389294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a204dcd9e22c1b0de62c392e9745dbf295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b897eb11df4dcaac55f62419550e318296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99de9462db3a2f92a37b51aab4f3ba90297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d253156baec5c5b7f4ccce0262ad29298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297e5f5de6fbf5843c0c4fc37673277e299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d7ab3abca844f4e578330a18730872300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637adec73f063b693f41d3fc8615a518301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506e6e2aee3770b95e98fad2c44132c4302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce82ad9d9e6d0d0601b69d4d105bf445303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2923b496e2f48c0d4e8ed6a9759a4f8304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1a1c603722e368d70c375a4dee9bdd305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c3ac002c5f19a5a1b255322b0c0ce4306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8509b08fb2ad746fde631f4ca53fe86d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7e20b93312879fdee80b9a0fa70feb308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4129e5b0a49eda8f0b95c34875ff5e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f145fc35c87880a7292c2c52fa3333d2310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926ee23b9f1d206c23bce84634c806a4311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14626f3f456f7596e385b1e95b47200f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca101e62bbb2ddf94b28b64b955f52c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0810490ab5535b63b1c95ee4cb803ac6314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20917b6b1f7b3011f66b79b4c337d856315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e35abae175c2b73aa1b84be6ae3b0b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1011c21bef1702b06a843c14b76d636317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80f80a15f83b55e9c69a70eb66fb1ac318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3429e2a4d26cc7ed026ba0224dcbddf4319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd89d05030959ff347eb2e27c9f7fad320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c155b8042e26a867694002a5fabe6bb9321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fc816e124a07eb2d07f36dc08c1803322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9584f36a97b6448ea78764be4980e62b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c39874e51d488846673c0c98b7b24ec324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac836c100330dd01279ef281d0381e5325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcccf901551d60df23ae3c93cd02dc17326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b54037026f5372710136cc95b2cabe327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76e80b10d2c86434d1fde9e9d7a0f2e328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a76a3ed453ee287c21dfaa3e4e8e20329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce50342eb845fa6c5ac9205250d3458330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46642182fc3456257bfa4e49d5b2968331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5cbdf3cbaa7bb4a7c9cf5248550667332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a22e1c64e5d84f1005898ea76b9c35333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f504e17841fb898ad56902cb44e79e91334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052ff16c82f387d7441d7332b5250ea7335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343dd94795fbdf0615477b2f42eb7d61336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca09753b4830cfaaf612d7948870d004337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f1108e57525acbb19bc2a5545c2883338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99a529337efa50452f0e96205c1eb2d339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d9dd86eb33743002f5e8c61cc4bf8d340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df86a2152e0e71d85e4ddd12f40f7c2e341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b89a0dbd458bda9b616e1c02893ad0b342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc37b9167cef3bb09582157bfb982c93343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9413f36b9f4d033fd536eed988f99db2344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332d51552cee7ba70bce1485ab4f2ee9345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e03368ba2e636c4e7a5a3843f6bec1346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b47c45803a475055382ce9baa92f0e347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85b09b95be2b7b9f2d461f5a70b1494348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2074bb58a330281cf217282479849fc2349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cc55162252040fd51499255f575e3d350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630c641154dfd8b46a11034f9432c14a351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c82a7b34beabd895f4777e7082bc71e352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754f4c4f03baae33b58aa0115e21db5c353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69ac4c6a98b67dd4cfe4d78abb9ff42354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48aa1b4e9a25bddd301beb549a7ee6e355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d4a354d270d0f510fafa767865fe6c356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9bc1e5b087e9cc9e3dd842e8fa4f21357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e9648ac8b5494ee7e019999d1ff500358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5a41c5cedb4ca7dfafa7c5a4416806359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0971e7c5f3b60cd80c8dd30346e036a360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c4f0f83d6087f85866db5265f7821e361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddad9f540f9ce777150c6a5fa09f5f8b362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12809e3a011bffea5811acc30ba3abe363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da89a1c9575e206fc891c83da8368dba364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107d2f0c2645eebc13916f7acc0dfb13365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bf3dbcdac27a6edfb3e438de2d6865366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca7bd8cb47f453de7d4aff1120187d1367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b36c4ce2bebb693e56bf3b9f16628c368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c295cfe3f47d1b2ea6267b10ae6723dd369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0341358913a6ac3712fe4cb4bb7a8a7a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd99c44fe1d4e96f17d193d60df2867a371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff76257eb5ff8c78f85fc19b23f0f7a3372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae8266ac47b060f782004d1ec7785d9373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554a9b0af8a9a84e45929fe28650b2b8374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355a188643cd5af448695b9c2a0d1a43375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ea06dce50c63c31fa6a3b4c8c83dfe376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa9006c1da391a19aed91237087b00d377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f16ce323361f1f5a22cf49871392d51378.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e1f11d654e39b9815e7bdfeca32ef41.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8087e1eb64f8f7e983072a5a08ca15cd2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f283ca3695aeab2a8899ed902d503f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96694d45cce41a15bf6a64e2ea5716734.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47877a3547736ebc6c55df4dfe933f465.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0897ac2de50d6a4932dc362ed2714c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4407614d49c88d790457eefb14044b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06f06e943676af101a6cd55dc0b6d2e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24062c2f0e5bae420db0c3248d363aa69.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e868bbc56950aed43bfdc81b7cf4be6810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3d6e9dea07d7950f96d89408b1b9b611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef2de078a571e06a698fedd38f33eeb12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156343f8f02a35a36e6fb85d0b1061c713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bebe9ea9c230522d4576c194d9ddea14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7687f8f2bd5fdd5ea7972ef9d851c4715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8ee5bd47a0c76e4b856b705e75424316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2356778ed34d836a400b45f9ba69c1317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71201e887d20c2f99142334eb9d47c9018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a0b884a1599b524ee55d4ed8b3a6c419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbdfe8fb12ea83dd861361ac7a77bd220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632acea13989d4f0ec824548fe17f3c321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6dc8c2f83c97b9081fb2461f7e0b98e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8144a3416921d49ef876b2ea7696c2a523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfaf73cc511d017c732a049b44ca6ffa24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe2fa8f4f6c04384649e1e8001c21e725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f843f1e9a87f63559a0a6c29f0f9ccf726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb7aa3dbb1938835a08d91e378445cc27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946f59d7ee21068559783c647a80514528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0f8a17f4b23c2cb1d6fc653f10cb9529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1e7ea363daed2f6955b18a5ed4beae30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a437a6d22e26035807eb70882a3a5b331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43397a1266171213bfd2186a8493f9f332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07f713fb3272352f738e9c12e78824f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274d8caf2067312a2d5fbf09a048f0f734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f7fbbd5355a7d731e2563b8661e67335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29111a9ee300c0338dfb668d64138bd536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b245e6eb6b40e42b85bc3c6e22d2263a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57193aa3661c78ffea54971c179399ff38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2b03e1b0ce68a6ac53bfd98022785639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96789800c1aa6d9391a3e892db542f440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a69c8d5a4ba367d196878a937dcec7441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e845d9331ab316f109bc02207fed0142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8aa352c3fa41fdd7bd47ba95789de243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1eaea13b7c598562ad9a94b213af66b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e285ad77aeab4d4218210ae456434f2945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea061a5854a8f9e69ab5d00513afa7246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76091b8fbbfef7b07be4d7d6d3223a247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2c4df10776abf0b080964394e184a448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287bc683d433030b86232f5f19f18ef249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3117c78b927ed43062bd8802699513d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd65f902a4c344ed4b62ffa6395f69351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2a806cff975cb1e8e0603626c2475e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2111d3ee311df4a4c7b6ebae70802a6453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf4688fd17270e174a52d8caab33bf454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4765f5b606f6ca1137c759d2e1f1437355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb3add9603dffc79deae0b5f7f3d60456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22dccd7b1def497ac3697bebc0bc207f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff332e7787fa422fc9d1ce7725927bf58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63ec8fab744b003e4a3e6130a8188ee59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1cb3af23049d386255b90ea229659860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2b8b413f3a3397c83fe7133f44751e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3baecffecade74f91104194387e849af62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f70b074bae565418a81787d7d872f563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951a82ff3257bceabd4b81e50786405264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d96985288ecb771acf09508aed5154265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d7ab37415d0b085322bbff6d32aed366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f3a51e4b98afad8fb75c0fe34ef4b167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b81ae6d7801e99c4607355ac2700e168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8aad63b1b5ca353d78e2f365969755869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7f772acfff16cb22b8ce72f22bfc3670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de3bfcf3e48da0b0cbbf3ceb6c7b18271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dce0512e1a71f0815153e2bee54680f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc6b1f63332b34bb61110f95eaab49873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab121d5295e41914a8c8b1b405e5883774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975e855648b3dd01cab9b185dda7100375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c0410c66170106dbf26614de7812ed76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e84b71de0ef3f1c1078bad452f5d1777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27cfed640258bce7dc41740206df16c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a5404bc003b5f85655ecf5e029354179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37914c084992855d09e0bd20ffaa9e4180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b771cfb0fb7f84627d435431fd7e15a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32ca00e3f7fa4188a784718a576298582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3c28d0a83d69a6d393075c59ed9baa83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091d9cf0c9ff43fc9b2879a2239aa75184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e1d9de6a0a6f30b03af440fd5c256285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3361763f159bfcd13cb14ac6b62b370986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983ff4f18a900bd096cee0437af8da1c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e052251683c942132802f878570bc25588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1901c20084ef877232441d0f4c214e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e8f4fb88bc3bd80de1c6854acaa3bf90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3062076eafe7fbabbda0b8bc43f617c091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543b4e1b4e7af89baf57c76b7ba999a192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df645c13e65815e6ac8984079c386fa93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60877dfa2766184080afc700857fd2e794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644a52758e25375afd22630940b7df3695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0d90bd22e9f3da94c3c86302d5076696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9417aa9fc1d36af3589f9b3813235c5597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ae91e91bda50991235188d2d3a9e3a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8ce33adda4cbcc0f481a251f9ba2f099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184e92873d9ac9a961fda657854f7b31100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ef78399969b1a0c50f840b59680e39101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906f33c0373f619034e8dd9401336eff102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec002ea753ece2b45a08c7abb3127fa103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba765930c04e4e0c57c49177cccb6552104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb755654033d809dc9e6066efad7042e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71f49dd55f7b5f1a65de59af3ebbe1b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df279a9be14fb387a5ac9198f71e2dd9107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d3320f6dbeb1f25cd2ba794c0682f9108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9930d0cac9c8974d0b1f34b4d31adf63109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04de2600329e455723011cd23d93929110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e16d1e3cfe6b893cd403a3d40ca2fd111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2f62a64993b5ae48c6cb2981a6e93b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4231d1bc1c7cffc0c91164f1d98d9a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8987866c98bf4d92e1e898e48b9a18114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb3b95b7a6b1a3348767ccf2fb92371115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123a9e9a81c679c010d021f9efd523ce116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ccc2962d90f11e543dc285735c23f1117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e27b04b1661ba41937448adefd94cac118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fc612e5efb18dfa5d3f0e7b0bc527d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb35f85f1f79b61593b598051f89cc96120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f318c42a9c459ab37318cb964dedb5121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2142adc6e66faf5e4f755c9a84ffe7fa122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343df546e9cbb375c3d50559393646a4123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a547c13f1aadf16aaab7d7577c33462124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d52b92bc129b9ec611a560838f6e2a8125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25018c1584180b2c9453ff469547f001126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711720e05eba04cc8801d335686e3f71127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8d2bb1f8741ed0c5c8b54e159c3b1c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ceb992b55dbe2a421363de60329c4a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9a8a5dea5e76383e038e75ff19f56e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45dc1521c1ce0942c6dfbb8c4691011131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2f7c75b1711655658d12d3fbeb16d7132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bd595b4c3a5f6ec6c18432cf639a09133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49996b56ff53f83472da95c6fc2cd007134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e68042d01310680dfcff9855437792135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033db64ebdf1eab0c4b04f12497fa274136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884742bd69d0ee0f85849236d3e9a83a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b201bdca8af7b221564bd0e68d16674138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd9ec8b1119f2fd512e4543e16ab2b0139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642730dbf8a5e3a6081e0579e564b632140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015cd519d9e89cd57a0de803f77779d5141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb96b2c9fa3f5a71460c5976973e28f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c198b8313a9ccc042746c9ab8a7297143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bba0b7e90ab79286ee1087bea3aaf8144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971b5a3cdc17e1e06d25ce9a1e90bdbd145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e0e3f3fd215dd8beaade27ab648d3b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d242298cddaa506495b789ddcbf0222c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4568ecfa5735ec70090bed1491c4ff42148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8581ba8af8cdc5b13cab64f44de1a64149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd448f16ac8a36183ef90419d2806c41150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f224947e1ef2fd4dfe4790f0a66d70c6151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9558c7c5336eb610fa9c836addaa33152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc550eec7fa0c48302364ef991d590a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f3a475b8eebe1c103d00d6c1fd5706154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a2453f8ea1223c5844e93adaea0101155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcd425421fb2b7b19166db4f7d2b701156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d6ca3378571e0e4d8c37f8cbe02ef8157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5865eddd408c9a0c16d683fb0bf5726d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5407271b258ae7fbe987ff9aa0df3637159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20325a173f3f77a00b922bce73fc0f18160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b23ed09a8110f67d04675b8dbb9fa6161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719e21fbc93655044a5b122bd0ceff6f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0ef47291bcd86ece25b421d9fcd881163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be49ca6c55c804ea6308804cfca33fc164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330cf91aff80b034a7d5b9f66cf32bc0165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac873fbcab6a13a961b822eb9b6551dd166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b42a4d7b1b1468aceb1cfbc2e77e543167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10864b8c28da8991522d00cdf9d1c00f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c46b0dd873e3884027ec48f730bc7b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbe181d4e721df9958d46795204fa4b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b3887e64473d82a5fd5c705bb67645171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5447eeb4a670f139961d4a9c91fa045172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eaa19d99d4a019234077ff36babe47a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171b655610b68a38119a350e8cf7785a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13367ca01e8fafaa1118ae45d494f578175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad5ad6c5c3f99008feb1c261b697954176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69685cff087ce980aa1b6cfd3241c06a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5173907d927f9a0721fbfe73c27ccd9178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05845f4ae1fccbcc5874bdda80d009b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3a9f842bf433a3cb0817ab07c0f89e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fc756d1399f7964e92751550c93c9b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3886cff8dde5b077370dc754746bc907182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2ac805528e27621e0def1a3dcff436183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a827d6d08a966fb79efc51688fe466a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570c28df4dede12e46dddff1e706c6ef185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ed62afc835c41f376610fe61833be5186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17114dabacebff74070d819247cfe619187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429dfb1b7b8c275237ef357d9b4f9041188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099c2e494305c42269bc172938750251189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f117226a64d1e7727c6db4336c988b0190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b13aefa91b144fd763ad1fe60306fd191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88ef573616bfc9e5a20521099774e5f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a152aac1964444920db23745d6461dcf193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea8949215d5e7b930aab7bb5cd06500194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc87bd6719c816b84b75a087bdefa36195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95373ae810bd89cd36ddac657edf7ae1196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2279f9312e5ea15ff1cdf35b50805962197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55be98364accdc9c39b4e7956012ffca198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a1a388e3200870a41d116f576394c2199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e48e2d327aaff1b0c19bfcb0e507112200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8041b5ace9dd71e785a32972e69b8b1a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbaa802a304128223116d263e926b75b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da103377e2a502c8ed112fe29a82a52203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd5eecebe0ed0bace8b9164b6285a7b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3deea1f5a90c340b98256860ea6d91205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7262aa16e68e2b5485f36daaab18336206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f6bbaad09f137d7061c4c4676d5a24207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667a6ddb0bb841a0e5667c30b786f30d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99be4acefd986cdc8a4cb9771e1f21c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9226b465354cb4c1ca4e388a38b85812210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df4b498430e047002f848b8d6302591211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0a2ca089a9dda0fb1762543bd18804212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37c7fbd2f8bc230d66ed334a21c1ba4213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01516706d9bd1da62eb11619e2de8092214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f635c203443d14286d9b56bca34459a5215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b4c1654f250618ca2a8e44d64434c6216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a793433a7bf2c95f631d9396ace2a022217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf69215339be27cbb8cc9e8acade2c6e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ce325fb3508a6c588599ec1edfa995219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5e77e8bceb9e6fb6bfd68cd6e11c19220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f395067a6ea802ae5d5989e0d55741221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e342ca2055a8eb9fd0d5a893b409a01222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4466643cb41f146d743bf6de6319e700223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba69365b1ef52fcf0bc9e5521b59bc93224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600957775e58c8f6ea722a292ee3e931225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809e48af673eee3ffa7635eb3b020266226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3872bd888cb0c2c1f7a270dc98de3f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640b58e545fc1a73a6a6c15b1bf1bd52228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900511bf37df627be3c654938db1b906229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1f8da6fea6d905da87877872174c01230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aad4a0ddd4d579099166eab065f2252231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af94e8ef4a4b10619dd47fef1722d1bb232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273e9d78f39d880b7661a81159f8aed4233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343a9bf8544a520de598e0ba025b23e2234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633460cfe7cd0c71d6a29db38af1e406235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8620f5484ad7049aa6c0b78f559caf3236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53e8696a558214f5a298caeb7e165e5237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29b535352747b5940c8cc7ab15afda5238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb3eb2ee95e71bc483d9691f9e24b3c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a39c5da4639cd51ef5e064c88427574240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0c222a9b56b7b96f306ffe6d287698241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112acd0127e593b9b45d4d8b3cc20107242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8110e5f9e42e2b5d40584e8f988dcd8b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059ffac87a8cb58d5cc8a57340eb8746244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542ad6ccd44587fedd7c8fa03e7ca195245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06d250a0640e0af0165b281bd5f9669246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a618edf2233b8360f44a974c23bee678247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fda24164c2d6c3f1f64700be3c35a7f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98bdff831892c557e623e388b7dee25249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b56072bbec6dc51ac00176e9ae255aa250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41c91b4b04265d9b04dea91c1596f75251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca23462d7bddd8c868f57257ab1f02b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c4f7a294be26c7e70a5ea154098dd8253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a573c315c8cd67abd644cfaf479157254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37ed71e505242158fb71476d858ad3a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119626c9df6fe39cf3cf6b88657f114b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5fbb0fa1df03440936cb5c0ad5cd39257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f81973207928f89ac73763852adf70258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bd45884bd11d379fa566ef11edc8cf259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242ddb5c894681866155d9a82b00105e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ce4dc8450a8918eff9715bcd11aaaa261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22047205aed2e47a1f494e81daabcc75262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf2b13b7d10a45ad991a312920b2022263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a5ef229227cb87c19e9be380694a52264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482180d8b778163f0ae3790197199ec1265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec22de562cdc2e3fcaba8b933e9147e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa11e76939d1a8bf9231e4f4ee631380267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797664540bf4336d86c498c88cfd9166268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfb058b8d87af0c754ab0474eb52ef4269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed075a99e872eaf70ec40458fb28180270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594ee94fbe36592eb52c00714047fcb6271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcca8f3af96abae246b0bfebe85f18bf272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edec0da4af29b67c9ab3a987d1ebb99d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2db4157304e19a566d723d50858ed9a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c93a92b49e90619b09c1213073519f275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f288e88f4fd3efbeeea5b7fca392b87276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8ba169d8a132dd54850d795ffb99bd277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d13f90e68edb65609cfd700a512ac52278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a554f4f6c03f32c125946d0c87f256e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920d5a2773968c64c5bd04f4e82044c1280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d302223c0ac119648ac85c2047107344281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a2fafae64d810a2ef12c2152b6ca69282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b172c0d814322ade758e40f5213658cf283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36308886bd64698d8905faa6b5611b7284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac10747492552915ded66e6223dd214d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b21ed27f0cdca814eaf95e36685e6f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c306343eb278ff5b8069821c576bd35e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9587709889cb8e626e5b5b5555621004288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54decb835b5a9bdc81425527d53c652b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3dcbd8d8203d7d877122dd894eb1b6d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f133b113a0949acae94a6561eb2f298291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40a0627a2635af43d4b71c26c79d3e0292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa0a5e445950fb4571a878d984fb4b9293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af980de781f7a8972b768ce468e1554b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31da7215e799d7f5e7cd2f532ef193db295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7542f079484ee72ff19ad561bdc35490296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da58ffeb51c056953a8deb088860661297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b0c38c5ddde7085480c7480c2275af298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f6dd1b5e8aef3ae4661944ebd295b1299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf6296bc2fe1d1829db3b4dc3baccce300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343c4b851bbfa3092f78f78bb2bbad01301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c87b7dfef5ad74c437998fdfa1836c4302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb05ffdc6e180fc342290f4b4a53db8303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576676157cdbedbe3deabb29b4c7bea3304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27858dfc67e1653f95a0577e09824375305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fedfd8ecc1dae82dabd50833b706a3306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8702dd77ceda3acc4929df0ab1d22963307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2346f606d56eb971ad0b180b9699a83f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad874a46c85d51ba04c431037e14197309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab809ae46940450a1c5dcad0f25a5ff4310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d8f5ebcceae94803c24ee5231ff351311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1fb068189238eccea86abde3fb1f26312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0b90d3d1c26a46970c45b1e8373ca4313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443e56168bc31a3f9210328533629773314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f54311ac11cf9b02c72c4890050f975315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b75829c7f3aa942c6e98916e4823edf316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641f2edb477a2a0a7e4d9fae7ba7c251317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d753ec9542885e199ae082063be1e3a3318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a03dc9b71f2b56be246083a9a956bf3319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c38f0e7a4a0d2dd6a7e7e15bdabd33a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105dfd654309e6df87d62a7c9e9a9581321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab0959c855e5fe2f3d1a37494f2c784322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4a05d1ed41a62e37a535c21fc4c304323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a553925f80e5887e65120c03f60497324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c891c19df6fe2553608789816c51b58e325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b0de590110dffcf6aa6a83de117ac7326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d919befdf4fdaee150304a701920ce327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488cd1bf51218b968efd371a86be684c328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd41a8cc5cf9aafb1d3c6dfab7920da7329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33af6a7f937d344fcf09a617d2e9b89330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0e82279a44f0e9421100f8b2cccd77331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25965ebf1f698be08d5343563dbf5e9b332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd612055059230d9d53d01913329090c333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694f3d04a015a28b257358559ec5abbf334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3fbd77fce39a1fa992c2e99384e72a335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd63da872074453016a5e34c1fe0378f336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa09eb99ae64a4b49c6196a3466fc35f337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4dcbc2a173b603847fb3484bbd5891338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f75b41133290af6f15733c01209e18339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6826e3a22f9707d9136b0a36d2f89043340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140ea01c21cce435105f1273a42c5663341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78281e631c94e8d118d508072e8f3c1f342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc3c010689c6f0827093a31c8e51a23343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e9919f3d8428c082614545a2d4d930344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee177281dcad1ecd15fd101f7eb4af4345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33c64ed5b70f23989e9b679bdf6bf61346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b553643f386915816a00c6d126bbaec347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024d169bc015a6cfef534465c8498a80348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a390509f9f9e7496b8bbade9785b3a4a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280250106b0bd244a0e9ab0daaaa94ff350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118b7cda2f13527e9b994a60c2fcfe16351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07de525e590c71cbe5672695e3243236352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b2245b06407399f20f36a214c10a63353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b01427a0178a68364e6c46e62a741dc354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b8689503d36852757f220794298aaf355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03127671dd39e73d3c14c2340ffc1f1356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069a237041f2ca7eebcc6f040ff54dd2357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b541634c8f6a635dbc6105706e7183a358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c993724ddc81a94c14e960805e34946359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46257e4e4c5862bfaef6df7ba96312d360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eea8fa3bdf57e6e038df53f34b7a5e7361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfa973ff09ec352eb98c8f209ae4c12362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878d6267d454fcfa4e58930154b25ae3363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e63985e6c6d7425e5192ac53c2ac2e364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d03b61a422837d93c2c348e669d9455365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532bb33ef0dcf28546eae16f86270985366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9618a013c3e78ed4a1283ad41ce9e407367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f457d6ea18d7c325a2e7c1a0bae5673368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533c1240d7934357914223faef611029369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be86baf21a10df7c278d5841af7abf9e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ee0e005d1ba990b37947ea51260c5d371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998d6b795f20781ddde1aa8e27e05e30372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97346d454c097571ae39c5e092c3fd73373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f494793887b172546d79e7c2a813321374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff2cfcc4a04b7d47e88ec543f41ec80375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641b70dae92d7b5a23c1c5ea98f41254376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763f444454f03551bc019517f69d418d377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9743e15db344f8308f0fddcd88c1c727378.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>