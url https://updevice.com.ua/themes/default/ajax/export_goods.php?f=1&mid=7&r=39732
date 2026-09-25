--- v0 (2026-09-25)
+++ v1 (2026-09-25)
@@ -1375,51 +1375,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63d91f921ffddef95cc7c7db668a91f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3adada1258c1f851845351d5037e7d32.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a062a4f2087621186af5c26a724a5c43.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3b902543329310d82c185f53081bce4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23d7d0e9683bceb9f64d4810d13dd4c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99735a606304dffe92e69cda350940bb6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195b786a76551d40ff689c84e94295577.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a434f163e99b9283f3823c3a8ee44d718.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9a5f3921b4636815567b1bfc5e32409.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea7c7c10b7d81140ddfbd917d88ff7e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e423cde1a3a34e9391bf63b909cda6c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80d5a24aa67821e7ffa995a294b1ea912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3b87ed1d79a7ff354237a54680fcb613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e7016f853dd7bd1e7e445c0710572214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63e9914e9f550473abfa022f883fd1f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212ecb01aceb4cb8b3388035b6f9017116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfe381d5bed447670edadf23fb180de17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876e475ccaf8aa685cb38a1c136cfb8c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9dc2e285783541977d299e0daf6680619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d1c93d56dafd559716252a3b4d800520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81a81026b7e86375ef7453a26ed42c521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fda3a1d4cf588614b43af3040909bd922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b520b07d25d2ad9e83ab2587f5f17823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fe17565aba13f28dd5baa724b6760624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eba7375159739dbe5e70b4f1e671fcf25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e09f352024f3a5f19d5a5f900ad926c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0b98156252e930011e82a130a1afca27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f32f73b346f4cbc5432b91e563307428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4d3fb3a36f2cf209cab2487f36528129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9b1744d58a7769bca2d5be3c62420130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246c794c5c203cef0532846a0059607431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fbea97c8d9994c3e37b6b3b82ce81032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fd7a2bdee94b43787a5b9050b2ce7233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acb1c13fad1112250c5d8dd5b50b3eb34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cfaf95d9f02b3bce60710de8e49e4e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9695d485481ba2096920bd7bd670b8a436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95a177343b1f090d2d037b20f68368f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68b733a580c4b39f10088528bfc08b738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2dbf801f5a2b2db704ca1e1b283d0439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d945437af2c71d72ea601d644734d58740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0db12f0320e8e66d64d205e7d859ae141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b348466278bf3a0895b5b84a01e5a34442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9719b1061661b9dbce05b1315621878843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979dc5e85a53a629d26af268879a281a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bfeee932e4800b99c2159de214c1fa45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900de40a68a12fe510d6b7f7aeeeb57646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201581c97fefe1222b9f6938e7ff5a7a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd864f1104ddb1b35791711c3a0031f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714c697100d572109a7367c2b530eeef49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c001ed8e7053067e271e6715c6ce896650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fa88260cbd2d2002facd2c501336b651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1faca16f834604632de49bdcb4a9197f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bf1c2020af9886a069497316bf8ceb53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f056f1117c7a9aaa9a3cbfb36a6d0ae54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9248b3a157713fcbd7bd336851f72e0855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a9687bcec37eac0fa807fa21d0d09f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6a984884f9a876354dab8572495c7c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea099ed06874b5db0006ebed3d7d7f9a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4192aecd760c32ca7a21ae851d103ec459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01da98196172027ee91d6707c2b8482960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a11b5f8120986fe9163c3458d5e6d861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2619ff0ba662b6af9b1a07167834ffc962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5fa088457421650786785c40f7235663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29274d734bafb755fcc6dea3ba30347564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a7381c15e6a28345383571f039473f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d2431611151db3a4f9987f305ce4c366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddee3017edd220c8bb487782eadd9d267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a255d011ea73e1cac57f29c5d6bbecc68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a6e40054edb7ad3a62dfd463e0facf69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7944bb038ccdd2633fa3e6a963e04e2f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac7c7b4b435477ffcb4a41a500aed3771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53eaac177e74c3e08a36358c1ac850d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9a215c3d11b49d0c13960d8d0660fa73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756280157d8eac6ce7ceda11e98b6bbd74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdacba0a191329dfbd70b1fc5e4506fd75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323a402c1e1ec7eff2ce44d9f8d4f50476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddde0113b2babc369f0bb8edb80b6f7a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658223d7595ad8022aa1e2ff172d0cd678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8c47a7970d4341da4ad6a332144a4e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee7e3f3b5df6761c95a958ae8e8c6f180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2110a205681779e173d8d42bdbd0b4681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2547788aa2851395bd0c5b042824e9482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f35ead50e4552bbf3c4f0d5f7529fbd83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fed69f5d3f245e2d4479156b92b0e9384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdb525e888cbb9ce1677ed3e48238ba85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a497d93a266c7401059480243e9cf1e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31173675d3e04afa90feb713989d4e5087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880fbbc3274e26ed89ab85ef716ff36788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d011d61802a691bc2e671d9f766d49089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4616575c69249fd2dfb0ad9e303ee27e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c36e4e6e68395ee170bf10ac681fed91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c978cad117938cedc33ad79832fbeccf92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ae409be79f1536310818ade9c70b8493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a435b248576664cf4b9221100038757e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcbcb3ae4a6f0b99da5d7e6d1adefe995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f663606214655b6fd42bf2172424c6196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298e39558599f29502d1af8a0b2aa5ad97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3f67ff8e3fee3c74555cbe9f02ad1f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7eecbca8cd1c6f6d7a773b9e7c7e09d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b7de9289874e72d512d5c90531621c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccb210a0d1b68d2288b8f712786a288101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20592e47cc115e277c362740e13861cc102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c3d389b4781a3be0688e9404b2de3e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defd2c8d67cb877129e54fe9908b65d2104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a36f4b7c0da2e52642e9dc56618588105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6906c4481cc6d50e425c89dc4df5c2106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9f1dd676be1d7def2c2ab79b7ca67e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1363814e258db13f08c2dcefd504eb8d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862e05ccbe2585f0b69b19eae9c78bbc109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24316ee10247f8595db90d467b390bb110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b6049d1f6973ab39de0dcd246d8467111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376c3ccacc5cac9e1e11ed1622805acd112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697d9a0dde214fd78e6ecca7620f1e10113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5130de5c0ce38f10d0f1fbb1b7d1aa3114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c2a3119af6be4cb61cd0c216475da6115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8837715c56bb4c83548cf67ade9ce124116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155c838fa550295f1e8e70d04f026040117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e1e5d934656ccced4019f44763858d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb7a1a682eb37c7979349efe4a05f3f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb44e3aee0f530b36cf9a4704e7d02e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03f7e48b081331e5f5a33b7e595a452121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35adc039d04fe43911e5b92aa6c012e0122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac5cf2654c5b92473d119df126f9570123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c2e7fb34bcaf9762419788f95c6622124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15342b0749b24a80791e221b8a66fe40125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20114a7710a4f1b6f7139a2ab9e7e33f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69310a0457bc66a115e28f256fb96b34127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e114932816ad2aba5c3da7f6f87f1a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5d7a3b426eb1009f122ea469916d2e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2811fd4b09b7ce1d0c5706ac74d39b2130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b7a85d78082926ad1622b758ac4c59131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b312030a9b2970eeef18eb07eb1c39c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c8324bb8baf244368ee01614a1df2f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cc078ebf4ff1812f2c16b3d948c181134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e16b1638656f513d4b8aee78b6062ee135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4c04bbc06f14bc1eeb503ecd881f5c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0380f9cff54e8a029a2cba28ec90b3137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0140cbcefffc9d1ac669daa82543d635138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7000fb38db5bb4266cf23f20166f2f8139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c81c62332292103e26e69ca3192ba1b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ce00713f59389ff9ef3baca7a8b050141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83503f047e28744bd5e7a3278eda2d16142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e0701436098f8fa418dbb2de451563143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c32e95989d9cbb35a64e0dfe8bacca144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548194177732dc67ed4aa97ed887c4d8145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34506481c62223877f7121c45cf68136146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb8788eeaa07084f883b60411b36e39147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359ad694eb502bcee148abe044c87c7b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67e99b0df35c86398ee1d377688724f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5404747ff0b8de97234022050c8cfd92150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdec3e63c567139ec6d779d7bc2d1aa1151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af6b684e016100b0406b393929c079c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2e2919ff2ef1e969ba2de25f5fd50f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a81c4e5817620772d5885b57845bc6a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a695e40e1be8015774ab501d1ab3b9155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3fbbc18237180fffd329806799e693156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d102014577fb18f72051b7cb3da5b0d8157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddc2520d0b787003edd95e91477f01a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da610e401044feb1845614d50b5c903159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84981fafab4648f6142ee7b9dd1c4f0160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f348f26417ee1ddab809f8209701932161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4468ece797e5435ce8d887ba5a16480b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d555a3a423f5d8f487ae3f968c3bee163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b616a3264506063139bd1f1fbd41733e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00adabd879eaafa35024bac5f9f2000a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d1bb1e4702561ecce90ec6f881d57e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff32174b7604dd70bdcc46c668f3edaa167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63222d3f62230e2e1b630728dba3ad6f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9e7d8616e80f0e035c929e94523696169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bef7449cc4a5e836cd047fd747e267b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b66652dadc868a9b64a4d77c18840a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7660e0ff64f3a944369707dd5ce94d55172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04f09f0a633b1d39f683b78e857b737173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8689df4306ce5977e857380d7a3ebfe7174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f99bfc409f2fca592a066608c9a4b4e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6c519606ef4e5ae1f1c8ee4de4786f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533e65dcb985bf545287846ba22e58c3177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89b5ef3a4dbd467c4dd59ebfd5b14b0178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de75e5d87cbc057c71dac906c0918734179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8c92792ed1d4702232d7c0419aee1a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22547e7060c84ac3478aa97aad6ffa43181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1e27ef9b2d913bc5ba30c3e277f83a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331d4c3ac009092692aa7e0e8f7bcc9d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5fc1add6ed91fbd23954e6079c3383184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e253b1846b6a4899e9516e033d5904185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2620cc31022c1bb0d1d1a40946312c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51298106bd4588dfb8e95aed3381a358187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4cb542e2ae4df8eee7c6a27d43970b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a866da6a3d306411a3739914b914960189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f705e349a7db499f2ca3db73cc650c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c85bfcd33d4aae5a089bde101d202f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec75682e2bc279525a1f7c54f926e33192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ed1c49592d2723bcd1a93ff0abb4fd193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88180cec0e0457432338f74bce36102f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e3015dafb6af1c682fd13a5ca569a5195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffac8efbc6012d44eb69d9d2d2a6fb7196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e09b3ab51c6e8fbfca853d8a8f6eaf9197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca19afa73cb29ad48b6c917367bce3c2198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04d5226c0deefad2f4f227735acd756199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7483db28bc2ba8f1e9e6a3d25a0cd28e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b29e47f76249c6a573a2dca21226cc5201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de77b0d71b96382df239d43a56b4469202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80214c0554223044e2530700d3bf675203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0739f2bb4f981b18eda0aa196c8789204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3604a14c3929b0da4b0717e2a687de5205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3046a4ef68634eb602f8e50ad26d3c1206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85352743e723420ddc9b94d4e5b1d3d4207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44aefc4a77b5f97538f67e9b4f2bdb8208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772405e756845a2326e1101bed97ffe3209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db29fdee69f3fd30a48d6b683d86286e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2ee78a2f73eb641b0b2956d3c078eb211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ccd68cbfd737a389ca3682bc111eaf212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564f5cfecc18cab47e4a5efb2e44e019213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604e705511d15d3bbf2c9cfefd807be1214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de02986c48572ea8421ac4f10ebc934215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31545f0a980f33a635c1761b6fd4f2a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e6eb9e8567faac4a3910c2b0d5f5b6217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b9c56e7b2403e664310ada3929709d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aee4c495545b75ba461f696f0100bee219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3614564ad52cdff69dc9946101885f46220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929e9c317df7fe5091a31b25f12b53ca221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad35cb52925a316379e23222a59b91bc222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3c73a0ab0f3a0586e1b74e13a031be223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e3e048a1f91bc8fd09cf2a6ee943f2224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e10f9147c98ebb1f7e890435c6e4fc225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0e614fcd4f42ceabd2550f0499be59226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8450b2b4dcb613f5722d9546b9e9c229227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9468f02c93d854f697408f510ba39c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f49c53c968c2da0d417ec3455dee117229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0524c3025707842622359576217c1fad230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351e73fcedcae1b764a4e25693f84375231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5a810c84d96d1e95cf59b6aedb4639232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0eec36f8daec8db5ac084f6b3f088b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d964049d5c7355539c94a4e0f70aa32234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22b0778421471c5d93f5fea88c9ec3e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946492142ef0ccb4b445c0161a4efa9c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bcd59fb9982fcc7353553dcd87d293237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e043be905ae163acf9ce7f9fb02844238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ff9ab8af520237a8238f9352719606239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce40abe7c644e6030951636801687ab240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d177384775a8df25425888e73b09aa55241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3a7db1ed8708bbe5f438184713f6cc242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac0297e7b7812c18d8012788548f449243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71746a0a7b4391088e3b4e775918afd4244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962cf274af1db8eedf7ec561f7ef30d8245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f0ceea986bb1c8c408391c8a6c0eb9246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ccb683afaeab3db484b7c5043471a2247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3faa7e235885646002c9238b4dfdac9248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4ff06c955909da8a1423cb37506851249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c5a1c9b8fe4381fea97af2da5ea1f4250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcedd2927d1b6caba9504ccf3419d77251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4cc6de0d271e613d3c324c38d7d724252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f2cc9e5cc2905d1886590fcf31caa0253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe850962b7c8060106c2f3f4c813f2e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7aceadc0b1cb4d292102d260ac5db54255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191ef2e55104f558e18e1fdb2168415c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcfa021f76fe55044f2c1faa69ccea9257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25536a7d3968f70812182ce9d8e2f25258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d040e555ee959bf2b82e1c53181fd8c9259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21ad76f1f7ee27165f9620b9194e86e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32eccc0e8132698526bd8f4c11fd75f1261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544c9cef13416101e8dbc10b0b6b4226262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19328ebf6bcde0581c6653debc92ceaf263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6caa6cc52840ef783c9dadd0377ebe05264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18f3bb8bfb58ceee9c8cfdafae8f319265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa518ff2f107596fe10a0020cbb42a6266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d5b1afe505d35069b6e5b2b02428b4267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e5c3b33fba30c5eb2f6c96d512a88b268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ef3b7a1c8b613cc66dacc817031577269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a36a456da331c6d1c06492a353bb66e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52450bcaffcf4b72dd6864a28d96d2d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa569b958f1014d79a06cb52af3583ce272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91173dcc278f3154fcf2da4d29c6b52d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e0d1fd14b46f5c5d83ada16ec63909274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f4cea28d6b4e8fc9ef465e3fad6530275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd0a6b058d7b7753abb406ba50436e3276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc209972837620af13933b112d57dda277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33dc4b70047d323b67b7e52bb39f9565278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936fc1dfaec1d53d8b1f79d6e4cd7c13279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40073e94ad3e5512647fabbc35d8f786280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f318f557115d720db766f486587906281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd6a87b4746eaee8e59f34baba32618282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c757c7a263818f99dccc5320cab7ea283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca124d466a12fa73e540d5203d20b40284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731621f5b63d5382171f3b6e58a5bc50285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed6dd7039bbdeb7d00173ec1c4f6309286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a985a14bf8a3e218379875fb2371fd3287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a778b8dc74f9aced5bc5af5a12afc4a288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cba8a1cd1428eb933f7e1f09ed84338289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe773c8c506617e587796cb060a1888290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fa540990f8a5632404a6206a034f7e291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe8e6318c8c13d28ca56a5e52eed426292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c2adddf598b7092f6b90096839df32293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674178c695c08d1a08dd6dac076badfb294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0876ff3ca8dcc526e76c04898415324295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307789dd66a4adce81a019931b59f767296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c730ced6a6bfbf7f9f947588c4f0c7d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71845e24f2f141d7b00da71d16766f9b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25203284992b152ca963fdffa70e821299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aed4fa3b296abf55cf1e807e0bef5c8300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb4423b43fa626b17692d662d711d57301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62c3508924587dbc259ee00a642448f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33a9d0938298f426a7533436044920e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff983b1ea1e0eafb6e86b454751c55d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c432975f18da65c85180f94a5cef4685305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c832d2ccf9e150f0f145493738a1ae306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4c42e872cac1fa6039b42ac0e2d435307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bdfeb9f05c4b29cf460676b4587490308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f02731fbb5b0984b71b4991c4a3695b309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672ce029f4c0e664d6971a05f34f777f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1422539edfa4652308223861fd69f513311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd3270e827f22a1838e5c1d9dae7936312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e347e746fb93eafc9645141da3f405a0313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6944565f7854677c947796d0d2d5334314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f0684f49e4bc01a83c1ecb79a22b10315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddcc8103f6f098d7295152dfe249757316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71a80644628dfdc6e1c3996d24f8523317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cb96326b550e6b61e2bd6531ec595b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901867d384d51b151a1e960497dad712319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032bd388d9bf56560e020dca799349ef320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77735d1f945210d78182090123026e0321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278a9414dfc315a5bb74bd39ad5f643e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d97ef3fb1bbb5f19a6bca01ade28c8323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b15880ace96f4eead171563bcd779d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4545a93c442d1c65043c819141577028325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346c4ba590f5241d750f0fb9ea0d235b326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3077a7220e1a2755784148272a790d3c327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173b4f50a6c182f48783758b14b94e2d328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cafa2c3c3f794124cc370c722edff4329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80db7eec59157f4b988e310547cbe44330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a274fc2e0cbf9ce643cbd5dd70a75d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e42c038d36e2455d4580fa182c4774c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a4ceee9619342efd93b4b951292ec9333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b023a44f3126464ac81977650b7f83334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d61657984f6caeff4bfbfeb666ba80335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081e52927ebc2ed7a8a9439ede565eef336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93fed30774799d3c79de033c979e066337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57940255125a8a5a76cd82af2ed4657b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83149ddcdac484cc6174b05849803b20339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3335e88e447cb9e2c5e110272ecf2a340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25eef7da48b635cc113798a3793014da341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bd4f4dd1a1e9a0b5d3e19599fcb7fe342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7239d8eedfc8eeac55aee7ec6cc39491343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d70f4067911d9638e7882eda8bbab2344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7069af40be9adc37df006551335a6156345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e005afdb53d2175e316b4a97f111b4f346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d814bcb75850724fc3556fffc269721347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cb3781bca0d69571f02cc0b2e15b7b348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5b307ebab7d8adcdb6cd113643ff6a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232b50e7e69c2bfeb29d1b0576f5dbb2350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab410d82c9bbf9a5cf50825107bedbd4351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53afb6e371f9dfefe358b38a372faf98352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b343983b0b7fb4f667fb8b11ef097d353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9350b7ab2fa48d6f354266e13742d554354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1e809903e46f54c5d333ebd1381a94355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb287435c147bbbf444343280900b4d356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d5d81bb87242dd55929b3a9241cd6f357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ddad7569645b469bcef622b8e73f24358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843c2fcfb03f72a17d6fb07e38f137ff359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e827eb905f3571167d8b70be7a1b10ac360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d545b0d740491dd3eff79bf77bfd36cb361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555b2017a72e856394470722d96b3571362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0086aaa229188d12dad3de039a2935363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a92b576b569cf1c4cc2b23925b795b9364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8bc3177658ffcd78aff1249ec96a6f365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1431654a918ebf36407f8d358a04ebc3366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a10278870857f27f2cbb42d9ed1dc40367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f52249b1fe52c4ea3624ef6fe8e1bb368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c7018f8931451d9be11dbcade27cfd369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8525fd5cb52de9ebbab9d0117ebdbcff370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6325a5c596470569355b9e0262b348371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f831289a9a8494d8adae1a466ce16187372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a57cc95ad21d343718d039fac61940373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0632618497ed52bce20f1b60c5a2366374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026a492a554ca982c3a4318388a4b0e7375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdaf0de2c2e3168dc3858f5a063204a9376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7332fbf2202955069b920a068a2dee377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad39e3ea93ccee28a8c338cb1fdcc1a5378.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8e0d05cc19a07383a3e7463c81b01e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204a473d82a170061ccc8cb5e5418cc82.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeba112c8c4d524759b618cb14711ed13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4333bc239bb31244b776c9b23e606ea24.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2b4cf7c138efbb4fadc7bc304359d15.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fb7bd838dbed5bc9b3d320c8ccf4496.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7903edfac305c9e0a8ece6c9afa449317.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a5073c052fbedde25d2a03196383e78.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec49c32dd2dd1832282d4e3fe1d3be49.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed88d448d467af7db8377bc7515f170310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc726f07d4d46eb26d636c238efe4c811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf057b438722965ff6063ff7b9bc567a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882d2b6a392d7f620f3941606714efa913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bd82cd8309fe7309a744dfb5aa273514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de11993cf609e373d72731982bac67e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56dabaf64a46474ab039939eacdb6f8c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d984ebf95b0ca175ceb9aaf89987c317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880f07383ee2099c73e21d8d23440b8d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7139182122bfe8f7c6443dedc374aea419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadddbfc8809e8680740cd48908c21f820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908916a1928cd102e9fc2865a7b33c5821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c5d0c3327513b8d72fe196cfee06bc22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf74da9f520bb88fc09fd0746579bc223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50a4a250d4223d10436951efcda32da24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d191eeb6d5e2fa0bf20d534878e13025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1032c78af3f8d62e81a71d626cee89c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0d1dc60a5c4ed8a8086a2b8dc8a3fd27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66c4ff48f61fe9d53e6c5d87fb90f6928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ff9751f2e363a324782103074b866329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e458393c7de603f4b18c127a06ae5230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a617439b5025ef79e9d4d4ad0b8a6c431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a43681ad638182726796fb376964b832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23930b5fceb2a491e189129b60657afe33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18838b66289aa9164e767e989fbb17e734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2895f9e0465a308e0eae6a763c0fd54435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ec0ad3f1cebe8d417d147b97d1950336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b9cc103cea0e17f1bc7b640a1871d737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfc3beb2f97ce1084c02e677420436538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eef9cce95f8d9224a37b2e7334c9c9c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2f7b112dbf683fc11d0097202f3f1540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecfc1b6f0568b280a4d5ccc1aa0104d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734e5ffca15dd25224077f330502d0d542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e34643648097d9ab84bbac291810ee43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df6258a53c91e373c100ed79ccdced544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a696161cec0c2c962ef8232ea83fe145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef76f9c7ac879c86f69536890a7502546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6ba514f480d8132edb1a40c8ac937347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e80f47989c1510b8e1d4d6a83252cb48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51072a5c59d6c454a49d913e3948f1149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b54e914c3bf7167e198c16677a57a450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8ff7baa3a15fcee83df5eefeb6d3f951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230b6ea931986cc52c98d5bc20c76b4152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90c11269dfa0b6f12b28bc5d5f630e053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88fb5ec3060a14c1388c92981e1379f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f53b6f47043a4eefff06c4aee346d6655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad0830339c31aaf745a1a2e79cb950156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ae224da98bae2cb6193682b149f47857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62503dc16932a361997e79c55923741f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e57014cfc365dee718eb9fe351d10e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7602f9d53a377dec69650d0e51e63b7b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c2dd8d511bf5b9211cde5cdeb764fe61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f678dd8f630ab637668805116e0b81a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c014b4b325f2a6c4becb5679edd4ba863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fd7e0644353babd9e47b1ae12e271764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543bfc48155ae3b143222c18d6c0b97465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40548eb169ad1fabaeaae3ebb00ad5d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b794a1bb14dce98912482a8ea90273e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f209cf00d403f7f0b1cc41690500f668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100db65932d1f08aa4b644c7def01de369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5e94c7186cdff65d26668db0eb51c870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b0333ff6634d3639eeb4e2f109303271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e006212c436af3d1dc80aeae6afa06872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e52bd90eb1f80956be413fab7da04973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2d1ef86335de02d06320e3dff45ef574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c2bd72561d1d3a406fe4304e1c26ec75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32eb8a15e211ba6a19a9acb9aff7ffdf76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50fe428433ac88c190ee0ba8d0986bd77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f0d6211df63e780053b6cd46ea940b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6b1a35b36667a14e6f885f98d9a46579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945ac69934ba5a010e3173228a0f612e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b7397c4828d56730ad618e9212955b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8587116f11ad9f2cc6b2eccdab1d8a9782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bcd16f49f833323836b3b7fa8b472b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b8b2503a7ecac3503e0bcb2c48244e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e931d6fb7a009c119d8a89d8d8303f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d4a50578de59bbc36443cee5b0271286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca00711e93b807f80c721610deea650b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e0ef4c51433ba7ce553b57ca15f45888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9351faae2f0c6b23ace48756fdc056e189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96aab12055cbb16ac24b5addcdaf4b0890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbe75ab20391055b7a034ec56df7d3991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb958283101e11805bb94ceb066654f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67be13d3e1a3f731873f657c00fe974d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f0007435ba948ccb50c87f941c1e1694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43dafcee4387d15cc3d7afac6f1efc495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2c9c37c0ff4348870f8330838cbbb096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe4689dad36388df536d7d52a31b7c297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54dfd4bd7602c5321c4a172ee227505a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aede959f0923d2e1b9f047ddf327113f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e456aee092dbcd1c7c3474f6376270df100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b735754c8875dbcdd8744dcb70e8c98101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f7763b20eb7722bc26c9f18e5d7ba9102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d36c62cd6e9eab8ee60b5cd9c8e1df103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c072a499cfe24d08d991750182ae383104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d68cfcbe378028591bc28496a1089cf105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddfc661624c5e5672be1b8fb884e3e6106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e5f9065a8ddb6cb9b06f7834a811f8107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f227d076b44363b8f5be565007c82e6108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079e5e00c84918f726ea3f4abb934345109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e750e5e3c18a5321fb57f8b3442f42a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acddeb0b00fc8f22a10c5a0389e174c7111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6d45ff4acd79c27be77d539e4b36d0112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5870c2a630eab52ae9cf3646ea263236113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454648a876faf87f3816a1b8e136c6bd114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c1cd35ee93df92dcbf8f4836abc009115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf990fa7090fbd49e19bc0283869c16116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3dc5bad3aa223c53b5f87dbfbaa09c7117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa05e68dfb34eb585b02c8f50ebc932c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e2792a93fe8f209c87cfb96f772aca119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57686a5f0ad69faf65934821c74a51d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ce873ba6dcf3383e15993798e01632121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531343c54844227ea03583cf764315be122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5532461b47773d2c975724ce2585ad3d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4fc95dd8a8f2f042767408257ebcad124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b699fad43279bb7e06a8f00902eff21125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e841f847fd11d5c27b7a5452a9132af126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2644ddbd8962b5e4145df7d2c23a7468127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755b275bdf09609a0d4cfcfae4c4b786128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e914f9fc5ac9fa49e97dd4e28e7600129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc36fe0d05014d5f26f2874e3d6c294130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f056474d6f8ce4f69fd15eeddf7206fd131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7ecd66a9fb23ce7ca602e888929702132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e022f77908d5b732c1f3beadccb3a1133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719835e4e75faa15e5eeb87874288c1c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccbe1e1dc2ec07a635ec8913e3c56c7135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a9b8a258ba107eb4db63fda942d00d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b7b858dac1fa3913c88b4f135b8093137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a15bbb49afb00e9256cc5775fbeb1b0138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592b9154d2af5ac49769bc7898856f6b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5cd21c7943e2f57bdf5cb0cb83a0fb140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e3fd1c980e0cdcbb9b623ff1358b21141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9b1effe4abd072252e634688875c7b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d267767dc16e5ec88451046ea890b091143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc16c9611824d19a9ebc4b4e30cbea8c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713d84328943267ba7d0ba2bd7c4a8c4145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98454f715a331a25babc2272fd879c4b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac354d4a5fd7823b4934ad4388542f9147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f702efa5756d4c8f58b5fbc632c867148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fec7ac931c3ef4644491178ae6e2644149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e8fcab8529eec4ae9735f7d07e5a40150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25441bf4d94eac845047f2b9d758f9c1151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7a33697a8f3f67eeac2d51e611250b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45dc2ed8ee51c3705ccf2adc31d27c33153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34d01935b15bd76649c2dcfd2baa78c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867eb7a4896352799491a5351b8e558a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58d944624f5d6631d5f48ccbcb9b829156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0ce67937e390eb1eaf41da907d48ce157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff1e47e22114d833592edce72a694ed158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e2813df4b7b87d950cf7ccece50251159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60488bab12cd48c235611f6558b7a77160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc86480df35c6ea89e76700978d1649161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00773be6cb8e1049674a3c2325a0460162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f9f29cb7e2805fa182574821f078dd163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5076b43a904c7d242b4d7bcb7e8e47164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a55f88ba6b11bbbec683e42ffc40888165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91aba7850efa72e8be049c9a8edc997166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6911fe4425491ca1487da9c4b696246167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca816e10415a96d4c2adbc2a6edab463168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff756d766e2828f25197923c6d9c637d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7db3e1f00ed53ded6577fc688a13b5170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2769fe1f39be05f39bf6136bada8db171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba617a6e5a0f3e1457b836359a9d37ec172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94dc2d2ed80f8d1fe16f211dcd3dd404173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6632af4549351bea4f6aa8ae739f9a24174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc0c57abd5796d32944c581f0df15cf175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd2129eec0740c257ae658ac256d0d7176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad389c22cc70598db84c7c2e335dee18177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3fb6e791b603be744b99acd6164301178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26a298ff81f6b9ba57777b6bf3fe625179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b19dbdc2d30277a2bc632d0c5097893180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6ae63ea1bdda38c60c517dc8780451181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec2c08c9f5ea20efdab21f66ec49ca2182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7824a9b24c17119d4d9e1521b97bff9183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d3dc2c0c907816ff14231cecadb4b6184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07967e4b971540b0b14f30ae73ae1bd6185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582343441b9e377bdf9c4a0d60d5e41f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1b705c43f5c433f036d02ee49f0d1a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f300f10ff560f978d6c47242e1fae14188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3101f5c196cad121d6e456dc8b22f124189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def6aa64265c0bcbe1cc9a83c0bf4567190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e0bd23110ac165fa8f71e37d2c9542191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c8857acc076b73a1e5993f127a331c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d819ff975eed744963ac6a3cec41f37193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74426c8800e85da0b38c49f214d42843194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc36df6202898b5c1093831fd880755195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9eaffe11f7dc69c4a13c67d8681ca5196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e4ffc96c4d877895efe55d710a55b9197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839c13e11431571b36bf76f341c865e2198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd71e32ef2846bde5fa6c34341242766199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9459e79e271274f96c2e0d98380970c8200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f43666653bc6292f5f9c9d75492ec6201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92818a360e5d8fe065901b993cfbfdaa202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b9149fcebadc81a722f9c216d342d9203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93fc2874860f17f6252fa5bfd1ee79f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9505901427ea3382f192490eb6f99a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a1e4f67f49fb3652bd781556252ea1206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fd0e3ce4d23bbe8ba29263a7d79348207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6062695dac9cf46bb01e8da357f1d7208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee062afb0282462391344d1c122712d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a4931cb5ac3bb4e1ec3514b1d36c73210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1b26de64d1d58758bf41a404b4a45f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b1639ab5cf54d1dc1cce23cb6c3ba9212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edff6553b716f4271e8fa58394cd260c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc8f52a77632859d9cc0fec3a17d82a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e31c8c288c2db4501ea28b585ed44d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511b3076b5859e3c5bc839d33d401a61216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b39b9b3a9f9456bdf6d2a2909cea78217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f9dce8b4c0a0359d0cfc911e89d161218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcf3b77c77e701c3890e8610eafc8d4219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7c8dbfead43726f0aa2839120e2e5a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a90d0533219a48a067ee94933efb1e6221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e4d4b42decbe70c9d1898d19e0bfc3222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8bbe059eff913135e9bf0b557bcd0e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f315269b6a7ed2698964021318f8031c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfff02522fdb26b6476e7d8b27b018d3225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b5db9ab61d99976037e78722985b35226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a868035a826493e3ad632a130bda236227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741dc124e8ba0797443ed8aab8c4fc13228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf70d3922138a72cb0a2efc68d32907229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ad740ad32b51684eb6a8866ebb8e64230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100349eb1b95ce4365949183f8042a22231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2425c43c600f72b47f0fa13c5d53e9fd232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b769109121b8f6c7931e58b5d5a8b8233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9025bb438d8ec76f59e48703547b01234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9bcf7dc9625950203fda2d59bd2596235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bb159fead699cb7d48465018a87974236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fcf247c5ec1c404079177daa3d2cce237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3be5abaec6fe7336ab0727ecf2c918238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52412e15f3d4e5abd4cd3c6e5fe211dc239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680d10b2abc2b7e2bf8c8c4fc2cf8fd1240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c03ea7fd1a666f71e7dfb1ed4ffe99241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d86ab6c7a1d106aaccb4a05f5ca22ce242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193eaf3f47836894231d07336c1f1ea6243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9fc1be283f0b681e3ed86fdd0bc51c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08c0dc4bf2d92220aaf40937157350b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6046a474db5113c94cfbac40ec88c2fe246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bc95e0bc83dce258951d8b38221740247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd286dccce67f6ecf726bad87158299248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092d7277a2a3495301f13e5d0b8e70b8249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44456d77309bec811f1084449bf35d93250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace9250f8a7f15635254e0279ddcdef4251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2bdfbdd17579c634e39cac377626df252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c961e3e59e356243cc6deb3897ebe876253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b15e4e04b386083ceeb8b508d6c4dc254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9752e5d1ce03dfc7025c0f82f64f3002255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1700d4a2e423693ff987894d174575256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcd9399666c2ee299227544c22e94bb257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af070904ccdcf4ae02328fbca6e8a36258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729a515e6d9e098f775c8ed3260d7775259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecab3cdba48e3ee5019ca539a6583ac260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636d13aa65e05aa56d8217fb4f1ea3ea261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4849a7d6ed8b148429f3270eeaaca55d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd4096b9d038cf1b73912b4aad2c3e8263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1db3bd6b43f5ac36f34b00159a70f3264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1968b60696b059b4b059239356077b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90a4219438b4a1cfb34066fba68dc79266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7cdba962b5fdb11a1c595df0fba6c2267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199956d3e567a8ca8bda57ab4cb519ef268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2bc4037caf6f1eb0166ce7c8f37ae2269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea547ec8d18dd3fbbebdfba91fea5c86270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e9184fba44517d47f5a49c362239ea271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2efe1338c2c109cf6eb9f4b59fc68d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46639fa67b5e865ba74cf553fd6351a273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fc8a6237b43c74d1838a6ebd2ce71a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24de1e6d609b3d00d5a0b8711e7e6e0275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc036c210862bc82c938a7c4b9dd7bba276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0edb84f3b92ec7db2e504362054b359277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701489a2b8014a4ecbf032399f218c1a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c2257858c80ff215afbdb650f14575279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b909a957ee2ff6fd3bb09b13f2da52b9280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11dafdbe1bafd4139154f032182165fe281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684e8f2a3bf5e9e7d1bfd544f7903c8c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94d54d5f94da4c37feb4ecad120b800283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7a21005174efd7772afbf5454fdd51284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c55be4f529d1a6f5c4991ab01daa853285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a9cbdf95f49a5d88fef6362a1edec9286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873bdb7a0a89822ab1f11d225b5b2a62287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32feb7157f91252b346e803018f7685d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da11b097a4414f8772636ffc467c1b60289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bfd63880f18486864053bfaa4ff87d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61543245eba8300539981091b6a8f384291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e48e31e121edf415f838ef45e6860a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b80db356b3a1cf0da983938f14e5312293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574e41d79769f4fb621a5ccb956b0a2e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf7456fa8fcf1c826ecf47bdb2b04cd295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae672a87837b713f9c5084deac0ba39a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089cbcffa83d7b20bbc8993fb398c7a1297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acad557c7d04156d8f98e69821214e10298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e700902488008a3bbe13dd0a92cab199299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ea89c9c909e5686a39c4a7363cdee8300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7008c8747cffd0d51ed501166a3343fe301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbdf075be37adf230bb059dc905dedc302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863adf802d2c82221facd3fb7b7e2b5f303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e47ac4ea87bba50b0fa5a4d23eb855e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7242fa062ce80cf352e1af2eeebcf7c9305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4e42d6597e97ac4aba4ddccdae5515306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cd05dfe872aae6dce7aa69119352cc307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618b859e25bc526f96fe82e84a7b2e86308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1286f34fa3622392c0ef4220ea78de0b309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef9396b56afb0125d059a530a4ae040310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecbba7539a699ae5d73208d988f9884311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfc988e8465637faa507d3f299326cb312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2ea0ae6c8ad809e0846c935481ee84313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c3e809b3cf8dea3de3db75bbd27022314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3175dc3cadfbc5a822a91e528275890d315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3313b84f773ac74f02a4d79dd1addb82316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d556a816f74284afda7743de409a0f6317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445226c66948f4dd13eaefb095030675318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5318f9db3f3bba14dbcefcedb4272d16319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8b003a4343ae8ac92f087d9d2a8c29320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89180535d15e65e742db3dda0776838b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77d411d3392b8ea1e47d924e42ab321322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc62a618f30b039e7347cdb690fe742323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cbff7406df0140cd9e3a13e1799b25324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7882e50c71f8d58f5c8d88db8b0ac61325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f596abfc534217633a7e514675421531326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b274be25ac04c0fb0517342f245e13ea327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730228c98e24d177e0f5c32fb990125d328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29044970ba95ab7be7d4da7ff8be9afb329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be4b97f16476b8a69040e0d612d8d3a330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4e423fd5a97ee755032ef4069d47b8331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d8624763d73bca697ccc9ac5f3b666332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd75cee0836e439b363e0b6e6f6e3b7c333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3da01b39a22a86afa446aee8caf5555334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b485a2fa39cdb6aa06e164a1a6c9cf1335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704cf218a473a8e4723361a5f077244d336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61049f70953999f2388da93bdbc7cfb337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e2c720c5432b3d0f37490256e19601338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f005253a77697c42a231765a007994bc339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0735945694f2fb27fc6b1a5df5fccfb6340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161f537f04c467e3994b946ba60d5ce6341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1864646da63c32bb0723931fb1ae8695342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc1248f3b8d38552505c320120533a3343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bafe50291a83b79070e136d08823adb344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ab0dd8f1d1d26395b10373067eb52d345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd43c1748e109edda03b5f11a9c35e1346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4517e5e46ededb6e0cf5dfa6fb9743347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c298d9b0cd50e58fa3aa7b478b02ab10348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4e4b50127ffcb3aa71b1bf5a9d4ad8349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d4fc995721cfd398fefdc58067b0b3350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d042ed32b4e2831997baec51164919351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d804b5a35ac4a60534afd2846fcfd9352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231ef236f262df2ba003a55b659e7446353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b167094911a2bff47bd58af248186d18354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bd5d2c775d71a3930c49114ee2c343355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447657bb6579600a2659e5bc3f72a1b6356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bfc4342d13c99fe6e374d69d06988b357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e4b44b338fbc77055928a7a14f4337358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d4dd233df695ad7db57e48b89b19f7359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86aa401b6652f9eaf4ef6a4b8b43497e360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011c7c14e496f551bd5dce41ca879fee361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47863f3b2f48c0db22522582a5ba8d5362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f761563ffe7e2f7be2e44c4c3dc3ec6363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c67af67c6723b7d70e2c8018b0b217364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768dc05faf8b9c453ed149b68e924729365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f58900f19e8ae498d86d3f420a1815366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f73089b51ede1a186c64202afa229a4367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef7585fe98630b531e896f5aec56a13368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ec3d28156a4d4f047b8717cce5a4f6369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cc5bc7a5c41026fd7ff51636d76cb0370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5fe171bc17e78a839db38c3487034c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8290e3860c47bee0d6e922cfb5ec8db372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82aabfb538801498e27051374021cc3f373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba82d5310ea2047a2181c6fc9dd56c0374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc8faa49ca5c92903fcf0d92e7c091e375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbe66ac0a19f6fcb76294b385424690376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a5c2bf2ccdd57c2640a4fd807f9aab377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e433b481adf3c37029348e59d812fca2378.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>