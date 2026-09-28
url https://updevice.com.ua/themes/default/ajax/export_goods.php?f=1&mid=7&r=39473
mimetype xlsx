--- v0 (2026-09-28)
+++ v1 (2026-09-28)
@@ -1375,51 +1375,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb05c95f5ab885be405092c575c436381.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da189a13d312197758bcdc78d01695112.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b07288d6abb0c9560c753400f7540683.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1538e514a00598293463da9d206f57914.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fb3ce0325de75e9f37d1869a9fc5a45.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8868225d0289ff10d7e34935809d64cb6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d1a4bcdd927c20adf857a17ac231cc7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8227fecb5080714b0f1b5413dd03a538.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a580349e6ee0b688b2cf565278efbb49.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f218cbebde63087b252aa1321d35293110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1369e4933440a38377551e0b98f9f93011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60624e367bce302f8bc519b1907393a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585efa68aa9e6a11ce4a06c08297755713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3161d5364a39d29a7858d11696200414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9f5929186a2f2e3357bdccf98b760415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b05706dfc79770d5f9332314c26ba8516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fad9f9ae245159877f8657b2fda5c517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7d0c1ffbcd0ed804c18ea7d0873b2018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6505864d955997f8ec73c4f62cdfe86819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cfbff7f9760a4f742e96714aabae2b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9471602ec707f078469b4fbe30afcdfd21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66be558734e4867215434e106d81109322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064fbac62164c11d075f3bff28dd9f2423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128791fcbd19de618441b37a7e14550724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f564e56a55a06cbd69b390c0248ceff225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f0d21111aef4cba768defeefcecbca26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19e96f89be6391a305f80410f88bc5c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8d11fd6276dadce665419a7339b15128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d603c7be7fc8c92699e443c918ef2b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160d794e6a33526fb96bfc3a7748ddb230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725b6da5100c236fa9e259eb40d54a1c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddb709af40fcf5b125ae0cc243ee2de32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e86a8eff8d8261fb2f6594a80e4d3733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3616fe405a188847caa0a09ad4e25d9f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba8a6e8b2b35de01fc41dcb796daedc35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fbab28cf01f67db4531f3c017c8f7836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d3fe49129d59d3d392adab0868223c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f7801988e48ba65e81b357961be6dc38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be6f51bb24a3637e7faebe935e5eafc39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7885a9b83cbe82044211a1aaa573a040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87a71d0bbd5d9fa35ae22d54c32a24141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c6b06179935ae2da7c1f77c360aef742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89eb807a5a8018b6d3cf94fa2d4b528c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638ede0895ab90adaf93cfc47e98927c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88005cdbd67b61dffb7a36a6ab8841bd45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27db606adf05f4328378a1db77d4320846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7570002fccd459890ba667bea4e5f56547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941beca777afbd4f1e9cb8e3229d8c2848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdae26d3cdbeb92d2b37c15495d0a3249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0babaa64a28c70a7d5c114af9ab9ef50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe8cae3e21cd2ae7c9e46c590df90c151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f431672cb2f8f07d5494340b115256e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5665b0d6701f618214d7366b80245ad53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615ecd96d6c67be8cdf807083afced4354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b36be5380facfc9f1134fdfdda471ab55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535ecd509e68b4e132e88c753cbb94b156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc87173d42864a902277c2cfd2011b2557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c51f2d990f0bb2521e46d7f568123e558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a50f68d119cdee765cbed84de7e2dc959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b29cd1afabf01bd1b209858713109e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6571766b186c9064a79f54738286d03861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5e119132fe6b70b68656b578a2f9c962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a1d0455e8c77588af5cdf7b7b0b6a863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7439025721a89d5af17a4233e26442564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e4bd58a92dffa331b02a53540bbdd965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9f0a4dd451f80a69d9a113e056d35666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e29c73fb7e164329e372ded3798a17a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4dd46e693eaee52e5f023059d11f87968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcabb3f51c5fe84706902c5b84115a369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a37dcd9a398419e8ccad5f514d3224770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240e23c6f198562874c10a58cef4e99a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b39448681abd3c2877c1899cb05f01a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbc3191fb1ae09e5b45dad0579ed03273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc72321d348953ad6937860f3619e4d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6875a602828d63e96b45c11fcc6a479175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1308faf782d5518b29f68bf65e2971f376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01416bd62f194ea2c433b78efc7dc44477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9db883149fd9a22247b46dc9aa31e978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaef1b56a157821f518b7990f6095aab79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5039c1591b23ad710c9383f926cd7280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb4fdccf2ccbcec6b2c92a1121ae37381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c274ed6afb2f62267da70f6edcc3493982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484a74163ac4812058cb48dc16d3909283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a8f83012398ff4da46b04e5e4c74a284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6653e7d89e7fe374673c98b0e159402b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f465687df1087e3c235b0348bd4c451886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5802c08e32b572582c520307efd9cd87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b6ef88094e196a3d174fa51229c0c588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02953e0a675b07084f81f066f2e89b9389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b237835c9d03009e7997b6f97136214a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501e358dda28ed1adc4b9fa9fb425cc091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f448f593e1add1c0aaa695b77549ce2c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e839b064a99e09036379dcbf7f89d36293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35610a5bdcc3fd2ab86918251e2fe7d394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436a72fed29f4a1a6db89e0926a4b4aa95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e141f11317ef96c2977c5050d73737596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35f30d53b7e05c3c1224a6b5cc8365a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb8b39e3ccafac55dcd551873e8efc298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2465b1591b00693fc26c9ea7ec55178e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49235a94205f79e9a81464b48e12e6a3100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cc4ade892cd9f1b23e4075c7c89ac8101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0abf64a7eac004ec407b9207a0497e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e109cd8de68907547061a22c87cc8e52103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb07988069ae0a20a265f24eeaf9a36104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef5b2fff892c9adfdba38f867788ca8105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7143e24394037e4a6482f319543115106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacfa8e04641fd3c7e3301c0e94c2d63107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c939a1749026064ca32c47bda3c0a5108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4e89fa90dc8a517e9a393b5f4240d2109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3faed292a98ddbb79ca5237bea16e7110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54a69d5f80c13b59cdde2afe1b5ad09111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82c1b89f31a24cd6e69e6923fb5ac40112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26e9bc1f67578a030e459f977977ebd113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b3c5bc6a264a9f5578623ea0cfbfb8114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854284b06e497f4f8f9bf1634d780544115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203d463f60e1e29b90a2b1834438f990116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32215b3bcdf00b0b8276cd893f02b25117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370227d05d8b0b02d02ffbed9ef09352118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b75e6990bd6b811c47eaa45a3f7014e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15f540e31525cb3c31b10e387dbd4a4120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276ee2f785004c0c930937037bddbc62121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab663014456d553363ce449a52bb064a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8256ca4137af6ff6026986bcd88b1e3b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06708089d9ae62d26cd5c9fbffff3fde124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f5ca83bafbad5a369ac1684c355816125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71ec2167ef475da0f3dd50e1bb97142126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234d79dd8207c7857b5d473a714c2a1e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2952fe52f8e767b30996c27a82cd758128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbca8f1241784c0e137e5a2a09994414129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb527915b479552f7d01554d447bd38130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c487efbfaaf33b78152a99c01b1bd4b0131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cdaa57719f9a9ff502d02898855cab132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481793da4cddefae1914c576bbbab6df133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d3a6bd223f98b1e26ec6ea2ad04be2134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375dab14ab86c76087b37d66a8a5df5b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c5bdc8ccf5431de02a28b54495405a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfdf72cf22149c77cf7315d4bae5988137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b06a5e04a8075385a949b8d455a92cc138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e462304c7f9bc4cf9816096b83d89856139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea0f1e5823f84a52dcf55317ff2a31e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9805d971e69a5f25b5f7e8056a1bfd71141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cd53f7ce95b13d9c84f73cf929a38c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecc5be2abcd10a562e54498a7a28fe6143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556435b32fcb3ba5d42653180bc18777144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be28fd90bbc4ee919bb2910a5ea53d5145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183e07c1bc0ef31eb4d5e1543161338b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2721cb42880152766e671e4aa1b5e507147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c1e7b200cdf081549092faf2cba458148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178070a89e1112218fbbdb0c74f67864149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d13eac19a59d2ac250a739b02210cb150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd86fc2b4494f8b0f0fb805dac45babd151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8349c723244b94fe092189c25264f8a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6805cc0d9574b2c2115597596c041719153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4034de7aa8a33f7812bd458fee4260b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ed71f23da3366d40a575c1904bbc4a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d769f78f5fe0787c3a3d901a8f82bf156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312a749783f62dbb8efd5c3b8e899eea157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ee873ef25966788b022d39bdc319e1158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11b7b99428bc31bded81d3797481676159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f66ea4296f28a623706d9d03d05b4cf160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbb2a0e47446862108493416f6e44a2161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30732b567dfe710dd713814e7b7fc179162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f709497cd19587f977aa21c20c992c57163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843171a20b0cb656025fd3e6f4ac3f13164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08782720e10ab58e9b0446927c1f355165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e908e029ff749af00e23e6292043a7166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bce5ef63d8272f5c7b0ff7851f0c64d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7cb566dd5d9f50b0b7e553c8759a89168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369ac01fbdc2165a0d09d836e650ba9d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2725b1f077972c38ad39b58920607043170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3856365d2f9bc1d202cf194ce15ccf2f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80596a650c6c25d886faa7d056991eac172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e697f35483526ee1bd31db6c4f4c515e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbd7e5963b4057333d0607edb1f6d4a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5267e83c1b62a6d0795fa9b1e480c263175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab044c78dcc8b247ffd01e3f45c57c13176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cea970d4bb7fcb664f1625a1712e37177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8405effe9bbed2c9805881601df7b5c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e5ea93e110822cd6de4e42ddfc37bc179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707ed75f4bc43a35b82558a6028d3ad0180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2007da96893cf48f37aaa6acaa826577181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3d5bbea9cbb81d9c0b34fb165b6459182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bad35e44ecfa040650f6a366d738f15183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a428c0542b3a1a9ad3bd7208570a9f6a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfff7731ae3533002f27854b4f894be185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222febaa6a9a04e471ea5377c60c025d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb2acee74cdb4efc5c544284db77e4d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4fcd4e9dbb7e3e953b92bfb89d2398188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8667eee2d3700e6a374f4eb2d8659f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272e18863ca32dcda41e3426acab5b73190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796f0fd7391cfafc649e0d7d3b48b871191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2065bcb079f03ac03c6b073e7227c445192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5c0d570adbfca56ebd2e372471e693193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94d01f3c4a3e9259e0b34c4a3a58ff7194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c829777b650a1004e72f3bca7be7a63195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28027049f365485d7cf9975b13ecac96196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5a1e5213b78c2e2b8c358a503e1a46197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ee8012b53bbf78aea72362a07f20be198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97f70bee6a7c104f64ec44303b6d635199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee7b38077e4fd68889418d67ef4bbca200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb363465a806f88103cdc0bc14813419201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b92c379136b67bbe8c45f3fb0102f65202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b00b5446b11e2b37421ea6723a07d1203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9944b4ec075c01ca5a69d3518a3ba30204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d7ad2267a028e9ebacdd4a73d403e4205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca058d07673afa19dc8d7a6ab2293f40206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3caeb0e0aa551c6a333aa02063f7176e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24547ddfac2cfdf32a79ef0ce0da5f5c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0355e027de7d42434ff3567c2bf38c5b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1347965b0bc3ecb9130edcb09eddac2d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c1228d5a05828bb183b8904cdfca00211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f1d7362de1fc48b7e882eca645d8aa212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66343d134dd5b59fba85bb09eeb1970213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d293c42353ebeee87d7397767b0a01d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e27a4714ab4aba6cba222aa45ae7635215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b46eb810c9084461a3b4af790663c60216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d05615f203c07e60f81c41a87600d6217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ccefcee72696b5f02e03f0608cc0a4218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fc5c00686a9fd15c2e10dc6a497f37219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589273f0ed0c6285518e6136a6ee71b8220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11be6fabf46a67904ade423c13458a4221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa9caeb5e14d85accc5e34731a54ea8222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c49da816275e484bcd0589940bbb1b3223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ffe0505ad28a900651637b0c03363b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9387fcc8c4e0fec6bd379423d3bd30225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983955e32ab37cc49b88f907cd035c28226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03130f0def81b9caefd7f8e10ec24337227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3492fde4375bdcbc92007845b3e35327228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41a93805e991fda98a6f001ea87b08b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c92eeea0453f6d3d53f5521ddf6f47a230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdef075c42cf59c48df6d4bdac979fc231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2dbd2b0d1c10d9b1117678d24f6e2dd232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72398c2d90ea1ed022513373247b047e233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f6c7c39f960490f35bda2aa26a567d234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56aa2821251d527acee765e43e5b8b18235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff050f8b6d52959008e99c347cc38f71236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2feb2c0f7f3315e5fadac7795a1c2506237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17b17693772c58a45bb0c02b10eebde238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a86a03f706aa4b410a10be2ba6901cc239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00510da47ba4cf922a68f60d2f21c918240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792fdd80fb026e5582329d2d82df587f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e27a128cb414cc1bb89dcb3ea44338242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09eb7797cdbe29c9073640ab0d886da7243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db967309d550803b5aece4ab38ec7ab244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ea4e9dcaaf686e5f043d602c608016245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c2f4c93ff0c92f2323e63d2d5694cf246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33cbd330c1548f4679cd0968326400a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e5db930fb706797d48cf0f7a0b5b97248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13a77ac70eb7ce5859b80f321b42783249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2924e0f0bdc615bcc1e1841f0b3c76d5250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6e4ed055bbdcf7c1264d631a74c699251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8792179ecd14f984277e43b85bd4fa66252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cda97c409c6ff955f99d1686a127e3b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5058ab4c64d643e817a7a710546477254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf70e2e8abbd04013180af91e328d49255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433505d5b19f313d0c02539a93c84dea256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ef2b795e96392f8dce58df6c6f04a7257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c09677648df6abbd16b7aa9bf39f9bd258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adcf6cd207c86a01ff76f8e5e50d754259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1423eda7234c53fe8228d09fb6df6ab260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1011971d7d49a168d2e36a5da21eb179261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad60908241409690e6882c56a8948a46262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec70ed3a51fc0ad2a1512d13b7a9e0e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12725899964a178b2aa2598cff63cdf7264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2260bf95be9571a71cd3bfda2b9bcf02265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a562b9282ce4bb184ea5a5fa815474266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921e0260a9b4a3f66683a5153c1fc597267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390c2f45cfcd4ef3cdc80f37f6c60c26268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc3d698d630c30b8bec09e233819e58269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bb9904d3811f1bf0740e0b9a3837c5270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bd9c2ecd47fffe49259300325ee99e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0eedb93b38c4f5301bb2c6f83e7b56272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea09d61fdca1acd9f39171f059983af273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181cf84a2664e57af2f659eb93b22c53274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104482b81528c2d45c5f9fa6e3c723b3275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3c53c8d00cc441eee9320691614f0f276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bce412fe572ead1e2352771a42e693277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4343e4a88c992105595eb5acbbcb1da278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d5ee548b70a224facd1baee7292bcb279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7a112252f3821ba53d69f0e9f1a591280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226679e58486c35735d5567532509c44281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fe44dc0acad91d9fa86657ffe03a92282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfec71d38e2bbf083947b95dc9f800cd283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d981e1e712eb458513e25d713cf99b8284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efb098e37d0e8be360aa6783c5fb2cd285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1914499b1e2b5886ec7ef6b514cb2e08286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07efaeedf538705c9e1c8cff21e76fa287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89353e964414b84c07ac7a4c8d14edb288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f1d02d84d09535f72079580a06b00c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f659c735cb57140563a371b09d8318290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f4b49b5ba117d7b22f9d8a99858ecb291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a677d4979adf410727738378910b15292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542f2d386f50bc6eda3486c5c6c4b4ad293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7a9a544559295655feb30e1646418c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af867b9309212f5ecf34c2c4feae284295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d545fc7bba3b7c474e9dc11659431a81296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8211d84e601e139f6692fb94fafe7fa8297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d71d75553dcbae37f0e208562e2af06298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1ba6599a6ba0b5747f85ca4ac66862299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced95434306a7ec0e575be72362beb98300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f03027c0713cf9fe189de7bba207c0301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49d6431377a0eaa92f09dd55cca75e3302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d09c081dfc11f7de9547ec4c7126c8c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354242a35aab932806a2961162c5667c304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8448dac13856a9a902bf8a2567123ba1305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611fa045f138a2942848669e23a10e89306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994eeeaeddd6e14e5e04041d9153a6b9307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5fc55a929c9d47103395223b2595fa308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853f21a5261b6ff00e6907276b566023309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61167561b65da1d3237dffc47c6d5104310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278f7b05f6b0ec800368fa8892765efc311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fac22af28064c660b5c916675a41c2312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee2193298e44fd1ac0b48832856b2b2313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d7efe8d2bbc1207e9aaf866bd0be3c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495cd05426e3a135b513da0ec527e75a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6b04c417ca853ac8e851358a426c16316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286a135cd17c7d80fd78130695be572c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462ff7e925a9e207316fe9350aeb9f62318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89560649d702e42d7ff361d3f163e290319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a0211e582d7b695b97d38282eeb54c320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e1e9848911db4f83a8b318c555b6a9321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f156366eedd964ebd6e770165daedaf7322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b203ed3388f5784cda04aeb97cd14d6c323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312537010c2dfe353f506100158c79f1324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ba8a3e86bfeb21c658c5d1cd2f2d14325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127b9d170532a2ca84160cd4d32b056a326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d0a155bc568c829cb92bbff44d3138327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7597eb51e35c16f8e3ded01d19957019328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a932f06222a9be269cc60fbb42fdd3329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62853859d81b75ab149a2f16688914a330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3881f732c6009aec688e43f3b5b966331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d952455009e36a655b1a5f85edc6cb332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442ac5212253a9e64392e17927f55291333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4429a169607d3613531eb1925b8b268334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a768e5d56d65fdab6ef350019ec8b8335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7c7a1e82cfb8c6ad5f9561815454b7336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9cdf3f4ea8a3eb0d00f6f11656f037337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584d7343562bbd2ef15412cdd127f96a338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2991d320b3f0bc2aec13193d424c7019339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b476b05b171a320e40f8a944a39649c1340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c1ce530b4c8b30438caa8955cd28cf341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b64de77bca895a389fb4937ca7fe461342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ebb110e6fb88d7f7554286ba5b659d343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f54cb17950e668f6add456cc79342a344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e87d3bf690233af508abf522c81844d345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc95afd496689aee98ef7e43bd2c604346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033f113d59ce8c831abdb453d69e1c46347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e464c559e577d3c819907f624fbffb7348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897b1b99302e215d971da80162f2599b349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b744c01c798e21cb586ee7de7e2531350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d58a2e05fef96f3833d5755f16d247351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf3072f8a917bffa457809028ad8940352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b7867d21c478479341c689528bdebe353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6595d501ced833bc1d236995f434457d354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f336ce6a6f1ef359bab617ade0d5dd88355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1dcd7764c07e1ea587161a43d948755356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4af930d51f09ea24876a677c640b8e6357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22b6ee96f3d910382853e151546cce8358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc05a93e9ce6c8b8b2ea58de8cf15f57359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959b93dfdd78290d4abb0572bb9960e0360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad214e3c3f575569fada841083a4cf0361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea4c0f03746b52b09259d476758d9b0362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575eb2df2af10b5b421447818e1cfec1363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0250990a244277dd45cacba553412d364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8e7daf7da6329123f7fe8f04977179365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4fb942e59ab1a171f890b039373db5366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f8f7bfabe9f6f4b3ee4a89a03afd08367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a8f5d736ced16b0337f467b736c9f3368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a40a01b7dbf8da77bab0a64f8a72e6369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cc2a95a0fda6f2b7085c1653a79286370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e87ebc3bc367270d0f7b8d2f23e89e371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5033d7b7587421329aba7b980ee37cb4372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776ff39df50fe1b904e885702e26a6ee373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530592376902c2c8e7335a7cb603f511374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15afb75ed95a18561b34ccbd9d6bf9e375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8730d2424b32336f2af0dc22bcd926c376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f28a28b20bce782f3b30aa646dcf9a377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b79b2210c613692fc1e5f7be552be3b378.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4d3b32ed75d9cfc997e27d6b5128c61.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc81e2a65c9e330579836a510ee821d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bf7a23ddfb633f59077edfbcbcb6f13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3832448af060f35aec61f7411bc677844.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7267c50b4351d6fc99fe59a5275bfb5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f6f63fd29fac8e9c8056166affdb396.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1214148ccd329022f30266bb56e80f4c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed5e8ce315447a35a61bab56cbc21348.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7b12803e62652451c6dbc02d6d1e149.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfa60aa863022c441114c6c29ed414c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d828695c8c1a2ef610f6578d7873b78111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2573e29a9734eb27846a95ca2ffe0a0a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bf7a31d1f0393959b9fbee2012562913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2719dec58b8c6559ce0784e114d0284214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c0c3c423bc095e22678cc4f122b10615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ddab20ade7d7bd822851b975466b7316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574e3aa2a6a13b0ebad88af8d71c7a6717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bd08749a238bd1b3718810264d265d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5990a73bd55ee61da3e11570dceaff19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e650cfc7a5ec9a49ef24a7f4efbc4fc320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9853ebe856bfe3a7bddaa80305be0ce21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceec72ca105e6385be5432d82102b42022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5272083a0348770043d6fd64b8973f2923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51956d32867dd5b4e1a0f35c4f540c5f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee6156d765b10165bf626ce486929c925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20046030b7fa911f58bc2b5a1baab41626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746d74e211ae9795b6b1fceac188a89e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19fa0f9d091e1e1b1f1fda7c7b8004328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60159796c6c108a18a1742297b4996a329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9714f38dd8801cadc6d32665367c285430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438254db80181ad60b6baa2058e06d8531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f36ece1870781bbb2803d1ecf5e5ef32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabb984c195bee49f39720042c4f934e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c963dc4f2a078695a7f079025e5a3fbf34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac6841ab41409d139caa9824846bb1435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0db05062ee83ef32f60615b8ec7457536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ec6c52a3480cb4e97696e880efba2c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0147537478e03fbba1f113b90d6cf8e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e8f1714a0aeae29155496e1372d1c039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e823d78faf84328fcb7f602cc1b745240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0dd1380b1b81b1ea6cd791ee3c959e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d7876e9dbe46d8e13847205763dfa442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceaa5fc4d08ed75dc60439cfd7be543943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d2aef94d333377dfbaf2a2c61c929144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c1c1bc3105e5920273a39e0fd24c3a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2182c618fc6d2e98cce9d11a8a02b20946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c45b3ecce9625d308c7b63b91a679d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070105fa88cdfd5318906d986d898d9148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0423be0fe740e279f6b31867eba21adb49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcbeb442d5429dad43d7b56cddd46d150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29f5d809e7d8d7fd7a8b7116d4f899f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cf762d843b8a8d3a06309c19c14fb952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b1865344fc834f4fd331d3dce5e6da53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7ff1b84cc6e2d95a1803228cc3117a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4cfaf46f0410f213b9c269d5844d3455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d37ccf9b7d19d322eb90a1eb67cfae556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd00e1e84c79bb9e2e805b3f67a2ae1b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc840c43e89443dc6ee49e5717f9618d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0b8fa682c04ec81830e1da39a0cdef59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1eb31b0ff968c5b108de0a7034548f360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20bb868599df0254681e35dfa1772e161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc39d2585c50a40610afe4046b220d362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5d968f61998236b8dfe6f40154664463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a655103f0c16573be3fe1300fd7bc964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8576420e1e6e59d40ca27f1032d70e665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a4054b54bd872f47e09def284c17f566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccac4d2a7fdb300bbc07e74ba648dc8667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db9006699391257e18e1e644fc93e6468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c8e07d72d319df13283cf57ae65aac69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da157299933c331ba14853be235a66fa70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcd31e0fdde558a96e7fdb1243e7d4971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109246fa0265975924d8ef131beb575772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12734af18bf253208b65877cca6d065973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afb6e78b42650d21e335be4519f788e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b789f3bd9755b008a5f085861a57a475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f50ab8b56b8dd6248ef1880a65533d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6cb1dd1c7bbd0b04b3cc9d6d3da6d077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3652397baeecb792d220005f671773b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e688878884d5124c5e17a92123cb7ee379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df16ddcc7a633d93a2d2dc1dd54dcd380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadabdf02394647fea4ff25f29b21a3381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b99f679ab523c9e72bcfec445e883882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95aff26d465e47f485f02b56b0984c1283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73940d8ff6678421a7c4619e092afa9684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af54ebb4f4183902aa518fc3789993f585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f970e1294e6cd359d8ea63580dcfea86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781b83b3725e5a491a68aafe32ddbb9787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c67c2252030cd7b99d02a75b29d43a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c339b71ca3377fe52604ca854147250389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ab28c1b5491c99de4af6d2b204703490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c61dfac2cec761920eb11dbf45611c891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5e42fd6ef3cbab4704b3391094785592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da1fd3db55cc1ad56b4c8d66f9d557093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03058214e435e65d25b854903a7bdfb894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f41c1706a2e90be6d77215d08fd5b895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4bb0f7b117ceaa93e4f4fb94131ec496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7326c56d1e06deb355efb27c11c67da497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e5d23de8e2bc469b7c25c5f4cac01098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5274d9945b95a705a19aac412c2061e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45c85f8aeb60fdf44bc8d6f72db9a64100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce33af67f38faa0571239076d486dec101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70250fa4af63575b9232d723ace5e38d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7930329c3c382649734bc97fa971d48b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dc57beffef634d5555c9ade1baea61104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d42c393c46aab3ad0fe764dbd73689105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d257d44349384ef1d6bbc47f9560bee106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182be3370841642f3b6286f2ea7f17c2107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e01b940cc1fb35474405136cb59556b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa7ceb808c3ded850da5780a137256b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abafc2a8d82348b7fcc7920c55a39003110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb656a70444f7c5f2d039753cd7076e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74083429c7743b63ae80633a171ef97112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ea44d9a764446b2a620aa02fc3b529113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd40a838cc2daadb55d471cf67bf868d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fb62bcefdd00c89c97a458c995dba2115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6900364690771fcb5711a107da0eeacf116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5afcadd950247b2b54bcab9a17fa2c0117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03e021cd48ae95b2d838ebd3deec1ab118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a409b8a042404dac9bb847d69776bc95119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9c9e9f26286fbc3ba31962228ad386120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4e8c8e500d544a7d107fd008ac3f3e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68658b406bb00fddfdd259d35b4f3e2f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9064717af43121c94b83d0bc0f359c3123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55e42d9161430f428bdcd753825af2b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47c4b404f65151e7dff4525b579b97c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b304b9f34cd55b150d413404d09a97126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779856e973b763cb8c055e3e4305ab90127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54292c6f4e8d6fc426031180cbbd630128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845caae68fa3dfe9226acc3a368f5491129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e2c6d681de675f43c7403d9e64f75d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec27d8974e3d4bc42f8ee00d853240c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da37588bedd3c83a89285778accf55d0132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc69a913e222c8cd4be34c9dc046d505133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895547ec8f8ff88fe94b6277b1797094134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a29765553a0def0a380a5f5c28b341a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2506fe53908b5a799056145ada943d3d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8ff817dffa659ba8f9f5ce4c083af4137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27f9dbf84449937051d4173113e4ad9138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1f5e1152d568fed1611cbbbdf612eb139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31fcdda5f6dec6d11e324f6326a4df3140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01342fb4b50f96d44b0946303da91e3d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0889e56a4ec550e22044bb97d550815c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6072c8b6815e47ab52b978c300c98bcd143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59d05e88d420cdd77bfe286ecbb75d0144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae2417f233b166e1731d25312164847145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcb1a1bd23321bdeb4b2b94fe10d8db146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378d98ad629fd47b47238a9ffa47f4e0147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92e44ab84fbbf14222d200b83a6a9f3148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e394410058ea85b4ec9d93daf2c39b5149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9a88c68ca42c7d61eac762d14bc423150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73604dfaabf57ee214bf201725d3f3f8151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0893d0b8a2136ea24d2fc91c697d6334152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ddaf8a81478897e83d49ebde41ae20153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dbec73f19fe958ed2c3d52be99f1ab154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb34d7d19a17d36087e22a60d5d6348155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05d625acb7bb874c3bbd21ce0666467156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30a7cb7abba5ea2b1596b18165c1bf9157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3480f04bdabf1fe085ff3c3252f39e16158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3dab74f1f93ba85f41c44daac742c5159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a69e40108ebe95c0074e9ca52f4a1a6160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2d9b13f3f2f2172c99e2802121bdbd161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267329ee0ccf9f057985877e7db2e3eb162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe3a6699ab02865cca114e484a706a3163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e69e2a68e4095de42b63e9977ff3b9164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065a8d623ecf7403bdc97a0f22ca2628165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbf30ad40bb958f3657e55ac4df3670166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99bb7ff355831d42905e20e2b606b7b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e422131a1abe348fc98095b8175e15168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110be03d945d186a4083be54762013ff169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c374b18d1ba32603d558101e27d149f4170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab853781b72a0c7d5c51bc2b64e4d0d2171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9492a848374f49e37605d1517a31ad57172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185be798891152ada3235674ed091799173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9ff0d7ad15e5a67dc1d4a404db1b17174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024fcfbe4c01d615fa2967b5d865dfff175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3444e0940f57330c215a9acd043074176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1609713bae66c5c93bd50beb0ceb39e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2b1501f38620c52f9525062c2d8400178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1282f2a635ba36b739075859489a1e1f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1240e774b1b716cab819ad9000ef28180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249c93d70232655925fbe099b6f5ec36181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3763d10d6026302b882b7349fd035a85182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55eb7a7b7f59017778a1e7cd1b2e4c5183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90baa2fac7919b1905dacf8a9cd592a2184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff71eeb6c7af6279923a8f0cbfc57093185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75373fe67e5fbd5317ca2e74a1399f39186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef2922e649f3436699fae5a8b498138187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205678c49b9fbdb03a5a3df923962594188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc5a0e92198472c6b67f46d13d3691d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbef299e46cbfa543457700ee108760190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508c15eed6c1961a966cc5a9ac818130191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e1ebbf595169baf4f4cc758f5cf40d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3770a061b76732898012ff06c5525f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55083e09f58556483c9a482e8d4f1dda194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff748d98afdd50a892247e81e1625697195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90181a32cbf3694274aa4412263cdc95196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e78463559ed4365af1aaa38d602f9ab197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cf3d582471eea872fe2428b99528b0198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e685a6ad652ffb88b9897bed9129387199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebf7b9bb7faed792f5961f7aa233d8f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391c98bcbb8cc6879d543247b18b1800201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd318894312f1079db3451dff81ca4d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7c0b4ffbd09773ae0521f98a4a20cb203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b72e4f79346d82c72c600d7083a438204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2210d84ec47ab2159bf2b3078ff3bf27205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58df2b6178a021a88e3c05e1598e2df1206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceea72780f6926df7675a02552c44792207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728c488572ebbaea4918ef1d2411486e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762cb02e677e7476fe9e222bd376517e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720e9df1b8f9ebf185a53bdbbebd5ae9210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27f495a000dde990d20a39c1790b3c9211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b8ed71c21a2ed9fab2cbe19d3e7d5f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96c2cc3dde8a57b1a2372033eae135b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d1b07d601b75edcae490b79680ecaf214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aea180a1890128670c5c73e0fec2665215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f54ec11670bccda1aa254c1993fb3b0216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24110e111d0a1f40f4804c57a166b20217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0801be702aeda8a4f93053a21fa96f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c27d04194629c2b76046f8d5782e54219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8689b1ccd5d34b51ff697fbcd373712d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1aa216c6bd6c68ee8c35f3a33c01172221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7954d99f7ff479debaa8b17823d543a7222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e9228175054b1d71b6807489b0fba5223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfdc52e75243da6e9d37a242cbdd3c4224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59adfcea0b1e05d4000c85a528b5bf16225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336589a3368a1a66fc3519b3e17e33a3226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc1ccfa3f95eb705be5749c9c7bd72f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237bc3dd1ecccf045aaa52e275c37aff228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1772bf10481e0679fcda0025e40ea876229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab426c73206982c886d6d6799ba966d230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7faa6887515765129c9c776cdb512a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445f32346953074640a7c661d691cd1c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f26270253a4ca66be43aa8bf2ab3a8233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa3d0a1a1902d241c1b25271886d9ff234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a8724917c9baf5624eefc8a4e38594235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f19eb3e750dbd8c6aa715a8df3e504d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96862f96f9b6463fec07a4935fa1f0f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c1d9d7f3cf5844769adca732850554238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9524e650a70586d8142e48ca11834cc9239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f58ff8137f7fbc4ced9b95f64fe2e1240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5106a2f9ef43dc0c3e25b1ab8a4d4724241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a96ca4f1df8c8cf948de0d83384504242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691cc747618898358ab91e1f364ef7ce243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625e10946743a55af36ac911b7f29f8a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3197bd6a3dcb6e25bfb38fcf0e9f5a70245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1c764cb62137f648255b3196e200c1246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0135c089a93b9afe4ef1e1eb54e87aa5247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4719572e37e1efc747a35f6ef58d3845248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df14a84092b89e238552ecf7472b6785249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1f86b5b27d4e1b82dab75d395ba2c4250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc4cf930e9f963ab909611025ddb18b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9059b0da7e60c1ffe26305424220cdab252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5afc732ad13311e3d21eaf4a1a55f4c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df17006e399938ad9d9b1ead9c8b62d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a918bc130793ab56849e042facfdc6255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f52615b322edf5807f5cebb61dee988256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdedb78c9271d809d7067ec9c09d9c3d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592f216893c8f79e8de2f7e23dbc8e0b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be39577885c81d9131cbafacce935080259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f084be8e83b42bd0bd096a988cd75e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1755f0d36d73edaf5da5494e344552c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40ac6fcb3e8f68342cd1c68f2f3bc11262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7810d25838c10b3dcabd475b3d5476263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed26a0268e0769c6aa9d5cedc35f1edc264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012aa9e7cbd0ec4e05d1955d8ef17f62265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658a0ed2066c130e68442c26840f6cf8266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2d5ca8302f0bcad971717030a3c7eb267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b25b65f051788493ff53f210480438a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67eac2de4504f3202f62479b74a86dab269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2332902b1ebf65986ea81ae501bcdd270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71524b9e8fe076323d34cf9bc0e3a78e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fba56698c81a8f3f3012a06809dbd5272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dede41726a8e187e0e1388ef1349b686273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1ccf789a127b2488de312140741efe274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c45043df3e041452bb922deae7d8cd9275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4aedbe7411294e0749fb04b661b2bd276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43fdfc3acce2fffb895186c89fb0fe9277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6929a44efb1a6378ac433185e33e74278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd4a1c2217d04b426d5f9dcdfd3e779279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6742bf122ea27ab34cd0c637064cf8ac280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398d19aab95f74788e539313584e7409281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e93a757a789775e357d8f8240f49855282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cc801bfc7b405bc81f421583f55805283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79edcf1c4b12c7b6a5d7f2c2ac3c7e48284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7644db93b0173a8ab971ed6104b9e322285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d22a647b4fe22569738cf547e5e977286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed058810532b049d2b58597698545d2d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae78f81a06abd7e64c95295c0608a8ab288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a286a07404431d2e645b44a64a7020289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccfb353802f8305df10cdd7b7025cc1290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63d03fed06fc86729f2874c784e3baf291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc34804a314ffa15ac1a097cb2813e6292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbdc21ea0a8f7024de506151b2f6638293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82dd37a4dcf20985c11f6d6362e05dc1294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ff82022c7af245d862721ce8468574295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a832567799f768903f3257727183088296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca58c8392f9270d5f53d4c4cc364a7f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8923b83e58b37209a7fb9e73179e42e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbaaea48502bf240735a484db3e70f7b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9af12f06564f2aef4c2cbb0ff14d9e7300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335e046563152d7b89674662e7742e68301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6446805c69e420d23b8aaeed7141a1a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88894884c394f9ddf2f4ec119e2fc649303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12aadab281a2da9e232528620a54e7a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e632a27d1efdd33807f0173782525a4305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf5215aed23f13aa8917e2b6f98061a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dab20de6c3fb6d8765bae3adf341c54307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581a22296e210a189fb5ec58dc9fed54308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011860ad11dc483a412efbc9bf613e55309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b3ee4db7a6cafe808449be808f06f6310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c26878b28131429a8f61be81924b3d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609ae1242802d548d455ff249e82080d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498d90460e1b6a79fbee58ec48341e5d313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab81082185d97beabe6ac3ee83d5059314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6526d8ed55f26ce7cb083ce926b06b9a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf54d1316570698e19479a204500b88316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b638bc8c84d46fa89dd4e42c7a171e33317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b986700160a946d1b227f98d60a66c9c318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8200dde23330b330bc55660148a230c7319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4532e4e3e7cae16a5906a619dca22c00320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e32f8ee223f76856146fd6ceed5641321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066d7064bd0d1745cdcf93e88fbbe2b3322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec1f02ee2f7973199b99302d5a229f2323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ff8818d193976dc3ff51b23053807e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0337b2aa139ed330784ac1ddacd0c363325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce45716a7c49626a57d285ec23e4909326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1295e6f1538867559a6720279f25ef3e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a6425213570363d941bb9d52f6c48c328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2394ce1cb44c0c01391390547a9eb5a4329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0de1af8b5cbca38eb6326950c9f1457330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fcbfd4d2e173c8aa268e93d5f58f50331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510603bb2c409326cfa85be76d3a862a332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3222901a8f0a0bd3b3222753bd48317333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9e3125ac7e91ac83e6006907b83c4f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b939a8a6f5274b6b5da9d20186661f5f335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e30812768dc054955abc23503a5b6c1336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c495be1b512d1e52e60f17b0a96b7d5337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b143509155af9ea3ed877dc82b79793f338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0abaaeace23ecc0b81d4cd78af53b3a339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1c16a15bd1f38add8a0f5fb16fe824340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4e6d6c6de51f2e9b8a555583e8aed6341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8633876f783af70d4559fc068ea0cd81342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7241e8344987126dd3988c6daa00c27343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044cdaea44c2f682b4e58621297aee46344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ccea42e59acdd58b325d815ccabf8e345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb19d4896b449ac4e25900e3674595de346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d598f5d9fb7afd231a5024af4689bcf7347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7071cb860d2dd8e621cc448469629951348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed25cbd8af59f86ba4ac24f8bff9cc7349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e04d604d34ea6d3151c6285f56ff329350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5b439b9f85aa4082fbaa84bc9ca8a1351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd016757ed1c4e855163dc9c7544b74c352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360f710b1e06ab55b9322ecae9627206353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2eab59748ea2994b7a1c5d16df489af354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe55af7a3c913f12951bfe175c0ec1a0355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922648ea6f6aff2c75999908392b1e6d356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc8908fac636bdceb581b681050011a357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e358e933fa6ffc12a20604ceb7a24451358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30b92acfe1102709aa3fcdb4319cd15359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb848eb597fdcba4f33f34048e132da360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febc4efaba968a8c2c643b511bc38641361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4914129838c5cde1cb1ffc07167f58ea362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346362c8ee3c7560924686d05aaadf81363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91d537c18bed17451d572bd4c5d7cda364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf897ac9bcdbee9d2707cd386171f9d365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be4e556f3e75171efac017e598bd9c5366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d937fa07a27610a57d79a8cbaa48da2367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e28eb151e9f27d0e6998fe31570da09368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad343081a337416cae196de7e280926d369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe5f15ddcf6b9abbd779deb4449675c370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8e127beeeff09300083704c26db776371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8ff46b54674a16089c46e405422749372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf214bb3630bb9db3d088219fd24c4ae373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dec91cc48b453efd7de8fe110c414cc374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898cdc718271d7af1e15025f35933c2a375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d4199a3bc47add5dc95ddda4062a14376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feee7c9eecb7cf6cff5b7f1fad7d5628377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4207adbf6169b7d891f4f731ecc6d9378.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>