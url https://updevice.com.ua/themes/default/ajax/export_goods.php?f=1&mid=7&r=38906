--- v0 (2026-08-22)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="437">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="436">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -296,53 +296,50 @@
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-electric-wireless-car-charger-holder-suction-cup-version-jr-zs248-4-5-6-7-15w-/</t>
   </si>
   <si>
     <t>Тримач JOYROOM Spider Stable Car holder air outlet JR-ZS255</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-spider-stable-car-holder-air-outlet-jr-zs255/</t>
   </si>
   <si>
     <t>Тримач JOYROOM Spider Stable Car holder dashboard JR-ZS255</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-spider-stable-car-holder-dashboard-jr-zs255/</t>
   </si>
   <si>
     <t>Тримач JOYROOM Phone Holder For Bicycle and Motorcycle JR-OK5 |4.7-6.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-phone-holder-for-bicycle-and-motorcycle-jr-ok5-4-7-6-5-/</t>
   </si>
   <si>
     <t>Селфі-монопод JOYROOM Phantom Series Tripod JR-Oth-AB202 |Bluetooth|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-joyroom-phantom-series-tripod-jr-oth-ab202-bluetooth-/</t>
-  </si>
-[...1 lines deleted...]
-    <t>000003778</t>
   </si>
   <si>
     <t>Селфі-монопод JOYROOM Magic Flute JR-Oth-AB601 |Bluetooth|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-joyroom-magic-flute-jr-oth-ab601-bluetooth-/</t>
   </si>
   <si>
     <t>000005818</t>
   </si>
   <si>
     <t>Тримач з кільцевим освітленням JOYROOM Fill light live holder JR-ZS228 AKL03 |12", 2A, 2700-5700K|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-joyroom-fill-light-live-holder-jr-zs228-akl03-12-2a-2700-5700k-/</t>
   </si>
   <si>
     <t>Тримач з кільцевим освітленням JOYROOM Touch Selfie Ring Light JR-ZS228 AKL02 |8", 2A, 2700-5700K|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-joyroom-touch-selfie-ring-light-jr-zs228-akl02-8-2a-2700-5700k-/</t>
   </si>
   <si>
     <t>000006657</t>
   </si>
@@ -1378,51 +1375,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12a1b0763c915a3804b8aa2ebe32e601.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cc3914998176fe983fc1a70c4ceb052.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b40dc2a405801c7b3d4c59de2d5adc53.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d68811e2cadb535c1073454a7542cb4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f809bd84e63128a7f5f4c26b0fc94d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e88140feff1b955fc1628e0f3b5e20e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ee80d280ce98e2ac0d496647ee6c7f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3d3165983786db07d6d50ca3acc74f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f9be897c06b10be48f1a28acb381549.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c4ef3fef222e98b44783fa5205c03110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e56b96d9452957613da271eb6118d511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a542bd77fe556188a3e9b3d3ccdfea12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1ef12ed01ca9ceb11261c139b346bf13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44df413bde9c3b41477996a6675bd24c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6f7513b7e33791bd4d3ba9b5d14e7f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe431e0a4015b3e5d58e6d0ed42b24716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2336bd8b1dc972f1195f830f0276435f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3a734856cb2ea64d77d8066af8abec18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521772bb167551ae463d07b3e1599c6b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf803314e3b3f5fb07befebf61253a220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc7d863cd1127f4208086171b6bd5c021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93720b788a1513b54fbe71d042ed80eb22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f58c967e4b935e13596f762120a5b3523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2423fba709355e5ad83cc9a29abff81424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b131cd64b767b6ada37dec9d468e94425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6faa13db75ddcb86a9e2e6418e53800526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9673ebd22ec83ea66f6951ce915946c627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18e3944e7b202666f8281bb9f39c44c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a714c277a9c37145b96b07bb883aa20029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f7f24ba3d34577e80e554a4caefcbb30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e777320a3b400362d14ac9c8988ad4431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77c31033929773baf994dd26229e27832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077a5e20ab2eef8f3eabd29cc772d4ed33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4902c7e6dc1c7aa20236a7ab71ec1c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3e711c7c023b2f2607561474f577ad35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a4506b56a0c33442134a66b6cefc2b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3ca7821909fa88ca3c0ff452140caf37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6f0b093e3e02a288ab1b5aa1cc4a0638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21730e00a74e02c3ae46d80b6b3aaa7939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308d18105209b6c417c26bcef9ce809b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a078235cb351650473ee7f4058bb3d841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abca95b58e59428005e20d2612313a042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf589210a34ed7971176128ebf9e69b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ed797fabb070ac926ebc8cca75690b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca8141078f475d0992251ecdffc253845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2080101ed9fdf66e47e5f6ce2999f546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ebe9a56c4b6ba04f8cca5e9af17c0747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc810fefd936416ef0232ef36df3e85948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b484c20fe03add6ec2205ac19fc7d6049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9bbc0e39bce054d1978a20f0c861e750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8753d331c7bf0375c2780c80804cd351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f6624e35b8337c4a3ee25d4890a3a952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cfedf90f535b2836d6e85093bb204853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9daabc8b8c6e70a2c37fdb393808c04c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e6fc9b75ae3c7f5b39d773a879c11b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b257871e9d82d19bc9ba9a95bcf4c656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fb4909c5837ac8553a08ac21e9683a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4d2d5a98614d363b659d530c734b2158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5729ccac6bb1441dae229b8a1d7f592c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c229b98640fe70f9129db2806dfee560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a7bf07f5f01434c5013435e2897fd861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d3247e64974169fcf8d548df5ca9bc62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06bc6f0aeb1cad210ebcefd36eccee563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fecd32f380f03596a7bced3f0747b064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf83422baccb681a3a4fb6a724327c265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46d208a90ba5760b3781faf42c950b066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5763e9266efaa056fc707a9b1856e4067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca5a8e4661fdbe32627377c58414ce368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03b596c5d5ec58bd15a4c8e26cda83d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e460935efecd0b086cee9e74847489e670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4468695066e8f3108f76aee6431d5a0571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8cd74ee82774c778b20d8bd267d6e972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f7eb0c1adef09fa9a8aa84517c0eb673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b97ce6da0d376938255d5e17dddede74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724808bc66a5e5644d98c73e041235ea75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05134517de714a966a7aaaac8690b2bd76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de9b836eaee4ff459b7d39382ae091177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a04412e19f5e4e472982a55dcc54be578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ff82074eceb6f75acf7f9ea3b319a079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5889917ddb5654e6f0625eac1406082f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1db2187c85f25d46c114e47b5b73a281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d134db2e08075ee76e80f144872ae27382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b75472c2f30c8aaad85ac1de13565783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95549d35024b1a6feacb40f373f993d584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687c69505235d9b786c6c5a0951bd3ca85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873f838e46cec6e3a197e0b2945959d486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e630feb58d5b36ed3430244451e9a5c987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011186dd35827199decba6014d16d6df88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff32903ca342f6a7a2cb180232b1a5689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b7ae45a5e9bba4a7c882f540eb1d1b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f764766d4368daeb9260c4d0eab70d4691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678a08516f2310a3f991a88f2875e13992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cf58ee160712240d5ad5e7647236a693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c439444466839ee67d369efed38fee94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee223104d1978892ab96bbdffe55db795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47ef5b860e251a238e10f625085de4296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b422f0ee3357d0f78599fbf6102d5f8a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862b60bd5c56bb26c713640c04e70ccd98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea3ea9c4a9df9f52b08eb017f89c83a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc62c0f6f927bed0f21d0f0dada7bda100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db73ce1f0d5befd5deed9c3be49cd25e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6e46e28f2b664cfa5aba74a89c0782102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba55c3b94a8ac0a4529c1d26444825f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c8e4c9dc63d63efef23d14204c22ac104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba97dde616e5816261522892b0f43f30105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20155cced23edd5984649787420f06ee106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5102c014489e9a6d4096c540dbe140107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ecd0bfb0eb704ccff13e714c392d46108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e866788176b5d3078a007fbc567c9af109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c49cf4d1062eb341f06cb63e5446d6110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52af3d2c66d137c789310b1008306c07111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5a4c2062ee389ef9cc481654569118112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a5a28a72d1c83fd2e6f0d84fbbc84c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d85750a7be5adcfbade8b7911591bbe114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7d862ac077caf82ea8b85497401293115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb78a1f42b74dcb2b27cf25e709cf665116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10206e723af3bbbf9fdf0c5a3bbf302f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7ca105857b5252b7250202d252810d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110b6cfdbaf5ff375b1658546a795705119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed36ba733e585b6344dff7488e930eb6120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0311677a117cea44496cb1efe33a5076121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26223425431cb4da2ec1edf220d2f884122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585f87cda730206671d27c5b1b66d8de123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d6f627874f939d908d96f5320a0700124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e056cbe374aca15317cfc21c15749d9125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511af85e44f94937d1108dc230d27411126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2f4e62cacd7843da0eb38ea1178bc6127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3138d99579a1f05bb179960b12587f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d50bda975aac6f2d234a8ba8c63850129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc0b84e771899a0bb2e77a64014f1e4130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc02595bd92ca88fe9b1cc78540632d5131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075e621eb8186a7ce48c998570d113fb132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52e26f4c2b6971ac98d8b8c8e562fd0133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9a4990747715ac760b885f42148b46134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec1e2737f9b1f76adbecde14ccd4e21135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9179c425a5075f65b747ccda9cfe7c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdb5d722b9465a8a5d6045baa5f48a9137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3dadaf0f820d4f30c8fb0190877143c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1033af4781b5a9f806ed6410add94068139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503e4f0dbf13acb6935740c942f311b4140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9767c2435be8fbaea56f67bb635c82c1141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6a103983cb64671c43c173caaec9f6142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b2dfe3e09f1b224c24d0484c0b03e1143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aaafa1c89b03c5f1b0a19d7fc83e685144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f2ef42a3ac7edf8d08949ba9c04754145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfb1af95e4cfca45634a08f24dfe20c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363564f93a8b86ed7ac87716df3beae6147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae66e78c36ee7087273a959d9d08caf0148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b6bb093c4314d1ac3bc89299df3ef0149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2f94727c05515513e344aa49ae32c9150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fda3eee08142e8fd8f453341c95d1d9151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e366067caa560f139eb012a5ace1d848152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46484df893befffd181dec8807b5c0d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4765b53bb3a9c86f74e220fe6a6fc38154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabb5fd5fc50b2ff64e9897e74f78939155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cc59cfa7d79d385f27b65ef82e44fb156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c0734c8cb7580ae7f46e67b663ebaf157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b556c1c345d957bd363a7a3bdbaf22158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9851dcd6081d8e7fa63ca7f1ed46d114159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f266aeb07416c4dc4110cc94644ce1160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fd1556238b9d9204702b100353605b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9137cb8d91c7013bfc2d52c25e36e0b7162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dacfbdfde6540ac4bc84b4e6ec8b7ca163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44c7836b51faa241965462723bb677f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e58c9eca78afd784446363521942b2f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88bb30a930d37517398e4a4e9615731166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cae9cea16345f08ebbc60fae50be1cc167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7052693b4dc358aab90125f4d4130eb7168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c4df5c2445226b9b59be7f87bf7e28169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2af82ed91a14e0d158b4990f368c9d9170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f4e083a2f8f0973fbf61a2fbc9c32c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1a7da63ffafa219d20e7ea85be53b4172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe03823eff12c625de713f84f72d23cc173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd824d40a47de189b9f73aac2d7ce593174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afcdb409892a4d9227b9168e1d7528d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03218a804ec3418a70c29dbe14fe5161176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651b4980bdd3609a29294a3455fb1037177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88be8dfa5941fb815fe0ab5d02563b4e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f262f60d25fbf1fe864a097975a3e2b1179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130b0f7d92e9bfe1befa08717d5af091180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2219a9caaceb367b9e9728a9fa25589c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8953cd50716768430243bdbacd57672182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d7c5424b08206ecca10f9e1f7d2cd8183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00d2aab6ceb556d89c29489894bfb3c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b8b1a9e986870bcaafe51c87ded043185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebe83066974e5fad67b10d18317426b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b74a347e45fb320587c2f2d6ecefb4187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1faf9ad5a897c27e994e21c997414f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a820ed655922eb22cc76c4c79966419189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae69c8fa4d502a5168e70971436fc20190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8538ea77bbbe65e753c35c539884acd4191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767f2769b6a42584249878659a52f18e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fb67ced4a823910eb0f39c94c80a04193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca328b5eae5f9f03055cf3803e49386194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782524151c71c6e622acfd37bf659504195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab2a6461d9602455cb2e7eea6d3a51a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e065a719322f676bfcadcd00525ce2197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc6cd0dd150d2e2d1e76416848f28c9198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0b2e5b7d5cc2eb264b51b3f0b93c88199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c9f013dda1eb10e23ca321df6e963a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad0e61d94a6a05151dd4e83a8ee232b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59d7ef0957ed18fece2ffe2759ceecf202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66dd0bfcd0995215bf0e85d955e3affa203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd20793bccc0cc6f402dcd1dc9c1ae0204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f6e7ec24ffa506a42a9a0d32111482205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef40f5a53de970c7aaef261177957cd206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8f09452b127c34090744b9b6f48244207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e26c1755076065583ac75da338aa8af208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2f043c7880d5328817d69d8d6c3040209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3887539fdb0698bd17a52baa70c5d5fd210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfeaf21b3b4f26293448b287d0c20340211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b48b1494a7928b5f273ac2de7600e04212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f186d4d3dd32a4050f54592d078bc1d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6f2637c059bcf9110213e3187f8e33214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773abbe8fff6fd4f524e3bc2685898d6215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b065aac800ad8f17edc3a6df68ae05216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b6673c5fdc2b320243e92eb9802b29217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77ee575acef39f2f185567cd211a5e5218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9938126fc5564caee767217518953321219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc34db77e009acfb8dcbac89b314f39220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31dd5995de7e1ef445893cfaca85e47221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7979fc26d949c07d62f344d1eb7b05222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659a065aace1aaa5a1be1fa95044a910223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53be2aef865c4da6326fc62bf4e40a0224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a5b32e72f961699f0bc1dbb06b8905225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc228780c406d0a96660bc8067fc1e24226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3055645d4f35bc120d4386237252d7227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be041aca472f8040613b7777ca360013228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020ce8d942b4a29326e1826fdf4d4fc1229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ce4e1397227cd9fcd31210e682c39b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89704130bad9e768bd4046d77e532c37231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edb665bed6bacce131b0f7947ee5eaa232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c4a035cc9ab1ca9c898bdfc5ecc021233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0c60a5a5bf33eed111ed53c187f7df234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02b71ecda3fd7f6a7b99054f508e099235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d7c02e3a12aa1c62fbc415557fde81236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcda580cf9b813e34839f9f7f83e361237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fa9dc3ed95766b97e60f23273914c0238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b6be1f544be7d21e91f6c4869939bb239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5a5f3a6f7d5eec31ce7dd686d2d30c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6656aea0f5151d8bc4b69c85e35947241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14d7e5402ef6972f6035629db1bed96242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdce8294b8c9f63c22b1e90f33a7f84d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258ad70fc579c0746bfffe8bc8f446ca244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3f244e9edd96abda2f1869d8eacb07245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2638abad23fba22e5fd3b1b20ba3f0246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4bcdd849e54c4db3079559da7b0143247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac394a88b72a82edb8f7c1d0de673f6f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf1dbd24f4b77dc417363d2a737691a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537fcdec542fb6428e531a80dc255c46250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1bb9381af51046d6406176d9ccf5f2251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b47f443940b82640fcacd1fba7e06c252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3493d2a47da7a8cd2a88be777a3ceb253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec1e6bfac47869abd39df18a762678b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441cfeb72cf01c3e4b3d83ff23dc958d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e2a5c5ef49739cac0e326f199d1965256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db745208b1c94602c62b71f3eddd8913257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31cff553e42467f863165bea3b81008258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbda4d1ad4af7e3893622a313aee036259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956da1bb25661bea8b6afa23c9c37664260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb1cb9ea592d3982947d731bacdf9ed261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348e2a2b1300678858ec1b4f5bcf379d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046665479b530eda6d3d8c15e3f89db2263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e698096070c0af8793d48ca033a7053b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778f07764f1f714b41721343130dee69265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279bf524be3b93226be88d71bacea3f0266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4ab867bce4c791eebc11bf2febaf52267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca5a689d991d17531a1bb9d815bde1c268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9b9e963900b40c714e559f6f8c2305269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5d20f7ac4e42f0323c6578219f6016270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a8ecf6152ded6c0ea49955b3464253271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3201d2dbac7fe63b3c500f481414971c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8221b4a55c2df629e2a05e90226f8b0c273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53aae17b6caeb7787312794ec4f786ff274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af89778261044b523d5a06d7019bad69275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798b8ab529c7e575d8c13d14785a1317276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c23f4f4356a2fb30bc7ad1c90c910f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68cd24e36b82762d0e15dfaea928a2f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b6133357edcc7eaec3cc008e28f53a279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6c20c18e8dd4387185ec2e910230c1280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2319878da2a2efdd095320d6cb473104281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002cd60b457105677aeb4b0ef2b96349282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3162086e977cb19b673610f4189f413283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab026752128714ab83aa7d36cce86f9a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446dcfdbb5571693279f32b729936949285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733217309915ad3db248d355086171fc286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c81091cfb4a533d13406633c96e95ff287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0af384471c4d88d6c7a26c9ee1f338288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718a3da3bea828a5343392bad89dc6b9289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca55bb8bda975fb8bc652c2bb656266290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3a846f5d2e435bc8c7dfdf114b2228291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa1a93a8da11a71e397b2d4575dfaaa292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc0644369f8fdfc2b78cd8f21b06fc7293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15cfbe72fe786edc8515b2035beea63294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a1f55fe8f63f016c1b35523a22af41295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d365e50646f21f21cbfb1ecd27390a75296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be433d3ed99dc1ff42aa46f32a1b76df297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659eb1cf544f2790eb72d0c04c06ae08298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715e4d4e52cdf7096c8d9c91de17ea87299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589e02471e0d19e95e79f6ce85fd0981300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022f964c573ba424b777f49f5534c4fb301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2dbbeb629b1bdf9e4b38f4d56642e0302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723091f0ef25d2eb816d36aeba3af409303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e09f54008f09275f5197366b0e7a1b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d232777a2f98c93874f008b965dd4137305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f15c2832c70af33bbbcf1050e4a0cc9306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba79cabf264082a53c02f92435137c4307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1502d245bdbebb6a5f855befd65bbb308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2625376da638e0adf627c803a4c14f74309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08a747b878325d30d532e44e98171c8310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f84341193890cbb70145316bb9cf2d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5952a41e27ce27c24222d91b8457cb19312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b513c7f90e5bda4d05f7f0407381b107313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37559df3c169fbdc6834391ca38d62d7314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4263cd9760cf9fad881eb0c04d83183a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3463e3942c75189c4ef889af11b17491316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a249d2b86f785b6a58434ad5346ac2b4317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ada744dfa1f7cf19ae60616d53726eb318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25d662690cbd87a3b0bda9fdda61e1f319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251184f601dfb30615c06ce9fa29f1e5320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8517cb88135d825a3d3a916c98977228321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3893495615672be3dd8b3d76dfa5a666322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9196b62c1341fa1d841761c42d56e168323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d58f65ffceb659c1e0e2847b6e145f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b769b02d036f36e39fe6e726d6fef6d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016ad5c3f85097feb9e8852038658983326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca55967d994ac0b5b712f9ab0add0b8327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab844d15e2ad1a9ea6e9776f4014e631328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f797bc28c9a71cc0ccc8b4c57caeda54329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8de60942877c701e156077a69ffda71330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba793845a15991420649047ddeaa81d4331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61bce4214160c7fe4f1b3f698ba5976332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a39e291e5ea9f7f7e63b6089ee08ca3333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17f15304747f8ea4893c28643a54bcc334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d80f111bb5c02f4e25cffe9f32d16c335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc11da42d5b6359383fa5cc9476db803336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1eecf54ffe2401c28a99ae3f5569c34337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c82d2715d1b411fe3b60c7f9fc5755338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdca2304fff8ee1119f6735464ee0fa339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c262043712ecee127b800f5039f5b4340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6dd2850c286f80e090340298423d425341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6697b167b7b2bf2143ba53300b71c9ac342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce60b895b885cad9930e8770a94c7ed343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53e5bbaf8583daa8162a393a0022880344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3937cd978d950258a063bcd6904d0fc345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff55d23f6fa640230b7bdb895f4b4f9346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cb3a4debc3ddafb46fe11f2c0cff48347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91dce917c0fb6044833f37de9e65ff83348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939b6f58943b2779e57cdbfa5ba7b5aa349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291c88b9202d025d699dcba9fdc3e627350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e435d574ad54184a579412c1d2c0da351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6caa303bd1385fa03ee539933c9009d9352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be40eee3678bf5a4e13b2b70d598ddfd353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf35871dd5a4f6b61b50266be16a2e1354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768b4e08dcfdb006a40230e2cfae8991355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f5acd44feebbe707cf949772bd6cef356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8a5809311c4732d8d284ba6fe75204357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b877a9111124087bb1a827f7e6377716358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a006908efc41145bf31461d3278e9c359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed97b0183f98696f4558f500a5ab823360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eea69f89acf83cbfeb23ba0b7f6814f361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a01738c1b099eaff1fbdcbb94a2ffb362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec49b5decad32bda88ddb285e1f322b363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a10ebb4eea7b6a4222b57c0bf58d75364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e9baa98165cb9e70383759520f963f365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ccd27c99da214791efce4136769051366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f154c5785f3ba57c56bfd4e1c5d9eb0367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff072c6ad34bdd6226c188d3e61989ca368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faebd0208f33085d6c8352e5d1b341bf369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c6ea9a4f6de83ea94e6dad719fcd29370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261e1e07f66ed67a182d196ee5776d46371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86b2ea24c9dbee2b7cafbce1dd9bbec372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ecadfa8ab8051b10f28eeacf627438373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9167c32e9653094856de4f7e57132ac7374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9288e0e93475ec5eb0333212a7484cb375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048a6511264c06ec2a7740c6c0419a77376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53664f41bd264b4df95b6eb0a0874bb377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9149f8fa382b90c37bc56acf82374eef378.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c287eb8cfe5d659b2f255825aa87d9811.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62e8674ffeb1a862b28ecfdee1be4ec2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a636c22bcdac0f81ac65b4fc9b700be83.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e09bae5d2b16f0081a4664aba4e46f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1e340efdba7b9c08a0a75da7272fe55.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16bc5a777f31c83def1371b7f67c1536.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cf0a939bdd400f5ac005eaa7d824537.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d514059a49c31172188bd4dc26019418.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce219d1da9b88e1faec385299ffce2449.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a7b13a906874f199a530da7ea3fb0310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a7a684c6df6c4f91527f9e0140454611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b115c950b955b365698f9dfda8183b712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce3ba528b98609c597df7bef7c2e4ea13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366d47e4bdffa708733301bbd152451314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a0e433f90c8cdc3260c2d1bb7b167e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6a58a3dd85ac63c2e120294fefcf5c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc83dfffaa026ceb64e86862b068b2017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da379ada59b136c9058956767042cb918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc1986e52c01c96bb0a5e03a1821bd019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcb21523fe1150f40711a30244f1bf920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec75226ea4c0fd2c3328589cad0671f221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2a5d9f9b061cf6065136b9a3840ca322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7886556e564fdfdb5e41f2f9634efe23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253902ba72c23f070e2980ec2146090f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9e656fd99594c7c8557f61280c6abf25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb17c52f8313e5b685a5d53450bdf1226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e148fc1000ea3e2dd19913d3edd063427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2515717530c209fa6273ed607e22e27f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d0d99c4597f6f189de91290774201f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7849e78db088f029a41e9f2190154b9630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8677c4103e6435e51e27fbff63c06b6431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dea3bcf7e741980071f8a4c7621d56f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97586eb013c87da02717c3a5facff3e033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b725eed24c28f410cdf18e12e091325c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fd7c3bd15b2083e1470742f4854d0235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb828d3726f77beb5b7a1e514d6a6c3c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494528351ac44a5cc91919d491a71d5737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6b745bcc9a6ecddd6e331800a4e75138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be498f43386d4a21e85a277b9fdaf2c939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b3a29b06c83051ff99950696d0b60c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d854360d51fb0d06345fcbaf9d47c5241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c35ed2955909f8ec80794bd0176316442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47924ca1a72ab2bbc15cd43c65e846243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbee7ff0a0371b87dfb5d17407fd33e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ccda4ada6f5bdb0ad4f3c322acea8645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b164c23c52188d5263aa1f6e9fe64446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d23293a48d9fa878e3f17c9b3d04d0047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a64c24e9d59eee152d85c2308eb846248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6a0b84a0d05d3d7007cfd1db73d7a849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3c97d237ab10887a09cd8146e5669b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec7211e868c8e7780c1080d52c6dc3451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a19603f42c9a5487eb66f30ce646d652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39c5da2e5f82dda4580feae86b0f25c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0154e0f4cf656405fd107f3298914c1254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b3240800b53ed59fdb8a6d2d760d0455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd662c125b835cf8389f3766d6225bc56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf3bfdc00c9eeac30e3db202ce4f2da57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097a9fecd956e0f44c6f6ff4ebd41a8f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f0ed7fa18a5d51b9c030f1fdc3975159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3970382a96e76f7eb09a87d214f530160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac4e383caf5552daedb17dca1ba91cb61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d0369b881a1e04798cc4c706c1db2362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27d0a0abfe9619719e5eb53d7a52a3463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e5240e28d426fbcbdac346a4a55a4e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c21a1d81252c09100ae809bd151cb8465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457c043f92bdf9b769e11714f1e5730566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa53a3f1941d32bd52ecf27ea1ed7e7467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f217692fb25f850dcdb1422254df5e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb926513895c2f4d9d44aa729183ec5369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cebab19e96d055c755ce0711387c8c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968f99322082f0fd968d00abd6bab5cf71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4399e55d11234e245bccc89b6f92af7872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12811f5c3be4c7591e34e396d5ec90dd73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6037fcc07933c10aa0130b86d3cfdb3374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d40bd411e5a8a0e8f8040cffa2414e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d337998d438f52c50d0f315c3986611e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c0653c5e92520dea2d500736dd379677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e675a62c3252670b7977da133c64fd78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a27a2dac3c215f109edd8326afab2f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bee14f59b056d639a791276ea660fc80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283ba9758d24b3fa9adba9ab5834d38a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1400cce24cfbc2ce61b15cbeae282c8782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdcd84b6b808c200da53c853b9d5d8e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0c12ca219c1a05fb66ac18f18c3c8984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36f1e643654fa6282e6559002a0356785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70192d5fa61c711135197e353ec0d1e986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc1bf6beabe3baa2d99f3a9ce4ddbbc87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08d2af6c4115dd7387d8f79b64e552288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1549bda028fee15a530b93be8f87ae7889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5478f2d3cf5169152a6af0db6978cbdb90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589ff201342dc54fbb7bcd1c8b7c24d891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f01624a83a1b8aa6e06142b13073aa92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4ea8f6ddc741e58bf686cc62e833a293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d182705e779243a433e20b119dbc8bc794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bdd80a6da56b8458ab701af2ba0f2495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf1a84c2a7627a5a17ac1e301006bf296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021b7088c28b0735c3cd519d8d5cc54c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bc0cb601242cb91511caf029ac5b6b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e16aa10000f87dada6374837f1531b499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3f5328c63a343c17b951685d531246100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442927874f0625ff9b874187bede3aa2101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8de7b1940c527facce13763df0d258102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc20d8ffd00ddf270ace6b6f3dc11399103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4beda5dfa7e5eb0f3679d3d7436a9616104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491246c1ffa9c301b4911df91c72f025105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7815ddd8fe8dc23dbe8d044ead883191106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c1bc9d54f39c0b4144f00ce64e0e00107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007a995eeb5d9e4fba233018cb43dcd6108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3873319c8870b2458384a169aabf8b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a73678ac9750c35a708c1211b00273c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ede501b7049c9a279dc371fa9331fa7111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc513756faf07574817ca1012c84d78112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8020ba13313ab0038f5666737d2ad0a6113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bb4eb4033199c26d71580af3cab9b3114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10874ffa3e6e2c22dee8d092ecfeac99115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e341543b82afd7d38059c89801441214116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d73de340ec5295d55eccb17390064c5117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90535c19583ea521af03cb9a1ac0a0a7118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3ec1ed742f6efd18103533d5914aa9119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b22a63cf7c7fd450d33d32c68848ad120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e0e5784798e48df157164db47548e0121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac71ddb178aec0f46b17345bf58a0b5122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2928b6d99a1ffa12cc5befd00981a2123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3761aaf7e68337bd8382fa11c025708124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a602c8d5c19f77aa4c2bf1e950992a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07239a40564755276ee9f2080334409a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0a29d78b5e037eab03a600f24b81aa127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11920a768458a3c1d62e698075324b9d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e7fddb9bc51ebab5800be25fe70e4f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5830d3507ee5819bd4744abec9f6e16f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd112fae94613a56dd3435559940595131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31de86348cf50babc313be36d698a161132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0486beee0acfff5bbcb0335bea242c6133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d2a62cf4c167ea29f81be2b95e670c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b1ee64286cf1ba007e41f8f1941252135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456cc145d7dbd87c00d08b57f06c69ba136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765ca9229acadb6743b7f4c0176ca257137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a761aa749016b19d3cc6e305d8d8ead138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedf240f3dbfaf9f911af766714e69ab139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8b3df559ae70d3a8140a06ce22e9d1140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c256d885df06df379f853dc24d049da141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6845c63b8e9e6576ef8af64ed33adb142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bbf78efb906c74d16d34ea14013323143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc5051b0ffe10fcf7a3080042302680144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6eb8361e9384b9717cefb3285a93df2145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c7d25c276496455c21c5171baa1f7f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c6270a36040ed75b9ac0c71e2bffc8147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250f444699c5b7853b8077495abdc5e2148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d20a7b99f785db2fa5bf465f76a944149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7428aaca0aa64c97dc3d76080f3dab7150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d228d89d2b40d2e9a5a80c3327df745151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f599e5965ff0908be1a5393dc19488152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e70cbaf9c4658635973ac32665129b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cfb6a142e0fd15d0f79fc7bdd90f1a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a63a98211aa9ce4a30f524d8ac8b87155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bc321bf461455924442c272ba0516c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11f17f74ecce7987540fd325859634f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0c92fbf933300b4996fb4356b7d7bf158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063416dd8e45da2f9dea2be9d38ef824159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9df7ba74c00f7e80460d548ae66ff76160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1eebe87699b17e0ef41ea8fcf86e1e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4a1c14f62b831ea92db4ff52d65f28162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25cd353d007c27ceb6c1fecf2fc2136163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5946b3a887993043387cad29c82e13d7164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db1a5c40878fcd877326b64244c9fe1165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32addeb5fc49e17064b9d70920fb230b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d60213881a406f5fc2d36388631a636167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffefcec8cbc2261afb1d9bbc4b19ede168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fe581a763d302372c1e20022e8c30a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d603b3b3cc317cf09a9b3aa4dab088170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7035920899c842be13453bdc1b99f5b3171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99df889d456af514491e0cf1119574f5172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f004b706bf2ec44c8f3c8b8ccc30a0e0173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec073804c137acb1ff58cfee4a0a4df174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befad4cae10810e9f824bc034418b0a2175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5006d84a2c01a5a87f757acccd187c65176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57d9b4da7582f8890bb67f2bec8983d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4452628992a5e4cfb5b38fe5ab37dbda178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446b9be504b2aa660e8a1e82d2baccdc179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f07da357245c126119375ae515f2787180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55aec64ccd14d0836bf741b8561650f2181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403a197cf3a84d97e3d2b95f42ff38d5182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65b96a7a4c2ff05b91e685ec855f0de183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082bebf6e12a3e827321c6be635b6376184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d229b40bcb325757e7dbb2b46f5191185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0baa76126f5634116b9f92244a32773f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc1e50afb643b36d8773445a203eb63187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83f11bdead880bdf4905d542f49d268188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442e0fd25102522240de935e874084b6189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29111f1c7371dd70dd2e3a563dc3762190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ff42d3786c0efb04c6d02f332d24a4191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddf0aa795e8dca7889cb98316dca9ef192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1181ecdd0722d1ed41fa9cd97f66e81b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033423092fa8a213b4fd5fb445a5735d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95dc04c793ca29ffbd222b54469ba717195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143919a37fa7f2568b52b51bc9ca8e57196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6325cea8657b0353fa3bb6ec3706d30197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1717b55abaae43ff86002983b052b8af198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfc3922e446b36c193d24129d56a2f8199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5692a1087f6ed1d43c7e6d18dd759157200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960ed86f5c040f5ce3f0dbd514b9dc5e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2731ce1a17b44a09a726d8b6051ba2202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d3d21c10b25d9ba79d511de1af1806203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc90e8b456c6fdb826ffcbc87eba333b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab232e15db605fb0f3c51fa8bb4ba674205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52528a5f46d4c41bf5e901507b9a084c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edddc0e713ca87aee94f7c6f3c75cd11207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3340680ecd127d4ec4cbbe93730e41ed208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a1909591e9cec3c7bda098e940eafc209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0ae248ea930bf6d9aa6d2c6825c50f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225404ed0696eebd18c3c60f113421cd211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823bcca8434d5e9be133fe0d3e60b89f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efcdaacfeccf7da22899090ac350f14213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e04abcfe0c31ba10e523ab427d9ebc214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6456ed3ee8ee6ffb6ab63c3270480e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e94514c09c4b2e255d948e81ec2776a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7649041fbc959057726833896ff6d9a4217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b66b3fe92877544e053e78d64b64ba9218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e072390adb9ee561f1ad9c38c00a56d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248fb0ec758a6f8d37ccb4cfd7d65607220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ac2a22483483006132f27128a0394e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a4f3254e6fd560f02e1b3eb92a85e3222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677d33ec45027406facc99e08d839513223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991388eac397d62b5b1457fdb21dc575224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a385302bb921e2a536b9a3555ea495225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8430583238e97d23548a2d0aeaf90ab226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af6968dc5187bc85206dfeb150b9f80227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212b8671f9347ed2d01b9308f4e06a03228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4db43983b102b7f079c02d2d3274b37229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f06aa1f4c052e0100b0ca77ee74766230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ee91dce71a604718d6455e66246278231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338714f60e3bdcc89b421fe11ca4a5d8232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff63cbd0c667b31ac45349a4c8b9c31c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c2aa98148b7254afdfd35017e24482234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7877fde11e0fb0daf3dc38473a15ff235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ab333cad95cace473ec4124a7d0790236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce858c7c1b40c773d49d2f71e63998c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855045c1873c1e2da5e2cd8df51ba70a238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a72bb3578cdcd0bdc9558863803220b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa534772e1ccd10e19a6cac3bcb845f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054106c6dace06a86bf1c17b20086025241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320e5cfa5bd35090b3909fcda37dd9d9242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e75f0a88780a5b9939985dbdab3f03243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a59f4eac2e50a3fd6e2bb658c2acd1244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ae644583e051a4344df764b8cf7d07245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69a7e8b9705297c1d8f0b08a967ab1e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc256f6899a7ad56b45b0da79e9d9d3247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be97c5bddf66358e3d6398e919ab0c6248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505c029039ba3ce7f037077f70f1e078249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6720ee80abb3f145a1f3e2bae825b9e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcffcc70e6d1252d7a26eed2d129701251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa57d002674030dff6e37fa817171f0252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7eced78fef50f8cf3a8bb7d8dbe91c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbfc16d1abb787e43d9cf54a5123a47254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ffd76f72df7c13b9dfde26c5948d29255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728f5106fdd43e5c2ceed1320fdb4e5f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d8353d21ca6eb9f6dcf64deb96da25257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9070edd6dbcd80701d4a5039702606a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f10e91100356dcc3b73a06e2142f4c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91468d8e231335887db1d3a4d29c9d1d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e861131fe8ad479bfd2952838b1cebc0261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b8319b897fa2cb9a839b1c8bf4391e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e947a2c202cad385a920b2b9582bc3b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b728a0aa940b8ab8ccea0fce983af1a5264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc314da552a8d19dd442f73a10abbc1265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ecd3ac1e56689d6080fd8526bcda14266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9b463252ca6210f73c5c606ee60d98267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1710e12756d41d2216c57c5785f941268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7f7c628baa2fe88144b6f21f7d3c53269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e5490a2cc12a1480ed7837d1c37224270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a604d68ffcd202519a703d97f23883e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cd195c9362b09f422f9373120f5929272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e256c2a20fa147a762816555d3719feb273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a807f174a15b947e1903d4abfd9dee43274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7d33f0031cec0e42078f75e746c33e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a5ff3ef00df55ba4a1f5ea67e56361276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622b1f31e2f66853f4ef5ac1bacfe543277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cce8957b5990ebe0f6d22b3c752da8278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4339c2364acfa8eb728ae2558b9dc20279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08edbf758c7696bf0927f4d444295f1b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2af86563653bc33a0dea6725593a567281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046399c1a89259593b31553744f58f25282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8045dda70bf7a1f14b05ec2fac426a8283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d080c16049ad96d5e9ab69f0067a8f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005b56a104e35a0baab2ea992274eb29285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f828f6ae10f149c1889d580740fdc870286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f67476d623b23a78e4b059174334e9287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4d810310b27ea39d6d39f2b6bfa233288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e488ab0b10b5696fbc65ab86d3a9928289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefca1115098fcbe759c066038724fd9290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2d216450e1612b412b63ff176726b5291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342a8ebc557660fc439b358c6d55cbc0292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707c4e6db38b894eb7d49c8bc41f5a41293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0093ef07e503bd851fe8ece0730d9bf294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1509074653e9f1a901f6eb90cb37795295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f95a03c1ded91d4890f4f69c8e70572296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433b5aefe8c096a2b96924bb71f20bc0297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4082ca82f5ea0dba1d36754ed516e3e7298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9a64a192ae2da15bfcc886478c0cc3299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a86f0f5f38ea723d782217f325076e9300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8676b475db0b87327631d95fc05ff296301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1fa1c58184a99a8789654b19f0190d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3180f8b2e8f036b9dfd8e50960b9065303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4491ca73f06bd6767768a0ce4257ac8304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd8cb4cc67d57b5305c73143a696e61305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39416cdf0ee1ced264a668944814c1d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d88946a8210cee023c231931cd190d7307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae038ba8a12a53fe1e61ed1ccc0b8117308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3702672adf4b8d7780aa14ec92fbfab0309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a43c8470c4f84a1bb3a79e6fa6c0f6310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8a0185448fbdf504f9b35d4a7e3c30311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce074c53286c7a98578b9a69e963e57f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e168584df30a2c558b89534a00de3e3313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793e47be6c4c9b43fbbdd6c3076ab2f6314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5669efecf95db4183a95a5076ec6ff64315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc040d4b5a151fafe3f211d90f964e1316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299c860ad35995a184c1e17c90f0eb91317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943ade64bd73feee68b90387d548c76a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53ef7184e216af58830e50c06e87ae5319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11357fe523688e4dcf62f875d7f8d651320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4822f1304955651846dabb208eb0f2a1321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300b5bf2e2436bbcebda8fbe8090d963322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f82111b0a8288466d9edd43da9ceee323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79363a0f3bcd8d3005b8b3fa28c67146324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8cf047e47ab7d6b2220a8b4417ba04325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60364acaabdb125c163d9d6ce13a402c326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63da797c28e896bdfce10e53e6d457c9327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3510a4d7a6010545d115a63e71206c10328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446062b6f57ae64a815ff27392b5c839329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ad2f9d9b4f883c0a33d12f22a38288330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f2a976704c102722ef59ce30ad2a2b331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbff95c7c581f7f941846f525080b8b332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf24322962af5b2bcd7e982f1396f94333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5259057abf75fd2fd44a9fd7cac2d8c9334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bdde4eee97a6e7b0bb2ead919c13fe335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1f901e408443f34f7adc47eded651e336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af435e405e223bd38b5bf8ce819cf07337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc7e208a916db5314623dfce6156eb0338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3041029692e2cf5df883388d8873289339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dcc29e1ec9e98509f0506c233891be340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7fd1a0612a19357022faf1b4e70564341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593f481f4df8a544938dae53e687d330342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f07e7046cf7ef0ff1081418b020db0343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d7eaf454cf9de8e5ce67f5e1624508344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37cc7b4634bc6cc098b3144f5465344345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c144f750cab8e1ae7cb9cf301da226c1346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654eb3222384fc439a84a3ad708352fe347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b793e847f957245e8b4da559915a064b348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b072a5ab29b4f81a8611369faf5f0c4349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3de8e8f99e9563267a0064ffbebd3c350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45102f38f5a30e3d966870bf1aae22ee351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e806e8f77011fc5dfcc9720b77d66e5352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a59507a967ac39a803963e220503a7353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdba7441d3097f0ae7b5e91358c90261354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1178aca727816c438e1adb3811778015355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b032769ddd541c756e7f3454bb6e20356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac3dbb0a7cbe68e30e27adb328d3f85357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e358693675d245b4ea905102e034a31358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4067f9ee2e8913d227cea6aa0b64fa359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae878f08eec263f7fc1f2907489507c5360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132d9915ae1a4ddaf7a67e783ef872a2361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a6da3e9c998552362bee61fe82d798362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aea8759be75d3ceee504b948223a502363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95716385c5b4bd9524069fa146ac0311364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a891e4e8ca7deca41640a3184a6950f8365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deec50a1a4d507a5806ca46ecd31411e366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45ea1f381c0287980c1bc449ed90094367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3520ed54f9fd1b92f63bacf59fa65fd368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909b03e260ad6d2a86ffcf8f533ed22d369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56cf7fd793cc3a6ab2132f996979e20370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dd60088ab7a146df58029a7e1f311e371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef97dfb858973ea2e2b9b3307b1d338372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed9ecb11b9fa5c32280b68a00b1e132373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fecb7cf08d2091ee9d9c66b7b824af0374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1e4e0b65a1694425023721a25bdd83375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bd0003a0fbd9f0c3cbaa977d55bb66376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d0bb87e911e326ec34e9bcfb2ca6b1377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa96d24cd47ebdb73d487243df997ac1378.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -9610,51 +9607,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId274"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>143</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1057275"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="275" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId275"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -9670,51 +9667,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId276"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1057275"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="277" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId277"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -13925,3418 +13922,3414 @@
       <c r="B41" s="0"/>
       <c r="C41" s="0">
         <v>13593</v>
       </c>
       <c r="D41" s="0"/>
       <c r="E41" s="0" t="s">
         <v>92</v>
       </c>
       <c r="F41" s="0"/>
       <c r="G41" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I41" s="0">
         <v>20.83</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
         <v>13594</v>
       </c>
-      <c r="D42" s="0" t="s">
+      <c r="D42" s="0"/>
+      <c r="E42" s="0" t="s">
         <v>94</v>
       </c>
-      <c r="E42" s="0" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="F42" s="0"/>
       <c r="G42" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I42" s="0">
         <v>7.1</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>96</v>
+        <v>95</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
         <v>12626</v>
       </c>
       <c r="D43" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E43" s="0" t="s">
         <v>97</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I43" s="0">
         <v>18.51</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
         <v>13702</v>
       </c>
       <c r="D44" s="0"/>
       <c r="E44" s="0" t="s">
-        <v>100</v>
+        <v>99</v>
       </c>
       <c r="F44" s="0"/>
       <c r="G44" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I44" s="0">
         <v>23.22</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>101</v>
+        <v>100</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
         <v>13703</v>
       </c>
       <c r="D45" s="0" t="s">
+        <v>101</v>
+      </c>
+      <c r="E45" s="0" t="s">
         <v>102</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I45" s="0">
         <v>12.46</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>104</v>
+        <v>103</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
         <v>13704</v>
       </c>
       <c r="D46" s="0"/>
       <c r="E46" s="0" t="s">
-        <v>105</v>
+        <v>104</v>
       </c>
       <c r="F46" s="0"/>
       <c r="G46" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I46" s="0">
         <v>48.68</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>106</v>
+        <v>105</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
         <v>13705</v>
       </c>
       <c r="D47" s="0"/>
       <c r="E47" s="0" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
       <c r="F47" s="0"/>
       <c r="G47" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I47" s="0">
         <v>59.67</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
         <v>11644</v>
       </c>
       <c r="D48" s="0"/>
       <c r="E48" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="F48" s="0"/>
       <c r="G48" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I48" s="0">
         <v>15.98</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
         <v>11894</v>
       </c>
       <c r="D49" s="0"/>
       <c r="E49" s="0" t="s">
-        <v>111</v>
+        <v>110</v>
       </c>
       <c r="F49" s="0"/>
       <c r="G49" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I49" s="0">
         <v>4.43</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>112</v>
+        <v>111</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
         <v>11602</v>
       </c>
       <c r="D50" s="0"/>
       <c r="E50" s="0" t="s">
-        <v>113</v>
+        <v>112</v>
       </c>
       <c r="F50" s="0"/>
       <c r="G50" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I50" s="0">
         <v>5.42</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>114</v>
+        <v>113</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
         <v>11603</v>
       </c>
       <c r="D51" s="0"/>
       <c r="E51" s="0" t="s">
-        <v>115</v>
+        <v>114</v>
       </c>
       <c r="F51" s="0"/>
       <c r="G51" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I51" s="0">
         <v>6.39</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>116</v>
+        <v>115</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
         <v>11650</v>
       </c>
       <c r="D52" s="0"/>
       <c r="E52" s="0" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="F52" s="0"/>
       <c r="G52" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I52" s="0">
         <v>7.31</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>118</v>
+        <v>117</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
         <v>11652</v>
       </c>
       <c r="D53" s="0"/>
       <c r="E53" s="0" t="s">
-        <v>119</v>
+        <v>118</v>
       </c>
       <c r="F53" s="0"/>
       <c r="G53" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I53" s="0">
         <v>2.95</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>120</v>
+        <v>119</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
         <v>11899</v>
       </c>
       <c r="D54" s="0"/>
       <c r="E54" s="0" t="s">
-        <v>121</v>
+        <v>120</v>
       </c>
       <c r="F54" s="0"/>
       <c r="G54" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I54" s="0">
         <v>3.75</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>122</v>
+        <v>121</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
         <v>11900</v>
       </c>
       <c r="D55" s="0"/>
       <c r="E55" s="0" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
       <c r="F55" s="0"/>
       <c r="G55" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I55" s="0">
         <v>1.96</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>124</v>
+        <v>123</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
         <v>15679</v>
       </c>
       <c r="D56" s="0"/>
       <c r="E56" s="0" t="s">
-        <v>125</v>
+        <v>124</v>
       </c>
       <c r="F56" s="0"/>
       <c r="G56" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I56" s="0">
         <v>1.81</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
         <v>15680</v>
       </c>
       <c r="D57" s="0"/>
       <c r="E57" s="0" t="s">
-        <v>127</v>
+        <v>126</v>
       </c>
       <c r="F57" s="0"/>
       <c r="G57" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I57" s="0">
         <v>4.19</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>128</v>
+        <v>127</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
         <v>15681</v>
       </c>
       <c r="D58" s="0"/>
       <c r="E58" s="0" t="s">
-        <v>129</v>
+        <v>128</v>
       </c>
       <c r="F58" s="0"/>
       <c r="G58" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I58" s="0">
         <v>3.56</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>130</v>
+        <v>129</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
         <v>15682</v>
       </c>
       <c r="D59" s="0"/>
       <c r="E59" s="0" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="F59" s="0"/>
       <c r="G59" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I59" s="0">
         <v>3.7</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>132</v>
+        <v>131</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
         <v>15683</v>
       </c>
       <c r="D60" s="0"/>
       <c r="E60" s="0" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="F60" s="0"/>
       <c r="G60" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I60" s="0">
         <v>5.09</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>134</v>
+        <v>133</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
         <v>15684</v>
       </c>
       <c r="D61" s="0"/>
       <c r="E61" s="0" t="s">
-        <v>135</v>
+        <v>134</v>
       </c>
       <c r="F61" s="0"/>
       <c r="G61" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I61" s="0">
         <v>3.13</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>136</v>
+        <v>135</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
         <v>15686</v>
       </c>
       <c r="D62" s="0"/>
       <c r="E62" s="0" t="s">
-        <v>137</v>
+        <v>136</v>
       </c>
       <c r="F62" s="0"/>
       <c r="G62" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I62" s="0">
         <v>3.57</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>138</v>
+        <v>137</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
         <v>15687</v>
       </c>
       <c r="D63" s="0"/>
       <c r="E63" s="0" t="s">
-        <v>139</v>
+        <v>138</v>
       </c>
       <c r="F63" s="0"/>
       <c r="G63" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I63" s="0">
         <v>3.94</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>140</v>
+        <v>139</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
         <v>15913</v>
       </c>
       <c r="D64" s="0"/>
       <c r="E64" s="0" t="s">
-        <v>141</v>
+        <v>140</v>
       </c>
       <c r="F64" s="0"/>
       <c r="G64" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I64" s="0">
         <v>1.72</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
         <v>15914</v>
       </c>
       <c r="D65" s="0"/>
       <c r="E65" s="0" t="s">
-        <v>143</v>
+        <v>142</v>
       </c>
       <c r="F65" s="0"/>
       <c r="G65" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I65" s="0">
         <v>3.69</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>144</v>
+        <v>143</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
         <v>15915</v>
       </c>
       <c r="D66" s="0"/>
       <c r="E66" s="0" t="s">
-        <v>145</v>
+        <v>144</v>
       </c>
       <c r="F66" s="0"/>
       <c r="G66" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I66" s="0">
         <v>2.95</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>146</v>
+        <v>145</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
         <v>15916</v>
       </c>
       <c r="D67" s="0"/>
       <c r="E67" s="0" t="s">
-        <v>147</v>
+        <v>146</v>
       </c>
       <c r="F67" s="0"/>
       <c r="G67" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I67" s="0">
         <v>4.63</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>148</v>
+        <v>147</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
         <v>15917</v>
       </c>
       <c r="D68" s="0" t="s">
+        <v>148</v>
+      </c>
+      <c r="E68" s="0" t="s">
         <v>149</v>
       </c>
-      <c r="E68" s="0" t="s">
+      <c r="F68" s="0" t="s">
         <v>150</v>
-      </c>
-[...1 lines deleted...]
-        <v>151</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I68" s="0">
         <v>3.69</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>152</v>
+        <v>151</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
         <v>16197</v>
       </c>
       <c r="D69" s="0"/>
       <c r="E69" s="0" t="s">
-        <v>153</v>
+        <v>152</v>
       </c>
       <c r="F69" s="0"/>
       <c r="G69" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I69" s="0">
         <v>2.48</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="C70" s="0">
         <v>16199</v>
       </c>
       <c r="D70" s="0"/>
       <c r="E70" s="0" t="s">
-        <v>155</v>
+        <v>154</v>
       </c>
       <c r="F70" s="0"/>
       <c r="G70" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I70" s="0">
         <v>3.39</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>156</v>
+        <v>155</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="C71" s="0">
         <v>16200</v>
       </c>
       <c r="D71" s="0"/>
       <c r="E71" s="0" t="s">
-        <v>157</v>
+        <v>156</v>
       </c>
       <c r="F71" s="0"/>
       <c r="G71" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I71" s="0">
         <v>4.57</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
         <v>16201</v>
       </c>
       <c r="D72" s="0" t="s">
+        <v>158</v>
+      </c>
+      <c r="E72" s="0" t="s">
         <v>159</v>
-      </c>
-[...1 lines deleted...]
-        <v>160</v>
       </c>
       <c r="F72" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I72" s="0">
         <v>3.93</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>161</v>
+        <v>160</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
         <v>16202</v>
       </c>
       <c r="D73" s="0"/>
       <c r="E73" s="0" t="s">
-        <v>162</v>
+        <v>161</v>
       </c>
       <c r="F73" s="0"/>
       <c r="G73" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I73" s="0">
         <v>2.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>163</v>
+        <v>162</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
         <v>16203</v>
       </c>
       <c r="D74" s="0"/>
       <c r="E74" s="0" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="F74" s="0"/>
       <c r="G74" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I74" s="0">
         <v>1.92</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>165</v>
+        <v>164</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
         <v>16204</v>
       </c>
       <c r="D75" s="0"/>
       <c r="E75" s="0" t="s">
-        <v>166</v>
+        <v>165</v>
       </c>
       <c r="F75" s="0"/>
       <c r="G75" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I75" s="0">
         <v>4.43</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>167</v>
+        <v>166</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
         <v>16205</v>
       </c>
       <c r="D76" s="0"/>
       <c r="E76" s="0" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
       <c r="F76" s="0"/>
       <c r="G76" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I76" s="0">
         <v>5.41</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>169</v>
+        <v>168</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
         <v>16206</v>
       </c>
       <c r="D77" s="0"/>
       <c r="E77" s="0" t="s">
-        <v>170</v>
+        <v>169</v>
       </c>
       <c r="F77" s="0"/>
       <c r="G77" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I77" s="0">
         <v>3.08</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>171</v>
+        <v>170</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
         <v>16207</v>
       </c>
       <c r="D78" s="0"/>
       <c r="E78" s="0" t="s">
-        <v>172</v>
+        <v>171</v>
       </c>
       <c r="F78" s="0"/>
       <c r="G78" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I78" s="0">
         <v>3.49</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>173</v>
+        <v>172</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
         <v>16208</v>
       </c>
       <c r="D79" s="0"/>
       <c r="E79" s="0" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="F79" s="0"/>
       <c r="G79" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I79" s="0">
         <v>4.21</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
         <v>16231</v>
       </c>
       <c r="D80" s="0"/>
       <c r="E80" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="F80" s="0"/>
       <c r="G80" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I80" s="0">
         <v>6.38</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
         <v>16524</v>
       </c>
       <c r="D81" s="0"/>
       <c r="E81" s="0" t="s">
-        <v>178</v>
+        <v>177</v>
       </c>
       <c r="F81" s="0"/>
       <c r="G81" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I81" s="0">
         <v>2.31</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>179</v>
+        <v>178</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
         <v>16711</v>
       </c>
       <c r="D82" s="0"/>
       <c r="E82" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
       <c r="F82" s="0"/>
       <c r="G82" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I82" s="0">
         <v>5.1</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>181</v>
+        <v>180</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
         <v>25329</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>181</v>
+      </c>
+      <c r="E83" s="0" t="s">
         <v>182</v>
       </c>
-      <c r="E83" s="0" t="s">
+      <c r="F83" s="0" t="s">
         <v>183</v>
-      </c>
-[...1 lines deleted...]
-        <v>184</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I83" s="0">
         <v>2.63</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>185</v>
+        <v>184</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
         <v>25492</v>
       </c>
       <c r="D84" s="0" t="s">
+        <v>185</v>
+      </c>
+      <c r="E84" s="0" t="s">
         <v>186</v>
-      </c>
-[...1 lines deleted...]
-        <v>187</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I84" s="0">
         <v>1.88</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>188</v>
+        <v>187</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
         <v>25492</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>189</v>
+        <v>188</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>187</v>
+        <v>186</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I85" s="0">
         <v>1.88</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>188</v>
+        <v>187</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
         <v>25059</v>
       </c>
       <c r="D86" s="0"/>
       <c r="E86" s="0" t="s">
-        <v>190</v>
+        <v>189</v>
       </c>
       <c r="F86" s="0"/>
       <c r="G86" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I86" s="0">
         <v>9.09</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>191</v>
+        <v>190</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
         <v>25060</v>
       </c>
       <c r="D87" s="0" t="s">
+        <v>191</v>
+      </c>
+      <c r="E87" s="0" t="s">
         <v>192</v>
-      </c>
-[...1 lines deleted...]
-        <v>193</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I87" s="0">
         <v>6.88</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>194</v>
+        <v>193</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
         <v>11645</v>
       </c>
       <c r="D88" s="0"/>
       <c r="E88" s="0" t="s">
-        <v>195</v>
+        <v>194</v>
       </c>
       <c r="F88" s="0"/>
       <c r="G88" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I88" s="0">
         <v>11.13</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>196</v>
+        <v>195</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
         <v>11646</v>
       </c>
       <c r="D89" s="0"/>
       <c r="E89" s="0" t="s">
-        <v>197</v>
+        <v>196</v>
       </c>
       <c r="F89" s="0"/>
       <c r="G89" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I89" s="0">
         <v>16.17</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>198</v>
+        <v>197</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
         <v>11649</v>
       </c>
       <c r="D90" s="0"/>
       <c r="E90" s="0" t="s">
-        <v>199</v>
+        <v>198</v>
       </c>
       <c r="F90" s="0"/>
       <c r="G90" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I90" s="0">
         <v>8.77</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>200</v>
+        <v>199</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
         <v>11895</v>
       </c>
       <c r="D91" s="0"/>
       <c r="E91" s="0" t="s">
-        <v>201</v>
+        <v>200</v>
       </c>
       <c r="F91" s="0"/>
       <c r="G91" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I91" s="0">
         <v>30.09</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
         <v>26141</v>
       </c>
       <c r="D92" s="0"/>
       <c r="E92" s="0" t="s">
-        <v>203</v>
+        <v>202</v>
       </c>
       <c r="F92" s="0"/>
       <c r="G92" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I92" s="0">
         <v>20.71</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>204</v>
+        <v>203</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
         <v>13634</v>
       </c>
       <c r="D93" s="0"/>
       <c r="E93" s="0" t="s">
-        <v>205</v>
+        <v>204</v>
       </c>
       <c r="F93" s="0"/>
       <c r="G93" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I93" s="0">
         <v>7.1</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
         <v>13745</v>
       </c>
       <c r="D94" s="0"/>
       <c r="E94" s="0" t="s">
-        <v>207</v>
+        <v>206</v>
       </c>
       <c r="F94" s="0"/>
       <c r="G94" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I94" s="0">
         <v>16.29</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>208</v>
+        <v>207</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
         <v>16411</v>
       </c>
       <c r="D95" s="0"/>
       <c r="E95" s="0" t="s">
-        <v>209</v>
+        <v>208</v>
       </c>
       <c r="F95" s="0"/>
       <c r="G95" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I95" s="0">
         <v>7.52</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>210</v>
+        <v>209</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
         <v>16412</v>
       </c>
       <c r="D96" s="0"/>
       <c r="E96" s="0" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="F96" s="0"/>
       <c r="G96" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I96" s="0">
         <v>9.93</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>212</v>
+        <v>211</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
         <v>25493</v>
       </c>
       <c r="D97" s="0"/>
       <c r="E97" s="0" t="s">
-        <v>213</v>
+        <v>212</v>
       </c>
       <c r="F97" s="0"/>
       <c r="G97" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I97" s="0">
         <v>7.37</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
         <v>12770</v>
       </c>
       <c r="D98" s="0"/>
       <c r="E98" s="0" t="s">
-        <v>215</v>
+        <v>214</v>
       </c>
       <c r="F98" s="0"/>
       <c r="G98" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I98" s="0">
         <v>4.86</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
         <v>12771</v>
       </c>
       <c r="D99" s="0"/>
       <c r="E99" s="0" t="s">
-        <v>217</v>
+        <v>216</v>
       </c>
       <c r="F99" s="0"/>
       <c r="G99" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I99" s="0">
         <v>5.18</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>218</v>
+        <v>217</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
         <v>12772</v>
       </c>
       <c r="D100" s="0"/>
       <c r="E100" s="0" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
       <c r="F100" s="0"/>
       <c r="G100" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I100" s="0">
         <v>39.69</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>220</v>
+        <v>219</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
         <v>15235</v>
       </c>
       <c r="D101" s="0"/>
       <c r="E101" s="0" t="s">
-        <v>221</v>
+        <v>220</v>
       </c>
       <c r="F101" s="0"/>
       <c r="G101" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I101" s="0">
         <v>0.98</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>222</v>
+        <v>221</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
         <v>15689</v>
       </c>
       <c r="D102" s="0"/>
       <c r="E102" s="0" t="s">
-        <v>223</v>
+        <v>222</v>
       </c>
       <c r="F102" s="0"/>
       <c r="G102" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I102" s="0">
         <v>2.22</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>224</v>
+        <v>223</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
         <v>15690</v>
       </c>
       <c r="D103" s="0"/>
       <c r="E103" s="0" t="s">
-        <v>225</v>
+        <v>224</v>
       </c>
       <c r="F103" s="0"/>
       <c r="G103" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I103" s="0">
         <v>3.94</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>226</v>
+        <v>225</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="C104" s="0">
         <v>15691</v>
       </c>
       <c r="D104" s="0"/>
       <c r="E104" s="0" t="s">
-        <v>227</v>
+        <v>226</v>
       </c>
       <c r="F104" s="0"/>
       <c r="G104" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I104" s="0">
         <v>3.44</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>228</v>
+        <v>227</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="C105" s="0">
         <v>15920</v>
       </c>
       <c r="D105" s="0"/>
       <c r="E105" s="0" t="s">
-        <v>229</v>
+        <v>228</v>
       </c>
       <c r="F105" s="0"/>
       <c r="G105" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I105" s="0">
         <v>1.07</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>230</v>
+        <v>229</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
         <v>15921</v>
       </c>
       <c r="D106" s="0"/>
       <c r="E106" s="0" t="s">
-        <v>231</v>
+        <v>230</v>
       </c>
       <c r="F106" s="0"/>
       <c r="G106" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I106" s="0">
         <v>3.44</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>232</v>
+        <v>231</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
         <v>15922</v>
       </c>
       <c r="D107" s="0"/>
       <c r="E107" s="0" t="s">
-        <v>233</v>
+        <v>232</v>
       </c>
       <c r="F107" s="0"/>
       <c r="G107" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I107" s="0">
         <v>2.46</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>234</v>
+        <v>233</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
         <v>15923</v>
       </c>
       <c r="D108" s="0"/>
       <c r="E108" s="0" t="s">
-        <v>235</v>
+        <v>234</v>
       </c>
       <c r="F108" s="0"/>
       <c r="G108" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I108" s="0">
         <v>3.19</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>236</v>
+        <v>235</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="C109" s="0">
         <v>15924</v>
       </c>
       <c r="D109" s="0"/>
       <c r="E109" s="0" t="s">
-        <v>237</v>
+        <v>236</v>
       </c>
       <c r="F109" s="0"/>
       <c r="G109" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I109" s="0">
         <v>3.65</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>238</v>
+        <v>237</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="C110" s="0">
         <v>16210</v>
       </c>
       <c r="D110" s="0"/>
       <c r="E110" s="0" t="s">
-        <v>239</v>
+        <v>238</v>
       </c>
       <c r="F110" s="0"/>
       <c r="G110" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I110" s="0">
         <v>3.39</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>240</v>
+        <v>239</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="C111" s="0">
         <v>16211</v>
       </c>
       <c r="D111" s="0"/>
       <c r="E111" s="0" t="s">
-        <v>241</v>
+        <v>240</v>
       </c>
       <c r="F111" s="0"/>
       <c r="G111" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I111" s="0">
         <v>4.61</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>242</v>
+        <v>241</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
         <v>16212</v>
       </c>
       <c r="D112" s="0"/>
       <c r="E112" s="0" t="s">
-        <v>243</v>
+        <v>242</v>
       </c>
       <c r="F112" s="0"/>
       <c r="G112" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I112" s="0">
         <v>2.22</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>244</v>
+        <v>243</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
         <v>16213</v>
       </c>
       <c r="D113" s="0"/>
       <c r="E113" s="0" t="s">
-        <v>245</v>
+        <v>244</v>
       </c>
       <c r="F113" s="0"/>
       <c r="G113" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I113" s="0">
         <v>4.19</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>246</v>
+        <v>245</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
         <v>16214</v>
       </c>
       <c r="D114" s="0" t="s">
+        <v>246</v>
+      </c>
+      <c r="E114" s="0" t="s">
         <v>247</v>
-      </c>
-[...1 lines deleted...]
-        <v>248</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I114" s="0">
         <v>4.84</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>249</v>
+        <v>248</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
         <v>16214</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>249</v>
+      </c>
+      <c r="E115" s="0" t="s">
+        <v>247</v>
+      </c>
+      <c r="F115" s="0" t="s">
         <v>250</v>
-      </c>
-[...4 lines deleted...]
-        <v>251</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I115" s="0">
         <v>4.84</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>249</v>
+        <v>248</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
         <v>16215</v>
       </c>
       <c r="D116" s="0"/>
       <c r="E116" s="0" t="s">
-        <v>252</v>
+        <v>251</v>
       </c>
       <c r="F116" s="0"/>
       <c r="G116" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I116" s="0">
         <v>2.53</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>253</v>
+        <v>252</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
         <v>16216</v>
       </c>
       <c r="D117" s="0"/>
       <c r="E117" s="0" t="s">
-        <v>254</v>
+        <v>253</v>
       </c>
       <c r="F117" s="0"/>
       <c r="G117" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I117" s="0">
         <v>3.26</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>255</v>
+        <v>254</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
         <v>16217</v>
       </c>
       <c r="D118" s="0"/>
       <c r="E118" s="0" t="s">
-        <v>256</v>
+        <v>255</v>
       </c>
       <c r="F118" s="0"/>
       <c r="G118" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I118" s="0">
         <v>4.01</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>257</v>
+        <v>256</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
         <v>16526</v>
       </c>
       <c r="D119" s="0"/>
       <c r="E119" s="0" t="s">
-        <v>258</v>
+        <v>257</v>
       </c>
       <c r="F119" s="0"/>
       <c r="G119" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I119" s="0">
         <v>1.93</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>259</v>
+        <v>258</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
         <v>15237</v>
       </c>
       <c r="D120" s="0"/>
       <c r="E120" s="0" t="s">
-        <v>260</v>
+        <v>259</v>
       </c>
       <c r="F120" s="0"/>
       <c r="G120" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I120" s="0">
         <v>0.58</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>261</v>
+        <v>260</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
         <v>15692</v>
       </c>
       <c r="D121" s="0"/>
       <c r="E121" s="0" t="s">
-        <v>262</v>
+        <v>261</v>
       </c>
       <c r="F121" s="0"/>
       <c r="G121" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I121" s="0">
         <v>2.46</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>263</v>
+        <v>262</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="C122" s="0">
         <v>15693</v>
       </c>
       <c r="D122" s="0"/>
       <c r="E122" s="0" t="s">
-        <v>264</v>
+        <v>263</v>
       </c>
       <c r="F122" s="0"/>
       <c r="G122" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I122" s="0">
         <v>3.56</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="C123" s="0">
         <v>15694</v>
       </c>
       <c r="D123" s="0"/>
       <c r="E123" s="0" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
       <c r="F123" s="0"/>
       <c r="G123" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I123" s="0">
         <v>3.32</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>267</v>
+        <v>266</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
         <v>15925</v>
       </c>
       <c r="D124" s="0"/>
       <c r="E124" s="0" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="F124" s="0"/>
       <c r="G124" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I124" s="0">
         <v>1.59</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
         <v>15926</v>
       </c>
       <c r="D125" s="0"/>
       <c r="E125" s="0" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="F125" s="0"/>
       <c r="G125" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I125" s="0">
         <v>1.46</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
         <v>15927</v>
       </c>
       <c r="D126" s="0"/>
       <c r="E126" s="0" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="F126" s="0"/>
       <c r="G126" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I126" s="0">
         <v>3.69</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>273</v>
+        <v>272</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
         <v>15928</v>
       </c>
       <c r="D127" s="0"/>
       <c r="E127" s="0" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
       <c r="F127" s="0"/>
       <c r="G127" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I127" s="0">
         <v>2.95</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>275</v>
+        <v>274</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
         <v>15929</v>
       </c>
       <c r="D128" s="0"/>
       <c r="E128" s="0" t="s">
-        <v>276</v>
+        <v>275</v>
       </c>
       <c r="F128" s="0"/>
       <c r="G128" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I128" s="0">
         <v>4.19</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>277</v>
+        <v>276</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
         <v>15930</v>
       </c>
       <c r="D129" s="0"/>
       <c r="E129" s="0" t="s">
-        <v>278</v>
+        <v>277</v>
       </c>
       <c r="F129" s="0"/>
       <c r="G129" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I129" s="0">
         <v>3.69</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>279</v>
+        <v>278</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
         <v>15931</v>
       </c>
       <c r="D130" s="0"/>
       <c r="E130" s="0" t="s">
-        <v>280</v>
+        <v>279</v>
       </c>
       <c r="F130" s="0"/>
       <c r="G130" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I130" s="0">
         <v>3.63</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>281</v>
+        <v>280</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="C131" s="0">
         <v>15933</v>
       </c>
       <c r="D131" s="0"/>
       <c r="E131" s="0" t="s">
-        <v>282</v>
+        <v>281</v>
       </c>
       <c r="F131" s="0"/>
       <c r="G131" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I131" s="0">
         <v>3.9</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>283</v>
+        <v>282</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
         <v>16219</v>
       </c>
       <c r="D132" s="0"/>
       <c r="E132" s="0" t="s">
-        <v>284</v>
+        <v>283</v>
       </c>
       <c r="F132" s="0"/>
       <c r="G132" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I132" s="0">
         <v>5.32</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>285</v>
+        <v>284</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
         <v>16220</v>
       </c>
       <c r="D133" s="0"/>
       <c r="E133" s="0" t="s">
-        <v>286</v>
+        <v>285</v>
       </c>
       <c r="F133" s="0"/>
       <c r="G133" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I133" s="0">
         <v>3.93</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>287</v>
+        <v>286</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
         <v>16221</v>
       </c>
       <c r="D134" s="0"/>
       <c r="E134" s="0" t="s">
-        <v>288</v>
+        <v>287</v>
       </c>
       <c r="F134" s="0"/>
       <c r="G134" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I134" s="0">
         <v>2.4</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>289</v>
+        <v>288</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
         <v>16222</v>
       </c>
       <c r="D135" s="0"/>
       <c r="E135" s="0" t="s">
-        <v>290</v>
+        <v>289</v>
       </c>
       <c r="F135" s="0"/>
       <c r="G135" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I135" s="0">
         <v>2.4</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
         <v>16223</v>
       </c>
       <c r="D136" s="0"/>
       <c r="E136" s="0" t="s">
-        <v>292</v>
+        <v>291</v>
       </c>
       <c r="F136" s="0"/>
       <c r="G136" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I136" s="0">
         <v>4.43</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>293</v>
+        <v>292</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
         <v>16225</v>
       </c>
       <c r="D137" s="0"/>
       <c r="E137" s="0" t="s">
-        <v>294</v>
+        <v>293</v>
       </c>
       <c r="F137" s="0"/>
       <c r="G137" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I137" s="0">
         <v>5.32</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>295</v>
+        <v>294</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
         <v>16226</v>
       </c>
       <c r="D138" s="0"/>
       <c r="E138" s="0" t="s">
-        <v>296</v>
+        <v>295</v>
       </c>
       <c r="F138" s="0"/>
       <c r="G138" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I138" s="0">
         <v>2.99</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>297</v>
+        <v>296</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
         <v>16227</v>
       </c>
       <c r="D139" s="0"/>
       <c r="E139" s="0" t="s">
-        <v>298</v>
+        <v>297</v>
       </c>
       <c r="F139" s="0"/>
       <c r="G139" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I139" s="0">
         <v>3.5</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>299</v>
+        <v>298</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
         <v>16228</v>
       </c>
       <c r="D140" s="0"/>
       <c r="E140" s="0" t="s">
-        <v>300</v>
+        <v>299</v>
       </c>
       <c r="F140" s="0"/>
       <c r="G140" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I140" s="0">
         <v>4.23</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>301</v>
+        <v>300</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
         <v>16528</v>
       </c>
       <c r="D141" s="0"/>
       <c r="E141" s="0" t="s">
-        <v>302</v>
+        <v>301</v>
       </c>
       <c r="F141" s="0"/>
       <c r="G141" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I141" s="0">
         <v>2.06</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
         <v>16712</v>
       </c>
       <c r="D142" s="0"/>
       <c r="E142" s="0" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
       <c r="F142" s="0"/>
       <c r="G142" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I142" s="0">
         <v>4.27</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>305</v>
+        <v>304</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
         <v>16713</v>
       </c>
       <c r="D143" s="0"/>
       <c r="E143" s="0" t="s">
-        <v>306</v>
+        <v>305</v>
       </c>
       <c r="F143" s="0"/>
       <c r="G143" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I143" s="0">
         <v>5.1</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>307</v>
+        <v>306</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
         <v>20581</v>
       </c>
       <c r="D144" s="0"/>
       <c r="E144" s="0" t="s">
-        <v>308</v>
+        <v>307</v>
       </c>
       <c r="F144" s="0"/>
       <c r="G144" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I144" s="0">
         <v>2.95</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>309</v>
+        <v>308</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
         <v>20582</v>
       </c>
       <c r="D145" s="0"/>
       <c r="E145" s="0" t="s">
-        <v>310</v>
+        <v>309</v>
       </c>
       <c r="F145" s="0"/>
       <c r="G145" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I145" s="0">
         <v>2.95</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>311</v>
+        <v>310</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
         <v>20583</v>
       </c>
       <c r="D146" s="0"/>
       <c r="E146" s="0" t="s">
-        <v>312</v>
+        <v>311</v>
       </c>
       <c r="F146" s="0"/>
       <c r="G146" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I146" s="0">
         <v>2.46</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>313</v>
+        <v>312</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
         <v>20584</v>
       </c>
       <c r="D147" s="0"/>
       <c r="E147" s="0" t="s">
-        <v>314</v>
+        <v>313</v>
       </c>
       <c r="F147" s="0"/>
       <c r="G147" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I147" s="0">
         <v>1.35</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>315</v>
+        <v>314</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
         <v>20585</v>
       </c>
       <c r="D148" s="0"/>
       <c r="E148" s="0" t="s">
-        <v>316</v>
+        <v>315</v>
       </c>
       <c r="F148" s="0"/>
       <c r="G148" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I148" s="0">
         <v>1.39</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
         <v>20587</v>
       </c>
       <c r="D149" s="0"/>
       <c r="E149" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
       <c r="F149" s="0"/>
       <c r="G149" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I149" s="0">
         <v>7.28</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>319</v>
+        <v>318</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
         <v>20588</v>
       </c>
       <c r="D150" s="0"/>
       <c r="E150" s="0" t="s">
-        <v>320</v>
+        <v>319</v>
       </c>
       <c r="F150" s="0"/>
       <c r="G150" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I150" s="0">
         <v>10.33</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>321</v>
+        <v>320</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
         <v>20590</v>
       </c>
       <c r="D151" s="0"/>
       <c r="E151" s="0" t="s">
-        <v>322</v>
+        <v>321</v>
       </c>
       <c r="F151" s="0"/>
       <c r="G151" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I151" s="0">
         <v>2.32</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>323</v>
+        <v>322</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
         <v>20591</v>
       </c>
       <c r="D152" s="0"/>
       <c r="E152" s="0" t="s">
-        <v>324</v>
+        <v>323</v>
       </c>
       <c r="F152" s="0"/>
       <c r="G152" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I152" s="0">
         <v>2.95</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>325</v>
+        <v>324</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
         <v>15695</v>
       </c>
       <c r="D153" s="0"/>
       <c r="E153" s="0" t="s">
-        <v>326</v>
+        <v>325</v>
       </c>
       <c r="F153" s="0"/>
       <c r="G153" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I153" s="0">
         <v>8.69</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>327</v>
+        <v>326</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
         <v>16229</v>
       </c>
       <c r="D154" s="0"/>
       <c r="E154" s="0" t="s">
-        <v>328</v>
+        <v>327</v>
       </c>
       <c r="F154" s="0"/>
       <c r="G154" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I154" s="0">
         <v>38.1</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>329</v>
+        <v>328</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
         <v>16230</v>
       </c>
       <c r="D155" s="0"/>
       <c r="E155" s="0" t="s">
-        <v>330</v>
+        <v>329</v>
       </c>
       <c r="F155" s="0"/>
       <c r="G155" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I155" s="0">
         <v>4.81</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>331</v>
+        <v>330</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
         <v>16232</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>331</v>
+      </c>
+      <c r="E156" s="0" t="s">
         <v>332</v>
       </c>
-      <c r="E156" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F156" s="0" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I156" s="0">
         <v>7.53</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>334</v>
+        <v>333</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
         <v>16420</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>334</v>
+      </c>
+      <c r="E157" s="0" t="s">
         <v>335</v>
       </c>
-      <c r="E157" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F157" s="0" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I157" s="0">
         <v>7.61</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>337</v>
+        <v>336</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
         <v>16421</v>
       </c>
       <c r="D158" s="0"/>
       <c r="E158" s="0" t="s">
-        <v>338</v>
+        <v>337</v>
       </c>
       <c r="F158" s="0"/>
       <c r="G158" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I158" s="0">
         <v>3.31</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>339</v>
+        <v>338</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
         <v>16521</v>
       </c>
       <c r="D159" s="0"/>
       <c r="E159" s="0" t="s">
-        <v>340</v>
+        <v>339</v>
       </c>
       <c r="F159" s="0"/>
       <c r="G159" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I159" s="0">
         <v>11.48</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>341</v>
+        <v>340</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
         <v>16522</v>
       </c>
       <c r="D160" s="0"/>
       <c r="E160" s="0" t="s">
-        <v>342</v>
+        <v>341</v>
       </c>
       <c r="F160" s="0"/>
       <c r="G160" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I160" s="0">
         <v>18.31</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>343</v>
+        <v>342</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
         <v>16523</v>
       </c>
       <c r="D161" s="0"/>
       <c r="E161" s="0" t="s">
-        <v>344</v>
+        <v>343</v>
       </c>
       <c r="F161" s="0"/>
       <c r="G161" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I161" s="0">
         <v>30.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>345</v>
+        <v>344</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="C162" s="0">
         <v>16525</v>
       </c>
       <c r="D162" s="0"/>
       <c r="E162" s="0" t="s">
-        <v>346</v>
+        <v>345</v>
       </c>
       <c r="F162" s="0"/>
       <c r="G162" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I162" s="0">
         <v>1.84</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>347</v>
+        <v>346</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="C163" s="0">
         <v>16527</v>
       </c>
       <c r="D163" s="0"/>
       <c r="E163" s="0" t="s">
-        <v>348</v>
+        <v>347</v>
       </c>
       <c r="F163" s="0"/>
       <c r="G163" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I163" s="0">
         <v>1.49</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>349</v>
+        <v>348</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="C164" s="0">
         <v>16529</v>
       </c>
       <c r="D164" s="0"/>
       <c r="E164" s="0" t="s">
-        <v>350</v>
+        <v>349</v>
       </c>
       <c r="F164" s="0"/>
       <c r="G164" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I164" s="0">
         <v>1.84</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>351</v>
+        <v>350</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
         <v>16819</v>
       </c>
       <c r="D165" s="0"/>
       <c r="E165" s="0" t="s">
-        <v>352</v>
+        <v>351</v>
       </c>
       <c r="F165" s="0"/>
       <c r="G165" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I165" s="0">
         <v>2.36</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>353</v>
+        <v>352</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
         <v>16407</v>
       </c>
       <c r="D166" s="0" t="s">
+        <v>353</v>
+      </c>
+      <c r="E166" s="0" t="s">
         <v>354</v>
-      </c>
-[...1 lines deleted...]
-        <v>355</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G166" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I166" s="0">
         <v>1.35</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>356</v>
+        <v>355</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
         <v>16408</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E167" s="0" t="s">
         <v>357</v>
-      </c>
-[...1 lines deleted...]
-        <v>358</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I167" s="0">
         <v>1.52</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>359</v>
+        <v>358</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
         <v>16409</v>
       </c>
       <c r="D168" s="0" t="s">
+        <v>359</v>
+      </c>
+      <c r="E168" s="0" t="s">
         <v>360</v>
-      </c>
-[...1 lines deleted...]
-        <v>361</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I168" s="0">
         <v>1.68</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>362</v>
+        <v>361</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
         <v>16714</v>
       </c>
       <c r="D169" s="0"/>
       <c r="E169" s="0" t="s">
-        <v>363</v>
+        <v>362</v>
       </c>
       <c r="F169" s="0"/>
       <c r="G169" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I169" s="0">
         <v>2.25</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>364</v>
+        <v>363</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>16715</v>
       </c>
       <c r="D170" s="0"/>
       <c r="E170" s="0" t="s">
-        <v>365</v>
+        <v>364</v>
       </c>
       <c r="F170" s="0"/>
       <c r="G170" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I170" s="0">
         <v>7.52</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>366</v>
+        <v>365</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
         <v>16716</v>
       </c>
       <c r="D171" s="0" t="s">
+        <v>366</v>
+      </c>
+      <c r="E171" s="0" t="s">
         <v>367</v>
-      </c>
-[...1 lines deleted...]
-        <v>368</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I171" s="0">
         <v>2.63</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>369</v>
+        <v>368</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
         <v>16717</v>
       </c>
       <c r="D172" s="0"/>
       <c r="E172" s="0" t="s">
-        <v>370</v>
+        <v>369</v>
       </c>
       <c r="F172" s="0"/>
       <c r="G172" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I172" s="0">
         <v>2.82</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>371</v>
+        <v>370</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
         <v>15675</v>
       </c>
       <c r="D173" s="0" t="s">
+        <v>371</v>
+      </c>
+      <c r="E173" s="0" t="s">
         <v>372</v>
       </c>
-      <c r="E173" s="0" t="s">
+      <c r="F173" s="0" t="s">
         <v>373</v>
-      </c>
-[...1 lines deleted...]
-        <v>374</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I173" s="0">
         <v>3.34</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>375</v>
+        <v>374</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
         <v>15676</v>
       </c>
       <c r="D174" s="0" t="s">
+        <v>375</v>
+      </c>
+      <c r="E174" s="0" t="s">
         <v>376</v>
-      </c>
-[...1 lines deleted...]
-        <v>377</v>
       </c>
       <c r="F174" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I174" s="0">
         <v>6.64</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>378</v>
+        <v>377</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
         <v>15911</v>
       </c>
       <c r="D175" s="0" t="s">
+        <v>378</v>
+      </c>
+      <c r="E175" s="0" t="s">
         <v>379</v>
-      </c>
-[...1 lines deleted...]
-        <v>380</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I175" s="0">
         <v>3.21</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>381</v>
+        <v>380</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
         <v>15912</v>
       </c>
       <c r="D176" s="0"/>
       <c r="E176" s="0" t="s">
-        <v>382</v>
+        <v>381</v>
       </c>
       <c r="F176" s="0"/>
       <c r="G176" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I176" s="0">
         <v>3.79</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>383</v>
+        <v>382</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
         <v>16196</v>
       </c>
       <c r="D177" s="0"/>
       <c r="E177" s="0" t="s">
-        <v>384</v>
+        <v>383</v>
       </c>
       <c r="F177" s="0"/>
       <c r="G177" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I177" s="0">
         <v>6.38</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>385</v>
+        <v>384</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
         <v>16224</v>
       </c>
       <c r="D178" s="0" t="s">
+        <v>385</v>
+      </c>
+      <c r="E178" s="0" t="s">
         <v>386</v>
       </c>
-      <c r="E178" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F178" s="0" t="s">
-        <v>251</v>
+        <v>250</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I178" s="0">
         <v>7.76</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>388</v>
+        <v>387</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
         <v>16818</v>
       </c>
       <c r="D179" s="0"/>
       <c r="E179" s="0" t="s">
-        <v>389</v>
+        <v>388</v>
       </c>
       <c r="F179" s="0"/>
       <c r="G179" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I179" s="0">
         <v>1.51</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>390</v>
+        <v>389</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
         <v>20580</v>
       </c>
       <c r="D180" s="0"/>
       <c r="E180" s="0" t="s">
-        <v>391</v>
+        <v>390</v>
       </c>
       <c r="F180" s="0"/>
       <c r="G180" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I180" s="0">
         <v>4.92</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>392</v>
+        <v>391</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
         <v>20586</v>
       </c>
       <c r="D181" s="0"/>
       <c r="E181" s="0" t="s">
-        <v>393</v>
+        <v>392</v>
       </c>
       <c r="F181" s="0"/>
       <c r="G181" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I181" s="0">
         <v>1.39</v>
       </c>
       <c r="J181" s="0" t="s">
-        <v>394</v>
+        <v>393</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
         <v>20589</v>
       </c>
       <c r="D182" s="0"/>
       <c r="E182" s="0" t="s">
-        <v>395</v>
+        <v>394</v>
       </c>
       <c r="F182" s="0"/>
       <c r="G182" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I182" s="0">
         <v>10.33</v>
       </c>
       <c r="J182" s="0" t="s">
-        <v>396</v>
+        <v>395</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
         <v>20592</v>
       </c>
       <c r="D183" s="0"/>
       <c r="E183" s="0" t="s">
-        <v>397</v>
+        <v>396</v>
       </c>
       <c r="F183" s="0"/>
       <c r="G183" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I183" s="0">
         <v>2.95</v>
       </c>
       <c r="J183" s="0" t="s">
-        <v>398</v>
+        <v>397</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
         <v>20723</v>
       </c>
       <c r="D184" s="0" t="s">
+        <v>398</v>
+      </c>
+      <c r="E184" s="0" t="s">
         <v>399</v>
-      </c>
-[...1 lines deleted...]
-        <v>400</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I184" s="0">
         <v>4.15</v>
       </c>
       <c r="J184" s="0" t="s">
-        <v>401</v>
+        <v>400</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
         <v>20726</v>
       </c>
       <c r="D185" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="E185" s="0" t="s">
         <v>402</v>
-      </c>
-[...1 lines deleted...]
-        <v>403</v>
       </c>
       <c r="F185" s="0"/>
       <c r="G185" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I185" s="0">
         <v>3.31</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>404</v>
+        <v>403</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
         <v>20725</v>
       </c>
       <c r="D186" s="0" t="s">
+        <v>404</v>
+      </c>
+      <c r="E186" s="0" t="s">
         <v>405</v>
-      </c>
-[...1 lines deleted...]
-        <v>406</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I186" s="0">
         <v>4.15</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>407</v>
+        <v>406</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
         <v>20728</v>
       </c>
       <c r="D187" s="0" t="s">
+        <v>407</v>
+      </c>
+      <c r="E187" s="0" t="s">
         <v>408</v>
-      </c>
-[...1 lines deleted...]
-        <v>409</v>
       </c>
       <c r="F187" s="0"/>
       <c r="G187" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I187" s="0">
         <v>3.31</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>410</v>
+        <v>409</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
         <v>20724</v>
       </c>
       <c r="D188" s="0" t="s">
+        <v>410</v>
+      </c>
+      <c r="E188" s="0" t="s">
         <v>411</v>
-      </c>
-[...1 lines deleted...]
-        <v>412</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I188" s="0">
         <v>4.15</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>413</v>
+        <v>412</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
         <v>20727</v>
       </c>
       <c r="D189" s="0" t="s">
+        <v>413</v>
+      </c>
+      <c r="E189" s="0" t="s">
         <v>414</v>
-      </c>
-[...1 lines deleted...]
-        <v>415</v>
       </c>
       <c r="F189" s="0"/>
       <c r="G189" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I189" s="0">
         <v>3.31</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>416</v>
+        <v>415</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
         <v>13843</v>
       </c>
       <c r="D190" s="0"/>
       <c r="E190" s="0" t="s">
-        <v>417</v>
+        <v>416</v>
       </c>
       <c r="F190" s="0"/>
       <c r="G190" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I190" s="0">
         <v>9.109999999999999</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>418</v>
+        <v>417</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
         <v>13844</v>
       </c>
       <c r="D191" s="0"/>
       <c r="E191" s="0" t="s">
-        <v>419</v>
+        <v>418</v>
       </c>
       <c r="F191" s="0"/>
       <c r="G191" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I191" s="0">
         <v>6.28</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>420</v>
+        <v>419</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
         <v>13845</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>420</v>
+      </c>
+      <c r="E192" s="0" t="s">
         <v>421</v>
-      </c>
-[...1 lines deleted...]
-        <v>422</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I192" s="0">
         <v>5.03</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>423</v>
+        <v>422</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
         <v>13846</v>
       </c>
       <c r="D193" s="0"/>
       <c r="E193" s="0" t="s">
-        <v>424</v>
+        <v>423</v>
       </c>
       <c r="F193" s="0"/>
       <c r="G193" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I193" s="0">
         <v>13.19</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>425</v>
+        <v>424</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
         <v>26339</v>
       </c>
       <c r="D194" s="0"/>
       <c r="E194" s="0" t="s">
-        <v>426</v>
+        <v>425</v>
       </c>
       <c r="F194" s="0"/>
       <c r="G194" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I194" s="0">
         <v>81.76000000000001</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>427</v>
+        <v>426</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
         <v>25647</v>
       </c>
       <c r="D195" s="0"/>
       <c r="E195" s="0" t="s">
-        <v>428</v>
+        <v>427</v>
       </c>
       <c r="F195" s="0"/>
       <c r="G195" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I195" s="0">
         <v>8.67</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>429</v>
+        <v>428</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
         <v>29797</v>
       </c>
       <c r="D196" s="0" t="s">
+        <v>429</v>
+      </c>
+      <c r="E196" s="0" t="s">
         <v>430</v>
       </c>
-      <c r="E196" s="0" t="s">
+      <c r="F196" s="0" t="s">
         <v>431</v>
-      </c>
-[...1 lines deleted...]
-        <v>432</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I196" s="0">
         <v>2.83</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>433</v>
+        <v>432</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
         <v>29798</v>
       </c>
       <c r="D197" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="E197" s="0" t="s">
         <v>434</v>
       </c>
-      <c r="E197" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F197" s="0" t="s">
-        <v>432</v>
+        <v>431</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I197" s="0">
         <v>2.83</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>436</v>
+        <v>435</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>