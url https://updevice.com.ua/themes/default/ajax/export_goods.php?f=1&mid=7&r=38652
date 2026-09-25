--- v0 (2026-09-25)
+++ v1 (2026-09-25)
@@ -1375,51 +1375,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3602cbdbdc82240d1548914a762c54531.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79661981f87e6d84f529fbee408e7372.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35df86fdc22f777f8b3e78d4e53d7bec3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4a7fb1746c92912dc62c065a45943b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9185fe90c3b8e4ab1043e0ac14365b705.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e5cbd2cf7eb824c3365e53f83f0d9e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fbc31d0cca1e014576d8324cc5ff2f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1479867da4333db0a7732693d021c12b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429284823656179052b42744d6c0994c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a974dcc2820f836f48e94fdfc842aee710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb38926d14bf8fc74120898889c8952e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac9c74c07fd372fdbc292fb932c9c0a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8117d5e6105d04e49809904c0998ef3d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49a40d8fa3f6aafde0f66a91871af7614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bb9f7f73d15abdf77dfb11841e5ce815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d3a0f039d2dd42e3ec8c36a45111d216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777e43f28d7f0f1c077c2fa8cb0f6e7d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e2ccf4a103a1fbcf1d45f65416db0a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1634279e6ac23ed8c78ee20b9f3c565c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4890a24c48ca0964873cadd4221674ac20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a053e272bc04834aa4526d22aeda7d121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35377f644d86a6092935334f0285a8b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95619760d3ed65909b438d15ce5b142e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5ae9c674d94d81bffc42fb2413b16824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a80a29996567590356f4bc41f56f6125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7843b06a014a1bcca52fcb5979703edc26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cc2d1ee6f3377eb18061d7528b7bc327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbaa7041e090429e8a24b8931066cd8728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9d3de5eac660e1b80f79107588182829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1360246289c34a347eda41989e73058630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575074c07db64d6d01dfabb1e96a889231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2563a66a83b886c87c2dffa00853db5932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d189b7d415c60fa581351ca4c303fc33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05370e849a2046638c787d431db1f8d434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556260901bd6644678cc6cbc7bfd5c4535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5d12eefb3024d15c5206fa18bed63836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd853b04967f3636e98c4e4ff6d9f20937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762294a87a40abdbca17f0dd2ab20e6a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7839cb0f4b997ce112578ccf52a05bc039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f8b602d691f24f3dcf88a47a8a8be540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c24efa51fd7115dad578001468bbfe41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4221a7f4c0a9af4fc7e38805201b79042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf55d0354f408620845316655cdeb1e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3d5dffe414cba13a151a723d89f64944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d5c88c5b9eba0c383243dd1913f79245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b20f6e781c0baff3b63e591dfd3499146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0185c858522c503d9433573395cb44af47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e0c93c37b42e0099300bc3a105b48248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81317ca6c88644e23599687e78b94df549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c6f66f52b6f0c64584e9818aa7629e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f2152f591164f429da5c7e5a4b660151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1d41d50fcbc405d8782ae7206ed5aa52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c34f7ddb64b88e89165826b821980053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86c4d181897ffb1713d94c0cd26837054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc030a52ffc4ee15ad53d9f363b9346e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8635f63936929f1b58ce139104719456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2341b71d7e1925249247a2ab4e6a5e957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf0743002b594fc49e710d04144bb7058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a018e05a3685b30e1a8370e077572dfd59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c6c0ac373010401535b75eea76557d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b104c2d48d92859d4bba9664dfe6c19c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5890334264e55ffa1cfe08ecf7cc2062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023bfe667a7d76c82fd37594cf95417263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069e6e745f4c45a176ab506a8678d75464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02068b68c029867154a1a1469446f2c665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72daa1ba599d8fedf4435d5a54b4ee4566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4717ed94a917fe757b91061d69c6fd67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9e2b26ec203655c71195fa6eedab4368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bebe82fe472468d964b47f1c648cff869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341a0f5ffe7a646c43b2b9ade9810c9470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19441598d435afcfa00cb277955fdccc71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3cc683c2bd7521269c49b5215e9b9072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf154b663d3f87be08ddcac393db7c7273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbc69c930e0acbb187c60aa7f9c057574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1fdcd2a9e5023d5973064730319c6a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca252c932e6b8283c520acb1e88dfba476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5412b8d980352dfec906c0fac4794c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4219118aa1d88d9b7b480b838480c20578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbd8a208ccb78896646ed0fae9b56b579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1150abf375fe07609722fe176d98ce0480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d312ed492b4840f14c8e122f835a0b381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d468443c0df78da245d40fe7b9614282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad76d9d6c2e795489eb0d3d1b4199a1783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a39dfbddca409326da4a0129cfa582b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eeb0f8f84eae4d2e3e6bb248b281bed85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95011057004eebeffc44bf1bc3c1000086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794fc5e941534dd573174e0e4befe34b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bff028a63b3c780c55256a055c892588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb58c0889381ae8a87970624f4bcc4189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2dd0d2203478255c44d97e1f5423a490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ca13afcc93a0851750282d6d144bac91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f4e390b8e78d66dd01a3d2c671c49592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50a5b69c2c78619a8d1228103e90f2893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5a94688a749d2251d7d9b77ec120e694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa128dc60d0fbaeb5457183533c87b995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53ee94a15aa8a725c9c1f0376587ffa96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae29ea500d8117a4807f5be1432fa6e597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a9863dd2428088e7147c5a4d8f287798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2a17f57c4f02f998b38e0bbc4e13b499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1ba9dc78eee894d91ed68d9b6efacd100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b1dc44b2c6ce6483afe32b86b26131101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feaa8fc094232d6638c4f07a34cb0283102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d9387c5144faa0ffd3e5d33c09c3ae103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f46ada6878efa6b18f660323271d794104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca611aded8629057e4260581ee05f41105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5dbcaa9f2d1e0612fd094591b6b886106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4354b1614fee4390434baeadec8a6213107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20952994e11b879c55a2d5a7836b7361108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fa8c5877a6466fbe1108adb038a2c1109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e2fb0bc63c3ee8e4dcfbf86f210985110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5521de86e60f95f9b103a1956266d99c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9085c6814aa626fd75a73e0a19abb7a2112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ea3312c14720b19b92c49e8add33cb113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a8bd8df33ed5b67d3612b00f7cfecf114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd371de8f4ba7d59d2564bb0e287d424115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee3010df96c2a79039fae2836ec4a2c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30c3742d9b0bb31f5fe52bb734bd167117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7960d5edb773ee930702a9620b5446118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa70aa5798115961607372154d5d7dd119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3677d673eb274f10d9df76623a557b0120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d3f243b9fb32f1bbff707bce4c82a0121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c4996de5f1e03238e4a0f36b17cd9a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8e3cee2d28bed7ea2fc1716e20ce2d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482cb451bb2721295818bb2234aff8a5124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98863449856c439bb34dc9d9274f44b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098713df1b93eebcd7a837954e714bbd126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b78000a68a0197ea29fd723bbab4a0f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba53e477455165106a8d54bb5f995102128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d51e5b0b77d6810fc40fb7ec5d1f47129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00c3f4c99e25d655466bb5babc8f089130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5441ead2f00b8183802e967134c666131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b884643c631080426a93bfce69d30f2132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4938e62c0f1988faf3c9ab84b06edb133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0ab32178e03100f3e531b6cb6ff09d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05089dda8b4ed600d554f46ed1ca19b0135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce23f0047cb6ccf50b5a5674e51b02c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05116cd766ce217dc76fef113910f31f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28794bb1f6da3d3494226572d2ce5b2f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d8c5b3dff78e46c3a2d31b409817af139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9637dbe37502d7ee9fa61b6a7a1cd1140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf2c8974eefe66aec73b9183c1200d0141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a3ab6f779c3328bea41947e3e8144d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8f336c5073c4d8ea742f9d8985ba6e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be92179fb5c66a2fd2a5d4df22924040144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d17dd4c7a8b5261adddfb2a59e2c161145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffb987ce505de573f40b0165df06721146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b83e3c3453f3ced91f42bd59f26c47b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbd81ababacca00d27b08008bf08deb148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466829d62e9d4a47498cd7e2c4a55e22149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca6bc847a06d74025806daaecc9c98b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c513197cda9a89e019050a018986db16151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ecefc445f99b6b6a941980c1a657c9152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d06ef5ef7c8725557fd5f902e26d2ba153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b762217000314d6f93bc079f17ff20bb154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d7ad98836e410e193297325b0bf963155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ae2320d8c05bd6644d77611739a867156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1260e12a0d4a3e8c0dded94bfb753bb9157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4abf426293ffbc60079216f1b80e50158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1567aeac7ab57d1b13f01a95adbf41159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bb1440d0d80d56861468891e8de85e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8048632b39643f64d784ee7679c515b9161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11202ce4b45974e7755b8bd9b569ccc8162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3841c7409254985489b74c3e73e60c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d599b71cfa804922e5a10f03d4fb1a2d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c312346b5737e4b73901ebd5defbd1a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25de220ca9a88fd64f279bef1dfb6c1166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca83daf2497367cbb751fa67b85ac42167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e765f199937580698d8d5de49056d5b4168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea144da0f4cd19286959e31aa46c307a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187f80cb428775403ae37afef0a7df5d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6ee4e9d0828671e8a10ee6fae8792e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ae2a9bb0ce976a77337027835b86dc172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e855724fc4caffa39cf5a124060ad31c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a89ec0e4ab6fc0733d427a091e04fda174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4d5f731a4fdb5ec27c972876601e41175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec2bf01d988a63384a288cc11a50544176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd5fde8d9acf7428f5fcaef7b189390177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a6fc38bdc457774e82323a84c58bcd178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9c10759f04038eba54fa1124ff43f2179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99a4372a1d4bbf7782bd0a67c558904180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f312f8a879af14fb96dcf4f47219e8181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f8d6db2005db8de8c7b9a497cae143182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09a2fc1cbd944ac3bbe99c2b736c3b6183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1505dd840b46680e8d07b7864512233a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9af0083111903a58dd036e91de51af185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5eed8185c23086e442bef88c3ca1d0a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0165a5ad74b640e1cb9333b32cc04f187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6151d9431b0d11ab229306db1ea107e7188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800b5cf7997291034ea820d4a98e0f85189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7ce6ecc0a046e97a00cccaf803a5d8190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda5f337864c9ec61ae58e64e46657a6191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a90b0fc2ab4d6c5510c9e1f76cda54192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b9a1692646fb798c36302206d9bcba193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f95eb563f4684e92ef6d3b13fae607194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5210ad98406de2bf36024509f10a847195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f59801a7c659de9304a0e853aa70758196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82897fcbeb9bc6c35c3896b4ddb9cdb1197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5b67a9caf4c5b466f003e01aa486d8198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7743315a931249a9d84c6525e08b07199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9422484b42d43c1b2de8abe9ca95c50200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4410962f8a1b26009cda1849b7d4860c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a5a278ce593e6760569c6ed2321fa0202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfbec9fc56aec5c355ba271f0511d27203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cd472d637a09cd28e73de1ce7d216e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43381ec07992f71ef9faff502b301383205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2e82ec3c343a0dd0ad9662feccf1de206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497ea3317a1cc49d07f5d2ec99726723207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d05e6f61aef86ae7afd1b94550481d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59861f45210095423455e7780c43d97209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a29f06688c1c1b6c4b5c0fcfe5b66b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9c5461b71433556442bd86f12cfdf3211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ffdc5d2d8be83bca3b7e1e52e91c9f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c46bff0f2c8a189c3b2bfa63045b1f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5617bfa66eb3bad0e5268318f0001c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4dbab2064214310e0030849b0cc9848215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483b36c1308bdbb50b807672b3045c1c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625ab2bd2fa088999fb65eaad20ccd5c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b196f2e2aae807d3dd0d4dc331a154d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60216ac9a93ba400d845d4dc2d870839219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245a8033bacb6d025729564ecd8e3026220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c486829698b87a623148f8d0470009221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b4ba8ca028d4cffa8589980af14ad7222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99dcece5d88698d50131f15e25046898223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fc5f868ee1602e59fa6217aee66c4e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc992b38f9de30a97386e5e6309139de225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f65edbf127e7cf02716b999ca380248226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb427c2ee5b4ec7503a80e3278f53a1227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e91eef3053ba17c28c990a38fb1130228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3305e4564bd763d8696d59fc0239161f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1756e7d4db2d4fc5e42d2d89acd4098c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360de0bb3dd8c6b8192a7f4d5049f80e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ca0e8ab76f4e8f1811a23d77d0aa35232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4e54b07cb9e9b132ff06af448c8946233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076aaf3dea6d2eb7d0cf68593cd774a3234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7167da5302521d35a0413966c2d9047d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06a2beeda6b6cc5c8451e7cf288033a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a34ed62a896faf3d88ee493aa19ba1c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f72dc3db110ba3f50f8c63b9df5f3cf238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064350bc8ebe6c6634ebde683c40f258239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db71df5c4f4855dd6eaee2862d79606240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1c61b27707075b65391f0cf482120a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f997f78b578d567b73b07a59cf9c5029242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1bce850941309b70a91c461e373493243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272bbf957941d9db53287ff879c744c9244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc9455b82cf1f49fa25a24401869027245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafd4fdafe3859bbff9a110a4b07bbd3246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4223c263d0723cc41d421b598d60236d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a382463d7451133aba48f6c4dc0228a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f90a5d64731461fc90545fc16e8d259249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ea03d40da0a1f25c4463cb0ba8ea14250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefd28ecb0c8fc4f11b94928cebe550d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c05edc86a194df030d0fb7a97b2d287252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5ae801bc744dd0a10b045e7a2fccb6253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12d6ce12df4133f10b01acb71012988254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fcd07170bf32c95373908c4109f9ef255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9d51916f44d3b8889ee6bab408d115256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5b43a60fb59a51902231947456e768257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf1bc44a2d0c034862abec22cba8106258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e9d1cf32ed608f0663c23022213859259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efb85b9d8a87f0ff6b67094deb388d3260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489cd86d7fbd6d952c25912781cf9763261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad89c363547f65a6b29d786290d3110262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6e2408aa01733609ef587a033acc94263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38571ba70103ae77624d6067800606fb264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8eb6398e5b1ca180130ba659ad1c34265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9000fe5bd21eda28c56888e2867c2905266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f79060a9e0391d6fc851a1356ec99c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0265aa499e9d789e9c736f0f489e41268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558ae2cd2bce4f1d12c86b3cb5ca0fef269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6e98f5cf821ea5520f2553d6ee58c9270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659bfaf815789a176281288128b63081271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b8aecf899b4fe62493bf8a1f728254272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9629bda525e3c1970e5ef25b0c729d71273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42500f51bea33c90d1012566f34edbb6274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156f46e04a159b603eccad3bcb94d909275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27a563a66e4ade49125dbbd6fc6c03c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db12875d3a6af8a30eb4034330a5d9e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d635ed7e7c6dc7d55d6f0a202ff560a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabb21648afd4d4e963bd526ed619cc8279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effc76c39ffee9e90d22ce14c0e50414280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6350dda1c682722b56140c52eb5f9a87281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0b8a53ebac850e41723969a36cfe4f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7cdb6d8e8504091d14c5e0989b21c3283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2508a69ab20c528e308456ae59f49d9f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a810b9ba944b08f1bd447865af266af9285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a263d7d38dd28e4a693d6d0e4b01e001286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258a69e58ce369fb83dde6fe0bca903d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c633cc20533d677996c97b0c9cb1b1a8288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2444ffcf10fb002521a6fd93f2be572289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b9a8fb1482d8d192deeef6e75cbed6290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6f8d25a675d3660b88c250d2155122291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855e7fec3c940fca924f00c597f2f483292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11c545854fedacf52fc20398029179d293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552c6fcfadfbb88f88f83d84b8649ff3294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3a5dd0987d702a6262078c78768722295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e211cff6c0b2771684b0570ca87b085296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080668df1a2419892aa580f3b3c1565f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b9cabad73738d0dc43f29df33f22ed298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230528761c7f972bbb6509120c694ecc299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dde8e6132255fb1b9023850c3c765db300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39380991ec74fd2b4a3f47297508c46301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1afd0e4a299fba428f76df36e770fe302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e11d2e93eba29d851dfd498b620c22d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad7a8f66274991926fbe0c05162580c304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8327c95b55c1783cd08303790145abd305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6449a37247e567ec61b28c787dababf7306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235ee89d3a4866ff82b1c156d7c80662307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b2038dd894cfabc33280c20c6724ed308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d87535b69b9047d980932059b634a2309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67553f518ea513a8f9a513ca393c3dfa310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d781bcfad65d889293aacddc1d000d9311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb637a26e01073e8ed50fb857af8ef8312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c699fe79ecdce6461a601de3744c25313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfa43099494821cbcf07de53627d347314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b28dd2cb46ed7b7967a614c325fd6ee315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f11fa9fba2556863aa0d5c23dcba2a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b26f9c9ee2ca974906dc2a4ab9990f317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c66b3a7c3d5ae87263573a8e3453d31318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532b11be27f93215285a4b3f717c9c12319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e29a6b3fd21c9d7eb2d44cfff21cb6c320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f43cd826aabd981e6f9d509c262ade7321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415d236ce6a61fd03734619b55972349322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99134a8d08d98d209b674e528e578c12323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b42b82b2c82fc726c0f696c09d0a11324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b5825af58d2acc52b18394cc13f2d3325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c90919f9efa37d9516f2e485d8c0bf326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5e2722084e55c8b9a92a9ff3762717327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a912d3fff88272a261fff7a0629e6cc328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f77c402e9445e821e74de44bf38be2329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe7209c2e59b17ec89ab9cf780cc5f2330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864434b60c2fd210cf0a538d3464efb9331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b302b6cbea0ec648d96148b0df6878332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57162711b15291df02cf6bdf7a8371e9333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb80c695ff9c8981070467f90852ef37334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34fc4355d39e44523671623cc0661d5335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5279147a364a1d57f3b246d8a5b9737a336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229e6291d3d5a09b45022531bad25365337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1277dc29efecb2a128dfaad8001c4daf338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23080125db2b3e56803359599a73df2339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c0a60843f559e911361156f27de3f9340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2862532190d5130043c8460124a2f1f5341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4d4f26e5c63dafe7d9fb85dd90f222342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc719fede72399dae1acb020f36cecfc343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c67e4ce6dbb8ee32c641273ef22b10a344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b619d98edfcc5e90ef3902fe0d13a5f1345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d442d754f25f45c045ae362f8395d6d346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6fcb8c4f2cb514b0bda7e216523106347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39d6871ca71fbf374c1b0f8ee483575348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5789e1c51a5138b82fddb030ae8c9951349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc4ab42e2c7bb9b41ae142d9ed16514350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df96e1ccdeeb5d5db3cc7a3ee67354a351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b6aac47e57be629cd306679b8b4608352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55dd19bbf36b5911f37317faaee7680353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6534adef8c7c1dee803567c63b2817e354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5944333b5a2f5d1737c2dc6723ff5895355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bbbd97942799cfcebe3e94c014ca3c356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ae274dcb4460ffac8b4fcda0b1c28c357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb081517af020bb860e7c9e7c70f123358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e682e23becc033d5d528d96caeb226d359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c509acb07dd296744b1463ef1c32059360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c593afb024def5d7de983bffe3988fa361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4aa099a21d56f72d4d88377251d116362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe3a48ac0b941c534b685cb320db4ac363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af7c82ccf9768fbe6e38dcac13fb13d364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc46f67fe6319c0a43da2cb88bf62b44365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698c948a07aed45b6daed2fdacc86c7a366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf526a5cda1e617ce5d318225027145367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3b116b53843d0290b21db1160f0440368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9977cd255e5c175fbfb047a5088103c5369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e0c4ec09a529d52afc6f1768193112370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9079e0f5b7ea6f9b02c2695ee3c449fe371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf4066fa6cfdefaffcefa6f5cbaaf53372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51137152e26e92b8776c718439abc53373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47eecb541150fd43b41faa71fffc71c374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26df95c0b5e0ba61bb19f508d55c133a375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a68f3252c8ac9dcd258231c5f99ca6376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd18edd537c3275675cbd616f9e6cd6e377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8295b3135c8c2d4f8f8e3f208274dc1378.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15a9c35862d78c3f59b81caa4329dd61.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43024bd781f48305bafaf4bbb7320b22.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73dafc15ca3ea4ca1c450d39f96967663.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b985a294e3c7b37bb2c3b798e49a8a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f801cfcd553d3cd8e05f365942f844755.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf35d81ad92c31173c03097796c1d716.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6991df7870801e537f2ca53afb413587.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6828c7b302c25d2915bf6ff47953e8d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db95801825a2674f044c83255b5ca5e99.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9962dbf4d2d8abddd154d5f666a88a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6723847b636606449aa472cc12e231a711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fad0d08b4757124142093a6a2bc13412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019026d54e91b825667d7ba2b41dda8713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0924f5f0263c1966367dcd73b7c81714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad39723286ab4ff31d40c8affe74e0e815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7301c73345f06fc6df603ee337cf8416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d836141341a9cb502ee0c0784bf751c417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164547b7f725c9ff2e91d351e36d854918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b40a481dabfd738c6f9d7be638152519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65504f73b0cf19ae5d403dbe08df19d920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e52c9a8f5482abedbb03e998d6a6c521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fb6283de15b189671065b753bf93a122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08111cbe9033920721c92443eaf90f5923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f84f39b76f5e316e6903058ca648d2b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabc2fc19e2e9f2074d678f507056f8825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a32fec09bfd9aeb114be54b5772d2626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3fc76b45a6c6d2cc1f3d1a163dd42427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a36555113050ec76acffd49d4f3b8b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dde97d70e4a117da4e45b162394e42229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d0743577ad711adeedb3d41c5c4b0b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1a02d67b6694b518fe10e0f89e620631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51234cb809aaea7587869a18ead4829132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddaa9531d47d0d74c947e1642535a03933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d866cd16b0373fbfbaae12f8337bf06c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de9575e8bd33b40a7187c92f0249dfa35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fe619b22c4c05f4dc904c4fb81a81d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c657bf8f5acdb0d43aaa2e0456c577c437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3ae97339eef0743a8ec62fc5297da338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea5e1dfa17fba0899fa885a6d7e2dff39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e2219718bf085114c9fa82037f280340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f302af34c5ce243642ad2339de550f0241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ba7a99bbca4acf25d390db64ea3e7142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64331c9f49b46fac2ff03c44b16e1acf43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a0bb25fc4a5dddfc705c3c7bdf761d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb774e33f1f7f842a013d63cd04e025045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ff3f13e1de09d0de70f0bb19da5f4246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23325ecc519f5057be31233951b4937247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac138b782dbeb320fcad60d4d246e6548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e7a00063320332e982ef90f37f036b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49375f76f6e94d5de3c431255946f1f650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703a1b3698c59b92b8c3bd51a6b8b45e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b32dfb30e63140bfed97fec2b76670d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eafe2a2ac117d94df4adf059027871453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ac37b835c2aa2fd058fed8ac011f5154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85661fa83bbc9243d2cb9306b9e49cd255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9d4e3d0a1f346eae41ff22cd4a34db56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554ca9a221c14ae31eb0e27fdb0e1ce457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cf1ebd41773b66d48c63f78216ca0458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b43db3de3ff4eeef511d35f66df781459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c197f73de888755639f26d5d48d230160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d0515ff6be217b9d7124f87f8490ce61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7ce728fedaafbe9a68ea2d46fb15c362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6639530ca7438a20058646a94e5ea3363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ad264cd51c9b779340fabf356671e464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22a423e931fd9e4a66722f5bfde379e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775f49c966b11442216ef77406459b3a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad97fda5bef22204c44d2ba3589997867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd9d78059b6a2d42bed12728a7f7e1a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95cc00f9afd60ccc834aa7e48f4e8aa69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ecf73d0bdeba5c6b6b9ae91fb77e6170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5cdb06c1c68b84ccf1773f748b8c8471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808586fcf6d152b7eb7105fcb61cf43572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f71a8681d5f437815b053c72a474d8c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a129e334c017182443c591c68661149e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083f95b6eb9e78268693562b2c3c3b1975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fc7fce3534bf020110e2250c19632c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11812c4e6ab38cfcd224458ef64ae7c277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23dd893bf6a7ec48991154670e4b3cbf78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9017b1b13b618e49bb1822f8e315615b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d604393ae691d2f7e09596573406d51180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e66047612554a337b0efd48074a3a481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbe3299d2052f79a3561aa2ed9ebdec82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e106bd95edbe850ab4680bef6d0bdf83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34bb528a62c1aa2f250185afeefa56084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd6e8331cf1755a55ec8205fd0f679e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5ecc3ce771fb990301ae5b6106b6ea86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30591a595338753de767864a905a35c087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81b2b9b2c270e9880702f2f509b81b588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1700f72247062f9340fb4936d25677589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2328f0ed9e01053393c23c0ac5668ce690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89f4f8e2f8a1dab495869d8110ca9ff91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c529037da8d39dc7e7c9d5348e71222092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9004e64ad0cfab5d92ac324e8e925ec593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739c270ac70553a3b3880a7555d14df094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2402bc02832abbd261f60e8a079836ce95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664114c72869c4f65406e6202c5a5aaf96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83727057458186ad3b81b6cee5f3485997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7ec8fa265caba23604b384c7dca0bc98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcae3bd1e715e27dbf986f88c6e77d4199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bd6025ebcf43d07a67b6b115de5945100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8774f3f60ed4df55384ff8bf8d14c2fa101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9399b781807e38f35f4dfbd08a46cd102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3b25f3da643d6aa84ec35997b34868103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954ed7d6b4ae94561038b9b315eaacc9104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e1bb9c52c5f1303a753b8e41ebd244105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06563717996e0a3133f8bc15251f853106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a86934ed837315e3fc5dd62a7b27f95107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6477a893d14b4cbc137aa03d0071318108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7892da228a94e1f57552bd295010bc7c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ec8b5a72413403cf22d07653800580110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4720f9efb33f56622039750778333120111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fabba8ab877e0518e4e418bfaece74f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0083c485fcedcab8bf5f8990dbe798c2113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d20cc113d0c73bbe41a1a784f7a314e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf8f02dc025b18147db63d5d04809eb115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49b860b1aff20371cf05ef7db13091f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba810be5f7ed4515f7bb2d5de4f8f403117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf2df3d52477099c30320c087b93ea9118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4723e217524da9000bccc1404378b218119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77f380f89f81ac388d0f9012bfe93a7120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ab46d00fa35569391e41547e97bac4121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0e2311088ec8a2cebfe02e01741402122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174659a4ae65e0808515863959af2498123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb356ebd260f10db09e963b3692d0166124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b5babc16b877568320a5b05f203355125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84d2f5447a3839947b53225549abf38126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6dbd6f6a9f40e7909e9bed362d2f5d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adaec56baef1bcf617e81995f42fc2b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8638838a5cd2cfeeeb2d768e675a0f3a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72574f4a027419bbfe3cbc2e6e7abeca130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870949ebae155dca41eb8b02ca2c4b70131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc2b76c23233e8dcbb7b5ddb15b8ca6132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecabb4e27a82cbf57b7181158ad1c7c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebd895b11c3eac1486690e559634061134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369c2a11de27d3d860176b75015390bb135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c195eea05354dbdc5118f4185a40d571136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794c4e6923fb526c123fb4315687df81137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613c078642ff125b4d6b433d763bf838138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccedb14c5977b0835dd8971904291182139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a384e1b734985e1fa3411b822bd5e5140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9380b03938e061e176bdfb6b00ba54f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d32af317966ef713694279cb3a136a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0882750e317c9707436b0d743587cadd143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2d4402d18fb5e534b2a174afb03bd3144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1091c2097f218c5e8b815aa701a8df2145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5dbb551a61aea9dd4482cdce51d2ff146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f026578788850e24030b388f3a830a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0bf5003aea3309a2cac04b29d9ae85148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3b2e6ff273dd9a459c2bfd4ceb5b9c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6dbe47f6b8d1fdfd22572a892ed1ebe150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1754f1cf96a1d83829ef1eea6aa00995151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e99c2389c35f300fec246709ad388f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00c65c42d0ccd8436981215e120f30b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c447b9e51ca1b3c1489bfe1bab4fc8154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603b057e907e62090460977506b80e5e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bad5e56656e986e240cd8527187d489156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4dda250d610ca49a54224908cc2a57b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d45dbde749f6a7079011c0f701d1ef3158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99edc02d5dc38f006498911f02ce4df2159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd94990425cf22f08f22dbffcb49b06160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c147a6668058785c170f45737c01b2b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f44781ffb99934fb45c7034865bf996162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868e7a9c8b7aaf3f8fa73b0ed6370baf163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57f6c45e41774ea1316decb79cd852f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d64cb4366f9d495a29e5d86567f2e2165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66738b3e54e7688888eb2456f9618ee166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a176493ffe582644d0421d7c16bf5db167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64010c784a65a3ce8e69dfbb9ddabccd168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b434c73362a6c19e418bf32e0117baa169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f6e52bac3e2aa0c649afea86c8ef11170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7611d28510d88584b40295b314ba95b2171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92fa2bad7cd3759975d1e7851cada09172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d690348db5518f9cf3dd998075f7b98f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49319bed784fffe3ebee15aea59f5554174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c33e95e9506a4496d6469fbadd03a54175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ae3ea937da1c45550be601f9298026176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8297d3c62109b085e2b43b9c1afabd20177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02d70bde79865457076a3551dd712ba178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0e67099a5157f1b843e02bd0f8d7d5179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b865e0291b9096e58e594663dc13a00f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7db0eb9136b4711423456bb74c0d73e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7986d4e8bb7c627a7338fd9e3336f1d6182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b017afe57283cd03e98d7ea111ec61183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201ebba04c60400eaeacff6c25c9d69a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de8bdbfda19a6a9250e692b523c0576185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f7ab3f9dfeb1c5b536e370849807a6186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae1b2aadc0dc864494d4676d9806c6f187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a7d8baa50796c097cdc981894d9f5e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f2352a76a41f5d1acf0697b4c5307f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083577a0cbeee86b41cf7160682cb81f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0feb0883aaaacfb1ec180ee363747c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e0ada4c98cfbbdee50480ff18fbf97192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2fe8cfca6ef8feec4b2c23cf40e40a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ace1377ea54c1a27baf793072df3a7194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e25bba56a20dfd074f73445de84b985195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461e0a4929640e9fd1b0fe8e9c1ed7b1196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d5fa94d6f208480a5831efe33b13ae197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9664f6a091bf8b208747abc68da304198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77870ce08b39444753e0450ee0fa7e75199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a418f6b6d523a72849b71c958e0333b5200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79161cc67cef3e33c808befdab026242201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2490119f6f250b3facce81435197c18202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33296f0aa6614b8f26c743db2892f1b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82314bb07f22e78de65e6e06cf4a848d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b97976a3ab7c03b858dc3d5351fa1a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4998741c4c51ae9b95c001b74a1b41c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c7ce431acffe3c2b35ea608ad7babf207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7c36fdd76357bad4ab3ef2cd6e58f0208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5177220dd6d57d0a38486513eb7c19209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16ffa50ac13e0fecaa3d575fc1a1daa210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e2d7de61c797a4c6109bae54765a2b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9679d6e86fb5bff7fe7a01cd17b5ab35212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ddad3dc1650d3e81001bd38c3bf640213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73031ae7e43fd8eb7ea235587ccb426214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b3c4894e5c64f9e99e7326063498c6215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30d8ea872cabc73b522b808b42763d2216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edf39dbafcd3ef5392757028da79a3c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a62927a0757476abd72667456865c3218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67b77b2e6438b7027022de8931847a1219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903234a1a59e50d5c1437c9aaa1452ed220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64da45693b98693c276fe4b6c3b09ebe221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865b1621fb815e37564e09e62bce2141222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbbd0ed31ea510ec35f604126b644e9223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cca60a34b71dc744592be7769820afd224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d7dd22386dc18868e6bb91e8a2ff5c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2d3181369d8356bf6f7a01e7173c07226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1121612b2bbe26ab3dfa13c8edc0d2227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4dc821ee1e1bc28f247812bc7577caf228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b60fa26e584634c555707dbba7d8175229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fdc53990e7b33f24392f8d67a22d0f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286bbbd458b862833f8bf02ac615fa15231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181ae076e775aaedc4c4840331ff28eb232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c787055b069e623afa52da4f8226b95233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90a17519dbdff94824014de25fe6573234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae6294238bcde60b57bb5c927578ef3235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54abb8d8fad14da0d48d7f35e81d3b9e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb050e11c6f8df47800980471aa4eca3237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84eeae4ded3c1245950b77a33e620016238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5c945bf41836ec6a0d87242da2056a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfed2395eb157a053f6802ef54609231240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7a7125534d21660a38d5f9081b12e0241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2f85540307418949fbd00595b7ded8242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b0d0166ae50ee4e8da7d372ba67ae5243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccd70bb1b032c3fca51be4564f40031244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f812d50dbd6291f5b0bd8f6f06e243b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc77c73f80c5a22675cc2dfe459c11b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620d82cd8ccaca227bb4ab6944275ad6247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1538ec4bc2ff9994083dd46ddae05f6d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a92b5409d7390d276e38cab4d5ffc3249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7750ca0d3efb21d93133a38215b7da3c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b81ea0507fe40fcb9a85877d918ed00251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859702af875a64eaa5a3a466be83123b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d681884017863d78df4f2b5f7bcf8d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750468b88874399982dfa61dd08ae673254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c32ca480e275a595b7f1870396613d7255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651c6eeccac6eed2a8a64bf9b092f8fe256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc897dd4bfff22b49d99b8287840894d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced04de148fa7455ae3171310059c119258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba584031a2b5c66bb26413dc81f6af4f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f918600304e135b09599c44eb0ee78c7260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77db61c4e895b55bd4375b41331da5f9261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3027cc40622cf111f691e675d429d74e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c822189bd1b53673e5aecc83fd8b3e46263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01deb755c7d0ff7bfab8686f804e23f264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3da65b5bdbf5de065155bf697683a58265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9986f0e0e1c7272394eed7a53baf57b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e945cd1c147e851186d1db288c2abebb267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ff0f4a6d42f40fadc10dd5925359bf268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fed99aeea8d5cc7d9d122f02a1d0fc7269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb85e40d8aab6f5323482e96b063bb8270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2235e6d71572027a996ad1d05abe0f53271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb70d7a4b0338bb740b0c9b9131b5f5d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c884e5aa4d5721969a1f5a750e52a686273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a30be788de768caa7081967509362a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4637ac28bbf3bd95f247942f9961cf3275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06979b0f94a695c988b34611e73667fb276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0011fa258b3af8d3434da0ec8c4cfe277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1df241aaee6c7b945882ae95780fbb9278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ed341bbb4ce13bb39f9244b87040bd279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b29c0c0c58ab6dfbfa9bfec508f648a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34aec930b5d106f9e9b4a47a267b02a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6d11968c30afb5dd2d1411877fa2a9282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de91faed5a4f9ebcba84085c0d412089283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873778b8fe345ad35f0b59b942d8f45a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f5b541c589560a724cecf113489f99285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93dab70901cf3a43e36f6dff3ce329e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7762923552fcba2b4484796c309d6e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba2339804f7e0ac86b4619c0709960c288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5badf66ca2306ce1a0c20932382f8cbf289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3289df1e95d6f4fe4c3f2351597eb2c5290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af697b724f8d50d49d076a6fbfab7cc0291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486395d04f8568abb9fc9304457d4b82292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f40defe69d9334f112a9a5afc2db6f7293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09b9882356a76ca0a8af07b06f08e08294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fb559f705117ae217ecb2e96e6eb0c295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5dc10636b09b106a1644f0e3f2e7c2296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79280813d83046200bb67b46272349c5297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c61293a7fd2f6a65aab0ff385e9bdf298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895f803d6a62a73727d64f14e44a4489299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb7d9f998cd7d0fbaac33c2210f8135300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47666364de5bb5ccf40f1dc67666857301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d9109f1ca193a9579b8bb173958f47302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b50ac80192f4e3f9013a1c9e9ca0a7a303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc0b4fd131b78de599c7c8b6fc3fe2e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66658d68445997d412711143f78d48ef305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1478d35a1176c38f5bf4673e2426d20d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4dd73d267085f12d14460bfb19c1732307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd16405eba7ac6923be2c9d763835966308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63be98b8fcc0bb4b3d74de5f19e9144c309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd01780fd23413684f8013a3736ef0ce310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b22ae5b5f60bad8613dece80755a79311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d728f9a3bd9a14e71236adc4cc8b452312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4715b0da914533c29af680fcf6e767d6313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c9628dae43c97de302875aa1430e1f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93f862df6b5dd013ccec6d017667694315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77863316446b5c406d3b9ab42c77c61a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5199c6bebd0878aea58c818a97cc35ae317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58ac498b460ea8ea5a41d188f4612ba318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f41dacd1a4bcf4eb331c3f21b222ad319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebafabd42debc64b8048fc11bcffc08320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1799f82e1989b83d31f9a5bded7338321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb09d402e3b40725a56a74b3fca73a58322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8745b2c80784f2758b57344d9f60fd50323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a1dbe12527befa3d1a13cf1dbf17f9324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb93238e9c25617db0fe0a53a611012325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b2e77773185c24c42c26f64af72b7c326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cb2af9d1a8fded4117929ce9574cd5327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f93c686ffccacae16613f3f2b44b04328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76673ebc1350910a5e544ca1f3be304d329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82698e1bf00b2ae56c1dab864db2f9ea330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d1f81485d7ab13cb902d9334784554331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afc02fb45991289f1d68f039ca8cc0a332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222e2aa0e714525a9c57a39febf1bedd333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe5bd785c5af1467d11afa4cdc54b83334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295d78b96ccc36a2098013f074c9041a335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b354e74434ef15113cde106924cd8da336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f138d1f558fc6e2dedb8f91410075c337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b0443ecb53bf1cd3e357e141c969e4338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10b5848079f825d149458460b0963db339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f55db152506fe0ac22d7ba02f30d127340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330ab4f7f2a9293f5594c48896898b58341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e3b10b38b2a81a119b50b45697f452342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05506d6a61074f2d64dba48efe3c871343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5c1389e2ff0160fa248b4e0215d1dc344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af21beaebf9e1086cbcccc13a8948e0b345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5531a6fa8d968ff1fa05f7774bd6d6b6346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f42aa02b26906f5e768a0cbe699adc6347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c761f19dfdcfcd0a07283ac7a2c9bf7348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff013a498611d673cc1309cfe5c5e683349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f733799ecaf42d004a0040101832d68b350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723bf4092221e9160dacc169ad020655351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee5507e08238e80ee66002593c815c6352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc362e46003dc97695e18a30d12bd35e353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05367ac0a1c7732f46f6aa9ccaa25e2d354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d84be932ffe976badfcd057cba29925355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b6fc53c694dc24c860989aaf3b09cd356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c250aab531e097662cce04d86a3185c357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d315cdde9e2eb4716e64263f88ac0d23358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca010fefb522dd64af2a739904a676d359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e84e3c5ebed8c9232dd45d6c680325360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453fd68fe49010fb68621083f69ea50d361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e96f0786d0779b0686f29ba07293b7b362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc632838e8db8a691a02416ba32e3854363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919bf9dbdc57e9a61906b01f8c7edc80364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763b6867351446754734944350e12e73365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b598c98a4f9b8d2b1c398719b27a05c366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0571984607a1e9eed59977962ce6357b367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd75bde24e375e7e35f2f4fc7b83044368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e25cd54a8d280f0c1ec2f93bcb9bf67369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e594a1a46529b302da5c2c0cc80d4736370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61c9e085efc6a99818d243d438f5c37371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d73d4458cc9376f2408490821697486372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c1c3553fdfbae2d5b73c1413c2bf81373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42b89a41d40f2937137d54540c64fe9374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f9e6e12b1b8be5da98d8fcf58db52a375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f1e0878c6f226f10065c3db10eb40b376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afab7f54952ddb9943381227da1c3157377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b184d51a8dac6fd713e7251a6c92284378.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>