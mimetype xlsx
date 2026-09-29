--- v0 (2026-09-29)
+++ v1 (2026-09-29)
@@ -1375,51 +1375,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306d6f2da11d4409580cdc237d873e131.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b17dbd1f83eb45d49172b028ade5f632.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88861f701b3dc86bf8f28ef3abbc90b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a91352b9f2902723e4ab3e4062641f04.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e529cfe3b00e809bb5ed703b197982ba5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8422ff9a8d0fb0038d9c1c0dc21bd0276.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d919318818ac275b5d197987cdc07f37.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8d38318e61b865a9b893ec617ff7488.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42ba50c3bdbdce358b0e5166e66d3069.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce345d34757f7d8428ec147da6b9eb110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caeb4f13791cbc2bdac5b42162c7648e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7630e566608ec7541478babbadab1512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb494ab79c34d844d0d2a6f15fe4c8e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae90ee90db623995da1557b66366ef714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3721948e33f128f0d9a85310ca6237315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e026b1b192290bea52b767c12590c416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad04e859a7475cf68409fc888f19a26817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724ddc6ddd832c33bca102725537175a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ab615b310b1511204142576efce9ba19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b6b4c33ae66f16d56b7eb684e7b81920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a2c64e298d99c30933eb0f39ba8bf821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778bdb9128bb4e7560960a53d81f42fc22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80432595ef00e83bb015be992eaa2b2923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8d2b32370433d83d1dafe6212395c624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b7e0c9fc404a77deab777014631b9d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8949ee1ac438cebd9d5e67a511c7d226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c864e259607065fd7ac3cf113af6de27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54baab06735863d091183ad1cb2cec8d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1841d6f0a7f7a8adc6a9e3567d965e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8b8a9da9048ca1ca6e623db532323430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a93ff17df5a29b4a6b04c6264af9b2b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfc3d092472fca04ab90e7e414df8f132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09264bd07367a9fdba31d02576b7170533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a4520abfc0862e9cb315046f6c8d0834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94109a0958fea4796b7fb57d47a5722235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3b0d1f5349e86847176e7614966d6736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f273e67dd1e73d25a63e38978072f337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1550116a2067b76e5b506d406d183c3c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a7da0a38a2976cca3e8625089efe7339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8a99cdb6728cbfe59f3c12384a750840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d7b2bf7ffa49d884eb9a98c22a2c8941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241286bc90e22c09440627e5f3a981f142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6ea84fde9d188ea50f6d70e493911243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fe46b3b81c3f1d3b7ff7b61e2c974044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d69225996a9a2b03293af8fd3285b745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9772036f0ee84f377b30423a6610a18946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231f2b5f6286afe320718ad0f8b04ae247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e10094e4bc07c14e4a8d2743be786b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2aae7a636848c930483fc32e6b4d5449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e82d19bb5896421a5efd2202256be850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c717e5cf54e4c587228a603c271519e951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52947f17f42a2af6dadeba2a4be9ba452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ce7bb20be135e3ede04bd30d0313ad53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32d0b6cf1bb0c9ed160f7b0b882884f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356ffd010af2a4ba92ec3ce57133554255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69eb57e7112fb3ba9a6617f6cd0659d556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50bff53ed4831daa9da4be398fd669b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be52c5ce20703b49373940f795d171058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1300fa23e6723dd9a603499a9f59fd7859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78be63e543e9ddceb2b08df484cf9eff60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019c56e307c0c7c92ea789b24172806261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2a0a0f0f4b6b6b43cde3f04f70fcb862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f686a3a5feefad7c1a9b64f3bb469363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa46e5007f4c2718012e4184f2b7cc464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6750d05fa4e2069846ac7f645eea7165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b69267798604ed6b94b23d7624316fe66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc6c36316868d24d30d15d94faf715967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7110e21ad7ea8b2e053ddb383a87bc2568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1433f649c4af9ed0c819f6695aebee69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2d9a6ac320d7c47ad9fecf095109a370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eaa9003daab93c1069919b391e4898d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a805e159877860cb87df0f2a2d3acdc72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fb6e7c75dee1ba3179c91c7f05ead973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a150cca32dc25b79422e661108cbdf174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca467a59e7a6d7786fa339d2be6f97a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e235942c4c280b59b45ecf0fc4fd8e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736b65628af04c5ca3942bb845ba6c7277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e720d489f4fe30a3deaa4ef2d1e95d3e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b621d10379a2d15a568890767959fb279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cbf644b1165dd29cfeebcbe54a0bde80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d373f6db069fc5116fac75a21c013681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bba4a48415e8555ae860e6e4b83b73682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d6ffab6fd1c264e3def9f4c7582fd783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc87e8f0dd6ba44954dbbf82f13732ca84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a94507163d5e62e77ef69f0aa5d265585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8e7920234b32114f4a363c0a50bbb886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89fae3536f03e2f4b87799344aba04187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc701cd839b37a248d0ca516840c316788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef51a00f57c5153e3056888e74e1b60089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222ff585cc2148f87dc45f79807fef4390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252f15d558c8e7c6a182dac988c392c091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258999fdc3c6ab85bf8e26ddc03c2eab92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfcf59f275c37084535bcbb0354f3da93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75a807f570e0e3182d216aa558e415794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2d0430b35554a0939b70b30072e96695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa5a4a677612e6819f14e6c58dbb45496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72a9a9765b0c5d4045a14395ecd6b3197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69662b468f8836391e5af99a59743ad598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279aa0ee0510740dbc1b8d8501d1017a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ef56d5c636f5da699ca0259965cc34100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6683c631ccf97bc38faefa3dea65d68c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e105c5a1816362c2e0fee2e3e5fa18102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a34ce2aafef2dce3c1dc47295cb83c9103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddab7c21f17a6a5a9c54f7fbbdf94e65104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bcfb8d4c1b62424aee827cad83891b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241cecf7b3512306f236fb6f668e75e7106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63a712991a52b624f1118f4b56b03ba107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb75b1c4db22c6dd2a64dd207887602108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3565d4e8e0954e7eefd61417726f91dd109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1967d50bbadef762caeb52b89637aa3c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbc570d11e1d7c0565367a6a2edd14c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fead3ebffcf0464c5941adde1679174112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50e5fa1df0a1620474d46fc64c08006113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0158da7b9ad8838b4b546a95f6529d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae52a654b9eff9410863b23bcb1a0f2115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7018c927ac80f2c40317b5ae7c6eca57116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecfec94c6f350e27ce2b36d0018ed1b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f545a6bb3260a140ed36b58fdd1399118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7b054b8aba6e3e54d48cfc88127e3b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8d40d2f13ebddab467ca56a4a824d6120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5687095df71bb08f2a04162070ef1ec121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd2192303146e0fd57285b33777f503122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70bbced35485106b37f64ad3b8056be123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38a48660bd71c939081ea0f624b17e6124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94858737d194f1a068b3afe6a368418a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed59bb1f47a926ca89252c6b59313d89126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5fba835842194998c806f8f74fa769127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c53ce63d2860afb377412cf7cf63ba9128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1f995446d04de23d2dc6e91db7fa1b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661bc6a9299502ef3c59ffb983f71e38130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa0cf3869e611b4ba9bae67fa5acae7131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e684d47df69cc62d6614169bbb7e879132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdeb948a98414be04a80506ac6326ae133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0431a0c55a92cf2f891ad09158d6e9db134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb28a906787eef26723b58faf44deb70135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be163ba153222a21a79f71a08ba6fbdb136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85c0f25a1d3300310274ea4d9550506137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5020766e4128d3f59022079bd7f32a4b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dc0a30d76b842050b5ef58f889c326139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6b9d3a8f630c2fa203d49773bb94f0140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a329c4de9447eea48824e2e07909e3141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163a1656be0ffd4446a7d2ae4e0d0fe4142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43664fc0b6836b1407077f8f83a9f993143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57240fdadf87771b5718a7b439ebc48144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5e039bb90f3a3b151c3eb29559690d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab3f7bf80221c104c5b506172a79ee4146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbcb43534a8e9be857181a67330c4cc147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb4f7f548f5cfae49a221ccbe0a3102148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb32c7d36a516cec5df82748f24de92b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b173fc266cc7774114e153db3d7861150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30c64ca09f9ca9fe9aec51c021d580c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69bf82d9cfa6576eb9582bd01217079152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60648ee0e2ae6c7926ece91f5de124ad153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c845a816cc42c550bfa263cf19972ecb154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800718ce87799dce201ed1ce2c3a3bcb155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbf8105d36e4982cdf088cfd2e06910156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7823b66302c05dc1a27367e381e13fde157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc366eeeceb49d95eeb7e2e9da0fd538158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c0667d91f978406c44534fe6c2f766159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d39edf9c635880f95155fad01456b07160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcd6fb7d700b53f85fa0e46a6a22fe4161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6960a4beef57e4794ff6c9b2aadfc761162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ce350bb963e8c3aeef12b22ec55698163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049e1ab8ebf4c8d17764f75834b530cc164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcb598f348a509533d83135f283ea11165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18999970603eac1dba83a7623395303a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e571f7799fa0bd9b93da9b2c82cee54167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84568c1f2e6216e8acc70d67b70134e2168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6136658f36aec0e5cf7a15e70438e86169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e9d2d6c474ffc915a2b422793c5902170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ab448ba2b9fc322563aa4d5cd89603171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efec5a6153d56998987dbf258338803172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8efae26dd832b7b405ae1d8bdb4f69173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58dea0d2373655df2711f0a124fe8f7174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e200c91b4c68eeb94cf4ccfaf81ef7d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694f3fca8b0d027070dc167158468501176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007c3b05efe7f381dc91e2337cd2d5e3177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ec52f01f9022d52a4fe8b907cb1ec3178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2271a9f140818f3ec5f3a29d2ca224ce179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d814c8155636610aa3a519281b5acb2180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ed6c23d4b362854d5ba2ea0c114737181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35dafba269bb52b2e472003f0048fea6182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84e429b415e6f6027e22a66a79a23ae183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223348d2f6bbd3028c51fb0d4df238f3184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cb01d36386fe74f9a470a332ba3762185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c45ee08839f4d3198d1753ec2e6de27186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2663d353e087d6cf54d9cf2167beb0d7187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34878272be3a04110ebfe290352fe471188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d01fcc5abb33b8e4bb9be188930dc27189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fa53d083e8dfe7d4ae88180f79226c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe444dbdaf253b0da7435c29b5a7a35191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cd9a9fbf7564319a3914a37471aaaf192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3451bd3130b117ec07e01149ea0af7193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7267c1a1a37cab451ea88b0c9ca3c4b7194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbceb06dc4f8ce1d560b8965911428d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac7ffb7a02ab103ac32b56469646a0f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3747f9f5aeb48547e46a5fa4876655b2197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3398d5f3243da99c5d89aec082dc81198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4829b9b5da78609c4bcf052dc912f328199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55601b93beb215dd8e8200f877d27a33200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff4bf02748d7cae67d3b3e8c112cd05201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f885eb0ef743ea6436d930f9c059de202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f103945abec9bccd8d2f6a1f1dbc1298203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd8cb2518129671cc9249e9b00d5fca204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d66f096a698bb5fd632df717f7b658d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90735d2cd1f7650c3cbea3e544697c3206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c09a93929777596db6971f0b36773a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6404686d7736f1ff0ad4c5b2e0e97b15208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e22f6a99e1ef556a912bb2f5be8e62209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfe376915d02772504594eef0ab851d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3defc92069036d2986eee68557b943f9211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a84623b5a519da4758d54dc1c627d9c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753a0ec165ec54ed13b1ff97f4b17fed213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fc6317f92b3085e1eff48bd62c7ea5214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4b81ee8e262093a30c84bb3848f894215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e080158cb2793bcf90698ab5a46714216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814fbc5cbba0ba2b324226e843ce1536217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5e41a6ff70d7e2673552d0bbf53bd9218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1246ce8316f750499a42f591b1a7a730219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499881166431889cb0a9b6fac26a976e220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa4998e8b14775cdef5958e991eb949221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58dc4b4196e94c1e2a25411b08604516222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fa42ed80758f9f4aa0d05b5b46ba98223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcef8b9c1a4564dd1cc03340cca6eae224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9525bd524791ca4831110349facaee88225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47a02fbf8251dbec5fb023e58ad9a72226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a071c58ffae54d12ded401e55b892b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815b91d6aaf538d04afefebe88a69bce228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f336b0d33452f524473a28be59ba3d54229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c482a3984bc844833584f6a02aab518230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1763d4f3f3b94208ed149c9a0a08523c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c179f0349cee93efaf750d6fc1dd6d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fdf127bca3c1e0f806983bfbcd7e7a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c79ceb1c97e3af1b05e082c55db849a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a29f36d0eddfd72635bc24b8f73dd4f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717202a7af710e9e863075a3a92fb2cc236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968f824c11b620a4132123de0933a8ba237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8a1df5b191c24f70bc6446fe6893b4238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5eacfd53200552920907b7d030fa01239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e848f261da4b48bbefb003df277ff344240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f681675ee547e689c8b3e6719f7ee53241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053e8dcac8732788da5af67454aa2b3c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b714552039fe4d38a1e28857d4faa0243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14d38e224ebc6c4625c00931f526e12244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1480eb8c9a9c0b46a642f70d84ffae5c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1b033115af525bd58430a40bc7b183246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29368a650ed33851c6ff6bd76febc838247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ebf71d09515aa36aef405b2f3a90f4248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a3e8b0ae3436ae84796ba5013b0d70249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46eb135569442745fdfbc979c705055d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0dbbdb76477d4d5e5371bebfd355b74251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855f18bb1576470ea67bb65d27ec2b7c252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e068322c5a38e319f91cdc1acd3ff7253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a952e0b2a35fd1e1d18ce3a168372dd254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b78d92ce97d3be2b5ff41fc1a9f163e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5b62e0ecd3060d98228b3166e9e261256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb541e9d3b0a7183d8e8f82b434e279d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c753408cab9758de70be41a2335ad3258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e2aa9bd0444460587d947acdcdfe1f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d04132702ffbd771ee6123aa92260ae260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e555d5d03dc5a1edbb3b3b62f26836261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60b333e7d034589a681e1c4461a3fa4262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456d21ac62935295dc702eab260050be263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c97c7e60503ac93174126a45058d86264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b31d26f365a67d82253162c001ad805265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7639f291917e8451b0ba9e01bab9b2266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba3fe59c3ebce064f9944253a5b0a1d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91e1543f4eb44f02af3b273a8048818268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fd0a9e73bf60b9851516ff09b9c884269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15ed03079bc2be01b8c7ea7688fa5c5270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e73a27037cb6f72a0b91fe14e34796b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cce6f49d25372f0e80dc8e5bfd5820272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25114a4dba935b244a765ac029e8161a273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b97867b472735645e9a67bfe37a361274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f66b4f953680128c7bcda7b798ec481275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eda0161414bc9278e6797ef868e84bb276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3099a2f3ba33f5a241dd00d27c3d571277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071726b16540b83393a0ea75bfaf7095278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721be3bc0b3f0f17ad4f51df857dec12279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e5a01a5ee3e584fd9d50c1e476711d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cee2db4de13ef7b9eaf3c2f9f5375cc281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bff915251ad07a172023dd966af641e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc325b5f8d5f2bfb03cc4e75268a1804283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b13abe2495acd01b526ef3c073cdde284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc13a3002b23e318f8633bfec99d77c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef9526fe9c62fd2767c02aab332cef5286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64535b3a82c41112ae9c2f1c321669b7287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5729f863a78c07c41f7e330603580d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618e38d87ab5d01657b182bbc54278ce289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890af397c6b90c2f205b097bc000b401290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b679cd7b37ad9f7d2d1042a9b80391a1291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fc4239c3ec5cd642fd13214d835272292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016996bac48a9f2760e1fd38540dcf83293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95db59f7eaf379d10720a5de1607a242294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c6fd34fe61545053ddff57391bdcf9295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7950b090eb0067c5b0b0588e0fba056296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa4768c3986d655c3c0cda94ebec68f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953f76554473cb6ee76ddace787d7c7f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3a78cbff593361a5c7b82f807fbf72299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bf2203059283a56a8f8f5fc48a7caf300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0ad598d5d09d582f5ce1e3f01080a8301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb348ad09fdec23da8d6db9214c598fb302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f0e71dcf91e040f921b179f84659fb303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1e607407b8e2664b2e393bb4e88151304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bce8141ce8b0a0960486c3b4c1a1fe305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6b153501f321e0248ac9c923ebbea6306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5976e9b70b3a031aea554b8b5d5f292f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af459c8a241824f59eb73eb6ac7f9469308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a81735378fbaeb7e89a1d52640c9fd309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b0582feb9a78070d24230ad15c6705310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111818c2491b32b7e3bf8f4fa1b6fa32311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e90000b95d0aef1a3349774d292d28312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b771d0182e325f8e555966280a7fdcb9313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e1a8d9ed82aa3f2a7f0f324d0fe731314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e60f443961ae5ec63d70567a43bf522315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d9f5983fded025343948fd01c6af01316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d643e8b1462ad5b3464a9f22f7d50d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c851140be385fb1acf9f99fe0a77e58318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931d8affc3fbca765d3e2abd4bd075bf319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136388ce8c759f96928553f4996f39f0320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b7db83dd87b0b4cf65b8ce494749d8321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1955f224927f6f90ece9d320fb7e70af322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e3e1abfa69d044cc947a482ee0b2db323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44300a4d2865d150f7a4ee857e1b3f4324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f1818ef11189a06f959124c20d0711325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a18f320753aaf96fde7a9e616a07b44326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e385b112c48c9750ce5ba22d956af2327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fc4439fee9e830e79f9c7a2c8e174f328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f752e37610252616339723792de200329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86ed099f29858708bbe2e7ade10bac2330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3b9009e91b44133e90306bdaa04fb6331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbd04b27ac603d4726abbfdc531ca91332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f90cd3f4c4bbf09a7f5f7107384c75333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318c37650834c33a9433fa64a6acae35334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c008040d7b6aad46f9476e86b9f94916335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5322b1133e98741faba44aefabf38b9336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289f6a340449c0ed900d3ae893e249fb337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867d81195a6e05797563221335db79cf338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca190b1628947d8ee67fa14bcb0ea203339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126d09a0bf767c9ed65178a63e3812ae340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7284645704c2b07b86d5772173bfb39f341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdad2ef1aa3d76129d1d91affcbfd875342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c747c4ffb54b83cfb20ce525956d6415343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38d59ec5573ec77e37eb702c589003b344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1650aed220e2d90daa1a4487c2d73665345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73b2d3e4ab95f9439d6dcae5f4f557b346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a1e7d3013b9d0dfbbb98e795bc4383347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6a8f6845423595aab4c04cee9b1f6c348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da362408daf8162b768e5a804f44a0a4349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc58f8a7ec447b4f2973a269ab680671350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba58835134c45512988912d0d40edd0351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2365dc077a529e1f51b4043aa057b223352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97384c0713233dc490b9551e80e949e3353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca17d0ea817a1f1674f43c8b7a5fff1354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1306a45967798c533786e4333024a635355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0440e0a7882e32709359820dd0e549356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40acbcf50d354540dc0d6f717012e650357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3e1c083f8d4e04bad44a2972e6d03f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c99cb1a17a0ac6436e2b70bbab8123f359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243c626f8fa6fe7a824e577284136c16360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf2e86960194be64ea179c5d8985750361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844e293af65de3573be7f93e205bb8de362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ba50381f5f4cfc23b035a95ba1a9ca363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab83307f9b04aa9c09b1316c06bb023364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14476fc6958b9ef6ad5531fcb041a232365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e183e1f36da4f0bf93562e45643aa8a4366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2066339cd2672574ebe712e14711f1c4367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981c6741af223c76231e877386a4ce94368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a38ed22a392a7ce2655d736a73b0867369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec61f05be56b94e496015b2808bcad1370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6a0ec6914a635bcc57648e7a53d89f371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aeb2d96bd5d759db36074d0374b2550372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b727efa6cd7e556b16ed6ac4c19835db373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8965bdf90462c162e6ca511d38076a46374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf3215d0e0bb0fd2b3269a464491aa2375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7adfa571ad818c6fbf9770c44c4a786376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667c09df27cede382773579938303d26377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5f718049472d0428ec69bc7d911333378.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ce6833e72da4e75e530a0f9784907c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7420399dd5b18712d34cf1650ef511d62.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ddbf2516b20e6f2e808843bae1c6dc3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1eccaf0adce0c928e51ac42d661b42e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d0ce6a5210a7697fb23cf263507aae5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb917e6f34514c9ae5f41810ceaee1c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc4db88bc0aad9e8e4560b618c2519b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57133aa4d571edcb24cb8b6a4356cd4a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839e4467524f2729e316ce64f232c3619.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afef3e498fd38d5b5bacea6aae93b8510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab32a2b20be6842a4a9107c4fecb7a011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed974f751cc182cc48cc6062f54b89a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919c3e7e2b80e284cde2f6057339f57713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff75c7c7bbd049639d88c140bf29ef3014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04bbdb1d64242fa8f523c581599798415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff916da684328e02420974c811b387f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95249ee3f0b2a77cd547630ced8f861017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5efeed92a5cf91d711c53f65c1b09a618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b216ef7aec26d51f5c9762d267196d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea8660bfaefd2d2ce8951b796e8e18120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1331d55d6070fa44dd23c13c73f6760421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563e0c3d5c5d9133d7a318aaac331a6322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3f458d247aa002c1c17c3119ef08e523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5a5f5e5cefd8b96a4ca05fb66dd04624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30720c4ee7f29990bee14aad22a52e225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10fd63c001d19357853153bbcc23ebd26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b70af32b65175a17ea427e49fcb6a3627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c294a539b620d9f42bfa270622c2272b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e77b00e52039a1b74eff56609d3bac229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9280855d1dbd059d4bd1d93de369ba630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012f3d7befd59fb298052cd3c67245a831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4c3c9a18c8a76e1493ee20b0a1fb2732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d6c6171ed435dd6e7c5477bb002adb33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677b87fa930429b291e7974d6594809334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf5193439ef91aa7fd9696c7fc41e6b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f030f653407e0bfe1cedf238c3b84a136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97ee0f95041e0f91fe73a0a386b8fd637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b88dc2afc3709d258acb257f81daf0438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2529bb4dc4602ffd1a6db998bdd116c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e5788391577a0c8434e3933181750940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dea6d9ba178cbfdba07dfb720d3268f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2891431ac94d8f7be03c2143209ec7f942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d931e7a81ae47385131e5cc45a4c04443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331c0a10314ac5efbb9cb79e0a24fa2344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3463b8d3100773858022ace3347e0b8a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb2abee88ddd61f7b6df588d7d9f42e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a6d1aad2d05847895de1145f9d27af47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214bc2618ff11a754a87fd0ad982163348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c3419ed55bc450373dda95120a65d849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99fa5b7572b820d52d5bc3ebd4d19d850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21579b870553d636e58dd79d7c4518551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae452650364f0217c8dce2197cee69352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825ba4111f942d275d9bdf27d923f93553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4975f0932eda9bf112878160b9068354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17a580ce3820a380902c0491259867e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2087dcc6114b4ef93b417e31257068cd56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b2897e8e659ea18da77ed9117735f057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4e3ac722a772638778b520528a796458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef05e710abae43ed04d3f80de94132f459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1157e233a948b6d3e49b6ef99432984960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc924c97b52415bd6105cbfa4f4630861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a34e62297eb1e8373998d55464952962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd991809c3889f5636874acc542e55663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016c72618b8d5b1efaecf41e6040913864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62977431305863bb2d77a5749849f0bb65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d679138efd80cef4be96fb1f94771c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07701b6bc544df4a37289df0dcfb44767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d778a98042cfa770c7687bbd080c01468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e16b8ec2e8d82a5a48e1f82fa80355269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9073af2130b406a9088a2267f6a6ab70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555ec57c92b3f2a79f7a1c258ddb464471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287056ec58126b7b48a753967e60c94672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf32ab1c1ecf14d48807ddfb6a19dbda73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3d33265976f40ed0cb29add485baa574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7748740421f32d6c889c91bacf7b4ab875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd637b8702107effac029865020e2feb76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e3075c0c892daaefbb8d90d0529ea277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ef449d8cddfee5dd24e84c0b12f6b278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c810ceef89b6ef2371e3d7b0a7a7743479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24933315bb2f459fc8f111ae8d0507680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffe5e8cec1f0c87c3863677cca07d2f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46eab1b83d7282e960469bbeb2d7866982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ead0121a23f68b7ea096b7ebf2eaeca83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6d35f89d8ab3d76ff8477e2121347784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2122c82346e5b3dcca202a2f8f6747985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3049c87d1a7ea8144fc59614bab9d586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda24134148413dc1d4dade0f623905987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74eacd1b44a153b14b0d5e3b93ad40dc88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224e4399fa216f5e2807a10cc8979e1689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3983152a4fb24b3819928b9d4bb40190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac463995b10955865f6d1dd8b6abbc0b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8013747852f47f6e879779da7d4e428592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41add8d73d8241e477702b6490487ff93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3532836791b48753d6389719bb128fd894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be1c53283ba5d69596082c0ae0a2b4f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73a73d414942ac109f0887e9e850bae96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80337e31fa441f7db944c3ff8fb207197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef76aa4440c2bf945990126fdf1bdc7e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd41ac2d5f32d39e29ac7de90c7fe9999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04af7a1c684989bfe93b45af7f85628100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa84a076488cc13367f0276b253159e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613437bdb28219f175ccdd91dd2c11f2102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b3560eec8f10f4ae6c38ff63d50e80103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5b4b374ac741eafda7c2b0a15ef057104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc7106bf91b823140a4fcc6c9f05273105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3722167ec6b6c09cbfc6620fbd14f5bb106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0811089fe8507db1ae027ed817eb95107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648b14ab9f8597b0158d31c7edbb2526108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c7a8cfb2378199213ca3216cfbf4c2109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b6f40bb57390108f7b0c9b8e06716f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4931e0c8fea0ba8fbcd8a2ab206a4ad9111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ffdfa3ead559902ea1b883b4344e62112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca25c2bb466f247ee0ca5d123c804dce113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5dd87cd23d3903dd42ced5568e5d09a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4cb40a3765bbb2361d18a006657dff115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10d16e75ba711c6df084f0b2af1864d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6cea120632454a4f8dfcd4167e5bca117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f61a182e549e3b89d3f51f9932a14bd118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16738a3bf2af7ed33574423a2062d18b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a1988e0b55715f0f7e9413dab00958120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0a3eacd9c24b64bfea18194dfe1237121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10017a4352e102ebe88e21deb218c93d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e9ad7f151e56e44677242b6b5934b7123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c23ace093fd32a1beea6cd31e84594124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b7dd9b9b8b4f178e72c60f23c81bf6125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613c5a1dae9e18105d60b0562b2ba321126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238f578d2d9ad9c129eaa3c64076c790127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53f859773943a8fbabaed989c6468e8128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c20a4b0aadea5549e0f1b42cd112898129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866546feb23504863d6c59dfde10caf4130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5a5a8295a6cb6da0934898b0123962131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fd2f323d02c34d28a089baa7744772132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad011b9f2a490a4f2e4aa38793d68942133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18333555c242542f47a517a713e651ff134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab65ab3114e585d14f43416fbd0abe02135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4b67bc37c23d4e8936184724ff3d81136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95673d422f8174faab26eaea961c53f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16dc735d69c33792c6a0db47e7ae8dae138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f6fdacfab2bb4318a4834a0026de2e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3898d50f0bb24e42d5820a7a7502ad140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4686e361025414a6e58ea9baa974a5ee141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53744588f69aa7d3faa2235d52170fca142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518d7da75b2b8c0ab9a3f1824ea38fc5143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb1051e19856d3e5e285958766951eb144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3b78c0b9ba56fd41a3d1360b263d9b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214edc4e7a2f7c75183f44c76d1fc6f2146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846614f9a6a620a6d00ee5d0b833e6c9147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826a33209a9b12073a9767b1be191325148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59974b549cf6a17b5e307ea699d85280149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3433f6f5194d918dd5c64aa74f8fe0150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ad1f6079cd9c8da0413a5c15ae8ed8151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abf50443a9b564c59da6eda631290d5152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0385a9a1eb1431c9ad8cf5b2bd1d91f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd054ad3f2eade8549c6ae83c03c41ae154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690b5f0344fa1079cfb0773560dd2224155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e2c33325d91590dc40b06147722fbe156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248c2730df1edcf36bd14927c9cc793d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8130d2294056a7b968ffc90cc10f029c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb49e37e7eee6d874d9bd1a8754203f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e28ea34bed716b65bf6636eb3e21a08160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226392929c01a7fb4e0326c72b94a4e3161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed8af4744e958a11b4daf8e9f9cc16b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f212afc5c845401a5862ec2da3de1f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3bf8f713eeb2609a2a1a0ac5022d5a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74719431c432a702f953df7b7a1ab92d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a10ce37e662d5dc9072b5f70880173166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b031c1504f901b04391f062abb8de3b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ee750d654dff08c0ff8c394566b1fb168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785e600c04a8b7d54097c503920ac048169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114f572563f5e0cbfa0cea59badc58c7170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e39bb1c063e1bd50afdb8d3ad402af171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f0db37663409ee8924c85e1528a476172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be326dddb698b5dc6ce4060770797208173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca13fd74ef1218d9222722e81d350e7d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0522210702e1e6f41271e26f477e4767175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a828056b523bd39b9b3fb3b808d9298d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76081ea9081bd0a7e6d8c1f2e1b4771177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad63da71b26a088c21bec647ace2a979178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795c11bac85d69cdd9dee951d767a3d2179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7096bc3eeca3672a3397b7192cd6ca40180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a86d2c81d81a50df6cafb0905ff5ba181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a148c34934132cd6701b63a969c3daf3182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c82c57950c2355a52041debc60a8821183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e676d5f0fc42739e15e95ddbc136672f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb36f465ad8528bfa29911a74e271570185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc752bd9d2074d0a07cad600806c5379186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8662f50345bcd84b2dc051cbbdcd896187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8439dd4bed6d3ec6b176297f8a29a648188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca018279edc9ffa138422ce5aaa1ad72189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d9b726e9ac1b87550e70d74229e7b1190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da988d01fdab38d1aa76332b3f5c4014191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3427f001df15a520214eaf3261fa31a3192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2943daff77f2e667f7f42bdc3c90187193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb32eb4f1f89b77b8afff6109f7ba8a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca8f2f18808ee3472d81bef479185a1195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8406ad2ff54fbf795c5353107fb069f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701d798a40dbe04b382083f1f1125ea9197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf14345a8fc9d2fb0bd4f934d449ce7f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166b67decaef010235bfdaaf05a2acef199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80463b3ad2ae651c6a05c854611fea8200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb42ae8409c4c3d621fe9be155900bb201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4a21b08d0198909a989bd4110156f7202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca620971fb822d249a0e1274f74fbfd203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ba7563653caa4ba61e69b1ec11d45b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86eb4bf142055070b78ca4ca50ed225205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577926b4dd62e58401fdc27cb9552a15206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841dcb33bfd020f3403e22d46786ab80207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0153f179cab118e88c878ea4fbe40ba3208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1347eca7eb5293a91580fa2985d699ea209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4802e08b68e129441ad0c953ca461328210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d706b9a9841908918cd3dfbef6827a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b79ed126a07375485f5c5e688253efb212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e408296fc973947b0473f9b940fc5ca4213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1413121a1665100e602715bf92d46f8d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c0c58c53e6cc0ca138e1e2106ac89f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6e25ff497f34a7d564c033e6b53dbb216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6969da8d86dc43fc83c6346ecf6a051d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b115a7518c6a0785d8294de8b85fcb03218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64e5703e0d4426dc678a9601722b62e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c070c7a349e78527e338d232b6566a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770aaeb91514f92e483589739a1309f6221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c43e6eebbc399f2002f248465edbe09222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1499ca20e7db57b6acf7d2c805cf991223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ae144e2f081b6b0f09d3bc54081801224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a348271356e105ff6132c321ba0f8e7e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b01ec56f84c131edbd41670c7b2f78226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed03a04e1e1895d8a246df475cb66450227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee2ff888ac56d49041c5008fc64f2c3228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5a8679cec3a07b4cdee59fdabb6fc8229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e307c9dbcc9128111e7b6ff90f2d43f4230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ead0860bf1563c25a4f2c47a6ddff40231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd2c2025918ecf1abc0a9dedd3f1664232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ab54df67d6dbf1409a9cd9336ed241233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b743244573a62f5a5040a2abe6da9f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0459475d34cee14dd6249c65497b1d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff770b5d5f9dadf15a7283e5c7d965d6236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62f7da82e09bbd0da07533da8b79cdd237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce516b9ba4fca4dbf29e7247abda1e0238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4cf1299a85ef8dea4033493a3221e6239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5226653aa2583c75b707ccb8b84d50b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4014023e1ce7633b323424da86ad9f45241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad73663e80029df2dad3f08f1b40561242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f0ca458b9077204fe5f84f51c8a3b5243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfefe8f5bbd46e665bd3070639303f92244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c112b30c6e463c8550769a14bedbc1245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f53bd89983e8f10046a7b93cf79a3ec246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e028b610c1df2f9e34622252102beed247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2ca38aba7fe65dca2cc99913d212fa248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6774589dff2f6d765bdd925a50775d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5566bae8a00afe3ad8750770c9b78f8250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a662250a2aa8e96c9e7164bfe9b05e2a251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcbac7868834837611de61b811cc962252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24da7c0d3c508ad94e5fc6247b060d2c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bb5fbe05dcef54f1b66f81e09acd74254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405318801c2c01a50b3bc76ad1514457255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f41fac87bf27e4fa9e00f6c8703e82256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5576cf271b61317bf96861299d4a72c7257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891740cfebb0f7ac26e755e060799d51258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38573cd608a9dd0960fa68ef0cb3392b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd4c49fc49f3bc3c4347707ae67d577260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fd753bb5f346c8496e020e1ac52d66261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d7adda142f61600da99af70735ef88262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec626375d6e2a3bdc411bb913270cfc263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d392c4aded5b381016956a1cfd9ba7f2264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf46fb3a9e97eda2715e656f67b7762265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfec975a0be5a9b533e6788397b4afa266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5010118ce9b9e1a08d142db29fa661267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4193d7685e42a122311442221363a1c4268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09d96b85026909c4c62a46b97b02690269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530fc7e83755404f417aa4eb76aec459270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecfd25af7d5052cd2f744dc631ab28d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e602b6f557fe26e97113c40f87728990272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3b95a15c0deab7809d229feb4dac04273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4bd7891b0b1d733fec45ed2b166847274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0037bc9cbf02e7f6cd9adb14857cc84275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19201c2320eb0b6f9400c34dbe91384276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25771287d34eadd7eba263500877a05e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2653226becd73a0793a2ea04475e1ce278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55e319d920f845c25b736dfa635fe75279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5877f61bdcb3cb3bfb159f5c59d6c338280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6223b51d0d33bfee17bca6167ebd729f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d128b0c0fc1bb500b3dcbb19ad4fea8282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f663a23ca6c429fb6733c7f8e13e47283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6651d6cab7949bcbf8fd5d6b8cdee1b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820be585bfaaa8ac55ceffd67911d1fc285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda7912a8339174f666ab0a3a785a253286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1c6a6abfd3449db0e2435bb4e3fd0f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396c0d7f94b618504475e720d17e021d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebbc87cde08c02c49d457b2aa8314d9289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c5e9c5b0c4c69bed9d321336965962290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f546c797d0f31b6ffa4f4b191a6a97291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6a023a60fd01ce4849fd686950f897292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365b2aa0d838e3ff71db09a2478c90a5293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b84d6a5fbdd0814b5bcd4dbc23d35e3294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a00f573aa500ab027899d31cdf42a9d295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb8c52dfa378d7aceba54195a4858f4296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d483739b415a45f7a3cc415b2a47ebaa297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c68b7f5ddd72a028b36fa11a7c2d488298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5ca1288dc9b05990c5d94f43a85669299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71f564b3edd1f606d898e112d5af94b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70799841cd29e396bb4694600d3f23e5301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d881aeba1f5f26ababf227001a5149a1302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2589df149533c10069611759b15667bc303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27c416cd88a4740130533353974416b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc73f4d95e0270f15f58c0c56b77204a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1dbb94f636e9d928cd48895d5f54da306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa580218e621e22b01beb980e4f861d1307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94698a98b5bb623aed07f782bfc93cc4308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8c6a541cf30711c2de2036d4ae0a37309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61760b31bf15a0a5722dfac43f5114f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0ed52718d38e23ef56016aa00e3484311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26e653a21bceb9e6adaa7c38ec7e308312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81b04dbeaf0b2c8ab7e94ec1ce05559313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4876184ce4b7cd37013894751eabcc90314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75fcb7686b2d857ad7c74701f1931cb315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640fa24014de299c6735fb1fd36373df316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298af362ee2be400a9a3adeb292d8ba3317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfda9291a3b6d9e3698fbcb3ba45330318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc2d1aedbaf8a19d05c906980c99bf0319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56afd811874f88efce004e49e2a12f54320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667c8c30b1be8f74fe6ca958e4aace1d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8d8d8200b6e78cce2579f9a623cf2a322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a0ce05a0c3fb556346e9b04fe3db18323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e1b73335aba090881950c8efd92c1f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77f5e803e22467152d6e03262dd452f325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6b89be27b26ae169f3973d441a4cf5326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4c7baf18a601dcf96fcb0ee87fc84b327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7781edbc4d09217e41436b1e03c830dd328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb2b66a3c310c3c4b0474bc71cb3aeb329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae464147ce576db6e269e2d7b1209ba3330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe4f90cdfdd8094b0a69663b5fb83a2331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a71fb09b9e6a3dd95bd829cbcfe98d332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19517b92686b4792b49c02c341d185d333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac350a85e7e193d029ea31132f241fc4334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b147788951740de7c2ae7096cce226335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e208ea4c5e7962045fb79885738211336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2e1f67d08df5251f7fbe13f5afec36337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db478818918a6e54ae56e0b7fb34b10a338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdcee0bb0bb93feda46bbd8a06b0bf6339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0a450d46fa668a1996d5aec23375a6340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3ef79f06c12bb89c72eeb16d23d5b0341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc310eee1e008cc524996b76d1ad74ce342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25cf3a3208d89628633e369a15e992b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6e8d55233985138225cd72d5ffc626344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87a08d9c52a646e1b22cb1d2e12e417345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac29a18014bcf7f38876c70d9c7097e346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a89df9e27143372c787b8373244922347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33a669975d9654bba5e8ae9b4256882348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a107c198ab366ee87f997c157e3d7aa349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59f0f4a0df6f81223ce1f0c85145fbb350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e912a2223d56866b73194cbe3ada0c1351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85083f92c03704dd37c63431530ad58e352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e06ba51a0e9d065473ba19180eaad8353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0575f55ff8cb53381a5629d41fcb3cef354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6283eb0567213a88572a5afbd915cc6355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4889f7fee331a6335a74aa7a014b4b45356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead61ababb8e992f48a52f05898fdfed357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ba5d67cef73be3d7632b85f81d2608358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ebe2eb9b29e8639b92b70bf1336f31359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d579969820151605eedc987cfe8510b7360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12155ef9a562850d7d693cb6f0fa731d361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ef8f6f5a82f06d900bd0bbe894fe03362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c3591fc29f609792ab22f20cfbb478363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d81ed6d2cab208a8b54938594a8c987364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650c5fac8772d2cb13f21386130a0fb3365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c416eae0769be1ddff666522e64846366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277e4d99ef8869c4e969e1cae7a74258367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16589a6d6ca2e69b4ccedb955854345d368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bac471f9bb4879e850f191a03bd3fb4369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e009543133c55a9db310613995005e37370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe473c98b6cd0bdc77666979e4fddc0371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc80e426d2691624fee9e7b2fce85282372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8def31a6260bc13e285ebcdeb2b153a6373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b052d2ab5bf98d1c16aff797db4995374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d73ad1f9927ac4bf4abbfc769f9ce22375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45a3889cdb19616c78a83acf5c631af376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03942077987d2d1ab7eef2087650f778377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce965ea37bde98c8cd95fd33c51d5547378.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>