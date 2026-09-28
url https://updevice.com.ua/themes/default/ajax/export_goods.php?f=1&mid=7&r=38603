--- v0 (2026-09-28)
+++ v1 (2026-09-28)
@@ -1375,51 +1375,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46105b8ea150f0a8f98ed0913260dfb61.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b59bba248e146302b6ceeb46375cb362.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9189d1582ec38f0af4f3af0ec4343d7e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d282ae6589ac957f6a230566b1ed773e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee07d8d2510694b16a5855ee062fbc05.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367a7b471088048a5fa0d2f46f28f89e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4f669e6dade280d35e4f9a92ed610a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c31702ac7092d1aefe96b01219a7648.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8a268f4ffbfe3bbc1d1f8af2a83b4a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6677ae1f5a4f2d26acc185b600694a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8814bdb26d0cc8c06b61c1b4cbd5ee3511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4ec337e3bd5de955e0fab5c523d93212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf44d131588f07e9c97e741730f3a4113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e39cf4340bc6bcf5f18375ce11de9dc14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33dc09057ad186340683a60d46b9cec815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca5d932a45edc4ee620768360e606da16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0e5fb4796f7f190db24573f2a6e7d617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3de225a435c0ed00df3c9ee4dd014118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd481394d61310d6eb0c0e1d8442919519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90dc65a9c629c5a4e6e7d021d9a2a9b020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0366d99562f2d08c5757b13c63a18b121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46795a08edd4487676a891d89ddeac6222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8cb5470afd9efb9f596b9730b06f0623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1c08c1bdc43dbbdd0b804eea5252a024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02200abefbc6f9176b2fd5f2db66345d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a07fd2b91edab21e91a99d8fb538c9a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d2cd4638f8613e44f4f4581c2fceb327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a8aafc3a90debaa257abccaa392c2128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967662590e279a17f57a2d69b112fe3829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2db40f1502914028d0b73dbaf7ad8a230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e04da837525b70b9f70b9a1c7b313831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66c4ad79bf06fc59695dd0bbe1177c632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9248a5e1de0922986fc7e67bc2382ee33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668b79487eb576db32b7731a750b79ad34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2361426aa80613e9566a2f4dce35efb235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942725783855448758c06fd9c5b8b81936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397fc851f63b2f5ddb22f296c7132d4337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8531290d101e8ba35900a245ea83bd38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b71dd531f53d10ca871487bfc7c2c739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ded4e694426262919e7bffc11529eca40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a41114114811ea9238d4a77aec7f8141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2edab7ce204933650742bc52b38b3c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5031771337250846dccd467aed62d4343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e757cbdc93de2a659fc4a19fdb50900844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bc91e978dda8850d781ea827944e3b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8f318c4a10d425100145aa908e023c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4bcc8bdd31aed55b20c34cce77ceb347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05f27b9f9b0871b498998188e3e9b9348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c029c7181fdc353989e9dcbf1c8bb3ea49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70b28e5952a55d83d00b4f79859d42550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cef461bc57b3a69d3e563384dd49bf51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b344c0d02968a337a2b226597f6cacac52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b67ccdfade5d5de7b6674478ccffe5453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0043c2fb1add22e46bd75e585ea323a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef960b2986232c02a70b7b1d5cb4c5fe55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8dff1b30bf9cfcbe1e74f566a15df156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48415ba579abb964f6d445223af2c7e057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e00158f4c27461f81e12fa9d8f55f0e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f2c583ab9a70d66ef93e5c4141869559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af782c1c1eecfe4ac140fc01836fb57f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bba20dc9550bc97dd0a3635b7928af661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d822a32f302a35846adc86427c470e5962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcab076320ab38bb83a81c805ba3048063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2100372ddb0d849cacefd8e62654f964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fa7f183eaee9e285abd52946459d6865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7025645874dd471256e02c78f5d51e366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbc0204d39817f0564ad0b1dee80f1a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8650710c0e931ab52fd8ae971d8e2e6968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa63dccd37d2e33d15b90ebc5199881069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b721e356e00a0cc99b5e352edf792570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9d6663b76e67175599d1a8d1b277ed71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d8a749aa0ed6d230ed13ad6b2bc4b272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167c7dd40ad24266539b2b6134a9b90a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7347365ab206c1dc93aad79633652dd174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a640a2cfd3cde5c2f3a491a65eeb9e675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7449c18f74e6abc94a2f1739ec0954776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d64736a5d111df6644c0c2d6b0632777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f89448599fb8d756bcfd7ae990b70d578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589b27c1edc878e342f6b09e8192a6d279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26424211612be53fba2805060ebd3e1480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c36c37cac5d8ac135327e3dd8b6ce181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba6322358664958a9ad855117b7433e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca7a238efbf9db91d96a9b028cde42583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d038cd0994dca958b93d38e62136dd3484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3e0b3a5991171fd2b8d4e7a1e256c185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656ce636d897b57db8dc4460ef702bb586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318e6e0cd0531a203e1800b3cf1cc5d487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff9fa56ac4248434f12d389a239e5a488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187e452f993bb09a36be46d3f67d94a189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584bf181a4935fe1024eba213d89d29490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6d90bf15f15e1acd22cf485c287a3791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3626c4c44ab3753e83cf3c42322b79eb92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8b4a5884dc4dc2bee694a31aab0b6b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b45bc8614f88ebcffe0b2849a46999b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c5ab9c4b120f76be05bcf1cf73f7ab95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc832b8e0dcf66d62dbb6298ffca53b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c99444eb9de5c1c37d33e64548007d497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6113a3a1eb0a865fb10ba1c1ffcb8de98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb5099c60ca697f802a1669f721786e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f6ec796747f8523607518370560ecc100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bdfcd0ccf62b2efd426f3570945392101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22212f9303246ea7b29d6607478c0d7c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fe96efbedb6c284809e7a37749453e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451c6c08fff03d580aba8897ff76be6f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccdf64c25fc2fba81e817a81096845a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8908cd24d97b56b1db4f769ee4ed0720106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e30f9c3ddfcbef11669e0148208303b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cca5d25860a4cd6ac0651c1d5975692108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9674b738372ececcf07a32bb656aed28109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b14b2c31418d022b71bc36154ef883110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1472a64ae73b76b2958b0cbfa21b0047111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cbd78153aee6cad54a4e253fa72e68112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526e0cb61cd81445517ecb7f807ab9ed113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d816068376c806c32407de9196450528114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0f3ca83b6029705fb1a3f65803c260115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec10d60547e9dc369d964ad232b0e16116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed9ef7515c3dcc0533306378d2e022e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7c99a46bd728102be164749f0b4e78118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6171f49274f811d46d10d502545516119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94f3123cb0bd3b2f5f24b5c0cfca081120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2412806f3c9af54d3da2b54e1e460b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee73b2d4cf19d05a2f9eb52051b26ae122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91695c07ff5b8cc868c8ccb81112e4e0123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159d111a436aecf612b12f3648855d89124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef1920c6318bd0908fbe4fa6b290624125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ab8861def37b18f818dc7548e24e24126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047ef65c162d46b3616539a4fd3783b5127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950cc88fa70f61e7c241caf40d74ad7d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae0dec81ada06d4d6d6f23485c07129129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192aa74f2b7704612b992dae76cccd38130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da84831aaa29904bcf7d2276527a3133131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ce99c2ded8fa1decf111a171731b44132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7303c2407ebc895e1f123aa2ab88e0f3133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9e79b38342aa625e511d31cc898900134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9515b0a338b3ef61bed5ad29ad367c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e47b27b511ccb052f7cc712a39b2ab6136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e78fa1a7a85abb6b42f6d9c4575b83137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef39c3fe0684ee45ad758b196cbaa672138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5e3f96ff5114cc758eff86173d6c7e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9229f2624f9a59d358a2edf809b79c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1e9e6d93a9113861220ba5a6a4966b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e18c6fa0cf84118614f9eb716482b7f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ac43c7699046a888941357363cff9a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937837d2115bffdd77372b53b7aafd9f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403c90dd8e89071242bf93add6274f09145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8443d5d51669e061a4d0aa08ed9555146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a45135bb99b4a3e6630ed13524425a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be104ff9e809aa3c8a2bd5cefeb95044148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e70e397656fc3ccd72322fa7156c84149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73969ab1c9b58e5e3f5958a93c136146150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f3229c0558f34ac210f7c6131a9f3e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ea3c1d034ee5b8a7867cc2985b4fe8152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5c75e26fc53133f0676c5378ee231f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed3249581892dbb0bac078eef3b6a65154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445d7b1fb21b478a9fa4777d11a52512155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff250bbb58fe03a820c7a2baf5f2a11156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d19281fe45b60e10430708cc382335157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9008b92e4a1588bc02a934e8af1528bc158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df1f3ddb248fde6c5e947821babd6ea159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a7ddf4998020a89e5a1e9e32b979eb160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8278e6d851ef1b2683dff8858603495161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a526f5e603c22d75145a38c7aaecc8162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2591cf6bf2938b9ed9de68770b013491163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0b6552a31c1d2600d767c6ac974a99164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712933784a20672bb369a3e19462bab1165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816577d31a91115bba87e0d1a3254dd4166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa794154cc5f712e26e2b49597cd62e7167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadbd6eabed33f9b9174cf67e611620d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57b92893f5198f6bf9a610ac3906b2f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62460d366bd439744224be159dcbb6ed170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73583e60fd8570332808ee474a5c27ec171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd6bc7192167f59db1a573ad0a216ac172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcc094b6500b54816a1326e71ef89a0173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac178653ec06145004ad95eb2e57347e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8b075bbec660df444ba3e64a3d83fe175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423482e6b9df1694777e635aa4f8d93a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f4d991546a84d924a873f4da3149f1177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b475ce22d56b16e4cd483ab0d7b9ba4f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2973d0bd5439927cbbb97a95a5c375e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19b6b262654850fa34205a69307bd93180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827a26fb51e6d5c1a6bbceb82b889bb7181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9580f6dfba642c0575b43846e043c991182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8afc93b435e0b1494a6036e0af77ed183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381f625bb87e563e567ea2c4d646590b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0508c309c0f2dd9c95d846fdd85cac7185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874ceb606db5f1ff36d3a3d2dad01c4a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3a0dd758eb0cd4a993d7ee8501e4d5187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270163a6d0f3ebbce93a15133e7b72dd188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9d620895eddf6d2889c0b095eef654189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a036c2041d3d0c84c697aabcf8aacc06190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7ca2ae9a0e156190ec2a0d5c4dc9d3191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3077234dbdfa67dea9689146b3684dd4192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fbd06e9eaf2d2f9a387fd16c2fd5e1193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6253c1531d215354088445f721c382c0194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccb6fc8bc55d3f5728e2d3d43b40fd8195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bb1516cc78ffc02e8bfd542b1bffcc196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23804ea170cfae38e03be8867cdd36b2197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b936a22a1139c18ab84923fcd05ab31198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1af3fb7ac69e6d0c1a2ce4a79c23254199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3873b847b037f21d6a588692725dfec200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00decb0308bab0c92b668b328c1b2e3c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9340bb556901d8567e2edf258c1279202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d12f93c424fe0369ed41c7c3292d77203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee03b50ed90468515f5cd3d6019af31f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9ef52edf02cc30302ac2d1426f5a75205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc99414ddf7af4c3d642e594e2b36c68206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ee303bda71351c0db9b53e3f747764207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade21933ae10a44a51245e5d922ec771208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db49c6606e9c41a11b761b8db4163556209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e1e15861d83e8da209ddea8970b0eb210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa8564ab5e875b87eb2b25a1d0fc060211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e804d51a65fae84c5cb56d84b8446341212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915b53455eb6d829539077007ba7b9a2213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b2b2a77388f293dc30e9d9a9d8afd1214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63dccd4b6adb1a6064ce9661d5a6cfcb215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23804e16168acc7e7074654959506f0c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b68da3d6b99cc7ea070fdc8b79b9ba217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8877149b72d9ae3e3fe8847e562c648d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eccfc7878b1f75f262b90e3bf88e3ad219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb0933d5e6483a789511985e0b283e5220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90397d4c4ef9330d6bcea3b47fe78951221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6017ddcacb2a90ff2dcae8d152d46951222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cccdfdf9e85a4d5e1ba98f43aaaf7a223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6526d01c84c660daff02465bbbf0a55224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a451a8f799a96789dbc029c1a246f16f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ce6b5f29f532e17675a13c4a0b0e0d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91af746811753a34a65d6caf5205ae1227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491ea4d99ab98d578246b2b503296177228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c784eeb42ad5579828c7a213cb25c803229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4ee41023e22f36c32d88e8cd26d199230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86f3bceabfc79eae79c389831e9ca1c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d18c5324af7359f5f978cebec4eacc232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd062fceeb5d9216120ca57d1f6fe3d1233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac4e6e656edaaba1aa3cb2952dd4b96234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436b0befea86d2eba64a95c770b8690b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7e90047cee9619d64faf80d18597e8236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009341b356bfe29d563952baa2d04240237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d381fb5447122f5523c070051f063a238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9797938f122d7f1828be1d1a14c44d6f239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eac68a42284dad7dcd1f3e0c7990f20240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00062eb2d7de2e4b2db6f2c45dae205241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f555038af6acd51eb74a2e3ecdd1a7ed242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa29b645f5d69238851b83f3c96e0a4243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be534625e621a5fc8ad67ea1d9e0fc56244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5ba51eb6446100bdc3264355096ca9245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5269575f71142321028c834fa4630043246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dac6ec57565748923c2071e8113e3ad247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c272154096c362655475abae1c082e4248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3471db75a6f0e83e8ff6224bc51ed0a7249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102793385936084d7e20573043c11257250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c899d50703b7dc17875f7db3b45079251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7ede3ad3eac56e8dfca55a8d147825252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02893c4ede977f09eed80512b3aeaebe253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ba6d1de27dc8fb7bee606de551c18b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8038519b8cac828a96fab7d71d83b194255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67647d4b8fa1ef6cb993bf85ddd35eab256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b61aa0d912340cd20b1e0f6b92380dd257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f079c92a1dbaebf462582a05ad44811258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c888c01c2d5a2a0b6dfc51446c10352259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d50c7a3afae8876e3eba2d50d3a5354260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e622a8885acf83bc5167da35a437cfc261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb04392c34c5cb6521afe01b2b9b2f7e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0105f879156317111b85ca40cfe14310263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ca54d7fab8e55f34ff595b5c0c3260264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6474e62114f986c1b143bb535c871040265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7565fb46e5990472eec1efb47edd65266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92d1755da2b39a55349932357d0e420267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41187026639f467caeb9e9c2f7176cd6268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef91ad08d89e2d4e123f54cfa7c97f3d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7756b7765901729b1e81962d2c2a1c6b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a015dffc5f2a8a1ab6bcf92a64615ccc271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8064a6680a0891331a714f7858ae91272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d33226c9aebd05be0c21d83ab57171a273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6b11351ef3932b17f3938eb1bf1e80274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b809ce5c508a0d354b9934e5b4f137c6275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97f7588503d76db1508f70ff391eeee276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b99a6f85a95bb3f9c81c9107c9e131c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f74aa6322b1c6b0d16695f47c9e9814278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db19a12e3c705cf52f156782342590b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2692e30ffae12d41234c7c34284d545280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ea108bb9cabd3d3d060dff36b75cda281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f514a7dd7c434641ce78b3fdb21f68a5282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b066017a92a06c09e156bede573fbe0a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111dcf0c6454546588302bfc2405d684284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0f4455916648bb2af2eede1d7fc666285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353ef43c61933799bb28af7d459b3f9d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bf5a7932eed81edaed350b70774f5d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197a9169d598de8cf379144896f408b6288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded8a636583b4ca36b14dd9a090f2c5f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6db02e05976e933ecb73f537288c88290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822fa23d9ba3e4421e3fb3b6f4e5566f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3545c30613be92134b415e9844d7e1292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f9e9dbc33013d498226f828d590b11293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023179c2d998f6b853a6b0b89e39233c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f2dcb6645028cf58058f3814ae9a4b295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c42eab7aa4110f035d766a41d082a8296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b195a3acaad338d18eba19b9a585a018297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2833806e26ffacd22a14d6847e479c4298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef633f16f0b931c85da08c1ec654a59299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e9a4a9fe9cb252e177b7310b02fefc300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992eb5aba3768519fc8158b4aff07856301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864cf83cfb7d31089b6b541669fc65e7302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f22628d9e46934da1fe4ed682feac0303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6876c7421368085ae5f18a85da302da304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e590eed51ab2978aae1c688fc79ee631305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cf96453c7cfe418e408e463260bcf0306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47534adc782e67a3bf196f5f8c296ad7307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a153f5956b7864080f0e747113728520308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11e706348746f2f3067e87fb7efb052309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a0bf9d35d24569b0ec4609a1d495e1310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ba5aff442062e0441a2c5492f3589d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8060e7e394918d3ba77929a179296e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f0100abac29fafaa61cdf1aceca84a313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a7c172fcf1729b0b1d5a9dc3d4687d314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee51c9679705d00bed64913535c362b315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2903a26061ed401631b139fd7de5c14316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22f8970bcda346cd1d3026b9a01893e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a164a437e385af773e444923d222d66318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73f864ee3fa784e11e3331f4e82e506319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037c3a2819302aaa8d988c22736022ab320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccced39cbc07203ede071d5a06c29f9321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd659c955d0b4e632ef394fa47564dc322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0be7b882ee66e0b6fef412e51d5373323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8a277fe20d29fea3de91523c30f0c5324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ece5bc9809f672c832cfdf130ab0a6325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f329823e99f02afce650e3d71e653107326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6474f57102f6e3e3ab5746c7d77147c327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135f6b8dc47b9c73a2f84e37e351fce3328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6693b413a2034bf2e46ae026cd401ed6329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80adc5748288e428c7e179bf2b540529330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b9f38f7cd323dffe99dfd0a4f359ce331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a35406459f678f30fe12c0b44098bd332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cc2c79b96caa1decc7ce6e1388ba5d333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33e1730c3e4c86f33f6b4499c687aec334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d67e3da64e9558b7e41181d392daa63335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319d88b18fe4b721f4a4d1d87c7ab247336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb58994672df7e8d585ab83a4ef8977d337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1f60fe8ebc4bbbff2bf65d790b3e5c338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006ae39531ecec6ace0354b58b37db1f339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ad8be1297fa93be8611d7fd1649fcc340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9318f22aa94ed015fcf7cea48b01c44e341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9be1bdd96bac7a9ac4bd55633bec57342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae634938a8b41d16a8597e6f43a57bb6343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1025a86c6724a04e1b86873d0e157b344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f90356e56b9f48154ad7c57846c2e0d345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cde701e226921a8b1b13189aa34d9d2346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8fe1a37e496c83127aea630a3077d6347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01511c6406e209d16c8fd830e707455348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7e7762ec7c3b33b9e66ed4b68bfab5349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c219e6031c03db49285b8e31e46d693350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa3389ce46d3487fa731161f9aea387351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b8603eeffa964b4daed55d316b6a8d352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b0bd52f9abb1121fc4bc048481358d353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93694b44ce74ca5eae006957e2b761da354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c7a8b707b468c9beec62982c02383f355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb957becf1d8e36f8a5f02af0285229356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded38cdf630c34263b80c3fff2fb410f357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ae2d20915b9d1ba3eab2c38cbff203358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de841d1763badcd72ac5854d6c982f1d359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c046e7bda65ca0554ee53f04cd33b4f360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b7c93fb7c75cd40de6a5665354b250361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6f229aa683aa1736f90ec51e9a079e362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6904c73d267bbc629dccd980e83e9f363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e265c9cfb581c68785635407e4e775364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6ef99ae8236eb347297887b0a92847365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a353e538bffe6593d8c67c503fe2302b366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c791346dee444b6a1230d475d34f56367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9e59421d6ce8ae46e42d1531ab20f4368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2614d000eb2ac31755c4252987718101369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4def27aa18653c141c161243cf6fa51370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fc8e4daa09bd6588b991bc97bedb28371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee771cc5adee173ef7d6870b7002e5e2372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad1bc5a1d8143846d2526441e91c300373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413ae0ebfe7df4d3b593d5678e850d7e374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2f4c5cca6d238a6e9b8becc86c89d9375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2812541a36e421127c70e2939339e5a6376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315edb0f6c4d46d5039485655e1235d4377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e1c51e0d0288a485fbc7301e2a6dbc378.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b647e993d8f71da51ca610232ab99ed1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc9743ad313cc8fb30f61874c58471a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843c3319289cf747defd78c0f209769a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73f0fe386fcc283787a76d0fe4d14f74.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98d7713623b565fa8308f55c2b0cfc65.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6992705682ba4648b637dd3f226b69806.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14970a58487fb9459518f65a47f1d6d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662135065754519131ddbeaccb04cecb8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbba91b5c6acaa76279c3c0492aef9bf9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469caf89dee9afd644bc85a493f2f49110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e16ba1368168f06588ae2fd9a5722c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d094bcb2ea678bf2a7ff24f5d9d1a5c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a82d7ed3796efbbfea566575a71f1413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1889894867b6744203115253d166052214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd3a7c63c95a94d3483764e87a3d59d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ebdeb5f8de7c66f9d87919f08d167516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791708a329a2052c777229eeefe83f8217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8854d4b7ab5f0eb982c19f2decb9d818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ad53445323948af9b48affad4a82ad19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabe3ee47e8d6d63606bfb62eabc740720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fde484cd84d2c4fc95265101793da0821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbac29fc8f0cdf0bb5f24b52e37c47fe22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d489a7117efad1186c1174be208c0923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e9de6808450ae06e1102e4203b605524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20c0531c684b9b4eb24c7dc473be85225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a7c81e6d0743bb0168eac241f6fe4c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3c4d8228fd7813a7a17c676e5f800f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae779b81b5a822a80453ef18351dcbb28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a72452e528d843b2fc4d708652df0129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b3a803a8cb0745c0e9b0cadff27bd530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e2d0290a3db47003837cf034e4188a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a41c8248649d5c841f5ce121afd72032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5533ea40832d2404d6fd2533ef82b0c233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162a279f2ed5083386cc37eb12d3274f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd67d6b9385996a4e61a2d372998a83835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081b3a3f06796dc85e83f527bb6d2d7536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115f2e99c8efef81534a37ffafeca65e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004edee056f4ce32256a562aaa81e93538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a67c19a78ac543a48fadabfa2f858939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abffb529c4b80d9cf078747d325cbe2240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b28cbac96776473a29c5e923750450341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14df72f0c0b5bcd3eacb5d3fbaed09642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efae5104a92eb72fc0eb32f0aa8087bb43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3eb234d5b22004247b0477214fb98a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ac90e166ac04ac8cc6197b303d12b745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f910793c76c99a039bc62d19895d44246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b73a988b80affec8bf77715aa3e01de47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c371d07ec43431b838a232a0d2efef48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3a4b089723b63f86bebf425fe30afb49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1981448dde0925f0211863db493a38cf50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a9b5c31c7f9d7f2f44f83a0af8104f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c32e2524e3e7edbd9363418c08cd6c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af47453befd0be6b086484aa720a97d153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71eaf19d2f7d882367d464a12e71050554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c933bd98f6ed5aaff27da80368bc128955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bfebb103ccdd838074d046ddd01d8756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03257a021bf1b592e80fea8184b0538557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2810ff065177655f3d265a5b4dce252458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099c60882947a27ff403c90b02414e2159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6b3422ffff03e28d7875b48e4c2d3c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5591508ade1dbea1bafea0d1fa0909661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a49209ed9e957f2927b799d72813f2362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8be9d32e9e4d7194ce2d21af76952f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4d68bb944f90ae0ec587039c138df064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6c81cd473d8a9aa332272cc936ac9a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1424bb0b2b961d437e68d06504417e266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6da83117d39cf3d00c8c89026b0eb6a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ce83f42f731006343603f82d0ab1c268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da5f3d3f5ef98842bfd1a27bed1b6e769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e378e79faf520339bb57664d99e1a1270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba46a82a11fd59ed9bedfd1f3d8ce61771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac271bbb7185ebbae2d85674cae38a3272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c70371cadb52be615f05f4ebfa8266773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab04297443cea74446843fb7e97fcfc474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e2636eeabd706f172a98c4e2444f8075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca3bc4b1d1db2ebad4aff52b3459bdf76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3a0adff3efc3ba28f022d8f742097c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809de75424320d4886f2fe48e7a7e54678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1422c76f20ab520f7576c1408529f679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e74a43a4b6f3580927deb9412056a7780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1690238a0b41a6701fa75aa5b07fcb81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3645e578257a873dacee27fdb4a7fa0082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6432177f4ce00cd46f38add3c398ad283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8a9ba3ee846b0a5673ae32595d13f284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa31773776f7576255161dd289ece5a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4979da0ad9f93f3e8e5110d9d5b661d686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa2ea6ac26ede1180d770e42cbe645687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac48b12e29dbaea42c220fa8ff98fb8088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ec1597415845abd5be00126ed78f9d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef673a94d1b4890b31a5d9da7304e2c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e93d61453894dd557d1b128b4ec30291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8b079aa8ff47659b06eeee9adb8b1c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9dbcefb6d0b28f3bd2e2a1794429e593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d24037cad04b86f890de1dfe66148e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773f3796d3ad389e8a3ff7972b2b860c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a27770b0ecf1ee587d698a45d6bfe0f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23000ead0c2a78709752b6964247fd2e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca42edc7b59dcbc30b9b155f3c62dd6098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1734a19436bef4ddfe0a2740163e6b2d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c808bb5c4bb67358015bb87c5b4f197100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bae8e28a274d4dc5cd97ea00e4ab504101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bf3c71262a3f9b09239da066f10ae5102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ad2a38cd0230722557d2a43426c7d5103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b451255fcf6b200372f8447c113ef3104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac74d1ceaafb875155ca92f7135bef3105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c676736a5c64ea8792437fb237db3b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d467efeaec6aa9b0a06a250affbf000f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98c3df61152aa148d5ebb40ea0f4b07108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc3b3d4a315b3c644ac937b1b5373bc109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9680da15abec68d65295564c877e8c4e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83daba45663e7838f10adf9e96ad250e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6668590746289d24306b74fe36c238112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718d8d4fc0b39f89f23e03a637ce94c5113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a13d42893bdf75da2b8e186f409e266114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bb4ac7c4f46e0ce8bef363ff6c7ca8115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c01cac1a05f76cf438a70e46ba2368116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bb9245e496785ba6dd4e0a2c094435117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933f90373d5105a06d5aa3d1f2637629118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cc9c1930487b1018f29e8ecbc25720119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389237ee4f3767078e3468d9070f0177120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b962395b1df54c779bb47abb83b65949121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290cccc9f2af06f870140868e524aa1f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b91be9ee819732345eff19e1a11781123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ea6dffb8623e8281d587ec498ba33e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b942000692f47c50118298169a1e2abd125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a225efe8aa4fdf6f08698ea1d555c7c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92aca5a4673c3e8a1012787aa11bea7127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b198b2fc4d554d99f77b81798b8e74f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ceaef4296cd7f770563394fe58f51b8129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19762a61ba78cfff3d4889d49076dbc130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85353526c88fe8ffec874285d847e61131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e9376ef047cd27c17bdb0df30a4936132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e3096ae9be882ca8fb5a80b865802c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda83f5cc17145f72a640fc0ea43b57b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d14ef12f3943f8c068fd8bb659d2b24135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c919fac79b93ee212160cbc3724c44e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ac42ca1cb05daf2b276fb3eb8376e1137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0010f4d0c38e04b25f19602c116d9cf7138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32516dc5dbf47f2e68b8a9be7dad71f1139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64028c31dd3cec23560d4a6381496b1140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ac094714f3a5960d74cc57b1271650141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b6f220c21f27819fa01718a11005c0142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ad4593143ee444da338cd4694d112e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a78c723d2277a51cd1ba085ca9c8eff144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3e13dbf4e1ab6061e791efd2c26f3a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746ec6f46090f833a4eb73feea386181146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d45dfee033f202520f9602686d3a2d2147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba83f74dfbd1e2fa10d8e47d7d51aa5c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0454e44f7ef78cbdea6839d6e8a349c5149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6994dd7247e6052b76ca2797576dd27150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0eb61e8b60dded370574630f0c63421151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8345fed0b164dfa812ed8913e57c7182152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9846f13f07273f4e3b4944160a60ca6d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ab8ddafda7a7a9ac318835073d4066154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46e4d9d1bdbb9e05cd788e36a3c0a4d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f29832d4b63bac5660f0a0f3c68cf06156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815ba1c2de2c09db7a555834fdecbda7157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e039583474cf8a8fcb7a46fb5affd608158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a35d2ae545d41234e85424d00a3642159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a865e6ec691a0ced8d38c81d84e597ae160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89cf3d6a309d6a39191747eab015f73161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429fd004e0c5e7f1493b6260c741dfa1162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff01ef78bd9edee1a98034088487989163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52156664a4d8685e82f3aa52aed20960164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e7dcec6cae065274b6032724de02eb165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421ee40deab8fc2bb82f2308bd17d0f6166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe513f6d7dac4c8a3dd4f578a73580b0167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd62ab7dfbe6e409838fc1cd25532f7168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f259833fd2dc730cc742a2e6bf5ab853169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7bb49039e4a30cb399dfb12273c25b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d3ef6f3e3dc6627f2850492f32d595171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276ce0d77a6a7125a8313d5dfbc14bbe172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b61c6e1b7476615cd686cdc93abcc1173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f8a27f77c7de318aee26551fc4b683174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19525e119fe3be3f53115a08d04d9927175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d7a71cbb75affa62dff0fbfe55074b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d81b1c999083322b0257d6208acb87177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfa55450160ab476fe582293a15cbe1178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e881b4b2a1814086d49383676b67a5c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d016ec9f28b85c71f6a2c80ed031aa180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c75051edcd861c9231d2382e4ad86a5181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa54d03a0947d25d645a53542ebb5cb182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94edb08e65b29e2daa49c552dee98bd9183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04765518a4044c84294876c215bb0a8184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43f3137fd119e2f9c1189d0786f7ef5185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956119815d34ce44288e66d88fd155b5186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58050327005147b6005da36ec49d658187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0ee658c24ef23ba8fbfecf2715cae6188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a048b4405392b541a57a05dafc383e28189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1459ff9580b5b0de322b04c300333077190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be6f5f7c69f47fb09612a8055f19c6f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611ea1e3e873acf1aa18809aea6a2482192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a0c158c769a1f06eafabe3999198c7193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7048bff155c37a8c5f5c1693e2235c5d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f4c248b38dc117a4ebb6d0e952f6a1195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfe2ed25e194994b7c9a0962dec51d7196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28ecdb8393030c2c7282f30d6c5fee7197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf507d6692e677a6e2239cfc9353279198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888cd72159aa440dad7f275cdc44128f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e82ffc6154feb97384554d3401517d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18fe3b4ef509aadb3dda540338b5ad6201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c6b0278cce364578db2a44c31677cc202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d370c290eb000c04587f8095d420d0203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db3918f193aad2dca74d9dc161e7aa8204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21e454961dce934ac28fbd3bd969316205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8211008e236877c871d0c5f1a5461d3b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655c9798633c543dd447efe9c1f94600207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914471f7e674c0b7cb67b620c9b8b5a6208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8520cffd9825dbe8ba9a9a7c7bc0c1c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8699ebcbc1e31cbb688ed4765266426d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fdc98db9cd6ac90a8cfab4598e65b0211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9998cefee5c8640fd5691173fad1a577212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a4cd83c7ba61564cb8c679f17a31ee213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8829eed681e2f4643593c4709ef06560214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0d364ac7ef833c34b41daae6f35bc7215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280bf44ed50e759ccc8c364114208460216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff1a0aff438fadadd3aef18f6c6ce43217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58aee6fb7367ddaed204bd3a9f77af43218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51d63d71c97505538fc1274c7584047219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a344295f84dadd6f61bc9c1b469210220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04336c8057c5edeaaba1b0a023bc47c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca58a6e87290a41dce25768d835bb2f4222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2f8fa1c6ac751b3b60ce421689e730223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bcc7316f5ff9936453ee49d2839a2f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1743881a9de1ebc6dae1b8f5b016da225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99f8d038b21fedd2b7d73ed98822320226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1d6fee1b19e27a93e4f38c20d0d58e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8d2ec0e6740b8d44e367d7e47284f5228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311dc390e0202296ae04e3b75e1c7ba5229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a8e2e871e251c725e396c2ab9cafbc230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa7630e92305b944a83fee88d49251e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726bea4c4954005af57f43a605deff8d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f34cfefa153495b17230f93e5198b5233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afc402e6518bc540e155dd89cc3c597234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fd7adca810698d03bc51264208c405235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef71e59f63edaa8e73a5c557d7a5b81236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7528fe42c4d5633ba628c66cd2d20b85237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03eaa89ce0515a60c36e4728bc4979cd238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c1c4068f45189fd1f5c9239e66e36b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174703f2284a41c8478fb03e3267b9c2240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6624d3bfa1611079da05382144acf486241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e311f240007f264f59706c054536b48242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a049fd33065e89a3367a2057922e57243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9950569b66900f31a94729b57453252244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df980325e0191a95b28fbffdf3d3637245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6e4f2dc57a947f43e19ae08b41c15a246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39697c207722e16828531a7cb2f8ce68247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4e6e63dbc56cce875bbeb5ff73d107248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c43e82f331ded2880ef30f6f6b2cc1c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e36157397f59bc924962ba385268d6250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f53e1a027b30a34d17a7af251724499251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19bc98d3c7e52cb265555c7b9f23b94252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e9b108cd9160c41dd881935ff00f1e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd1112caac657e21ada6b72cdb5d3c6254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f0b67bfaa8bc8e6224de50b144a99b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f07d6584b6a9168a417f7647c185c0256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f298edd7a2730a50f891e85a303d55a0257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d204e98c187696a80b86a06fe0f8051258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040f8c69dbccd652e896532a428f62ed259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9427b7a58ec4a9b762535b1a350faa260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa7a97562d6d299b35cfee8060da1d0261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074a38b68b6dd1ab333ea0acb89e975c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8797259ed769f827905245c80d212f3263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90589fb85df8b79513e6408a2eda7ab5264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65e8f459d5af6a7aad54eb77222acba265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73aea410d72511216fa9c9f04fe7d2b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a191e8e4b13cba454d4a09c2ad4248267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc19c8d6dd217c3583b04c2fb0dfbd3268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e3c0b7b3ad16564905fda0bfc91eb4269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bc29a92c95397c467f8969e44aef4f270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44648e5cb7b6a57ca8b7dc39a8d06ff9271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42472aad9a92aa4178234e7db7db3950272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d182188369582e0033491bb0c24a4c8273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb7ca3fa3c30e57cfcc88cb1fabc628274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d44289e668afdeb6359327f4eb91cd275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804865b93f20ad6d1b0a99fe4b4a0a8d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832fc9d4e0fb7951d8a3ce7ef46fb8fc277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb367b1490cf628e4907bfa7cedf6cc278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6546cef985e1a301881c21981d06498279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c63f7d3871d149255875271db6804f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb81a607070de6774aa8f373f3e0434281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d1d9c3dc4327a2bf3c19243e02bc14282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219830293d7aab7c2c44723c46082d3f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60625d1676eb07ca2d7672fcf67b1df3284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93751b7c517869ed522b567e20fa5c93285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d5adad01060aae5cf024f59202da50286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d27e3bb8f7ea7c18fdea5dfded46ce3287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3333de1fe6334e0a49fdcaab5058287288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578e2214ae1e876b91df604ce29d5588289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6ea37a98ae0c563697a67b7f17b642290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1b61e62f324243f1b7d231feef232c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45b00ae0b9e4c36d54cfd12386648c6292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8dc5c8168f5bceeb86279c59295f2ed293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9e526b1c92511fe687adcf5bfa3d89294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9edb11309e6887966cb4b4ec888b65295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8624a51836d35a774981cf36404db22c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff47f755117323e36cceda9c6a587190297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfd1da5a2a440ad475d110a57402e1b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc341d849ee1f9583c18e05d9bd77c59299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6e02c311cae3a48ce8bf5014a5b9cd300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba69ed0f4353dfcf074f75951d10a0e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b3ad7b59b58106dde2bbbdf9df444f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affbfd3a2bf823b0ab825c9d2a148354303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10aa6b7537d7d233026bd8b3307ec28f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153a0b03a50bac5e4c3bfc0e6328313a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7779e8a5ffb41c287a54495eb4e8d71f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb370e78a4d8ffb334ee53ccd5875956307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd09ecbda97635ee6ffa39261fbe9d7308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a2f3f54446a547f17865fe57650ab5309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfb13bcd0d352db62accdbaea32d71b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a04de8c23b1c78bdd642af53b511f1311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc46d048545698ccdde10f52d13c1ba4312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f87aba6bcdf6a034f16e894a45614a313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba7a0a75c9c1c5a30907bc1efda192a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b471ab532b4d04befce34a2d3536d322315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593c669be49d16b4a5380dc96fedaf3e316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1310a232c355211db762f80c675b255d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8477e72396de8d0b0ea1896f45097182318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522c2af6cdfaab1158064aef95545891319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e66ad509efc8e97c8d2982d6d43896b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900a9f66682a907e8f015122285948ee321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1215a66d0c53284768887961a3ae8579322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e288854195e6dfe4ae50fb5ce2ac0a7323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd444cab301460439d50ca9ca0f764f4324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d64ad5d90ae05d3bfdf1cce85ef1196325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656d6f32a4f3cced52eab66f95baa30e326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6bd851b918ce814bc15680143bd3e2327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc46974fe124b397e057e1d9d409e3c7328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e04734adf73e1a7325a4079baa1b914329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70f118a74c86af7658820924fcfc11a330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed155f1fc2e6b7dbde507e31652a0bc331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcf0fffa5ecb54eb81b95a545e1cfa5332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b073cb1b84fcd6c684e3f2297ed035333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503ff110adf1a704f90b7151a41a7d3d334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b617ab401612f415e0a0dc56ead0f5f335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b42026860149b353209de55863c2b8336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de81b11722d73432a2bbd26733115a95337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8543cc94d7ef23394845e0685d95e8d338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bdf551ea7e1151b05d6193f134f655339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4908dc1878c475832347c26b1b2f4f84340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7823f5c430908bf1f94d8a93df2c79f8341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a2e6ac6c7b57c25a688534d82ddfc1342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d2fc885bdad7d8b03363a59f3f4111343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469bf589dc6c9219b8e1b269b3d464cf344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0003914d0db8da48f2982f565f28d9c345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7416bc22a4ba111134abd281b9218a346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24503169b9d7cef5676a89ec2a15743e347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b0774d8e4ea8a88944545bec7608df348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7230f502f42a4ca163a7eefe03031e41349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa094c36c1ec53d827f18a7eb8ac62d350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce98d07aface7076050526c911bd7738351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3646b7d4c9a3bbc5a867cc710f8c475352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4301d759b014c36bac566adcfda9320353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84077b87eff179d112abd57b0570d0c2354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8317bcc0389fc26a156fad2fe7aa18355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52089e82dcad868897bbd662277c5aac356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9323194109849472a7a7910ed31d2db357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd4d79fd02289030437a7612e555ef4358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64abba36996df9565febe1606ea001ca359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3d0ba631529fec67c0e2a64a4718ca360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99578c1ec85dc91bd8d2ce881b3cfebd361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f971ad32ba84f4fbe686fd7aa4d19a9362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c13093bac11d82bddda88ec247c31ab363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b715d60391e422843ab76c4059f3c37f364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fdd54b08f43acf042859808e789787365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d6a821db76b2fcac082c6685f65bda366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f446d6dbdfe706b72e4e10bc9d0856f5367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e933920197b547ca088c5de31e583868368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b01ebd2defa9e57a3762d4d0cb24d8369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6867ee0854a2ad988ed892d1e2c38f370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318c079741cad02fd97805317e19de5c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf5e2d942ec7354aa511389ab3c5cf8372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c980e42e9c7c7897b0f01ca2dd9da8e9373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9406f2effaead8050b0e559045a0a8374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04dc1f55e8a27ed5e735a5314a3a5bc375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b2469e8b90ab1c42cc0e085f2d07b9376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81823af458a49fc11bbd33c67cb72b18377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca71270b64db998384b9e1f08e5e0a25378.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>