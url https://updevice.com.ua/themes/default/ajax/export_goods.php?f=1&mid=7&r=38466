--- v0 (2026-08-18)
+++ v1 (2026-08-19)
@@ -1378,51 +1378,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edd8bf863000bc1ec3ff21a335e53d61.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a5585e5d55f7245b7ab5493ff923cc2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c2894aabff92789b7aae32fd2891613.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2bb59d38fd9cb4502c324e331a743d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed7da8bd7f965e13aced6d8293e4fd15.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad9f1da160a45effe4105a05ce003516.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c11c1824899ac6540df89299031e4887.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489f8b9f0aa813ac7eb6cb309455ce818.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c4d52f73810f9c0ab79dc60541204e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec9f262e64a5be8f54f857f1bf263ee10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701047b8b1ca8b6ed818de67f3954b8a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d281a460e3b7e6fed8a773ae578b34f812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c0244ad66a2cd1260634135de9116c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d186a801da00bddf6a07c4f52337ca0514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa189a6e8717a108008a71a12ad969a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab409753fb2c5c5b092a0f72a63c96116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a93f3790ad5201300ce7b09de3d567617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae6650c9f3c6b6cb3a67a1e5ae143ed18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0188d2d8a941ef714494dbf6fe10cb3819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d0a36d9043f872c24365660d62572a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1d1d58bf91903128ad77cd560cd9b921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f150f5236544ac187fd8280fe5b5abe22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cc131aebdb646b49070ed4a9fb9d3423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17009a85561fce6e2dc66ad43bd26e8624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808e88fc9a8c3f924ff839a96ab2735925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5770b109fa27259a862892afe81f07d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52570520f449d9e055599a54130d942f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e179ad289903cfe41a950338f52eaddd28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7873857a47bb69865aaba38ebf3dd329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e0ce87d3b3a37cd4a5c8d1e7de579330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191c77ea30502c3eaa8e49283a29778931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bb789037d0ea2e244b51ee6709746c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e17a65f67ca0c39160352d09ff389d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093b4695ae52c20bd43bab5ecd0ca73934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7d9c14dd6ba3dd724c5826abef70d635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca39b1408645ec2b1f39cc2a8105631036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a778f2e33c8c6df5879678a19ae980c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ec1d9fdaca62c71b3c7d819319562a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8e53ab62c291655c07bbccefba5b9a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c8cec7b62fda6ae5bacce258b8b68b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37a0b6ae3baa64322c40d60dffceb1c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b358d91e13d388607074bd37febfe342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66845ce1b1dbf5a0f1b46a765c84ccee43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7f5bd59c53b74cea43bfc4318f72a544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91666f2827915bda89ed3700d8185e9a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3002e12139926e69025ea32e55e9033f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc97ee4856a81a2ee4ba7b8adb7dc0547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6e7fc3f126cbe4259061705f23f87248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbd03bcaedd8a8d02e9e73e78b42c7e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29826ff101c96c2b5ba1962ba07e4a7850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf741a222be401d383f3eed9ea5117c851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62271b4e04a9fe63119ad6d5232ffe2e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa20abb8728ac3b062919aaf53eb24ba53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9310cb9c62afcd803bdc10d077c6e454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1e883ac3d529ea53f2dda5b33346aa55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453984b84ff8254e7469ff18f45a277356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6e86a7be097e6d73883d4b214b608e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4b01aaf86df7da34056bd55e4605e558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c8f7077fdc77331d9d34513a8234a359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527e67692db03b1abae506aa5aff051c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bc4f81cdf211d5bcf53ef42ee0d0a161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd37943fb307911b156ee6b7595739d062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcd468b38a5fd039b91a0fc73ed9ea663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d89f213004fcb0e495474166a7c7fb64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a7147221257b10ada7c7168538ef7b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cb3265232dad4988f2205b1763faf266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e38ae65fd1f69146a56f2a469d0c48c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7cb7d1a7dff2342662ecd6dd8cec2068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecb21f215518f953734f675a0260b8769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b329f93cb1a8c25624dc399423e269f070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dddf04485e02b0765792d9adddc1daf71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad345d8d04d119a9d717664a2aed65e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7faf9ce45c3a58446a9c273da99eeb2873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fcfc5d7480c090eb2a5732ca729e9e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add2df7dce8d9832c36459fa1f6600d375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9219d322dff5dd87d83636cf2accf36876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd4ac286e265ceb4ddffff98e32b15a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a1e32c1100fabbf56715dc560bb10678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320a04d87c7c06866d098a4e6f30041379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21f1d81724162c3e86536304a22c9a180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697964bdb5e75eb497865125d3a07c1c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db82bf32088b336c9de09d21e698a8d582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e045ca7214d4dd5957275ea0d3847df83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ac37e83ba37ec5266a8a2e8c7a16e384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78ed8ef23257acae12997ccdedb308d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56d2de3b335810c99fce60e57437abc86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6123c111a59bace2838dbc1f5b7297187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e63f5d50defcb38430417e5278127f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1d48ad6361b4501d351baa54e0427e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e95016f5dc70587840565c06184f36a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281cfdc38ef426c3ac1f42327a2e4e1191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939ba6ad3486ff539e1b8d18bdfea44c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0260439f966e9d580bae6fd24408e63193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d13e2f3cc856bf2996e1d27c74dfd494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0361f40e6b80b2c1779ac4e0034a7dca95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ed55d29f0911c9f34d3f0af5d5525796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de072638af536e7c62c9c0ee667ffde97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea17875d7b51a37d4e83bc1dfebf77a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78f3e62bfc735001aa15dcf8f1389c899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ce44adca0eca66e1763c7db258a516100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770a14e24c33735d53d2366826c67fc6101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f473b83720204c90efd0197df210abfa102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25175d9f3ffcb6b1a1c689cb9849408e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1399adedb81effc33f3d9b973f8ccd104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4629be5bba448dabe289af54aa852a5105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6df8268d95ca698f199170c33540b6106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9425bf458f1cad7d798287d63ab3d74107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b3089881d3fa8205132b7fcfc9e33e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c950ec4edf4eef5beda8cafdfa3f2ab109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1c53a4e09034ae466b550cd0b77a51110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec2bbffc87a0daca5ce9809052064c4111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f327f4ed5d1c2ef2ffac92fa9173ec95112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bc39498c68acf25552b9f3746f970b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6aa4fbc8fb7d5f4e527886774d7e203114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ef74a23e63e15e5f76dd837ebefc70115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834932200b6d163ab3222d9483730d9c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d1d7a955972dab5e3bd9dd4eeb6853117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8ed93dfc16eea614d5308898da2e1b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0046f41c3fb0e912832f9db8533f9e3119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55795c37c3b1dbe76fb889e82cad0b90120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188ae0e58ace9c4f41703aa6cfcd0e4d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d774fe906c9ca2dae7f75ee30b611e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d3dbae3b7a908b35755ab4d8228d6c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c551a60fd2fd4ea4976295d509b3987124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a67878d9ba96f770489682412b3b007125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042418529c495d3be75fcf8fc98fddcb126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96de43a8370b9da9f8fe0bc9944f19b5127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e3f9b9fe17f063d845f76110bd312d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6e1db2b0ec7b91156d6dc2ce4b807d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b8fb660ebcf25db8a88ae9572cbd71130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32c468e9903961e80ab7ec8c1555f98131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ef2332fabbc20b0c5dbb4582bb0d32132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f6df453cc38249027d3f5845f4698b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85169ba61a8a29a1d1a7ed30713493f9134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0836c2e8571403ec7b6bf29083a30c79135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419a598bdc2d80dbab3f472a64ad6506136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86b51ea5b86c5cdf9855ed34c71c665137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906270fd1ebefc8b25c0eae7505ee5b8138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779cd31a986189c3693ca727c25b666c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3325dd6bf07da52107b42fb0987728140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be97bf0713a87a8d4cd6a01a4a782cf4141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a982c090e7a880e6dbd518303e12ed9f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2aafbcbf099cd2f734d115f200dc59143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59295b34d1489a7b36f1025f51400335144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5609e35955ac317e5756a791d9b551ff145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bec4f634e6bcfcbcc93ba8d56ad422146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbb18e67d1f0e28180b87e238f99564147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e076dc262aba98dfc17bc51307d4ac8b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d641af9ff0fd6498d91905ab6aad4ed5149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab01e405b3891ad4e3e6642976e20ecc150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c87ef4a4f1953a640f12a2354b2d2aa151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9746872bfd0ea472b2a13e68aa44dd2d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60dddabfcd5ebe6170461cace6b654ef153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b09e81345c9d12c3360cbe71a1bc75154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ad71eb2c444fddad40aba19f09b5a6155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f61b1ebd709171f6216fbd460985d8156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8553d4e57e85df7957c81c48c456a4157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08eb21d762d227e770814420a82a7e8158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b454fb9ab9e65caa756c104d6016bea159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b4322e402896d7f8730208cb0b7bf9160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d94340d46daaefbbc043a019f830a08161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f8f3880d369207eff68486ba6061df162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb14d7ce2899e3ac84395df4a816c8e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645e92b3b98359bdbd9f455d95605391164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8f968eb1ca1d94483c6ff2449c071a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f8f2482b2e1f586d69eddaa914fce6166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d6d40e1b16789eacfad17e2836bbc2167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2896aab2ecb114b768e0f79ef4151f40168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372681b4eebd60dee42ee3fe179884ae169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d81184c2eb4dfa6a617f9074680875170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465670715b1d05df57b5b75368a2c71e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b8ef7391d107005b6b88ade381eb05172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61f00ad203cd9fa3bfcc90daa70b4b4173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f44e5dafe0a97f9f60b8aa870dd3dfd174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed787ca626679ff66e0399c0c95d485175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507273a9c4891ee221c0f651f3e69c7b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08771fe6b7ddcddc1b39e59876d64488177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cdae77d016b9d5b0f584e482192fef178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093d502d1139f1978ff19a3e312c1c2d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5446d7eb2defadc7d3b22d38ab89a2180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd546761652a475819bbe0d2ad860807181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14cc4cf7fd228f9f29f0fac3055825b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7031f24cef0f2bcca03f23e9ef4e044183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f002dabb488c6422731c7922cc7e59184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43d24345c59755d25686197dc140c32185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d565ebaea82f6f22f346a034a773e69186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0dd5dfbf23ca47e772d22d6460c0021187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17dd11be6514bd14e6240cf576603792188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33d60639c0e7cb53631938143c301bc189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b3f0395a7261f2b59c9dc27c4d1257190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e5294c156cf6a2d7b2555ca8c1c36d191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71a3af74ae83b4488d72183338136e4192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364e6fe1e73118a810a226041bd4cc65193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db92aa1759976d6f59a60d8e1ac2056d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a267f5531fa652256f237b5d88170770195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd5c28f0310955f4550880d3e0d25c6196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502a9b078bfeb4986a0134a7d9fa1333197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0c522cb10ca9660e903b77cb17d52b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a5d34bb87525490f08e38f7e58135b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e78bbff364fc468b75c115a7efdb68200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b5503dfc3eb395b06499659e4696c9201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430caf13d37dc149a7312aa7cac7a5c6202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42b756bf910795f26da76488ffbe170203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a7479c52a1f55860de6f61ff61c8d5204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebccb3b9bb364eefd8f4000670ef7b9205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ceaab53ec78bc4df225f4cad4a30f4206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfffb32642058fe60f37f7b9cc7edd38207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1017b9adfd1f623bc84d1dfd7fe109b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315704bccee14b4cc5c3842ffc17d245209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636feee1383c3e0bac885c178e6a83f2210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8233c26f7b1bc68b46c5cc2efc34daa211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ed00d630cba51a3069f702fab8346b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9820d829c8a214faf8394a8f0d6b068213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ced02ddfecbef07f883f6c6f54058e5214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3851ce4d86b0777ad151752018d406ad215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85677c09cd581b1c0e4c7708b8cb0a70216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a28b771727bf5437bd385869c392a45217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfea3d74f012db2c49bc6f3f330ce2e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7c766282d1aa426d5ebf253e9dd578219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfe2f56967e625e283deb2bea24acd2220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce80fa9c9b19a240fc1ba0ec9251f835221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacefdf662ad2718c17bb66c45b4bda6222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bf04d820b323cc5f098d670db2b8b0223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5912eb98e1b031899e7fc63fbc6d779224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9065adb1aa42df980db56b8a49d59ac5225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5251b76cd0b077b2e4202eae775714e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f86ba7a317435920de11f22adbd159227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e6b0437ed6db0b9b78efb799dc5317228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f40f8aeb6ec05b729075f3bbdb132c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466e84da365d35b77079584812c73209230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff0e047ca8e89cf12f187d0b5417202231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aab18ddad342ef2d7a56801a9256502232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8409cac8658a9aabfadf14a3838715e9233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e611f1fe9ec88a716ef92e455a60fe3e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f1bd88e23a54c987d060ee40d753f4235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74644bf65e6bf49d81625713c1feda6d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa730ccc59486b1f5a681fa28335028237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78617b348ac6081b4cf7c5f79a4244b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4777a4dbb65b930b34e0336d816efa03239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcf072ab80d9fd706448919f71e3a99240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f2b3f5a83f92763685f572c2a04f11241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d38d6720107ef79040384fc4da4f85242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67025a5d0753603498fbb37bab3bad4243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c559def2cf1b84618f4e2466f01e8a3c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3ac866b5fa3f6f48ee32fa710cdd87245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc9b67cb670521f42de5d607b5e2a8c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a046b253d00f0e688246555240995a14247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6342a238b1ed58e26a94b9558e05c284248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bbb4ef1493596e97824a0b27ec4cd2249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce801702a7832be57285aea6299fc24250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f484a494aaf65d37cf6053fa04deb9251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab0a8f3063199c3a3507be1cc03fa80252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31ee5c26f2e69dfafc4ba242b6a7161253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a80378005fde9efe2ed13d23d99b0d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53611d46c6f24a5878ce97e8b753a41255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecdd02137255af907f3bfd7a860ca90256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b7256b0fcacac32d7db134eacc7133257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7450dd36c52c835a2299866c5985c42b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb160f6164de76313c2030dac547693259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c4caaf215e80425e0208cf18d0042c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fa4912558d426400a120d3e64cd5ec261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b98f77dfddc138164510ba4eb965ce5262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a380cbff9148328d98a0bd4a02f41e8263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237f9399b7226d56dc01ff4a5a172948264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b8178c6cc46a94ab696d2cebc95ea7265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57f1684114fe286563a18c5d411dfd8266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cbfdf0ce5c7948a608497c0af200cc267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d4997c33dd5a5549588aa8c20c9f6b268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1856bd1f6b47fc22f042b079af594d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d627bdd82154a1d509eda1252bfcdd7d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2efc3c5ec960f05f023cfa9bfef760271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c903496475e2c713385f7331085f1382272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2628e5006cde36eb21c8a16f93eb8efd273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb4126c6b7022803295d3978bc4d3a7274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b0d1d940a496b09635ef684aba2b1c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e39a690526df885cbb0cc5562ff6633276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61169df99a6be929d0e4f90e679e74d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce589bd1ba8faf0ced3304b0dcb7839278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312dd141d51ce2f1097c83eb1a6b2013279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7e76569b4c5c307170a88988b9236e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f1b4f4a0c8835af76099d3154b5291281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb864d98d7ce9d85bee80a9bef36082282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f94c380512004aa1843dee0c5407d9283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43665503e0dc51dae70baac68b0dacb6284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00a4c9b4fbad26ff36487149ed580be285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffff348b08604d6aa5c60ed7dcfa4320286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee03f1df2d4f2644d5fb992618a637e3287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba1d9b066e3076e574ec7b94fcfe3ab288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c21ba6c834d86bc074189278e45666289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3207706fd10abc863a1ff5c9d39716290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fdb36a17cf25f07d4ee2a7367f19ca291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1b4c08edb8d036b702026d79891ddf292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb59506b8e2b8f58d5df2c1086832ef9293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9820b2331d991b9132e1b24d13715a70294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31161d5415c28315f81fc3e4955bc932295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aca23413688857e9a1a4f90e05aa822296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab434d26ba76ac9586f868f49c82b33297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a3419367793c1cc3515fcf4c277aa9298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf936d822b8c0a63da3608f9c9ef57c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6803163c087adc629caac3c778aa921c300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f237b26ccdcf372af6d237c3b141497b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b03ff690666235ee160834a325302b1302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7239fb477e878876e621d4d2567898303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1357c3bf6073025696c3b1a14ceead0304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e05058875dfff7edc57137ff4140d5305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ea087b9924ab595cd9c06318e77006306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91088d7f0c68587a4a6cfec07aa5c01b307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91896907b3356c7c60251b00a03d2aea308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f189d240d817c5efec36f903046d5e7309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ca1dd6d718037cdb22bef7030e050d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66883054f8578c062ecceb81c4560989311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc15a070d8b3ccbe1d6a49fc3a83c39312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03955c67b4e61e1797fcfba76e74f25c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ddedc05e22407c729a886ad292ef19314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41df37ad5b32c9b8ad5da1365c10ee9e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d899b388bd0b5d0d2585c4dc411e7d92316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909b3cc22d849faaccc2dde82c808484317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31db6fa49deabed39347ea921f4dce6318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce62f0ebcbafd636cfbe8b3e0052d9f3319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7d092a69b0db377877a062a5f90186320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ed2aa31a6be879b8f5c74925823786321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b14d6b896cfcadb73cf572452818cf322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef20ab04cb7982c36255e35d35f8cbb323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73815f439f80295be943676fd38604fa324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52015d5c66493d2a04fc666902e1d3dd325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c939db5f85bbec5cfba591329f4c64326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86df0208ae0e8a154a6133d2ed3c1cce327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c76408754f35a44a71904d51b88eaba328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbc5589830a65f62a11dbfe8096dccc329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef882065c49bc8d920b79041730e899330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64942fb6274874f6bf4b499f2b7e28b0331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed34b84cbc3d849e922ba607767dd2bc332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86de67d0a0fa5faad9b4b5469bde7026333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c729ce9230a777be161c5201289a5a334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa98fff90dce1a8285910e9e9cf3309335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04969e2bed1e42035a3779dba61d4b6d336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47038acf52a5eabd1d9e4184c244d52337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c33dab3faa16eb48f6b658d5a58ac6e338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd32c291fb67198efeae64e0b350997339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840fcfd58f6aa73ba131149ac192345c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1aed243da0492d5df936232c908424b341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cb77ce5bb24565c8437551bfbcfb93342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad11c5d65d3242f1cd2543969e0f4a1c343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c58c426cad838fab4e4e27816efc0f7344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f4b5bfeb6e3e1bdb24a385c6c6abbf345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4abe5d57cef5a39344ab5377426012346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f849d9fcbaa8d328187e9a1721fe47ec347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2ee15c26dc13497795432895389088348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaca34d9d8dc0d49471134a92450752c349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78c3d990dc5f1b0efbc75818800a32f350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40fc1bccd90a97ccbd8c546213f17ca351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5a3e41eceeb8cfeb7163c7957f2193352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3886f559b5fef211e9fcf5f60b0357a6353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7684ea7dfd6740cbd636e77ca04e36354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c1eb787acf8d85316a88c4b85dbf12355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908c5fccd6742a49404fa06d119138f6356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db45f73d36ea184feb7453c0cbd936a357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea67ce7639574fd423c02cd07db9fad358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08242828d310066a4f7c964b80b42f5e359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2217e1047797dc77d38eeaf6946e27b360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c804255acaefe370c4dceba9554a3f09361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83da0f994d3d9fe405dca1f813f56908362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bdc2c3b257dafb96965ea123bf7fad363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e5d8e13cdd71e14325fa0e8473cd31364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a435cc1c530e306c4d8ee055989ea2f365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8860eb3e530a1745a31992b243d9a8366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eda24fad09171d1802029e7325f0bcc367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e905009ac3f85f30ec172da3c0b62ac368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaeb7b57556d2c981fc2dd6aab6f4492369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e5c3bc24cb297edeb47df55e614eff370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d8f7cf8e1a05c12b30d73ad84c453c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0026ea9adcaa24a21745aa00f4154aff372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8751740a16804019c2977b4d401e8685373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe4d249a7b1852ab892f639060c5296374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb3f016180361fb0aff7a43ee1ae41b375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a7d542cd98b7eddb7557577d158386376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc930b22a12aa3dc01f0f8c94f89184377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e07b182bdd7ed6a70d57d6a16224416378.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1bf67bac4840b3f966e37685c134571.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09170904bde8c82eca92ef5c78bcf5b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9cf339ea7485f9e18e8a8bcc7ae9cc3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd312d0bb5234fecb38b0fc08dd56da4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173d0c719888f598dda912420d6e78c75.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbfbbf9c57829d17c182d90451efc6a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9618441331c479dae29ea832af7b913b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893ad5e129d38f6e3aa1e267700b5a7a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ee1015ea546345b89ef4d44b0ccced9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21280b1f5d445fc5365e1515ecf497410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ee3c492fde12f2e1d14fb6b635479c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fecdbabf306d2f13ee90a07ae3a6d112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593c0ad82d4ccc8d23cec9bf741e024813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9efe8531393d7a6eb5b8b17f8c115c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a134ef18f5d3994ce98b793036c9015c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252d39816e436d36d958dc2303d5192e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4446cd5062ecd8d3243a627c9db4aee017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bfeed2a8bedb8f03593c10fad3332318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2099f8c73d8d0fc3580b4478d7d7a40019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be7b665513209931cf0d4606ea61b5620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f1ae1f74f7e46edbe3609ab64c28ee21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88e70d304d9a5a1622360d37978c77022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73841f9bdf3e1659124a649f90df68cd23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2155190b3ce21e0bf53221c891db1b9824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cce9228f31c2a43d3b233c86ed66d4c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c542bd33dde88f9862ac25e7d21bc36726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286e61023646a260e72bb00ae1eb0b7a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67e8c935c0e82b8bc751c1116fb643c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f494398d18a553046b84f9c9c029af29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b07194ca9b078c4f6656b19b19cfee30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5297d00c2ba83ddb10f5f3653e8f05b031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9aa86d07613679dd584be84755045632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde0a5027b129b7f08ece53dff2e534933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6292af3908ee2fe2340b3de971cc7d6834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5bf367a90c3d980dfc1db1a255554a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f923806213e7b060f50bd463ea4c39a836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7f051019d8f6de06a23f473b81dd6a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6687833b982c588007bcef8c56770e7a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309f4cb859638ac91fa96225c507e9b039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc1644a00a6fca1eddf9882261c2f3740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c003f8e229249e6394fe30bb96c984841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121374996f80f13156d909a3322cf87e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8b3c1b6c2aa9ba7e6562debeae7d8943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f83e95d15b5f2b6a3dad41bc35ff4e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca49798f7cf86f3592ca8eade8ec1d3245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072391a8f6c33943e8fca78da589334146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4198e839267216d220392ad1fd2c14947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b95ec9cd31ddb5b24819532d627c9a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df49e66b479ea798130a5368aa1b80a849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ef83e8f7cf08a95499bdba7e19704450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0178e629b86f4f34bfa8cc4e9bb17851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea624d489a595867e9b073e4956e325052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7c17d22791e3aedc0a71bc02ed3e4c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b1faaf29d402eb410b3d3875f2958454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca4c081fd2554903d41a2b2c3c828df55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8706a08f3c436aed8f0b7917025db30456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bffed10e1b3e2d1f3037301350e566a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213635306d2be65d20ddcc93156add7b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aeb84d49f83d3062d7320a47fb4ae6f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26881d4c0d1947dea4ae3537701223660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fc057846ab057441397a428ffdcc0161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0844c1639da9d43f6b0541abc763c3be62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f094a4887309ba4f4b5f888b882434a463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5a926bb4cb94e4a357e8d0b6197d7964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67116042812ac6140069808d45ce9e2c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01814ee9efaf265986741a1af50fc85566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f695447675e3d2c4c66e2380d893fbb667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea91a42b09d94dd8e890767996f7ef968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7076df5ee9619c53cade3151d7fd49e069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2561e4027d1093d52facf54636859cec70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd603f1b9962dea9b4077d9993b2f0871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ed223402140a86da39bdc7ab919f1472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09463705ca4c82a4a59efb7adfb2992573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1f2477d10298f6035e1301816dde2674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8ebbfbd98ef388c68065ddbb57011c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5432db0a8bccd11225460051bd31580b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a08334270866331787f7a12df2cf9d977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7cdbc799643e2ed889a9959e2cbf4678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b2bd4b66c0e0557077dea9c1b8f97479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692d4f3cf0332e6aab982e7e713d0a7680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d7f73857a199361ca9367f9af0d4fc81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51399d4b33376ad8fe18d945ad7190a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c203bed0a01f798791e3fb517435ee9e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c59c07b3049b949ded9e96f4bab016f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db82d839948dde590d4efbc54695ff185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0594e24f947afaee7c2f90c66c696a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7abbc6d7d10f29177bf3047da8f8d6687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5faeaf66c4a71fba0151a4b066d90ef88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8129a44a156736f76d17549c43914889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4653f92f0366fd847e683955e6382c890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25adeee549fb105e5789fce8f0b8305e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b679941be3c0a1ccab0670af6fe0aad92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f50cbd0d1ec9d024e6f1a59d8cc6a4893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1267c0e970ec689b179992803aff749794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cec614305882f7b526b9a9833d49ba595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc11907209ea70b4e665c27ed2b385696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58cd33b7990b1aabd43f8144092286697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd155fa2d254013867dce6f0eaba6a3e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5148803d80741c76b83fa1f6bd42f1f699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4dfac6ca692a8e849512f1afe70fd53100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed82474a98942850767c6400cecc3c33101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfce1a708259d0b5060af36de516818102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3a58c9422636f6185c3bd62d68f6f1103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f61f98cf62cb37fff7dfa57b757beb7104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480b04ec7af40096e41061793dd900cd105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f67cf83081c495785f172cdd28f8243106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd91c47967ccadd17d7e59185a8c113107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8504d91f53086ef8fac8fa05f50750108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c01004579013a380ec6f0947d686cec109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6fab17314647b9faa45760007ddea2110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7df974a3e98ac635c052a627912226111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0307dfcb79e81a28cea3ef58fb47be9112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671b635e1d1bd0bb330fd64056f2c0af113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82742b68d23ab03eb51073f64e61422114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fc59d5b97ceeddf5dd5435a1223d87115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca4c26b9a7a48c97e0c181e9985b106116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a68cd9a754ab01874738f4c9ad9220117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb830a55393b504f3d2e9c8cbaa079b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3cc596f025afbd48024a248c5b6cc8119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fbc5d36ad3ecfee43a08eff4e0de76120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304e8212e8c17bb91cbc628d2ed58958121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f985c6cf232da42781dfa937f27e10122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd9b1b98c1e34300958486269fcf271123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8c8fc10f218b38d1b60e2f30fba5ef124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932662e5b66c9f126d3fb984754d854d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836bc66517a94f71adcccd99e18e8f7b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45b04b3732c6051949b4899ce612a82127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a5042b0e3d59a9c7c78ad8e300465d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ae74f04b4995356cec83b4eaae03d9129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce39d5dd277911c04ed4b5a379dac73a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea15c0c058e1e5b4e3aad222b423e128131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c7b81b3b002ea8808545d6d57dbbe5132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df772a7f0d387ef382ebf09f51fd58e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cd6a9d9f3973470482577c542840b8134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7f9ada12bb0cd0147580ae76e33895135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe3e17f809f88687dcfc947ffe73de7136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1de56baf6a6f42133a7a1ff064ecb06137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da454d734591a7937990c4a244fc87cf138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2226b2d794010ccbbe72f09bdcaa67d3139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b557a72cb1d2293dbefe87de0e10a9140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7517b3dbcb8787f50276785b8bf4f7d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8550a459a3e140af6818c2587fc7de3a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a1b2223fc11335d60446d1f74f81e7143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abfb1d3bce7be64d6a4919478f23763144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619c21c055dc7fb21ca74ce0550c95af145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a143167398c6ccf812825c292b6b68146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d742b28f2f64d7fca503349446f9f07a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8557adc3b975d1dfaa5c434e9139db148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5051218aeffa38edeaaf20b34c966484149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb94cccbbc13da79055d61d4d430707d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fa4bb86687848580dd669f0672eb1b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a060505f5b490994e1306155329ff2152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af24066fca8a2257411252a780edae0153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b70aba50803b659503dc8e68f0bf3c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c479fb1f5f9645f29d98d913dbb5038a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb66ec37d70c34fd95e44155c47e591156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5c9eaba7ae69e3e690622358a84253157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936ae9f94e4b929a62fcdea101c317fc158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df57e49cc79262f802f6f828f1b01e82159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8482706a0092165949779a0b3976d7bb160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f89eb8f8dd47a5b97157ba7d652f1af161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a7c3bfa251fd1c9b85863effc784d8162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d6bde2e0b85962b743fdf045c80c3c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7787bea817d41dee2084b9bcaa1e4cb164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8251874fed4b0502905eccaba6441d8165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c417405255fbf10adf8f1c08042b3e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80878e101b95a548c6ada5e527b82e1167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde5c28d9cc2dd08a348d1292f4e159a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5159b818f5341866a6393b11805af993169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724d3174821019b8a19174907e108a69170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671de34c29487b9f1f3ff1c49623fc6e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81041108cc49276e7dfd8667064fb538172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6184d767f1239a2629f17d292fd3dc6173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9026076e96f17f4f198f934c7726de174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5a4c873080ff368137d79f79da73c2175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c34c03864e5a126a0f5734b2177b1fd176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5ada8ac50f78fb11ce9bb03e4a3738177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd826fe7fc95b2ada23464617c91c8b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddc5815fa2d74cd5c7c72bf1ec20b5f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de28eb620f8d94b2fd69fbcdc005253a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736a7637b77bae44af1469b4b5fca556181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f06d2d99ba690eaa2a51f5c490dad65182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1677259ff31d96da05403ff22b73133183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e8ec27b2cfe4be1eb12b43ab03b989184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc56864de18c9f8914dff64b927e53b9185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b9c6d40e6c65df1f3872f3c3f74e86186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5400defbcf5c5996f8e133df12d59d2f187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2090614cf7aa4e315aa43aec79212862188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79912d88102be1e70426c7bafe17a96f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b943996ee4ee7144eba79ff97bec17190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b3fc65125f3d5105b658f2183b12ae191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e4209724d755833445147eecfcb09a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871f8d7a2969f6fb3cbd340a3695d521193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982e22a8861c5b6e158f13be035d40b8194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e101075414d46bf3a4defffeab037167195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6a55a43df561218670ca6e81ccedb1196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f616804cee3b0659902d4372b46baef197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd9b04b4e298bb41e5d09720f739147198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738f79733aa70fbaa9cc309625b9c865199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae35151a40215403c0ae8039d457d89200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfa1dbd93931c84a5d98cceb129c7a7201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c5ceebcc493cc452ed630dc31273aa202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7baaf3358ab3b9d9310960237fe2531f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621b995582e325e4611dc2b982f621ca204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d707907a73585fce44ce9aefcb454a41205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3a5f0908f13705a1fc664a9700b4d2206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362f97d0c2390e02414ba93731fe069e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca371b4834a56d1bcb5c20f7d18777b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81a6950ed1a450face455433393afc2209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeaecdc8f121c75c542a8178f936d64d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc4cb0aab8db63674049f477c4b8b34211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b45b42eaaeb4b1e512db153561bdf2b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df26f74a615678a4ecacd621c0edbe32213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aae20826151b7e70dae4dc2569ecb46214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9605443450a1eeb99568741677dcee57215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56fac6df0faeab4f139fa78d4ab02d8216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54faf0642d9917a6f19272e0512cca2f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ee6dd9f720ff79564520ec3664ed6e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121cb5210d5b04b5fd28989a5f7fef38219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89f4e69a1a47033afcc71b1546f3d21220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc73ccccddb09d80e1425539472df95221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655dd70d176819d7bbd88d4aeb062418222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216c676ad3e16c3118a4dfdbf128b605223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60078f7110b8b15eae86e02d65b2ee8c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c220fea2ccd325aace94c7a2ab5c4ac225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4fff382db230c8fe16435abee16eb1226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defaa58d6ee48798b7194aad76df0af8227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057e035a4c0acabb5065fb20e995841e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de558ba64f28ad3a7004b135fb0c7d9a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a041de6accf43980c37856a2021cad230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7f60fbe36b32e7f83cf928608079e3231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5643018587a96de87ef52e153f3a0498232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e010a9e1f7a3f6b2bce5697e8ed8362233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287e98a7bb65703f6ba1cd6c14c1c8b3234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af42807f32739c972a84ca0a55ef6b5a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abf9b4e2deb1e7ccbe4c4fdfefac9c6236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c45737501d99aca60434f1cb460eb2237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b512cb1fdc22b45a0cab1b272e583e0238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e33f0168c6ac8c82b9f1570440e0c6239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a58176bb40e754991bd301505c15e8240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a1d08297a973281dfebb0884b174ec241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9d4d26c39876604196287c74fd1bed242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f37b90a4b66ca14bf9a4e828ec77fb243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a7c46730b843d2f197ace8a728aa22244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9703c6a077ce661451e81ffb56fbde245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8683ca91be84a80ccf0ab4a1c5500994246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb90246098fd0bea08453f8b49e1dce247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10816299fe52364ac032e4e29c3d452e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35899b1436db06ec6543dc0cc2a0d009249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5f6a665623aede3dc973aba7ffb3f2250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59059dc03b5a32f57a1d16f54f5a204251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1d5d80a97b76c9915242697dc8ca46252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f311d4c6bac38d79f36618985acf8020253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2e2253902237644be7b7ebe178bd57254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e017e4187f63c012d9f0fb9e058212255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30d776808e74cc1e203a1c2326106a1256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdae72ff8beefc3a74beb9536695619257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1b6742bf12712cc399348f89cfb898258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0109ebfb2cf50e064d931dad2bfab60259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfb994275120b86cd5ad8b26c99cbc3260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b2bd4ce40ac84087f27f7708ad479d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0643af3e2691764a6e743b0a3b3e01262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503ed925145e265f03030c68e2174d11263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac56b0c9c0f7ea929ad7b953a6cc752264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086d607f819dcacb125b1b8dc377c8c5265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9b6e00b6b3ba4f7fa53fec86924b6b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bea45f8337af8b2fcf93be9db5ff40267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c810256eb1fc4c7d418eed1ef44c12268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd6fc89d9b75e789173c7a2c2c5f90b269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58643a32a26f7add079b35fc19408c4d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be37d9da678458ecc9d347a9e76db231271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4577aac60f95303b29fe856b0ebde764272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ad8eab562e991d06006f8067901429273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26921c0291f3ecf0f955ae5892a22da5274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6060ebb1c4a79eff9d02f72393352b7275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638a25a1b695d85674753b7b11364348276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163f54017b7e0104f96ccf43e0075134277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d09963a3acd902c6e5e189623e2d04f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc1f85874410d3113f49413672b1550279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ad360627aaa5706201421d56ec6c7c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fbfd47fe128880ab99782eaf99fe1c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea2b0227abc525643b614043bfd26c2282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289d8dc8526f225f64056662bf1d1f85283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df61e0d8dc3b3b5c9774a5e1c6e5267284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7c7f751a1fc55ce15757b71bf0735b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff8135bc98597c18963836f29feaa54286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bafecc603e6c0e52d9634327a3f29a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f689b373fe598931abe8fad0f265b1ac288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6f0cb94a542166387d8e63c80ee508289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c80de7721f32ca52835877413b97658290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48778de0647beb5cfb2c72b6a569de9291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc591ae8e7b53c9eb2ea86cbb92e7dfe292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19d2be83865649cb1b538654ec8aede293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302550822a5aa7552827d16580c4f482294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4508421f5cba728f7448d6432fb0e09295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af168ffdf089a28e1fb8ae11c121c4d6296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd969308d2687d316b7b2df6168d21b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94116dcd8ea1dbbcff56c9730469cef6298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4f7864ce793880dc8b2ebd0bbfe43d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1042648fc946dd0f76a9571434563cb9300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c58ca8abe6661c18fe1404d54fecd2f301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9263f47a5d5fc3678fa8dbde95e73eb3302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd4ffcf62eb8c874442b47e049cc5c5303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280b6c2b07c9affefdc496b25ba69247304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d0f0779fe79db7bb2b5f8d574d82db305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8148cdb0c720473237fc0a980b44e30d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6d2850e497be8cc0047f91474119e2307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b435d97ce4aac36d88fc5e53ff2ce6308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02014d2bf51499accc8b3b4a8664354a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ba9ec0987762759a4c3b469cb78a5c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0722f4dd779b4759b11e0c675c191916311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4793439e22e2735066127e5853a48c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2591d470d2b096a7d1207ef0768f5ee4313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1072eee5ae3b881717be43d336107f63314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bea15b3a926657c69c7a907000c45c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089fbc8b8c7c944dabaaf5b1a891ef21316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb34294b843cfee6cd5399a243309af317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc80bf1139435057029482798c1ddac5318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aaeb10be63670937606f1705edfbde8319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ab47c66a3076655b1d5dc547e27e78320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9186ff67b5468ebfee710c6fa80983321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d4fd02254a7db35395da99d6624b5f322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5e744562f334720f5be249a79d1505323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d07c5ccebebb4ad1f5fae81ca265a0e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9b768b1cc748c54b82a75c8cabd428325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd7e28e9c44c7fff78e992fa0475f0a326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bfc0d2f2e51d8daf9b16afd93e9ddc327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb8d0eaa97d78f1dac4ac053accdc60328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47eae8a743d1da21a6e4b1c5feab3293329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251540274419270121909565da46922a330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f314b6f2c97b633db39481bd107d043e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f19a004cc96c38a7a72fd09bb46492a332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad846aab9f00a663d6f559fd4d86ebd2333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201797ee7bcab59b92575c847c639643334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb7b1adf0ce3799eb68e79116118607335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5477cb2c57a13ed1a3c7a0637d9129336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e96865c5aa29783f6b3834d1b9b5f7337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c8a17bede6454e031ffdacb253bb24338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38e023b461a8badb7d0ba60ba66e84c339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e8fbef22474524bbe16b5cd76d0de3340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70856c822e5f577a08a52bbec7497bf0341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27037d97f6dddc42c8d211cf310d6f01342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2088662b98a22f12919a6680503e12b9343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791e3653bc79fed3ff14eb4dcc9f95cc344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10a243a8155a807efcc161cb42250cb345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2818330903c7a790dbb7cd252bedf5346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9ae829bcf4fd4c9819cfab5793d135347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1a9eeffebc8180dd47852470620292348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be64eba632c5dbd23a724504cd933cfc349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f882b3e29cf044694c092aeaf890331350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2bc07b0d73d6ba44be6d8044df4e64351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6ea3d095d1d07a4b7acf8697ef8e48352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2736e8302c6acc1d941b1bee58b0132c353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c1ecf46f476ec19aec37b38546b77e354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21a5e1fa40355cc54b24b9b13dc13c6355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d12e2648ca7e3ac0b3f1d3737ae2dea356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805d42a578157ac8c55693022e9be9a8357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e161cb28d62ee13f079da1673766d7d3358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62432b14bd55ac59ae44b4fa2a151e4a359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea66694f8748328a23988fcc4b041d28360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4910168509c8e4962364df923b2e0d361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fbb7c084c7c84965f12508c54709a9362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1900db02b9ab0775e26f18c9fc087f02363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926235df3ae26f514475e932f88ffb98364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f201c35202b0e525c30cc1e35109a3365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81428299239f3ac70472959d5cec76b9366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb162f7b2a7f483bada65c998ad85ba367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fd417a535739efffd34dcdd1909f59368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4148b8bf749afaf3355e43afe2bee54369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a0c8af3bd707cfc5ffb590faaed118370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38bb9b2068e5dcb1475dbb115711e48371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c54febc377079f6bdc57dc54b05a024372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8508e3909e227b5045f30b35cbcc5f1e373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4eb2b91fa6a5651ac994d3045d409a374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951171a47c8c71465f3d91d768fcbf5c375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78843462e8256e5365cd27b7a1d8b09a376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf86a6f9a0c8461e4edc96953f27c86377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbe2eb858f3d5aeb7a69fd0c4076f30378.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>