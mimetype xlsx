--- v0 (2026-09-28)
+++ v1 (2026-09-29)
@@ -1375,51 +1375,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301cd88ac8335b2ea8c27bf712dfb19a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5156379b7d827ce034aae40a6e1bf15c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602b8ca2f48d095118a25ffbbd7f9ee83.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee30fa0a579025f0622a38f25ffeda584.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1337d0e60a7570327fc89ec75bf984315.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43887f9a0473a212e341c1702ba51a76.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa385d482d00f8eaf0166ab6d1a305a97.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0c8c53a0a69dc6ea13a616663657d98.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e374079cf89e5a3876bb6e4bd708b9e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec80ae90a8cfff02c781434c603f8df10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc082f0761cf61c036ff00ce557e4c711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45801c9c8a31241b87c6915e55cb422a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1e9ea981e5682cda52d304d8c6923913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd444b346c485c8e41a7962f176235914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110abb57bd085bb8fe0727404e8df14115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38aa03d2453f920582241b2b0dd39b1816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122f29d39dc0101f16303cc4bad6f57517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac093f0434723b7355d4a89c52f8d8918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ed8176234227dec4f140daee0786bb19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0ebb5163d7551296f094ebbd7ff51220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335a54683e55b835e1b1083deabd145c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcbefc62f39d186622b8c93092f836b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70aea34bd1047de294df719f5249eca323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec108e9b08cec44b0fe75c80700539724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d46fb4c5b886fa775787d1df601b2ae25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5553ac74246891d4b1516402821b4226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8996e5de1338f675dc22a2811d862527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4a97e1c7e1c4904ec8b2fa0d490b0328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822eb61c4ba1d3896ed4dc83395a787c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacd3223240cd8580dc521a144e5c66a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e25930c13b127d5d9c328dc473b0f0731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3254753606d187e5b886504f5daaa6732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0f0d994c02a161a2f7ef6e1b3a1c1233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07267fa8f0d705e768161494dcb45eb034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9906840ccb849b681580087ebe325135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382fe18365567ad64ee9bee28b84a43236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71913e738b2e982e2a1ee0843f13d9ff37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86115906415244a8053e8e3cf457787338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f82f3bb36d6d4bc3ee30383944cbb4d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59276b5cbfd8a51c145fbe03227c1eb40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c7dfa976b1dafa47e19288a1c0013b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0388c332c9e8582b7c9c796726d6443342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccac845482cef7dd5dc23c533915988a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965602ef31ba5e8a050ce7a08a2884bd44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25658ecad5e409be03cb48b9661f4b0e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754515c78f2afb15eb7684bcb8ce20e546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d870fdc36836d34bb2ece9bf6ca97b047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7546eb47ed70ef7bec1f92211ee4eb4748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5a35665c1b4284bfcd905983a9c54349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77a974842ebfd5278a29e0a63d5c27250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5414b81b5165221ca4cd273e3d165c051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e697a2922cf88fb0952e2c74eb2a6c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad07e08933183328848255a9297cdda153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e5e1571608db664a947a2e639ae98254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f2d8cf1c19fdc4fe8e527ec100bd9b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cd4bd08cb376cae08a4cc621aae9fd56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb934d561e61fb003ad0ea0930d40a657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7c6269507b06c6c93c1d5bc4a3edfb58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441596541fa3132ea5fc4163203d157959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d46fa170c9582a4f3a471486aa71de060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3058352486a63c9aa33c8e92ee61b4ef61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e641573ba0eec3304224bbbc71fbd7262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c718922b688bc215275233a23d6e89a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d5265ef2e5d70961a38dbadf54ee2164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf17018a7ed9d3b3a47a99f9c8cc95b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3871f8c41739178b3fbe21c7fc7ce0666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30edda4f1e3ea8258334f2d2e2a136b167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed309add16e8e1d652952ec01eb18b268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c27ae2b237fc5e4496fac68b0aa6b2b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a96971169570ec910ea171053ea77c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e7481c5e3d1efe7fae3324587853ff71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde5a6b732aecfe800b716e0e9f6304872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caedf5cfbdd31a08afb7d9963ceaa10673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f61c3e85a3bf1ea45b1038ab6df53d174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330bd58d8876dab23e5a78f45e9b8a5a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63c69acb074a6ae128c2ca857e0ee0776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810e0f9e32b8a888b3cc0a5aa104aede77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00edf0a5e99e1d0a1eb3ea534115fd0a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32f646dca46790847c2a500a0b11a9b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d607783a4c1e1fce2825875fca3f953080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0d6d76888596e9a847f4101565e28d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb8fcd6be0acf90f6181b712e39890482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce219caed3aa81d74ffc8a116f171dd83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f74d95b49b071dcc1ac8dc433655b584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ab0e7f6f53526097044f2f69d71d4085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8344ea7495b827fcabf0e379bf734fa386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97a4f8bde10015d58f65992f018947287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b10f39c0bc4b01fbd3f8c92418267f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c61b52e32a1d8043b608365b8d96e789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08d5e42f98dd5df604e3559fb91264e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1d448798f7793f09ff376c3b9fcd7b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6211ca84e83f35c0f72835c433e7f492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf20d7598716243d0527c4b1b1ee65a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7081d56cb2f6a8f157f536f3612317fd94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1e5fada6650c4d03d1b8ef58941eb995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0085d682a7ca4eb00ef436f755cda0196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e81ea2850bb706798157983305faf197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393e7c989014dad4abfa8adab4823f1298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906ff7b1dd3dc8982a679ef57fb2c4d399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ea757470527da7caafaa99ba199c3b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73ce14f7ae9e0ddd1af735bb17c7b75101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facd034df2f5126d18696beacf492edd102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9ebbd3366251e456c38029a33ddcbd103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acf1f9f55bb6561443127437d06709a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcdad2b3be887da1a2b15e8be1986b4105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d3a9d03712cd128046836a4d8067d9106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcd692b29ff813e3d8eb4213e9f3d82107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7419ec337545385686e106912354471a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725ff347c454df11977a960d19292740109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c32bb2932df10cf225e0a4e0a2b8080110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95bc489ec9c7f6d5cc3eb1f97e2f42f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913e37fa4405f4b09f0ab46b20125545112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65fd9d9853be06ab1fe1057a12e3e6b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df714a5711201bc5f6cf446b21a4633a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6905f6e5447c20a88a0d2f8318a47da6115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb8ebc207d278e8e0ba47cba6a54276116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e4745d2e26d8e4f5ba076bdfff1d6d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d1b846acaf2e993f89cba2e6e234e6118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b4cc82f2e10ff3e274fcff32be5d47119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc277bc0eed7baa857b827243e0d1b89120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a843410d5a7608b75a2160cd539535ca121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5521323dcf2bf9953f94dd05174490122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2451358f2bc08da123f8f5d8a075ca3123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bd2aacec9cc496d3a50b776af3613e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3f8c2152774129ca9dd4783a12da10125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c207601afbd171354b28aef6e07792d8126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56cade2c6ce62cb53a72fe24511fb30127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fb9f2be646a33e7561be28e9ba453a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a204a13f2f52a35f38c735304344ad129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c0ea7ca2918300b2c050c68a277eba130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303cf70001323665a4479e21584ee9e9131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb985b88f1bf5915689fbc59cf7ab29a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee424c5417ee89f29dd6fddb1c602ea133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a31fc50717f70db39fb6fa1a726cf66134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdc3083d35c6459054ca72acc01aa14135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae5f77e6831cd158f1239076180918e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2954e005853c51ae91b545bcf035d1137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb67459f984520931af651cd3b7de3d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa09c239e0a7a4f5dde38621abbf4d75139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11dde2f036203426631c9d766ed4a2bc140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383c9d52cc93ff3799ef175236715c6a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28267ba8037019bf16f929c6193d1a5a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa64603fbde28f1e732fcf30c0434a22143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5627e4576b13a6351288647a0e42710e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb21ac46188b9dbe2995365f26df4ccd145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8422232027bcfb66dcdd4cd4b04df899146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d080bc96bcd372b5e0b5e48b6def96147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081b006b55959020c7d5643e34c63c19148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b602de40b3ed9fc068d74e476fd1dc6c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391e58cdf35f4333533fc1b81708b194150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2612b833e69d1ac8e8748ad365ea5e4151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2504870d7c9bf593a0557b957a2b3c01152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887a3d05a778f589c19879b8a35e4dab153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bb781997c58f31c20a9f4a5e082610154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d853c1daaf86af499d74574fc1168860155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174db9e869997e20b271bae9dc82c5d3156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6dd83e44be979a8f8baa9198208d11157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0304719c7d2e8c471f9687c540afa1158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b99aab3640da05be511c7d83eec7df159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c316f665d68364b35907b5261064e131160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca7d177894cb0f00e198a269c5d9cdd161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee99a6214796bcc86236cb9a48f0bcb162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf97068c6573f97c05c0337f55b67902163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422d32de059f96c7b359ec41e1a6434b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204bc6fec66695d0fc3f5642a5b75ffd165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ecb443087fb86d49ba22fa28d1848d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08057032b8687cf79801482de7d1bd5167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884f9bc49efe5900adc1c46ba2648b1e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d747ba2b294f612405590aa8382a9dc169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6113f23c9ee5cbc550933d1e1a499cf0170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf8dc7493132dbbff59d4f339a590ca171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401051e4913a52ac68d714f114728318172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32683ab62f5633d544f91f4114aafe6d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6fe5ed917bb59af02608e4534bf9a4174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674b2700ffc549b0c5c3cd70476a59ed175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccee9b1f42226c0034cc5b6923de7401176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495efeaa34242c7dca1eaebd2b9dcec1177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de78d43971d8b7f77decd29ddbce64d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2608554be972bb6e6d1d150a5a1dcd0179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7226f082acf6cd9ffe44fa8aa2a8086d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4d7679ac5eb68bf6b2708026957ef7181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9289ab21d4d7c1c5d0906da83e692ada182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31f77a0537488c54d5695c68f66c3a7183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67543abc208a8c7d956f5f0206f303f2184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367bd4aac6f163cb3605e8b34ca92b27185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf8dd401ef41a047f450ed4fc342bfe186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24602fb96fdad59a3b040c160891211b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2eedab5b230e9a36e44fdad403f1f8a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816ccfbd090c25c7f1fcb395eaa4f4af189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a41ff5936cdb5f54505097323281d35190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab8901bb3dd8a1c68014658589c2d08191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cda22ed61e2c7039572770871641d5192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76404e0f7774eb6c6f652edf99363300193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b346e60645360e1dfa5796461290da194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce61daf2e385bee44bc48820b4fa267195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7756a61943ba8afa4a8b8a239b912e85196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96944a40c7c77032c1ab25377b7d271d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e98fc61b52f3a80ad862614c9bb19c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6c5eee86e71bb5f8fd49f315403954199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3ba3f2e38d71627dbe4b03d818d53e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e2e89a4625e8ded1989c71240dd5f2201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c97d8373de7cf8b513591d1a148b8c2202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fff0d39a07bc266818340c872bc5b58203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d74301c7d95b6b20ae8b8d1c5f06e0204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fb10fe9d7b4068571300ec75bc7ed6205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efcafdb7ba6834fcdfb85f5bdbc08a9206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf0efcbbf617d356efe5cf468aec68c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8c33e32dee9e50b45b43001e3db56e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9589c5f06b3fe58e240fd0c838008b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad2474ebda9bf6ee5e64aa342f17d9a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5a2db8a1543d740201ae6a135bdd0b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7523d3ccacc987091636761d6716205212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd67db1a5aa6598183deb48f1949ecc213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbca4fba992a6e0567e65cb015c5e854214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9a2cbf2dc5e276f03a37ea87140a6e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243c2da65200bbaf9f07f8350a72afee216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106d2912868b1577ef6d946db532ddaf217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3348fe20fb1bb1e3d1c69db6089cfae218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748315315a0343cb3f3f73ef10ad1f22219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720caedff81c3e1c6a759e1e8b6507c1220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c310a7e191e45780b7857e030113ab9e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703df966639c53946efcd15b8e04f9ef222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fc48ae995a27faef8d46f946cf6cde223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afd9c9b862717e9224d1eb3af529295224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f7aec14870748c612dec9c2a4800a8225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d49e465925bc9deb8a1b9053b32199226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f296116aa95b86aa41fd77514c56f5a0227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa6ca9e9200d2f330239e87968b9fb3228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035f0f9f1c93f5a0a3939ec8265f4827229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10ef7ff4e81db2965d9c26fb06e7a1f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b6c413c4fb87e264e1c7c1eff69fc9231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9a500926b7c99f6cf46106b8a62f99232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99b8d3eab9770dd21c3b8f31f83b275233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e56f13b87ff0dc770fe4da4d2af8dab234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1384d6fd93bd50116308eccc10eb8373235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2d972e6a7aeaea6bdd7af53a08800a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd4b19370cd7abac5ced674526e119e237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001aff4b64323a3ed28a731bf7f088eb238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdf2bd562bb289a977b4b38c5a0943a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e04ab57d54ecd94e9b692c61077b58240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6134d79292741603efdd82e7ad4ac028241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea544c31a149530fea178eb22728bb5242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4c6f67c32da6b9640b27dc7aee92d4243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cff8a77e7ec0c5b492fd08a5022eacb244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279a7ed9331d9d10199596fdd1b3b7bc245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bc370218151cd9d5f8f9737e3b9ba8246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523a912cb26963eb23ecce422cf8b6ba247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8646cfdbc738dade97fe71db15e60548248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80af1a2e428a9e4c951160f19cfb971b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc2e485a30f0fe91481376e8a30e426250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d5377d022aa1811bf4c3646d883b9d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f332f988e831584c6a72938a09b5d4252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf262c8006bd5cc69bd790212b6df7c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a66c9d5e94584daeefa9d565713332c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a350705b6f91a408c40d22feda227773255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a945901bcd1fd3dcd626ca1f4397c680256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1bd98558a4b4db83c897bd4dd0b293257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca21abeb43f9c5e3d4828c3e247570a1258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6107438d1a20c141ca53fbc5235e765d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1b5a63eac63dc5a2fa3b3148773aee260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dac3212cf3e41c5b35ef83dfe31958c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3a3e588681c25a292f7a809a031b4e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273a03555e26eb20d4b8b0798454425d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e678420fd7e54afae6e8318ba526343c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f00e35fe86af2b7850600a125b51e3265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2c50200c68ea8509bce300f7feed90266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c2f60de44daa263212eadee0f80026267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905fbc50568e1d00a31c79d5fda4114f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a3cd8e7d0edd42ab6f48334e8b9233269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de7331f618b809c86b9aa4ebe27a9d6270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb883b89798d80e39616f180cb3e5975271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2ac7e3b6a987750bfaeb829ab56599272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667b7a72582998401f7f0bab558f42a8273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e625fd9a135f34de3c97716c2e9931f2274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9834ebc2afb7e7f7aaa3e63d53c4459e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7203e78fad6da47ed8ad98b7f446dc42276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34389a3687d3f8a63b36f669fb0382f6277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363b5f36b2ea61050a032fc08fe69ffc278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1cd7f016b45f016865fa399bd2cb00279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979a932fb51ad913649e357ee46db538280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c366efa9441cf8939c84b5e25b89e20281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd6b207a0c8778d2b1fad6e6cf64068282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f500397ff94b828e7ec9570d1b9db6283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5c92227016a0ae6c356018941e853c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbca53fce6ea847ea3831e6818ce75b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149eff18810f6c3ffec6d702bda09301286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332d00aea62a2cb5e937ebf5e04891f3287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a384e5a947102346dc41a7c8e8c75ba288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c202a9fcd9e4c5400a977fb1d97fd2289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13856a64cfb90b788de7c14e9c289e4a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03615f50f3e02d5c27b3c7657835aba1291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33002405def9b0f3a7e22c8b9beb74c6292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ee84968bdb391ea25ab8f988385b10293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ab2214a6cf0d946619393d73b150e4294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50d9585251f335b09b25484e59ad128295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f22bfbf19bf759c2b5a061d1c7b5549296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad339cabf715b3b42ba2de5cd62a2ce297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99e23af8831bd9b302be4cda7860914298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7249a41a5e54df403ea0ab334d8637f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c838eb115055759379fb034e1f97127300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d905e20eb69d9c7db43c5b9a3871274301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e42d51ba02335b4910083ed834dc4eb302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938995ccac2287bcbc67db95b4881f1c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d1144fc7bc4cddb9df8e3b9e92ab7e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c146ff3d746ba4e56c476e3ed8d8b5f9305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c1d8d5c63bce5d1ebef04a740c7275306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eea461c1b103e0a7dc45bd8e16dccff307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e312be0bff5dc04044253b091b4b42ed308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa826e09346b2986b046dccdd933650d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618973d775b9ab1259904910ae5fb830310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3825381f8985871b89a94929338adb59311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599107b67b5bf035ffd028652efdb15c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc19661cef66ca8f07d239b5d89018b1313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198f5367ad4eefa49e2f58d4280b3e0f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31587c5f9f7a0e26215ac65b764177e3315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5f1edc7f51e9e702335c9dbd491cfa316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e32e49ccba52f575b1bccc9eb95351317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0435acdd2998f951773abb8ad3b2ec318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89134785a797f37ce8d872da6f7497fa319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30629d9e9eb19899be06390ea38d804320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ac4d01bf885353f02f8731ca840c73321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b46a3fd8aa038f9145f62ad111526d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562f2bab474ba1b318f22422797ec623323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44ccc58a03aac142c861bb8cf79a670324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c648f468d8b95d10ac4c8df1611cd38325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31058a072a3bf43ef237939dfb16b372326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcff1f5ee43bc674daf103c82b42557e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29c45a2a12f3fd474121556838d974b328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7ff9f4f893ef376dccd3f7d6685a90329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399a7ca93dcd7ea33c28ce95b74f94db330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ebe3bd125eaa720b047aa6c21553d6331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4eeb4079bbd70cfad6cae13ab5dd23332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19182471d515797de9413a4fd1bab6d333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59c039e8d2b484c21f07b2e2d597587334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0ed1e545afbf7521df7c4317077f9e335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8900d470042c1110a61d91c6bf1d0101336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005e54b14c919f49534b5909cbd4b676337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56ccfd59b221ac6f9c131482f96a98e338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4a85533d26216dc5b436f6082f6a42339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf505d2b5fec48ad4199a27d90f2987e340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4947651122eb6812b81b9ddbfe6f527a341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9829b560f381550ab0e11f33007b429342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3c4bb7872916de475dc479c8439fd5343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7db3f4a0c7c7a840b38b60a38623577344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e6681719886918bda2c06603350ab1345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef16f70610a5b4d90f90c355da648e7346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831aeca237b554066fc4c999803a7edb347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900410520ebaffef354beb4f32172dc5348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fb8451be74879f20dba0231d883c8f349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7d05a806179535fdda6d7b3babfb3a350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc1d701bcd620572c989b233312bc72351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c391071a7cf7a7fc491730c87c626b352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0d3fd76f85203e42252aa30f13f3d8353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6625aaa4cbedfd9ec399e16945b03d3354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c4ae17b338f1b15512aed08a5666ca355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea0d8b23cdab7d2a3da17c163d4c656356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d355fc20f782d3add5a1190cc21ca5357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574c134f3d077697133851b5e04554ba358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642e26c9e0d92594eca0d588cc9950b4359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9fe5dc8699e71fef2ac412703d6c79360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ce176ac34d0fff38e5b5675aa88945361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63589a36ddb1fb63ffb850dc16244061362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0be5ce8cfdb3a9436f17aa7386f933363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b681c5c4460055c0049f3988db7d016364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e832816eace12675ef57a8f74565f1365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e538c01343019a845797c920ca3d155366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096390d871cdae122ec60387931848da367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396446d441f41cd90d6b31780208c6a0368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c5b4fddc2439193b71f93195df5205369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f4ce0db087344d6cba9aea609a2ec0370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c14ba98c08e6c657248d08b77ab345371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46005dd0ce0546c4fb58925a2fa11045372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e045014eb1cdf0804303f1cda53b22c373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab4060ab079eec95bae9faf712c3639374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37650948fe82a7e4f88cd57f8928523375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd26074c8f6e680b8e05b42959b85b54376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db694391cf4bde1c5c08718fd747e00377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d8f8e706e277a0c5a538048bd57872378.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ce0a812f8b64781f283c2f9996bbb81.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7e33fd8554b9c4aec0239390ef9daf2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f82f3c8807a51928a8c72009ba7ba373.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c3f388d0fa101ec8dd43d521713e8c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bed06f04bb1ee0c559dde23b12bdd375.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b416795f47ea6b4be652ae652770886.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc609bdc82bc89aa4e8303ffd5d40d07.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32875375080ddaafc82bf0a803452d5b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d9043f2d4d5b98852b72574e40b2389.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f243ec169de493c2465cc0cb6dc79210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb1a5f56a50307c0b9e065d58cc822b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab293234e4714e143dedf7ff4b1db5212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc07d89a206c56371b94d7ae7d7992f013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b9d4f56a442780f2b4a8a56c8c0b5014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc55962c275dbd3853dbf381eea2202615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfaf61f4d8bb272f20f487f240db69716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d548ea8fc4b926bf8f1e2e89e5d4a77317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee59e9fbd542db42b5cea9c8409bed0218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace896608698f824c6f62d2ba478450619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e99d639aac2a5db268b151b1c625d0e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414de25912faf2700ad1f8505444c02b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe0972df6b8067583b668c784073ee622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19079e215427c5b2dd7a3be857783a2a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576f86fed52576d77395bf9611a2b22024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12e43ec73bff75b3dbba40a676f056225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4c389a6f0eb293525ebfbff791049726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c68f6c9c882b31dc146f05c716bc26827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2ba6c39794adc959df40c0819faf5328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e4be3bc6fa505a6684db7d1ada98c829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f39aabdc4d3b3e965d53da3c9b80b730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1474dca874f1953b980d2a7e9028033c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b66c853215f3c5e17828a159fc5fce932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b6eac3e192cc1cce64181339a6b94833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cf0a14a2fd3544323dd76d6b6eb8d334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63ffe2cbf4823c5e48be1289e21067335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fca148e8a4534f23f2e9572c42741f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2c744033ba8e6ccfb0cae9bb101ec537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34be3e67309393492168c5faec2ed6c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c50a9e76022507f5ed189ec0e3961c739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329a96a0550dfc6bf35e6bb60cf58b8e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1c1d0c001b4d521ea3108da236d17841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d820bbaa16e53160ad8eea58e3815942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6eab02fdc29c88c731875502e9c20e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0d5ef93ea1504b4e5a1d3839faa4b444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0869ab136d08b511e1c5224b64e81c745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f282270b1fefd4049dd4e6ccd8d497f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43ab6058340cf45ef2c7c21fa46916f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3be2304dc5bd7999a880ef71633e5b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d817c846709884a4fce59a46a9855f049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca7306a81dc4afb27612bd5c8ed287550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8de101273dda4f3d31c7585ef47b7f151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d0e814782b78ef193860388fe9fc3252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0573c6b8cd58fc6ecc166d27edf4a8fd53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8896ddf06588b01f9666a93835182754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edca0ceb0c277539b3e133e3929b39d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238c82cbf53f3dee3ae8254bf68a030956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1d5dbb08c8a69cb62c3127225584cd57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00cde092236413a477c603fcc06a4dc58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3541abf91bab7dbfa4a5cabd7a46c34e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a794fd3b83127eaad0dc6c487bfedd160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb449ed1dbedf89e3ce55652cc5244961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4dea5ae1146ee85118fdc3f4959a95b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff489f5d23e624b1e245332f894ffe363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b5738bef8374fe79885ba309ecbfc964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d088a521d9c22a52c8f7adda16e8448665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c747a009728959727ee1488078686d5366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873752abee7dd0ee9162a4c2e25a789867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad35c96c8ebc8aa2d0e2272075a7dd068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4469e68d5cc66c5e89813539525faff69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fd4560190471e536066b9a782d3fb170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73293c6f355f77ab74f09a2b6318431e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8376a05a0096a353b3cf2a9924fa164072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b252eb261266a1309ed57f74e39c6d773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e31d737be5dcf4d2f98a6b5eafdfcd874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34697fefaf3a8ed3185c1e12be5e2d6a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8b7cdc3003034f97f6675a2989c73a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b974685cc672a325da9b0f0e8bbd6dc77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabcce5dd1b3681b3d99cdc1f094108778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd04c749697264c691ccdc0281a39c0379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba840585c6ece5525496b185900ad5fc80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f1e116cba0c55904b2c13f134aa57081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d4fc6612a2581c0093093763028bff82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01515b412fca6e0e7e407a13853cb8c883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1f1dea70c380cfb5c771b6526e6dbc84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ce93cedefddd7bc27cdc9cd5de028a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3336a714ec789510e4a14bb9c2020a6a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f541c2b906d8d2935841949d49ca875187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a694b2f29664c7f0aa1632ac747034088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e3136500d29ac31c6a6779974cab9689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ad730556e0a09c524029e7a1075cfb90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e86ad6182e07f6a04d69bed5484b79591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7264cd4b3802b9353ea7821478288092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9639aa1522a309478c69836b65ead7b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa285305a79e2542936956ac37bbf6fc94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d20459ec1ce84ce29c1adc456ca622995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6088ce828d04ba0d722838a6cf31ca3296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e224c7f61365d3fcd48b829bb5668a097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9464a0e1eefc854aee15478fbcacec1e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c3309b0e85d0ef0e9fbace26203bff99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b63c2f20131e67d3b8d3b4908f6d6ed100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6225391cffc03380ba4204c26c0295101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9f145c58002218fba4daf4c7c6a97e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3eec0204911423c5532127e613a6a3103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21892654e6f0302822ce4d99c835e36c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba44ce2eaa4152d54c2fd31f54cb069105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b8caf745371a12eec2114fa43eaf23106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c50a7c0b47f46188eaa5fb284a2ede5107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584aeb0d3184079797d979b69cd7dd87108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16137b2b0bc6626714790e3e1af1bd41109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898eab21cc3c27971aa1c735ff585c41110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4812dd56c2d867960badb165a70bba09111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7b56bda2d9f859e0c741b0d5fba219112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e9aa382adfeb6e65465286757bee8b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1614ac87d8f7509bcfe41a6c85022f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afd18e4a02a781ce996a4175cd64786115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fc8aae2632b98b741b13bd65071e52116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc306f21c32cbe29c0dfeda04b2e299117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e17076631f9ee37908f2a1f2e81b38118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9802fb95f8c41889d17235778e550670119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2a2e1537132b82626cad42850cc8e4120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a5384b2adfcc2cfe0ccfb4ceeb5cd5121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ceeaea0dda568ad04506e0093616ee122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6289313fd9d8a2a631c2775934ba6421123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2665aa662840e9178437d0eccc8df2124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d7ecaa20bc1485be27f5d4bb6135ba125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99738b0a163ab9de47c21ac9ca3d3107126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17e20117ca40a1e6ef6ed1ed85282fd127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ab872ce74b5eacf47b002254cdd263128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63ccba7be9ac68c6f100265fc3d384b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb6a8521dfc6b2d01486dd8568a7f51130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09346678565e6872abf543f0fcdf565c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aab1e0634ef51b265848370f9f9a580132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05639527535608afdd2a5353a6bf68cc133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059885c28ec716fa8639ca04130ef39a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141c9c977fb1e088daf5d7424502bd1d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b24a8dc8ed72ed6f03fb91adbe5859136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4f16de3dee413298971ef64f6dec50137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519405faf3d8241db663a307e5c9a9f6138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9068f0a9a38d93c3d8e91323b8660202139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002524b223c7e5e88395cc5252d98a15140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f123137020fe480a161b2a5212e59e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f497850cc44a6565897ad57c12c07d20142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23b7561c2a549fda57a30cc797ff705143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1605332558cbff5414053202b48cb856144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc25b01cb43e39e54bc45ddc83a526d0145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828f825c11faadf4f557a55304906788146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0800068ddcfe29e4862b18195917a2147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11895bf903fa2dd33bd12740fc5f29ab148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e1f3dd8a94157d491b016bd032d39d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f05b88dcbaff7224f4b235b0bee62a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f8c4ba375db66b5565b320da922868151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ed93b166bad051c8834d226927e7e5152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523fee02c5f50ca4d7258dc39ab42195153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa0ab093b924dcd3596bcc3f520819c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91dfd27843111ddd97a534306b6b11dc155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c049b9965a30c46c5233382ac211c83a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa0f24c2a11e26cef8e3a22b10908db157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a89132c3997192236f68b39f172a765158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60782a1ea14587da68c1f7882c4fb0b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d48e0b64decef0be4aa7fe3c365c55160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cede6acec9209bd6ba9402396500805a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56233bad3e37c7d41c720fb9c0f2f4e1162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c619ab1907374203c5f047dcb542e63163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5938921976f3ec6352feda29407b453164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cd18c9068fb803997ccdcc59015b1c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5489430b4d984d311e92144cf470e958166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30eb4686cd425c63cf208e7e6b17c25167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f53b4e403c415f28459f582562e90ff168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ceda1b48a3fccb2200cb355e9596a7169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3d27c8e9db8c74829ca8c8794b582d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67788dd0a4e56b35f2edb3c8b9bcd05171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4446e67386469b2d1836b428ca0deb172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd07eaa477a9d5cad736f7451a0cd97a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113834394fb509fd8aaae6b2b250b506174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea5f235369bad622f82a81cac58f918175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5ecf5a99e221c71e157551d762dd1f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede1608333d7dc971a07e5b80d8c1f55177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3ec104e544105a8eb8bca86fd81ad0178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bbfda0a96de358259dd0bc737f317c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d7fcfb2e205f180801bbe580435b43180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f46c480d544b6f2b5f29994187623b3181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a04f0482a5d2bc517b9fe51d7fefa52182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05ea1b1f8e968ac858cab630d94ccea183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd790b9037c0d131749dec80be8fd1c3184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6494896be82ba292048d92179df3a299185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb5806c04136e49b1ae0f46fd30bea9186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196d01388fa78708dbab016836dbc94e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f8566928f67f2d2d99a5537f0ced7d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88783127432f211eaae98e853bffa6d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b1fef4956dd9d0c75ab68788aee16c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ee23525cb29f9935d28bd4265d0fa7191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913169bf856760c274da51bf67325eae192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2967133da54d6232298310d6abfed2d8193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70846bad2f24c1f93aa5f1c44e49655194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b8780d5760a7c66480678738b7563f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07c7bdbd41945203c42a8f5c068a36f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd3c9936298f2f443314c13e95e4960197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbc2de831f68258d083a20de236e6ee198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999e4992e9ebafb65d9be33dae914089199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cdea8be23f99ec562c52a05a024386200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df71fd173db96500574deb82d65f5d5201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ba9d7a8b8cd44f14aa3c0a7f90c7a7202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d46cb95a32e2e463c7d64ab30d73572203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289a682960d71b4e321e9cbbbed4ed20204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324041545d2e6cf759de35ce2f980812205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515a7b7c9414fdb00762dc47cce7c16d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291a43743d98e1520096823960bbcf6b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b2b78ff4082b622eb2fda7784cba62208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bbfa1a3d3b61d3f333ebaeef864157209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03a7de71388f3995aa6a03d55074221210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a50dcefef04775fdbadd6df94b0dd1211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66226e22a9f2649c82fa5092394de439212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40a21bd9bc8db0a95cfff46a153f2f6213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a070a4c5a4a486c27d20413fb4131612214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c212d1c443013fc7961bc6dc5c4b525e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281ac89fadd0ff47cdb328458588d7e0216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22976cbb39e9d15637b0a008c86ecab6217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787357c785a134902fb95e41a814a0c6218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb2e68ea1f4a8dce828e437b76abf82219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdada8d3a943b65c7571dd68e4181cfd220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d99dc46cbb795a7f8ac611484f0ddfd221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133b8364aaf3fc8f9e542b3a5cd7c810222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085ca5ddc568b1bf840610be2b30d0d0223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d884eb4717919b395583173d778d30f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27345f7449342ece992e11a43ee94f2225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb02c1796bce44c8dc25bf4c06fb5220226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe124795b06bc84fdaa55d2f3825f4e5227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd0e9140da8ca82bbf4272c581fec18228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf38c56fae6fc3f6a10295cd7f80cfa229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ca1ea0f87dca62301ebbaad4814b41230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a4b30faeff9f95015fe7cb81597d39231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5072de9104e54468dc2146c3c1017aee232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7b8069fdd1e276e8372b5034fbd39d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d0045896e815c35e5d3b13b76df73a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8faa843cbbb38ce34c46792281db53b1235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0100adceda7fb4035cb672b6b5805d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e896f5622f24cf876aa93566bbf63e237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580e56dddfe76cdf3097f9a6ec990351238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87e99ac1617d51d9bc11d37fab787ff239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4803c9e73546a35987f1d1b818baf3240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10f10b5fc079a789452e7aeb0d6d544241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d9d0ee1cb0305020338647df9c981c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf82f28b137951ffb5fb36086f913d3243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307883cc313f294934c8d70a9438d836244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba375fb68561da28c95bec478baa8ba5245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98d56de93949a7eb71ccc5b63688642246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe6776efedf2b4612398f664a503575247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b5a2a3dbbb750099a4b6169b199198248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34dcf9c3ddf33104bde0b246513f2cbd249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d611fa0b76a4d3ab8c4788efb5653c9250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a927e2a149fd2285e3590dd9c717aa44251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3719963459b942be18d507f2a4121f6a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9b6e9b0ace8d0b1953910f009d5d79253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6aa98bfe8ac8a69ed19718999a8e87254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627f44dabd775afdca64049da759383b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36dcfdb1446334425c5615047af1379f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95cb8fa922ca09a5921c633cae28721257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764c83b6ae98542cf4a71f81837afcd3258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635c5261664f334ba8599a1cf1f140ec259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868893694fdd38690daf86871b9d5224260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c92d8b4bc97646cced8faf843caf7a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8824bb5ebfe91266e8892f198c640168262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561404df803c7023ba4a2b0ff8dd7e5a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d1eddba9c2470393e31d210424ef12264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e7236ddf7c36a4020a4bd714b1be1b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e87d02b1e1522994bbf3a95776d972f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5291491f4518aaa780a27653e75192267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9588baf5f837404a23bf65a7b1a488c268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559a520b91c640a61904d33b37d89902269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05eef009dea28adfa2a34af57ec2360270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84298ca90fde11e3c047d0b28715673c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1637f970231facadb84e9845b6453999272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f987ba0a0438ed6ba59fdd87fc1db0ff273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3628d461dc6ef610540ce9a81ee948274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404fcd87e9881f9098cb2cd94cc0c18b275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f00154e868f1e75652c004857baf5d5276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91914c1c081dc674ad1b085522fad7f8277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ade6ccc2d4baaf09c15c7d521f2b30278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e34cdbd2d8cbf7a6f3046c39ab38464279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820aa136386cdbe31dadf1876da86c37280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f289498a3f37e87073dab8ea6972879f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c978baeaf7f608d7c0555aebdafa1a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa7ea11e2151c5702f175f082901153283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0fc7024ef0c043033aa0fb23b57a7f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546b63cc1b1b1b2b370681f783a74671285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7527087fa6d021a4d8fb2350a9585ff1286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2a98a594b20f8ea9355fa7b8a0f07e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5acff59af782b671494a075b334be6288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d164bf30f36440ce0f2f8a1b72ef40289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4526e489fdabed871d94c360c00777290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fa2c13541650d32aa4d4cb8b4c91b9291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b66a7e5c6a20b22f070cdbbf553aeb7292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edeedf4e77f8ed0efa251dc0de535fa3293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fc5d4491df1d36c23bc2b4ff307dd5294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995b32287bfe4180f460619d4125b44b295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a9f323b65fd5db9c4afad77ce396b2296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdf8fa1acc6ecf4c47a10d11c9c152b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2c09d380f679a6ba32fe764b008a5d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2aaa75e1adbf43fcc58ab287e1954a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5e14c494b98fd40f9b415cafa27c33300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9bb11b64645a4252ee26fdcc88d794301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d492dbf9ed812cd357d0b184793155b0302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c34bde811fcddfe11dbaf2003c4b72303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14980fb21ae6b39b49c6ec9ca478f5ea304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5911f27d83f61cb414a7fd479bcd35cf305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79eb50760fff90bb885b26af99677df9306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d499656e6ef5fa88aaec8b4755685b307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e85977e7321f35b686e20a4279c1110308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10c456e4565a720b9833b1ba3b9dc12309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ae99e2e9d2cbb7498509798b7cb2c2310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f9ba8a39f13d563b17b567fa285ab3311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f5f9f62135481589f129f7a28f05b3312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33565562cc4e28ed35064418155044a9313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ee9077f2bf050faeda03871272848b314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b5bb9497fc7769ecd582cc9db1600a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27925cbe1fc3fdf9b370874680c5127c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42fd961c32cad7ea155cd4ae1a73d74317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9279ef7585fa9262acdf50747093ac318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd0a92d954842622e2b90133ff53af8319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0ee018cc8ca40ca3ed4d07611ff779320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0838114a383df0901a9a865613494a6321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adac578c6768bac1258b6593722344f2322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07032410c8e092eecdc8deb79336c751323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beaacf933f057de15f9cdc24226cc5e5324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881d32adb7b0157a5bec0bb3c9c56e29325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f2eca5ce9c3d023b7179c6d253f4d6326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74256e974b21b5bbc0534ab928275fa327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edd75c2b0a82cafb7da6f8b92e26481328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a66d529cf6c41987b63d09801d643dc329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba96c501c3c9ade6875ef0670394d224330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f7f4af8ab31b1ec0810653a02b77d9331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fff68080f41964a69efe182e94a58e332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f08a64c7cd821b944e45309f5b90ebd333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca75c8c7e7d93a302b696c7c3dfe5a63334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549dfa7661e9a24e7cd2cc36c6b62ef2335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0368bb497bac1a629ca04729befe20a6336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b407429630c7eeeab0900f37de1b76337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e46f151c483e26e2fef4dbc105a9974338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf99ca4130de1916a95f91408681ef3339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb5dff6b72d00dc2b4713ff4b66a4ef340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151d1a83d6f26d2a26ed2a3480fcfcfc341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d7bf435be0a5a4046e9eecaed6bc30342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f761591f5069f9932ea3534b2c284c40343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c90652b2ff3818016d58c6a0daf88e344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3a9949072a1cd4d6ad61cf4d9ffc4f345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1baf80755f5f0de9bf73c958a51181ff346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536ec46698ac5a99e56c2e0de512068e347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29da8a5046faaa6bf1d1ecd09cde98f3348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52e1eb9be0fe63a4e16cf99b26e0888349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0175959e98cd6154760f30112aa5568350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e664d2ee9946a7bc86086cb3a0d452351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f9a07312db9a95c5913f710d030c7c352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46c19a31bccbb215e9612023d434db3353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5655c313d6f1cc6d0888f0e0f84a30c3354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344a1b1e7f6eef546905c1aa15be4928355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26aef193ec85f40ceb0c170f74b503e0356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3704c094254c557e1c8a7c18ff51a778357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de75e69287c8c534be049212643f6272358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10979544188fc531b9cfd745d01e4419359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d9495cd0ff9c2bec121961e7a83865360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36208125dc52a9718be072f883f176bc361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f61d9b9a05bac6f439dc62a4dc077c5362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3203da69ea969ff807dc91752b7ea207363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0672dba4d84d1a5dd6329566179fbd56364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bb6b73122e9c69efca193514124bdd365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc17668463d280c2cb85a7050ccfcd0366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84941f4bee9090f0cc6cbb89f8c274f2367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517f488c6c3b8e828ace94ca7ccfeb70368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b298bc3f19ba54a5f5e62f30548f6180369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42839c99891c24bef212ee71520fc257370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b0a5a250824fe392b0888681c9478a371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb18e2c4147fdee15d71e986e3decd1372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e51fad516878c6bb0c5dcd0a2a54fa373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f32ede6fcdff8c2416c3d41945a859374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1169e895980fd4d36bf625389354aee375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c934ea7deb2be9778f443d7c878cd22d376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d384dc81d6f1ab46eceb4de29d40a68d377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ae51349a821caeb66875dca013ec64378.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>