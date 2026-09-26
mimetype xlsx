--- v0 (2026-09-26)
+++ v1 (2026-09-26)
@@ -1375,51 +1375,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ca2192303f2809d51b7c8d2e3052e31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e1263f0d39d784609ee12c5f1b3cb22.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81b748db33ea0a3e93f421556f72c583.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90394221320c651a026e6b7d907b57e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ecf1bf1c94f0d6586ae59052fadcfc5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7025efd80ca0684a8efcf07c171b6256.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d951317e238f43de410c734a0f2acdbf7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb79f729ca786ea803e2d2f67082b65f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed194925bc664f075da5c3cd847a39269.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d94a74bbf6edb601f0b540f39f97bf010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b795490abea99791e94b18e8cfb7832711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fed7157c671e78eb0cd51dc3bc4ce512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdcc66a140d7aa82cb6ad57fcbba71413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbd72702428210a905bdd66375d8ee814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139b61de0117bfff48b327e583d88de315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d0177fdd6df48682e89b088a051f0316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0322caae5ed7cff05156b88234f38f4217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7094be8f7eda8b86b4ee5065e17794f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cf4829b905f124a230f7bfe569fd2b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c558ff0fb46d4e17dfaac7f2ba09419f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98b36064c53c09b7307f4c541b72f5421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266adfbfd1d01a5bfccd7adeeffe360122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567f5933acdc06e57d3fab55c17579b523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7138e674ac407da12c312b075e1baf4b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c90c2af87d540d25b9038b2546489c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c7fded660e20bc58023c73cfc8f9c926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d9f2aca80e2b48ddf1d0f27a82d50327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c1524211504363038bc376ea0efa4e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d0481dbaf6d09d5920f5efb035b42429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf1193711943c656cdafce4416c7c4130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d950c4f13fe360522ffb452151c22c331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b666f3a2bf2a3ca2110aefca1ec1fbc32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ddb591e3de34f3a55ec7bd1c65bb3e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d729a59cd5424f8bc7177d8750fc697c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ec28387c9227c2779187760083eb4435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886299abec1f51bf4d0c9b77f344749036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428d27a0376ede685c98f447ca7abc4137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06a6dab9fd96c3df3f349c7d0314e5338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cedd9deca8e00dd7bfa50635e76399539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779b27dfbaecb1bc728fc9116231e3ed40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935af02609b9d7c9d57c12d77880451441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157f444fc398713f088c9eec003bbb5c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe30308889ce968426944f2bdfeea9543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f23c496eecb0e9f86b321d7b341f51f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9809e838420253a97b8a0e4e366f039145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376a69d7cfe3453b19c729f7dfd9013f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a66d8a32edd9ad464f4402d82fd39bf47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb56b9e08e9280f2af078bc6d5b07ac248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106f493e80602c18ad46bbfdc541dcb949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176c98c24a4f36d35289dddbe8b45fe250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc93db8c214b228f8a11cb15fde2c0e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cc31d77d991355ccc1e870470a0f9752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335450357a1c742038718175e073fc7a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012b06dbd3bc154cbd20a807bcde236254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5420ce0222d87f0a0828bf09691013855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af6b5237e08b1bde0bd2460099ab32056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f944473d275dc591d2cba93502db5aec57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1aaedc02167551ea57b99129c1e9c858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10feb35d34c3eb152510d949e1b454f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab04cd380505fd12c76f4fbadcdddf4360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77168ad4e44596de9a64c4310116076361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a987bfac3379eb4f789e6c67581cecc762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b87adf65090eaad2bf20c5ba8aa94363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e15299b4a24847a8c67dd1ccf85c04b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21ccb944369a9b11384c8f9e996974965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab2e07149a56861e3e868bd14a6371866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a518267d4b1855ea983c9123311c2b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909cfcf2a87bc1e06a8f37f3c23ae90668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c2d4d759955d24ba56c77d8d17ec2769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f74a244627d0be78512f3dda4cb9fb70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2fb1c0ccc5293cb8d008efc3dfc29d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45363011b09723833f67dcdf2d92da8f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3af3ad4f74713991d20d971ef78ce673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889ac51bfec27d42b20a073c7d00230f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d973cf756e7bff28f9ceca0d21e8fd8b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3a5f5ed4aac00a22dc65327e0bc68576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37a1c6d52b6dd0d7a1081aadaba627c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4bcf506dd885907c212a5a7eff1b9178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1f051ed390c54a6c0a6a478024552579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb973cd0d2031a177424312257bacb080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab58a45427c51ccd28d07a323e72ab5e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c9d89337501b751ef4744be1fd982b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca361424cb0f8e6bd633c377f72a9b383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4a6e451168b758e7f1b6f16d42991184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feda82816b2663d45917c983a17de75685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3f1facb6db955d97dc0a003acccfbf86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b832c56acf21d4735958592603ef9d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1392d9fbff3926fd68cb099c881ca788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d891886af46677f4cf96b52e33ad06ae89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4624ea7a9816f55c2ca09fae8c0115390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c6bc54517be914f9955825b70ba0f691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7903f65819b191fabdfa6b639df1bde292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82c93d98c30d95f789f9308ffca172093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9bf489fb5f7c877d70c2de0940f1fb94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0524fd0bebd62e693dc6c5e84fc913b895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825b1252e9c87715a92ede559db23da396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bedcfb65bca001ce54448450332753b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3173d0c47843881fdaeb96ea09fd8d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b262c6d6d0924a5fa19be28be9be669e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10088f87327aae0eb9d1173101f89865100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d417718ec4d61f01154de9570f83a116101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a26889aef3287782b13eacf563d4b5102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5ed9babe14edbdd0ca27a5925e2db6103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14712222f85724d408c7ef3617dc040c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1dc4803a5ac1f538982212a7dbc686a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3698869bb8e64c53782bfc3d1853a1106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a758d566de4cfc1458ecb52131801da107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369c5a52cde6e0213dd1d948c2aaa14d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5a95e16c4ae1b270b28b6f90c5458d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7339b77ed67066081dbefbfa08a24b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d018f03ea6600c35da4a9e036a4342f3111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55faecd02cbb6cb4110149fd1f20a98112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4cca949e7eb1ee87abf5158942269a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7c4ebe2d84e6a5127162bc87b0cf5d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cb2dd0eab96df29109a57d5edcc73e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c267b8003f08bd6e0cbced3863a3e2f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683b28460b647e71332a1823a2afbf38117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5be1bec37bd976d69d082fc9f6668eb118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d399e28c780634092118e182d60a02e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55efa2805b61cd09ea0803e9c2cde7c0120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04167246046cc554aedea8d57b9ec8e5121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf14d9f5f03d31353aff75f82aaf01c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efe031092f5140cbcea7218e255bb82123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4089ca8c63a98f7c75ac0d7f8d2ffa3124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63dccc82d2596971b977464b9b50c4d2125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0359616bae1d9910195abbde3937b56126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e0c65219b1d4ca312581a77c8c2372127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baecaad8d9c3a65468a3142bda1aacff128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80afc096d16c9d0b0abc141b950ac4e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fa736c97221f23071a21062219bc91130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bf50f5a0e615c1733695b72d23f8bc131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cd66da5531c7e1aa6b2a6818fe8acf132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e96c3ee59521913490a47da40ce74ec133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8699c82748132885c52ff986b2ea9020134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bd0dbca436a26f80973d2d16b2bd36135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad2eb85743b1a204fa0e2fefc040ce7136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b880bc13ed4f4191ebc0631942217aa6137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a974362ba1e777e5fa5a6db6877e59cf138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654e7a0025b8c559a5cd2ed9ffff574d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ead0fe2cf824d4b96f78f5b2e1c7636140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76dea138eeaf916748de4f876dce05df141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3aa98e9b960865747bea53560eb26e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16cbdc0ae2a6142f7ad88202deaaef0143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d651556feadb17b0aa381d8dd1c461e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02b90caeac466c1d3589e6e0c61ada3145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bceec2fe314a7439e5eecca7cfa89b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9d01de24c83351d8fdd41d57a8c463147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b26ab8969be14d0d4eb7d6d3c58198148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7611b8bd71991d4704814b0f7b9197d4149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fa283ad964e2718a6a1a858413586e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c61d1714958c429737d5e806dccc560151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2404206f79cfb8bfecdf77866b97d8ed152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7869b646b1e3b0698709c6280d4dac153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb4d14379577d749982f326d68c876d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bf4e77dbce9a5a22696f9cd3c366f7155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641c945061239c88cf7f0ae0c112af16156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e007459cb018cafc1ab81c073db848157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4764e4f0f5cfeeacc920200c5d144281158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8c4f3f42dbb180e36e2cfcea8aac2a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d872c2aa6ffcb3b6acb40896e5ce36a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fe25e3356e95c2e9b7f9569fb767c1161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0c5f138cec37c40ce45c7eec8e176e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd27826886ecfa1e76df04379776e016163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f4c0d7ed0c45dc2e22b4d830616001164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38ede656473569ec99a053afdc52ce3165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093ae5ece3a2f49bf97fa627abebb48b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cd9f97156c00581f5552ce1a25063b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b400cd83b7a4f49da256b28334bca7e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78c6e7c2d71c8b68172674330ca2ea7169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cbf5ce468fae0099b0fee8a402886c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f659e65a9cf9e8f7788a3427c8905f84171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba642ad4b5a037d7452f9e3de76822c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8c4d135ef0a3dad3cdefd2fc398308173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf7880b3b722e6f232c01a94d438853174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d42f0913b7707af787629d3e6ccc21175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1709d41258dc54d183853d9cf801d7e3176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c06696c62051cf4f07876625c6477c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3931562342744e3c0724f84b1f4de40f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9551748787d8a3555c5037b65874720b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a210c585b4a56c374f153be3daada3b6180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96d7b8aa04ff9c5255578bff871a55c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61c5eff78c67950b8ea5935de5c39f2182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d987b35871254762f571ecfc8573599183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d5f951ee30be856e8ab8f408f4bbc2184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33869d5e9d094555b4aff9ec4472197185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6ce62eb140d61967723a431ec73f86186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1a1037503e04e6926b83c046c70207187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c080f280d0e2c4651b74261a693f0ba188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e037f01b83f743288e0b542bb47bac189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85f7ae51716825ab89175c95f273cf4190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d7949c1d741280bf11f72a7cb4011d191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8398f5cbe085617134adb6733c1f310192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad979e85a357ccda21802f3a71d262e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0ab0b7b8cd78c209ceaea0399a3aeb194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9af55c7212b6adbeaa097b9d1d5f546195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f0addb9c47628518ef82d94e7cd9dc196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0275564f64bbcf74625eef9adb7266197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b56a66a90c52197702199b9fe5bebf7198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab3c1c5121dba31b6d634d621e05ebc199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55cb5147b722e3c9a5a95f6488eb034200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8befbc66dee2cc75cea64b07916bf3201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c30fb7be6cb6ca14d6dd576460c1a86202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf2f4bcf39283bb4dfda0e12494a698203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03c5bae1f36b1de98c2b2f18813f7dd204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcda9ce7cb9c90a30783f3c8f2f5bec205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c1e56f694e5ce5dcaaf462afea28b4206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6745b6074272936e2e2838979e0be7207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5652ddea9367dba8758550e5b1ba9cf2208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d30cf53610121ab1d9d4b0073a77ca0209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ee30c6058e77c41fc3604512fd5508210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ebac455964175b5f41bd64bcd926dc211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65020ad6caffb0ccb2558780be9cea89212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6313d9ec01978d1ce5caf60956fef206213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de9f747a7c6041fd6fa01f10fe15f33214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f2ba508bc5bf5474ffa28608b70b28215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2225a37c58d1163d029f6d848f58bc25216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5671774728fb28d1756832cbef6de865217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144e50894c86219367af351616802422218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2595f65ed73e715a585544c4d5bb08de219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de16b77902753431bca02ed18bd7105220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada8a30cfcdc9def77ad7dc8623c1e5d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844c993823c4b9d2ded2af1749e5a2d1222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddf7ce590424068010293d945738abd223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2e3f2755fb34c288434efa41588e1b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d61fee11cabd80bc3ed4870ea54d81a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f01b6c517c2c717627bf0678bac857226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902a2c1d57d13fd7a653b808ab2fff94227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052df9d9171108c84c731622f2cadbbf228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac82a4880dfc8a2da5c48be36b2702ab229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e539767c2c32bfd488a27f1ba8dd4060230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e124872e31d2733be3c6ee99dd31da4b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb425fd0aa3c0f27f2f2878e3915cf4b232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0c1e74ff73863350d4cc943a3cd127233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699b24b89c42e4b7908ac3dd72a3ea33234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdb1ad6a7a00426dbe2714fa75a4d92235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17780fa1417eb3530622f5df32096d7b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cac220b02efbd9b4565df994b23a25237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573368acbbc4762404a8a6c3058ca013238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72f288f2ae3521846db74cc7f29a256239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01929849a1e12ec5c3a54c1458c0666b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77736fee6f49680068cf7021bf41eb60241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16e09f8656f36a920c70a67eb155f63242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0a9997ccbf85a5b076e138f0344585243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162cd07f69b798980a3a4d7db423761b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599914b6d34aa324277bcbc2b46259e9245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a9284d97265188fba8c75004867abf246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022def4df20dbcc7b9d1e7c5cef9f4dd247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a13908269674feac985f3c9d0e732d3248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620fcce6fc0f7f21e9290724606d4824249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530e0b6e294992ed6847c946bd4b5f78250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a264c3af04db17aca555baa73eef790251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb474308cc39a27407d671be16c8e8ce252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb670f239012b3baf5d77ff52ca8b23253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4d5a4718d1798ea335ba7b4160cb94254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3991585ed90c06c1e110771b002d6c3255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146057eb826d52de64704796518808a6256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b06572343c6b84603fe9315cd8ca82e257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7196112609c6dad87b19e494b50f23258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b878eb7367770d9aba5d2e6289480bc259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e996fdffc467057a667ca5cc54bc26c3260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a95b1f366c8f2e519f92745bded065a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb81ebc648a8ea2bc1542de9695bfd6262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8617978afefe11ebc9be10f6e3990793263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb5bfc875d3a91d387c3339b50af341264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c03133fadb564ddbd2a52ae8d273b97265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa3f2b17ee162ebc325d382bbbe4a3f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9c76dc997d5e038f69c56f59159134267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8634cddbee06926146a8a60e566e8118268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b01c1df3fbdf571e08a0c3a1cd5ea82269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb9b446a2d3a557a629cc60155bf868270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70ce80b653bdb05ef63de8fd4fbc78a271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ca622ee3ba88f7283a9b16a843026c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40dc155911ea189c7e97a8d464a66c5273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2d87ba0a25b16c5b9b314f9de3f79e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c63271c4d6cf1de44fbbe4defa8ebd4275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a456f7fb0c138701060fc704d9d6ceed276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a71bce2ed8dd0895ce9dea3f8dbfd59277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446a8b36cc1ef0e16ff70fbe7bc2e989278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de09350e866f39eb294207d0fbb47850279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be91ac6126d150a84b9ba93850ea5af7280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0188568c3e7c8eb5840a973638f399e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a314ef273a71360c00e6f66024af25b4282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2df3eb6fe46f011952848fd42161d5283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216826ce93fffcbeb0a8c48e0fa374cb284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8468d9190760946526286e7dd3a4b449285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa7d839c6e942ed6437c6586c72f8c9286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d027b3e8d8a2ecd32f8ad64ad672a8bc287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9102949b0a6c6a81301a04ce87dc947288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b27f62800f97fdd15a26f14cc3fd4f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31eef062fed4c16cc42b560880c7e02f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba1cd5fe6265af0dd9cc6c37cbbadc6291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728274186f582067ef9fa8d92fbb3a92292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e548294745d03e6937e705c7783d6786293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5964cac1a1b32285aafdf5113d0e09294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246624a52b1f73d363541cbce8f9bc2e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad21b2a94142db95db26cc20bee8742e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1025100463d92320bfed87d1c7339eb297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae52508bd94458a60c7c252805836801298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f409fc9204a688dbf5fc21c56b50a454299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62626ff6fdc648e5744b10272bcbe625300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a581e05900d04460aba6c3f24035165301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c193d018c584efe9f6048d1ca0c540302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdef28db946c4bb1b53e96918302e30a303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcf3f48989885f69ce2e73204ae0b00304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f735ba849e500a46866fa9ecce1ef02a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cb84ff91262238a780e561d91c10ca306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90b381d69e7bd49837584f4361cc177307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd068d50cf2687c82a060acf11de71ba308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e90166cf7ea96d7ce8f5332a825b36309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d86ff887ab6d529a231e151043dc794310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd22d51689260f9f62ffb75ade6db10311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53a4e80e7d45981caba3ff85371eb75312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a745a8c2a143207b3fc2ae57f7eb91ce313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0925e03d907c9eba1e7e2e9a794a9fbd314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd69d9f5cfa85dc957d9b75608b4b76315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef6115ec8a38bef4341abcd4f7957fa316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebfb5f7ce31334846acdd2ffd88c254317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99097fb18eeed9386240c6f8b530207318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce6e9f3f37859736d799034352f2886319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5663fb7610f8168f5d78dc0ba135e616320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cde4af072d6389ab300188e703018d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62ae42c3f1c23ca787b80cd387afbd4322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9fa50b18d17e6a6f72da39e2cec567323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ad922ffd4555028c704d7ae8aa2cc4324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e98c5969bf890398abfc24b31ddf25325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55f5c620223794b76a44d45580bcb73326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d104ec7f31bf37f4f01a8efc035a291327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea9f633fd3ef5aa1ab319c5f51dea9f328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c688ce969781ecea66c6ec43eafb96f7329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbbca3d378560439b299c5dcd70384b330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20d0713d4a74a868d0c85e35dbd657a331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a31b49442609d21b996f6e0aa80471f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27cce62d031db8435f632dad38080c7333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a984a5e98c25abb3af71f8e304ac196334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01dcae4a4b10a2ab2f37046feb315d6c335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a66d66b9da7bf1a69d2c201ddcb7e2c336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9ed13c4c9824885a2f300e65cfd0ea337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5a6d9d6fe53e0fe748f41839ef1e37338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c48a0e698c41adb878de6ca76ca7e5339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb90c72cd4ef3f9f8e2298f0aba7cab6340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9ee68cdc7bd7394b1247f0ea8032b0341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5490dc65d48522241547a098e55acf342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0c38eb3588ac48a1960e5a22bbc0da343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5782bb718d60b9b3adf0d5effdc5907344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df8d9c875cba9e5442f803ff1c58618345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86abdd688d11c23425b3736ee1db77ca346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a9a57c0e45a6e114ed69115ec4d585347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bef40acc9cdb683f7c274503a6855b348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ee57e596732776bd4ca7e651817876349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908f996c71614469365d1c6b0e609239350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c085452928b7d00ecd213cf3ed71c18351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f227ddca46ddaf7d86f24418a0053bf352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45587db747af07cc9b0029f0c9a5cf8353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f768dbebfc5bd7b7fd87e608b424aa74354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bab823ebe2459009cc29916245c727d355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c5579d7ad948c679f271690daef0b6356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f50f6496dc92ad710f29c337f9c7d5357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa81e29c33682a611a60bc830936b71358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711efa2b48d686c3749ce06d35834b96359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a99149d5cdd690ef83e810f68a09d28360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2b7bd39a3b7fc46260ced3893fba7c361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8e3c32a0ce87857618d42f095121f8362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9223cfb3da260d6c3b18ba69a9b3e69a363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d17d201c13f59f91981bb5fad2e1ed364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967d22c2404b9e46f5f3501eff082237365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0886bafa74e9b38bd605a248ba2fd306366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb14e25db9aeb74aa6b1237e4d268404367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598d72386614c0a48918c906ef41ac30368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994b940fb6b49996400fa02668855546369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a7f00ab16c5fcdab41a8addcc5c522370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2bedb530212a82b06461808577d3aa371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad84d0210d61c73cbbba08d8343bc24372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daafc462649c82dcbfb8b63651bd3094373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c2092f7b02a93a76e17fcce95f7ff7374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c8805ffe20d834f139794fee2b3cc2375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329950192dc7a61d650cb005f2305aa1376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9eb068fad5d606886e6205bd17a76c377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f34cafbcec7fff61ed817009b51ec07378.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adbb02ee3f7935700e157f45b61e0071.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd16293561ecedf4448df29e5d021662.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563ab2c474505bbff19af76e2ad5a96d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5141ba09379e5fdbe6c231d17788baa4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fa276f08974ae400d08d7a7d25b8ac5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457452ab39bcf994cb5e6b3567a2233c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5c1b5c293c7bcaebcb96f3505b38157.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c98757aff5e304dd0aaa8b36b6f2ee78.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57f6c0c87f70a091eea608402401fef9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cc008b90bb905c1919a870afb23e9510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fe06b26af324c42eadae8ad1165bad11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00640889062a1285687916efec27c3312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a16972d89f8c245d276041d07a812113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a9c7cc3878984426519177090da92314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3121e43769ec16cf20ebdde53a3ed2d315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3d8a48dded9e49c9ec9681d3916cce16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdd9d52323a9f3e9735608a4122879317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622fac134df5d2151ae507af6817b4fc18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395bc9465ba8a7fe42696ad565d8cdf919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3392e21fab71184b84009a9c2153cd7f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903df5c12e1d407830dddfbebef4a7a521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543b933aee2c4cca487e0c2ee64bb37a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888b2542051c4c836d29f231f4fdfd1423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35efa77deb5cf98ce09694c1a931a40524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06570d72198003cb9718f0a4c681d94a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90231eaf05d4b17b0fb67b45ea263d3526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc791d2ae2f20d0e3ac3c471f15d05227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df67d1162a798be9cb709dbc3df75fb028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033c37b7ffa2542f70fffb9530ff411029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47493e4d5c43473c77a45b2cce8e76c130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22a28933bd3db21d57f059351ec6e3e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb467678bfbbce6608d896f0fba613632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828afe4551f7aaa0846fabe9f19d660e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f27569aedd0764464d00ec1616dbecb34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2954a0bf09017e96b0337dbefd72d135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bda0c077f888ef86d59070377b04ba36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9302c75c0091a99f0697d3a24c69dc237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b735e9d65aaa1d94785c10f337fd75af38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393f490e7f22c64ee05e7d2c63b6050739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ff33a254eca2902f64e6976155e92f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39de89ff80cc01f6438559bbf51ecde41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d17460f6711b4e1c10bdde7230210642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6843fb36a1e8384a22bf40d0c287e66343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3880df7709f68da6650c12ee64ac469a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85d1de671ed4664dc420963a270b53245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ee031df24b97cb7062f62b1bddc30f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc03ee116b91c8c977352f1e490ff1147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc71e1d464ab4c6d55024e8857ac96f148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260de13aecf352a2837a6bb009f2607149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b6c41cf9aae7f0140b0a23dfba548250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3dc4b1ece369f21cdba06d47e6169c151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83572171dec57b509af65ca979cf13ee52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f814cb325edc57054bb4158627df86be53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bb84b53fe55f9b5ad593366fe3185254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2932b41dfe3e04dc74a03e202f5691ae55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f9812785c283e4f66092d367c8a0d556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1d07d446ec26c18822574b68f0162a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566ff35ef5f9c8edf03a89add86a04a958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d5f0a73d56b3c3558636cd221722f759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb87fefdb93730256cebbe4333ed78860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b014cb5a2eeae95b1743efb843a5fe6061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b5c697c51d7e8612f3f63c3227191b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f056ef095c9200072a81ae0dde9cf063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4d4d586767886a44a4e85c19500a7d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc46ec37d16adbea325cd6b6105f7ea65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7c8df1aa26a11810498c962169ab3166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d349f49dcf746081f0b85ca2ec7192d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b199c0a542f4a174fba633264ecffb8168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f9453aa7570d4f87a8a5540234067d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5d8f98bbd337d8807190aa8da5567570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b253d113ec536d0f8dc26a30574b98271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc65dc514d9727ed0c8c4b7ef4e453672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5917c001b1a6683a9799338e906f849a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64aee66189a84e5803de9a6c2be3fd074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7a76977b22fbb2c180831c1d219ece75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d537d499a32882bbcfd826935a7e0b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f55ccf7976d6eddccef64cb1f791b277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd7af72550a9cb3760b53e2c95e34fc78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3c3b818b0d93e50e6223c972a48fa779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409d40b616d8e595fcaa3665607c178f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa71b6fa76a457cde24e3a332b38e66281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38f9112300d876397b3801fcd684e0082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832e8f597f0b2b1996a4845c1a36ea1a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bfc9f572da5af8d8e9e624b034d17884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35dc4d834f23062449bfb52795d236185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701fab56f39792416ebd194ed7ffdad286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26e7af5ed917ef1554e0d2f760fb80187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7649f99c40463ca3f4f5a0a785190faa88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a6e5fd1ea1ff2bc49e29e77ff888db89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd4692c3482c98c864ed3f31303e03790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee2c9f49389432e6da241aa794a9cbb91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c2a7badf35d78dadb26a2bc9eb232892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83de17e27e0eeb2c30feabe0dcd30a7793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23456972589ae2cc8256fff8342a454094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ea19204a595ad3e1b808984a11431d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570cc67b2565348b5dd9065616d4e8af96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18e3bd57ffed8f7b0fb3c818bc5999097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb263e31013779a3de9d97127fc9e9398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743d2d9937c13a81c8fd776b21effabb99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1450770a6e7c12bff01dc1bce1e9ca5100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2309c37d289aa84daffe75abcca74ae101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03176640a8d9ef9084b80e2de6f6b4d2102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a0a68c83398383b897f8d5663db178103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0bb091bf440bbe11bbfa20695e1a99104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7aecd3e1b4877531431f71fc62559a8105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2210dd75794e78b9836a89fbfe93cb96106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80d41e55b2fef926b15d1bb6a5bf029107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3204cb83b6485a790c175ba89dd34d75108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1ac08bf4462034cb028b6dfa4c3bcd109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477bea5f4e7482b12db97c2692fc1a9e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2225e17beadc4b54ca2ed9ecbb3fcd111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d440ed6522bf1e29608cd6a4d2a9265112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c468f6730e4f9936b65ccba7c84ccc7113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650a18a86c2f21912225743c6073692b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507761d5e8c6b6ff8f4d210e5f70da0c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa8410eba2a57f46d5bed286f4b24a9116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64574c5e175d19c80cdd04dd6e1598d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e77f7957758e26494ae2748ef6fdef118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1401e5006df858e8101b9fa7a52fb0119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5904a152599b4d73b449f2cf0eb693120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ede6518d321ed47c98d049e1a5601f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0cddfe1bca907a47857ab16150d6cb122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69abce4c44c5d030cb622b9ff5d38204123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccedf1b8abc95e8647be879a43bacb5124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2013c0c826b61985ab1463952235e8125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113502165509907e26a8366fd6ecde2a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490d6a018a2037031491881fe97f7321127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819010fcb07df1ae5d4a60954d4ca597128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ee6fc745d805a21c06d240fd5ecb63129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5a656ad2c6e3e632d1d91240e32867130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267181670459cf2a3e101395f4409bd2131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60845050455e54fd2e77c6ae42b8f223132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19dbc96f4de52ad764e33a9f58963c67133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5a278fdd349ab9c0f5fb51debad5b1134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f3b30a2190df8a7412dcfc13dd97be135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6383e8ac8a6b386c2a4358c569c9aeaf136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f2864c389bf20871cbe3faa0c94661137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d66cc8357ad7df72af3810c0bd81fc3138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fffe1732fd2c6d11d0b1f3c520f324139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7e1866b63bc5d4fed964a0d50975be140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad89f70e9db0d3cc6c1900bed64574f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c53d569e4fd093b7690e59bbf64fd37142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58073b1d2a4776c015d51a317c29b679143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d55fbabdaaa0af23fd1bc762d4275c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22df882d6994e00a8462af4fefbf852145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793a969ab21ade10bcbbcb1391b1a374146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7825d9a2f4d4f8372b6e9dd060eeb39147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49581cd0566261327e47e16730f85456148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57189a105780442a94d6f4e681f36fe4149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115596f05766583cdcd361f2195d8674150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a4f95f8d4a22cb6f6b7c263d61066e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b37bd40925d533b8dddb3067e181e4b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04d938d69c0c8a01d85ff73d9058b0d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b52ff46ac24665a3efdd121f8f56fe154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d47b2ed2c2bb47dba299c52c7ec51dd155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d66b656ae7dd6223bf411c80473ee20156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8742eeb14a5ea04891d57834efd4ff82157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6710557edb71576f1ba0a98e7f51fc3e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614b1e76d2f8837ef6b5b5b6a5d45db9159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd953ae7a7c5cc998247443de198323160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d772fe7d0d96417615de760466b0cb2161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93615a9478b8a3436571498dcd36fb28162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f9b0860f6e466b901fe99a690f9738163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb8703679ff12b33737c655cd7ee842164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a7efafbc9430ac35ee82d0f583e0c2165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4ed8cae5d1acbfd69d2c75b5618042166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67322d066efeccb5d23d56834f14613f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d727b63efa783b4405c03178ef6619b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3123659e2c46c5af16e337eca8dea54169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008824abe964594d1352b3c99a895417170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d927f7bd430fbdaceb60e8d706f19ff2171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63b80d8d8eecf71604f989b633ca801172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102ed52bc93f2345547f3a981faec46a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4532393216e8e5f33adc4713860d25c6174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f82f070cf488b84b660702e6c57fe03175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d6a7b48887235d371f4c230823cea1176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645175ee3b24f53beaf8507494fb03ea177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ee5388541040df515e3860a8616ead178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a6c978ab67aa947bc34640f1e39205179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6a434eeaa80876ae6efd30f6383217180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca68d2a2928e4e35964faa9eb405547181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a17f9060c3faec2c4d52610d3f73afc182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cabed57faf4d76877aea465ffb844c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd47b489b8a6d17588aa7fae9e81cd61184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cf76334244f4a4ad1a73ce981826db185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cb09a05430b039716b2a4a5d1c1fe4186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c54e16edf6e375f99d437e4c21ab37b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa92b9566bb0e1bdeef536a72d7d8b3f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7318afa9ec4496b51b072e691b1e82189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab813a8ef3ce6c887a6ad96291637ed190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ad83c18b8f8de96a2f9ad008e89aac191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7325cb5c25cd1ffe1b13d2940b6c845d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb56b89a4e4d9c1c35cf4afb4d506d9193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a387ac8b2935d57ca78b3d1b095ea8de194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2209ebe7c9f5ed84bfca9016cf3a7309195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfb6bc9513581f2be47d1fd2db4f4f9196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426cd1d3b554d8cefd318ffe377d2b81197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2afeb81f28df1ae71a1e554a01e17a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04429ee7341a5f718ab64707c31333bb199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c4afb618b4d0377e539bff5f0849e8200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257a4f1487b5b81548bc1cabd46c45c6201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f113d18741f80f32366a21e3093f1c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297a7f8326fb6c19a63200ae8d534361203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913cb243db54b64f87d874db636d111f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83de5b746a7950625d60cab2e5726e27205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38138c78f7ccea1ca4d1e32098e0ab2206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02530a091e19a55b5779c6e7741fe9f8207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0d6233833e07e300fe90d80f0093f2208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70296f21a5251ab3cafacf8a9cb1e2a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9d8cf39db07e55d28771a333bc78df210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f711bdbe155263aa99c26cd5e10395211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa42cfbab6b5e31a257b64f5cdcbf0d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66b1cb36fb476841165ec3c024b1f07213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878eb8c871b6b877ab33557daf849839214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d768359a4c65efd1dd227d7fe18055cf215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61aa4d78ed3a4225c894c027f264c4c2216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6943e1eeca0be03c836945e726e82c64217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce6e77d277ddc66e1ba1c36e4b468f4218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd1f054a4ea498d166d2cc29455d51e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af610818f884efd394e768ef954a0e42220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70e1f38eb8295d71f7cd37b3434fd70221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4094ed5c8b1e08e25d94b5d5f9cc23d8222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b38777d2a1b573bcee848e1f156453223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d103f0a2d6162f7f5ecc24c9acca4b02224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7257ba4dd3a203ad7f436542e173fb0225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8255683144e2aa7b1f670705d409eabd226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06278e8a5c623b983644bfafd908b5dc227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b97942ba9a2d19a0510b7b3085b14f7228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6712f86c5df0cdba952184073c1a159c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92fcd2374b8247d7550730655eb606d230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44997a1721cb0ff12809a839597c41b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b240cb7596d082ef3ca970de6e2e5bc232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153b2d60f3592273a659344706221a41233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f097bd6bfcc4fa8bcbd0749862a06a6234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b0f840931490fd7cf0b4030eee84ad235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a085eb33039cb46c10f3acb9678aacd0236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf29caa65acf66467bc562d2bcdc78e237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bdeea0c31dfdca1e6a9e5c65df0c31238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2a3304070937da9b02184ed5514558239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4f7a866d6daa65178a1cb3a9c1ef49240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531fc8ceb956625f648656b8388e5239241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5aba5443d8799383c1dad3c41373f33242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bc00991e2a50cec48c1839c23ddd54243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba9f58af382d5350aca87504c96f76a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17dec757326ab52567c6abb380a85af245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f7c63747f76fdf5ba018f04e35dcd7246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b8a93b3605096f456ea860cb1c33bf247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1cb6ae5a0216e3cbd4034304149c0c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffad2ab68eb79ecc588e1275e2280e3249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b78ec78e2da6a415d6774b766b1ce4250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db77a0d9fb316be43d7d0d567f9b77e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57afcaa58607a2795fca430c2d3d3ea4252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b645615c403253497ca0e16db6fe3e3253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39e1ca2d575a227bff20e9715c174fc254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b64c4c7b6b7e2300c8b93a53c3e066255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290ed0a27bcd67432973bee2422f2754256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c85351b36f00a971f741cbbd7b7b08257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481ffc314d8a8d80475a42680cc238bb258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2e3ddf02777d0efb426ce30250b581259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eecc314d2a97e266f960a77de641639260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1972f882ac586c05ffa9e16de8e03f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1e38ac73c909a252d25de7547d22f2262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f170b6b4ed4155a380cad6576c531b1263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da08d10f6087879dd592805d3f254c70264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67db1feabf746bdc571acdeb38b6524265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13cde0da02485fc1310e07fa317bca7266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab3ae713938165a23c0ad080c66255c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acb2075a00189f1a61a6c43a41815bb268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7b488a54f7d328e98a5a0b6db64077269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cc7e82b4a031c7f37ec30c0d3f90e7270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f413c3d2da0b9168af4b6ec2a253ce86271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f3fc214f60f4621ac448e1044c29d4272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3dc1dbe7d73a8dea6b420659282f57273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43fd8c5644f1495b210be34bccd7763274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8188cbd2ee263d975e5cadc80ba782275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b8c20926b30a458a0a730c2fcaea16276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11334dce8c8fb8977dee4025f383362f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd3b9722a54ad1d79995e15d8f867ec278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72aff51bd1b11def01dd9f8279d56df8279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585c1919c7ae32e6230a04980a2b4db9280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edae20a07d19e530c683d620450c705e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8cbf549a2e842ff80bf92a623168d8282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f84e3ce7a75a3767eb3e05fa9ebdda283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d618b2f67bff90de493d2690f49345a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2014c10fa8ee45eb010769657dc90db1285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b57b26836510ba5c05d31636a83648286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987cc684738111d4dddb0753124cfbd0287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae87c1e8ebbec7fdaa70ee363d96aac9288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7f6d2be5c17fccf04bd84b0420f7c4289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6946b01295a236f8c1323bec754e1456290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8bf9b957a5b81fdbda35e20ee0e985291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7012f0e76712516eadf6beb79cd4a9292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bf8c83e0fbf8e0988c688e771671d4293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403688084efa6fa664114d1cbbbedf5f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d3848ce7b59dd7d35b4322da0a18dc295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac47058c9f5b4a2559c2588b5c4dcf72296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee112f93d2c127fd8006edd1b3b70f7297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923a0a405acdaf09ba0c140c40edf31f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5106836ab058d4596317e9c89483be86299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b824745d749204a9d1c5baa96b83d1300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc3acfa4be3de8b021527fd5dfdc67e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c922651cf88d8c792f97a2c668e754f4302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75c5a6a26b8a01c60bd209ebeb3a915303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203e55f2bc6d60c0f5a5274508b647e0304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9d83d0171a98477ecf8de35e9ece3f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa275ed12c2972dc4dada661aa9b2c9306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e96e7e7ed2d51c5bc2b7b06a0e3243307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6c17ceeaad427052f86917604c380e308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13da40470df9361aa992d697fc62d2a0309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210a225713773c223836b032bf4a8150310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1685ea337ff7ff89625579b66250727311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6c7355fdf9b51476bb682206ebc8e8312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cc35d30fb27cb3c39cf2213101f6b2313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13aa66c5b88d1ecba87773d291b8bf7314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bf5055458ab437bc67772648056234315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656d8fa413d2605a07c72833972fd4a1316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d211b42c36c617e4b3593a9564c861317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653a67e33ea2004917ce7eb5e82c5cf0318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fd0d64ec554a92924871ef3759c62b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7616cd9cf46b269225f0e0bc8653f24c320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f648780413b40df1c5b236657ccab9321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f7a0437896fb0920a7736aa79455b9322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd096721e0d3e565d4074b8c5d3d12a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff43098830dafce65de201082236a395324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ace7691255e8ad8b9ef6912645feae325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584624d7af31b5f79372f085f1f052c9326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa14148f7983c64dc88e7251a851cf31327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef84810bd7257934394b918a4d7a6f48328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee72a697375324e29201b132769808a329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84a847554556fe33c20a05587c05d0c330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6209c2ce160063b6a497fe11c1475b331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024a5d644c8530952213bf5404fe2931332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8643836c5265dbe23c5bd1c634753930333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db97ca262a8ca74f35e1e4fb1655a5af334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c2e1942403b4790b03333a5cf6c4f3335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a279d11003d657ef9beece9f15ad3e336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ad270b887d61ef05eca4198072326c337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cd99f46ee43c7efe7aceb692bad97c338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0641f70decdf399d46dff335dc59f309339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8cea8e16636b51673eeb6a77584b4f340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e4d1523ae3e31e7844c3a3cea88f0d341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07171a09b0c611dd807027fe34972c33342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7c5ff24d8cc42cbf71f0ab70fa3e5c343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a7928cbadc498d27a4dd7f4d136c9a344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0454833b12447de954dd0525025c0d5345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254c7b4e733c890033e9b42b6539b68f346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d119a16a445a93c35dcc558c7615d53d347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1f73873c1782a39c20a6ca8d53f51c348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb3e2872fe8c41c627aeabe19f3d25c349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5954577573f05553411ed3cf098dc58f350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4787f79a4b45a3e7578dbbc21b203e0f351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00cfbd6f0099d46686be630b7304290352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c68c82e5f13fa63ff10d4a84456f96b353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed24d1b01bcb1f7e14c62692575fe541354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614862b07833ceb8d5c17803cbb4a56b355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083ad2c99f17396884b06f55c0ad06cd356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701d88af24b5c613f0ebb003fba09517357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19eb9a88018bf4705c42056a1e1a32f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b562c691f358642c965c855e89bc1c359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b342c1034fa743d9ce2a5237a45b69360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3432bf4d0392e2eb513d73192400f0e9361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd9988b6c201f7fe7c3ec7fa3322844362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbea1b71ecb8872e4d3e0c5fbd21fc8363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046961de7b81c21998b1c546d17f0c43364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86776b19cde435f30f9c73687e263d19365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7501a101c828fbfb7250049b34b39b83366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcb65632c2b68c373cd6643748f0dab367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb23b47d4b11742d252203fed2964a4368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f341b43b18b4f5875ea6f76f4481eba4369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca59d2f77036dd05efd921d152bb897b370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9f0f6c3666e320a143185bea633cb8371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d19724aeb9238f02caa8b6a80e6f509372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9a0f51f1a22b1136e2af5f8d38a627373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147fd5ca7a3f616c800bf5384e571fd6374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc51d66ad2d30cc074d39281d041ca41375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d186ce1d90445eeca2d8c52ef5e128d376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466a10fe8a635dd02b11bdead198a1b0377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a74b2ce8cb971e69970a239bb25e58378.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>