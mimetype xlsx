--- v0 (2026-09-29)
+++ v1 (2026-09-29)
@@ -1375,51 +1375,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028fa57c66e0238133a2f1569c9c56ca1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb142d8ba2658fbf88113a6e674777b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62f59ca87c2043d70a5f70a9c3280133.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66c8377ad22ff7eb02ee2a891c0bb4c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230324857898a832810107477831c9a75.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7ed5f241a1cdc8aac48043c5c34f326.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33eb648c871833a30a82a8d7da741c8c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6944814861fe34da1f79906e0f2baf38.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ecd182d23d744023a8cad2f69086a29.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a0427e60a13d339ae1070f6e569ca510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73957a0655086326653df613c1dde4ae11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6497387b09bddd75fe02516b83e78d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2d5b2c2088c380c1e1782831c05cc013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88448fa6b74452871dccdad5ea7ad4a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde9edcdea095f34532607a92d5f320915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89880ecd5f987d18e56524e1a7a506a616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d2d887de0405ae9873e854a3e897da17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b28fd34d40ff78b4c9921117f66abbd18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bd60abd603411103096780a13b63b619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c699b96a4e1dac5127e7516be23c5c0320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930ac8dd1e7c37a85a8ee8fc14b8200021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c4c433bc0464f0d3a4e12bbdab330522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6105b6103a6dad0e959d7f9a6e70ee23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a326eb2c7a12770910066b5f5ba7955a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e72ff07631a76702b1ef987b526239425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e43d5599623a409b9b5eb4ef8fae8c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5112d10cddf1c83a37ae216419ee3e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc88db64391f527b5ff61e28c3c069b928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd690a37f84431ff2dd8daba169e1cd29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5187759c7112ca7d25562ed03755c930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb939df5cced1f21051d0b75754db10531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8e8cbd9807ca7cab5e713ead4120a332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d942da290fe86ebedfb61a6c60c1e5ce33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc482eb19b99223ca6f21663d2c75a2134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bd47c49d63f65ef8213ba790f9e51135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6e7b695e48bcb1664498ec761dee2c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1777002c65b8201cbdf94598549813a737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f55d04261f36e6fa3d229e8f3a374c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bba1a390926b44b7607e0117a55ab1c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cf28fb496e2fe35c50a3017f5946ed40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc1015352df65290f322b24fbd6c2d541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066cbcac09d656c49d7b47ff45ef44c042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b22d27ef13db11f089eab074a78f32343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8797c326b58db614f18802da6349dc44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2715691abca033124ccde48259637e0045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de72f4c9cab381583faab0d3ea2cc0b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6794c7f74f30356b772584fff25359e747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c671f6c8b6ae059dee8b5e8757d50bb448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0ccb9bdfb73fb0b1361812ef593e4c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac3b769ab6e1aa91a6f6ab8a6a04f0350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ceb4a18c4b707ca3b605d78a4ed4c451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8ca1e2bc042ff4aad3b5dc2a8ec4bb52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5831fd9a0f00002db53bdfe3f6b71a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffba182183da5325da0f8851d0f6a4b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e897823bab188b0b237e35c6eded578355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f1434c4935878160b82afc5ac0a5e956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478bd7eb5e7fbce80017d7012184138857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14eb0fdd7f1bc7e65be1a1474ee9812758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c6a5d19caec1e326c5013b256470e559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215f7abfe7a4a5d95d0761c0da4bcbee60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcfdcb8a844b00673a1bcf4ec4241a661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff01033c7024d05f07184406b6d1ddfd62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e34f725af639827327ad9e3cea881463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71922b186cc943aa98a7a8ad2a06d73f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e6e3a7c228f58078e50722644ec61b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88c9f46af4ff346df64c49af0b5f0ad66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9b24dc13256cfa94a7f9556edd7c3567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31dffd36e2f453daa27cb35acc7da3768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21389e746ebfa93d14ddf8902f79854769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713d908807579b985f8d2df148dcd45d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6463dc5d63ffd12cf54f89d8b5cdb05271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f384d58010af016609aeb88f55020672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26e695993c7f0dd5162ff1e5f12d91073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46993039d4e6b419d49708abf1b673d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cb8587ff3c799672d9ee6ac0c4865775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9e2803779aebdb0d7f1601abfef52776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45ef4f25faeeda34edf0f97e9bc36c377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6690c3d9f4b113628e30acf074f1470d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d1188833a4fcf87e0f6791d215d2bc79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6acede289d0012911f4a3e5b672d97180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0551bae456fe5242d93b008005c3f54681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad15db25c09f8de37b0017428646e5a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109c342f742acf971c7655301a042c9c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fa69b273126f89a329e39d2316cc1a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7d743277c89df27a1f9397d90ead8985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e054420783e6fed19d81fba71ba24d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04688efa66cd804bc77f8c9c68be872287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38839a80f65794cfd77987578f19c23788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ccaef14c8489ebe1935a3bd785925289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4fae7ceb167f90855357709b66eb2590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb80e527940b9acfab7dd3f0756d1f1791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6646accc2b5b21e828b01e5df7c5c4ab92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bc8a39a6cf8cf05385431fa865473393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aeea2f67b38fd6148daa4ee417b23a394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86642f92a3ad93068aa94f0bfe96d18395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c62fd7070914efce0aec48f26245bee96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8d5e471462632b23d4f5db1bb87ea297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77aae33f546bb5b114a1a2f7baf82d498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cff3404d8796887e006e6788e9e45d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae4a9bb5e59994f183ba3e17601fd06100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d837900161e50d00c36b1b9a850ebe0b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a35be70b0eae9cc402d61c3729db10102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa201f52b26377730d6a39caa7726ad103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278c41764eb81b08af34eda007ebb15d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e8000639c49ddd9cdd993d21678c69105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816a16d5f101309f50095740fa278d3b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd48639a0343629d09591f7342f27407107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47287f2e1c519c9d72631a49e2f68bc6108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59da37c46f2e5403845b6e584438a1e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b2f11d2f2cd66f73b120ff1c5bd2b6110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae400ec17e93d2f6aea753b1225a76b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22abd4ecb5adf4d515f95475ff9da8ab112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e50edf622fe1a2d34caeb1820989465113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c10d35696a4a34b50689eb981f68e50114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee30ba23bb476713d13da918b21e61c2115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a966b8b7a64b3376edcd869ef2678f4116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba4e26d2efe21b0b87184f7ba743db8117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0f105bab6bf2cdd6d35626b4546e52118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d78a5581aefa6eca5696654cb95931119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f7afe3fcae64dfc761fdb26597f768120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ec005bfd863d9faf24aa820e183f6d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8825bb2fb68e95de457534b6b77e84f9122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6163c2c5e223daa45318014dbfb33b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65480496ebe4171109c3076536052a6d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8caeb143b128e0be5c49fce53a386d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c01b309622a0f85e91dd2de2720d17b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac8aa001a4fd2c601df8162a46a185f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9895183770fef88bda51e8f3f1119b4128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c822ec26abaaac1cd507c451835b2a2129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc6f424070cccc816b356db2a032bcc130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a96efebd0eba53145b80b1d8f1064c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2669e51509dbfc36c2e6ae8be61955ec132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba73cf14f02e07dfee3d80891a3ac28133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089fc41534c6c84adf864b8b4aeb27fd134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdfcfcc3ca13be4dd38e74304e5062b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14acbf9f60cc9c5937be40620b00f760136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb257d1df6c8465a4fb6e5d11cff495b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf84af81235f9d8e8bc5323edc8d83a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1467dbfcb7c47909ef5ac18368586e1139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f15489363bdfbeebe19ce9dce734be2140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d88b2af758182696abbb5b83e9b2c6141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5514ec667c63b9b32dce0be33a843ada142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878a9c470758871da6772e1db77634fe143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7461c9b9c4148d0cf4654b657c7459144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549e73bd58f0de2878480a033d1702e1145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4ffd3b850ee09b3fda4b5e9b3013cf146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a34657ba0f900b77abcf8d783e10c9147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1bc14c0c9c91af8164fafb9baa5c06148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2837891ebf99b4e06b95174e2113b22d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ca5becb3e53b21794fedcf57fd3914150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f11876b3c6cfb0e2037221b2b1c74c1151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778cd6aafeadd8a5bddc532260df0fbf152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fac97c57765ae0080f23096f5a4d64153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b0c8e69291f1535814a5183485e184154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff6853146417dd6f3963b9a1995c282155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f729ded078943aca3213203f72c378156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fd454f6f7a74154927946d5e4a4ed5157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1c9b68a1e7628edad83963b9be115c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee61ca78ba7df4f122c1e73a2b5d408159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44fd44ca300d5695608d86e83ff8281160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436b4e49826df0ea190fdd3c1fc01911161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee223afc2cba5fb839def4dbf38c6edc162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d0f69ba8f8c3a0da1babe3e82d93c7163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f19b9a4a7db6cbc162bcbe398ab8ef164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979c24c38b9b5e9bf0e97b984a02e5f2165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29dd1c09f8bdf5e5d4f1269acfe45a3f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60f8287e1fbcd8a0f1e1597f7d8fd40167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11d43db5ed2e9919a1f2065e13a2a5e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb52523fe1c395f2d4bccab0e952a5c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3717152e8fbd0309b57748f87306ad06170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3839848bff71a5e337882ead1996b2ba171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e643f4f657592e6d61b6953f547d35172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bbc6174e93477721bb14cfe2d61463173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ccc58be418ab3bdac05e84520b8603174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24017d8e26941efc5440a3c4ec01e4ab175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f836722ba27001f9893d9cba11d0c6176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a15499bdd16fab53afd8e59f45e29e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e22afd73a445379f845f630d5ffdd5178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f899ef1be86cd076f6a0f899db08c6a6179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237348d786ddbfded1b1e10c507793e2180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7359ce4a06aece92f66520e8cb3ea402181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d8c6c16906853bbc330afe522c249c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a323f305d6913b57ff64166c84b8d658183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c788f3e4a57a697c4435aa2484844cb3184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51dd2b34d3b5db5ca433b071f16e56c0185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3b47ba43b4137ba66b45354c8f1800186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85393f175daf6eefc17340982690b364187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e3910246f25b72efe5b797df929462188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b6a3c2b9aced33af479207f91c768e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3662139d22251de597fd61db6ef3d7c0190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494634b8e1f2b05b623fb8378b1ad0ce191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc145519481988ece709665ad59d4b3a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084c742df0f7ba2cad0ad5f791a30b33193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1a7be3c57a4957eb36ecd16671ff92194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406f84c09845b50d5be46a6fbc8a26d9195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96958b93d3198a45c21dd7632a85f862196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016ed2c454c674545db5aa290eec9062197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f266878fe94a04f1327a4f885641db198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9016ea9030aea66093269ec135391565199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30e94c4b619707b6982d53389a4e552200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f4515cf357af577b89c22a453786f5201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c4668b656576822bc6861b30217173202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d3738e1405b581e86f0856fc2c75d3203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ea863f3bac20daf388de5dcbe1876a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d525ad0ebb948261c92acb9e12a8ddb5205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2255a4e16be40ed9c23203c887f918a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e660fcb32c8bcc06f4f003dafe6a7bcf207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c26c040335bc865cba3fde63a07852208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f448eb0346304875e0f6c76b4d5112f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb27a01f8e4407f53de1849720b17497210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a1dc7c8e53638fb4a4f83a32e54ba9211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74817a5dcf0f2010ff2002ddc25ae88a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfa653a040df566e3b4915a6c9add7d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21681a8e085d54320b74e8830879407214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9a06e2628f4bd5ae8aa1c7c85be426215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d813e7078c62d63b3efe1287333c7c33216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b505dd8e36792d1f7bdf58d3979bdb5b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f2081ad40a5bd595fe3f87af120d12218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432a9081aa0bc58cfef0a973a627e246219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbc78264fd234fb15b20b7624b07ac3220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b57783b94ef5d9e87ffd29370b2977221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279376b200e6e7e9b2609ae0db4cdfa8222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b31f8047c71ea95fd73d3754227f85223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd65af2258f2aac5a2e934180510f40224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46825aa7ecd6717f61c76e50b0a39fe2225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f660c78ae69ba9e6a5b8bf31327dc2eb226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199da4e366b52434f9ac7ca15b990b55227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da521733a49eb373af2a73e480b93bb9228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfbaef4eddfc507d3a0a867e9baca6a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b853b916afbb1d83c5938fd664be6116230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75f5c2ff05a7631b9d7772ce80db0a2231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a288e87997ce1121ad3bf57512ec0a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde2efa8e2fb1ca697164f786d61ecb6233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18efc31c59cec0a152d4e8c1d1ecb30a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad76f79d5ae5a1a3868aee6201f8e765235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebb7c5833f0fbb2ec30872528765a2e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c861f21814a157c2cfe01544e9dd2f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d21825978a759059f902146130956f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42a58b84f03fce95b5e1cec6ecd1820239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4931c9a4c910d2d4d90205bbeecb6a7240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6185796066e0436854083300e51b42241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66211d83a4e70f827f65068ef3d20221242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0585b34213b663061c26c9f3363c4e95243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032663fe56a81f5015435883e0cb1f3c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91650f5da16ba7213c2bcf911b771452245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807b33ed3b26f94c934c85cd2a6bec69246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63c22ac480702bf43328054ff65173d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0ea64840fbfab754cf8570f07af5ba248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312f8b7612ea54db0f09cb9749627635249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147ee5ef90c9582134e65f045f8e3b94250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb2392900261b1184b9ad0fe42fb2b7251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fd6a25cb8fa591a1fc0472ecef7e92252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c98b8c4cd8894ec1e40c022169fb97253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f25816dc6c18059341ef5426511921254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919bb806bf16c4104a8cf0a853f645aa255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65beb964d726b74d031f0fa98545cefa256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba42221de660066cf7f788c08f19c69257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d216306d0271ef08cb32e42f23e9f3b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0737d1fd0fba0009bf19447f07d9f39a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf2f9365014ed2acc8a1e5c6be37d8b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f152ccf58a073ad129e7dac7742b2b4261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b526e86879cc285bb179a184e523437262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8102d1ac16dca8d0099bd0a693947f55263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a9a9cb2c54026ef53013bd319dd413264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030ec0aa6853a868f03f7ef50f4e740e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bc5bd61e77ba911c941976eb2aefe9266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1313bfcde2e87a764f6eb4421383c6ce267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec97648892650d6c8808cb361199aff4268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8c9b8284728ca824e5f61082383839269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a9288c958b22f21762b42180e09fb6270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9932ee6f76caad39160b02cf8cd8afb5271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e177af3bf84ce29520fd72f5318cfd1b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3577bc218bc37355f9801456d2dd3a32273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a9ce32b2cc0bf152383a6fe7590611274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8618ab0d7509066e87fc32a242235f275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9132d4260cf6990f9a5d2303387214d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7077a77ddf63b972f713ba617ac04c37277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b4caa0a5ece8acfb69a907488a9750278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831e39192e910bebffa4138964447985279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c90d639287497d8d3e49ad4417e625280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52abda1e6a28c7bc212629561d8d13eb281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d80e7ba491f4a14bd166f4f4930e77a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fca30755629e94d3fb06f292bf6324283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54837511f5df1a0ddfdc13ab5aa81c75284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73a4598fc7f5ae80a7ced46dca80460285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182bf7d31fffa12e89cea8a2ded9432b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2693d162870107172a74601012a308287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a641897d8b6815e442ceaff86191755e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963f36c999a446f06102bb86ae66c8ec289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec0d4791b2505a54a6c36f5cd9fc4fd290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf9c5cddc9d388d9bf6e467d2046472291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d5d903d910491b5d7019cee7e30b9b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec519910d74bd70e66118b93ba7708e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a2d6d7957adfb4d0cdc7c63351be9e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d97334af8676fe8510c52fc67ddd62295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4c4ccb69b504d1c689a3acd089d2c5296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd34729bbf4083e91cf669b6c75b663297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f42ae04fbccd9c9ce0d56e93b5ae1d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6dbd6d4cb1820c128308719d4e661e299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ff44b44ba4f251a049de60f7864a2d300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d24ae4787773e91ca966e667ea356c301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98499b940a05bf9c554f94a8c5cbacea302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe4c88c37ca11e6aef18c42b7718fe3303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e5b41b09a43321573a35f01c8d8280304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9957f31f8623486a19532f27fb9d3df305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e2beae34d36f4cb2eb642865c0472d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae2f226ba53eb4d67f5c3181bba6619307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1fc2604ce801adfdeb7efdb759622d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741a33223d88c4c4fa4b739a0bb846f0309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abf4649b683553376829d4294e9e9a6310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3f190174ea8f7619826c9e36da23ca311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca5c0c83b6a4492af2516bc58a4fb32312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36824d5f868b417e56d59a28e8d2d104313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d7f8c81e8cf2b3ebc4766366b37fbd314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de76215fe1a6ea95e361b0316c3ca9c4315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d4bcf26be52c247d09bb312a00471f316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a23fd0abf3ba140d9e0e62d04e5eefb317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b878f5c8a7a84feb36016960515ffe23318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368d24be72d538b8ab5db37415715606319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603249bdc6415d6a7e96d18e2562d95f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61479b78f62f86a9f9f89eb138caa342321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9461b4ddfb85f74b502a8725b9da9399322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7359d34b78698c24e94caa8350e07ab3323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6e76417bea2ffab459230d3aebb8d5324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b37070c5b0510a4c973a134aa534bbb325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67aa9cb8090a9d967ba751c7d71a8e05326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3b069a1b9886c30e7f1332844a93de327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f44b36a2076bbd34575d3149f548fd9328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb8e224fac6253102bbb6c6c26106b4329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1a672f9b261b9f742a1586ff5206d4330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec69db5097d5bf7a2ca60e5094043616331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4591a50234bac4fdedf4ee5f6a3963e4332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b88c4a79300ce0a47889ca293655df333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f59737f937320feaa7566e6a131455334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcb17322769ebdf0eb25a2ad294a000335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a140946317194de52bd0285ca4e19ed0336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7227d432124c5a80b59066fac10c9e337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedca74fb0651186d18d5b586291cb25338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a257d9560092a9f2eeed67dc0073840d339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770fb6e6ca4752b98bfbfcee9d2a6ca2340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72d27fa873bb70a7f4f97caec2cf53e341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cc74e9a177628ead87d7becd8810d7342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b156c79ebc30c478639b7970d0e241bd343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e9744e6d7e9bd2732d8423b5a88466344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5bff6a81986c097034bce43a366984345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddacdd36e42e97f75f36ca606790d64e346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd98af6290afcc7cf2fa928a8c21867347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce99c447c62962bd0160c1726a07effa348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d31c0503ab2df9a2e20804c6f0b8726349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb9c57942c4f529205322a194ed511b350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20fb2e1db757186ee39a1c3b143ffe8351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a616e7601a0985aae28a09bf2e97d3352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111e5148f61f0a69736396084922d5c9353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2a01906f777e623aad95a55ffe78aa354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713c52f21eeeb11e21c9b2fb81885433355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac71beeefe031769ae4b777b5cd4df1356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4a9262b47f497c13fb1f076871e609357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bda7ce372737f99626779283cfeec6358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9736406df7a2da0ddb0b24ef69f5bfb5359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5cbd45c376d84a6c2783694fe2d045360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b8d7198866794659a98b48d01fca9e361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcd3455dd149a4b71852801b593c521362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3873e1caf22a1704292b812e545c70363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7b882d120a79f1914b49eee38fdecb364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e0734e8ebbf5719ba3fa3f61caddac365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da85c46f1e22176db7e7f8107faa5f4a366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ddbbb9bd70f2563c40bdb434c494f0367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bec9d958abe8c473898599a1730e34368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a786747b3a5f20a8457459da88ac93369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bf31ac05780f3cc5ffe60045b09dcc370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d819f6b531cb41d35bc838c407e8c9371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb74651b057f8a5e773cd56f878cd86372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decd62edda9a2569e9c3828c128dccd9373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98073bf3e21fb09449743557211a1ae374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2bf96334b7609ab7255b0eccbc22b9375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56800a5301dfa4a23ac7181e5734f90e376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9fb778153876ea76e1c9d42ec452c3377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25160c7b7f06576833ae8e4f449f2c98378.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ebb7de4ade80a6fbb9fada6f4912f81.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3995deb3f18aceefd1a2a7c3b2314e42.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0c6d42494f525ff019904272d1bbd83.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad83839e5133c7dea36ae362b3edf584.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8db1db51b7050f3cc3062ca7b8d9585.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cfd5c70134bc2fce8260489ee09e366.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568a4b2b3c18dafefec1e9fff70008b97.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bd28901a32f1c3bcba1a2902dd8a6d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89172aee2756d6c696052377c2268ac9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21de79b789bcaac1cc16fbc978afed3510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99065c8b301d4e7a6f3f20ae95af9b2111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf26fbe97fd2b87dd91dc151aa56a5ec12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae929734d595b99fe790cd497f44edd713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0051ab106f5d351f64fcfb082d5a2c7214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a92430781d8b50b6bbe9428848537b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6207fc43f57b79278abed72507204a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108f119636f6de49abf49eccef3c367817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b2864c7cec8c202ab24dcd78a8050c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c621d7bc502aefa0f0bcaeb224f560eb19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c36a19a589ec6687bfbb897d8c4769820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4a32c1e0ecee853ec54eaa1478136221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54c40ac7ac7364266a8f9455ba13e9e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe079390ec3cf03d43dba93f6fa8e67623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a348f588431c38a1526ea27e3e96a624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a25b3de1042b5dae3ab05f9b7d418c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a8e93328b92e2068effcfdad06b0b126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e341dca0be2f33b5ef372d01ecd3061527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1a55b48e65155f4143dce5b677b46028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878ec950888479abcf57a835d88e863229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8e70366784259095a86807e4e8adbc30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05df55a677ed76df951de5fdb079ca8331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1296525c418850d50121d529adc57f532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff62236ff220484efb303f32207e18f933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5716b68d7ff511c55baef5ebd678186c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e4e01fd5fa51397f8874fb46a3774e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b615eb7d8bb70c39863afee99d3d3a636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288a5809f270bb9fedcdf75ad32bcbfd37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1623988502fec55c697c8db56b7d1638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abb175a3ec8a7d14cd09256984e98c739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e076448e65c26f15c96a54f3d4c6a240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbbfce8478a1e76d6749eed93adac6341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699f353bf26f4d9880834467db2dba1442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336907d3019ce6b028947c0e63dd08c043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6a19c758321747cf583f86d9fd038a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2adbf4c24568c8abdb0079bbd0d09445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3647fb61c3b7935b3a9405dc71fe3e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae9a928177fbaaa67d18050aba9bc9747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61d88b967ab4d6fd98f3b1c62f16ff248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2a92ee292d76088a0f11f8f95b856b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467721abce129f48d2f6dca9e35e517250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd711f345c3d690d6a8851c0489e40b151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd7717b6f229fa796af6e480f5aeb9d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0dbcd9a3809668d517f622e7e7a6d2053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bdf8fcd1cbe5422a698281d11cd7d254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd778a4c3d932c053dfff5f7b8bbec6455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c9a3acfeab6d79db0236822937bb3a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ffa06ca52e5cbb59e155c85074c3f257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99a8aff2a99e90389c7435ed55c07d258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb6f603a84abcf8a49a25c4f30973b759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47a250b6d99b2f93262b466c960392960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33efcfda9a876fc61bc34cb83156a9e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78ab21b8fb70d5abf907641ee65672e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e0aa972e71b6551099c2c05ffd9d4e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb0c5b35393a7073252f69a64a3734564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0a4ad6544c491ad8557bd1d71159c765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0556eaecff5f2cb58c3af86ad7de06d166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec4d4639f2f40d153bb5989176d16e067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1767bcee1c0d5dec2fb16fb66dd1a5968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f43ae3a2ded9c63b3bde814128547c769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeca9bde5c3dcf7559d9f8b6a4889c8370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d3f4f1622123a5fd3d2334219e3a8f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a20c22460ecf009fa7525255f7c70f872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ffcd56973c1363365a8b616adb6fd373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06eed659243844be2cc1df0745a0526a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bc5105127ce7ca5d134db0363666ac75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd59a83466bf59e5d75c93d6283765b276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622aa62f36f572ab237a9ba7356f2d7477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5993dc07b7caed12b3e4b3b4d23d416778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30eb6d9c3208ea5110f4c53aae6fb2e979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20ad46e11e47c7e7b308aa35133ed1c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c93c3a707744020c75d92245d4a01781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e232bee86a5edb7d1e97c2967156c7c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdc32cb307e3021edfb299d63d52a5e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c41e4759701c29ba7f8c5300dd866984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8711a71e55a3c7d0083b55d33291d46785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91eed5781802c0ea538258f41548964186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b5892a2b82a3f108d1ee9d5b074e9d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82b947cbe4d810c726a0d425e160c6588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38e5c1b9ce532d90a33b2d1705eaf2889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aca5ce66b400dc166330f7682ffba1790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ac240eec09d09c49bf487accfe112991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54be69e2048a7b0c8fe43cdd7b35ee892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ee76725b45b0099fcce04bb48d7fdf93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4a5480e18c2c400709665adc95fa7e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997c490d038c6a92197a69ccf59afd2895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f24c3d47096e11fd30596aaa4f322c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0730bbfea8b91b41e8cfca3ecd528aa197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea4100463e68cb3ef46cac9c918635a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e157a573f3169398b67f49584758a199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3315f85b035758c8ab64fb14d2475e6100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b099b718d4f00a4f5e00df24036f959101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865c78b19a2cf600908e330b601938f7102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c41b4e406ec3bfc0eb7e8854afb12c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cb15506394df0dc9163a7c00efd7d4104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa97f4f1d72c070f2969aa108479149105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848d066b92474392a0ca3ec852b92ad9106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86eac5405211e19810b50f4e979ec8c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157b890b1ccdfd158907917c3decbe98108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883ae78e006b33455a1debe7bb1da0cc109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef1882d2daaddaf17d11a296b076a8a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cb4db878fbbe3a03d38ecf4a08311a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2baf7d60c957c6b610a34fc92657818d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05779466aaf0fa76180a07de804babb0113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0dab6f510efa7e7a159f72308f94e2114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7012dabbc8da4ac80ade6e802eee9f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e4b1facbd17dd79b0db797e9ae9eb4116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa91d021b1aaf245180576dbf7e4e01117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e364faf989f7b3e0db07b914289ba9c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d35156db16fc8817f8ec58006ebdecc119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f82cb25cb3779b0b10cef36e92a0fd120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba32337ff25d08fb39d9f19dc373e53121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027c94182f34dbff66fecabe250b7a34122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3577041d615862c7540045f10971599123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864d566f1fe1ae5be7b82a3d0140f9de124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6254a708cd7e7a5bbf00b0becb37ab125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7408e10a63575e983971f93af503a5126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905a3ba473968b78a699357c9110e7e7127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d0bf6cb39bd377659fad4131ad77b9128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e683ce0839470eece16dccb2e8fd49129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e4760bbd9a83cac24270c2426c52be130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a037b9bbb5fe11e309e8bd7080246f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edd9fb2783fe3e0c5383e5608e9daf7132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72ea66a7459355b4e12edd200a821bc133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a84c28ff6c30ae3651473525d8ca3db134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8888019d1392e6600e6cf060d371bf0f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc307df0d67a3aff21ed20db642b1e2136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1ce7ee6cd359cba1926d6b4187a336137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142a83443f3f39998a6939b598ea9c6e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d0ccc8effe28a210d3558c5c6f9ed9139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78fca3681d0b64f5f2094c935dd6636140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37eff3cc30aaa5b5ee8e0db3a3c27124141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe72a8bd68bef5fc35e32edfb31d740142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849fc5eb9f154e7c5b00a738df402c47143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea216c175d6d792d66f9f7b3e26344f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad40758975947a04e3c44c306f95b5ee145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d93f52f5b92737e6e0a9faa685b57a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65da532b5a2387a1df9eb1b72ce059b9147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c43820228bb7b20262e4e8de8423f0148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c601aa25962904ac96c1ec1dad7d74f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b5f3481ce7a72d974215f7e7c3733c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bc5af0c2dfd229d4a5506c8b365679151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c53bd2f4ae9ef3a0865d0b8898a91b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ed5e8001cd26611e11575e6ab289ae153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91848693ec04cc8f3afc357bb9ccc71f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb36c2b22a9c9d8075c34315ba575e1f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd5e400ac22388140315238259f1c1c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67635bb46ec5d46d5bcd33fd3e44286157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f0879c862832b943c6e18e4b2f47cf158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080ed464b66c631394af1c069f0eaa02159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df0b233634607d26817dcdaa2350acd160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f81301075003f298786e1061d0169e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e429197edb2a114f3983845a68295e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7dc3fca746663b85c5e841c23c61ec163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5ac783e4610cfae1478216edbaf55c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f324db7e477e906931b9ea9b84c5a61165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ac9d456052b6b97c664c63cac3c0d5166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac02525938d93043789ccfaa352b61a1167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b0abbfc20863b63cbdaefb78277866168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b248fc564a7abd2697f74729e0676e1169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc826df17114ae9f0cf171d10e80eb9170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf0f364046d5507f81a33d1ea30a523171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19457a30670746210fc856d6a6fff3fb172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a451ecc309d330bfe49fda8b15ad9d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47eab188465308854bd1787db05f420174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00ee668e8e2ef2aa3488552bb916ca8175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca015a6e3f439bb6e6e2276a13f6dc8176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6754c3ac9df8741a55c7fe83373197d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2226cf91df347cd3f95744864c76d4f3178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1635893125155003efab4e5d976b053a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e302983cc6eac06a60cfd339d276b36e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30879ad87bbe344c1e52377673af4ba8181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5f4686e8375a088dc491990942e1fa182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025775d0521ff69c155ba6ac9fca2caa183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274a4e021a540debbf0f5497c8b3f874184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a35d26257421cb0381feb5e683af6f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e81eb6e1455e69ae619699bd4be806186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91a982ffb3a4820cf2207b896a1fd1f187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bc98ce0723e963c172e1d2ebe1aea2188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c2ea1333833f5f467f332e842ed729189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df340f99ca2b20b1de6086b375d176e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb2d02ff0d80d824ed2c961789206ab191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c6abe6c2cf1561a35c1f88f8e31034192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3998ff1b083bc982d024013f9c72f6e9193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d9a21558f289190f4e8972c69a170b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcaf9ef036b7b8969d5bf88135bb0bf195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd2c61422b1ef27a86d9ba84f9bee42196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de69649711c5adf751bb304cccf8d8fb197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cab3c4c736454ef09404f519dc3935198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d82ad1179af8f7e156bb8fd78b1802b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd3156d3653edd0653ad821ba2f4763200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594e22ff7f542d2c1be3d9e0d4d55bdc201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afce71bd1b05339678a81b019708ec5f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ab6465a9c1aea9d6b24ae632b3ae38203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3018f93f3cc374780371867161e110204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4a5c1dca32b2ed3fcbe270341ad78b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6d07af920b263ef50d1ceea4229c65206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2ac00663156e6780c2fec0cca1cb36207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebf471b460e525d00b3ea3bd5023bab208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d84a2ad5d04e41b19acffe37c52d8f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c578a0c90defb3ea3dd3c56ab47badd8210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5cb946bdd4beca13b1a1a6f68d6b18211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0482f6add436b5f271a5f09345e8bd7212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbac30a2593141bba446dd56391a0995213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3dee07935813e6e2189062a3934f05214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a742b2ad55ee60ab99370edcfd156db215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584823594469aac6b0c0d6cf0f51da05216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21e0395192ac699f8f314f2eeb546a0217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0a41829a9074fb639d4bc721943cce218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8f4fc79341d13145cf751272376fba219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b44a231138a52467d59983297cb631220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427ff39c98504e73666082718089231d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004b18c63ce944cd457b2946bc1e0c18222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09387dd80a562facb3c93e215312904223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7eb5a12f804792847392a8940577404224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb11cda8b88e91e5503bdfbc411c975225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10c2a2397251f36c9fd8f3e3c0512f7226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb8d9be26fdbdca709406a4f864792d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1efe4a4e80d3506ea1f30d3fc8a0ce228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd48491e0dfbb207ceadefd6cec64537229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2e28c0314f05cd32526a1d6026164f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4885805770f2c4547c8da5b09ab24859231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38deec09d53df1b031531d447cea1a71232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922967d428ef9d0dc5d29cc82dec4775233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca5adfaa84b1d3786f5a97d6ba8f9ec234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47dcfc8cd7f66af8bd5d43da6550bab9235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5d27c22718f3a31606dd737f047203236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2757cffb977bbc90f7f7182b782461237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea0d31b30b566b33588e9d1fa82573d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b010641a640b09e8e783b4b0283e4d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285f049cf7c5de3282763c4ecf969e8b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356322780bf903893d199cd25643fc11241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d7a3ef08eea728aa0266b34cd17d7d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2279e75d2de16f2da70e8bb72abd97243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a34723f1dcc2b055f3ee63f3b2e32c9244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e8f4158711c6dde39a0db1aa3b194a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb11ebab223b6628609a8011c65f7cd3246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4270105b14b7ea3129fef58bdd5cb9f4247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b94104e54872c70e616e8aba06b48a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab52b8f965811d12797703dfbffd3af0249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e37454b6d14db0c227886574177e70c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8701d512241c01263c674e17dab20126251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7146f7a5b74fea92d56db021cdaebf84252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dddf2f265fb77e9f8fab82835acbc26253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b557cb9e9c126d3ec555de5b69094ba254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ff72df4fe38188ec5db89fdfbc6ff1255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c63ae00f9c7907a47cfa4b151369d4256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b89962787d2f2e059d311962ad71be4257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4300fad490b6d880bcf6045785192905258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a7b692aa5bf23faffecc1c4a680295259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e89a674ac0d2e49fedf6669b385a8e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91db85a4d0d753387eb8cb5639a292e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8e2cd36a9c9d1add54248d6ee2020d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1318eed4e30054d7a156cfe2cb75408f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf106e10ae589a1ce275a0b85ba5ae84264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4c5cb3a17e4eaafb6219d22a03efd8265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a606fdd77585fd4a1b4cd11b3a7643bf266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb2be34da782374bb13d2f555868673267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc8d704e2e8843ccc12b21eadf4a9eb268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded5119c04b950214d25ba625c144faa269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01b5db9e431108b076ca116a63188b8270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d883d587333d640a12c66fab95002718271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebc1bef6a86ed5afb12808a60d06ced272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b6d7b064c28b9197d2a5cb55fd6470273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7e89f44ae7e1a9c18932bd2026f1f7274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28898136ff830107930f28a761c15bfa275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd27cf3b1fb846ab6a7248338ac0e2e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5760b53dc0f071eeeb3b005ddf1c40fd277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88148317b5d92b224519fb45ec6c232278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff2bea40a8992ac550d16cd798874ec279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4a29975337498911b51ece715dfc4c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fa9ab0ba427d0a534b8bf2663fff94281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30a2ea6b214abc7ac5e1efc59ea926b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7ff88c34fb355ec572a4bffe097e98283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4b2915fd48ab65b7767a8f1bdd6b36284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbd06e453bd3bb1cc8097d30231908a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad05f828065a97229f4236e61260c38d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfc344bf021f06caeca5f73f2bacc76287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73d7e20b3a59867f70b6ec86ec38295288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e48513559f2445c77d9675664e9caeb289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac948dc833803ba1911992dd2293d0c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7737a174acd3a0f644372a0bc704a73d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4c7bf5c159713eedc9a681c1efcadc292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4ebb5752b627cbac8c34570d2aadeb293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886f57e7db61493b1e88942fb89b5d68294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b63401d1b44365c8bf1ad31b3d1e102295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae32b2af2914cf5cb522e3ddf67a5cf2296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55c080f2e4f199eccc2c15a2519caab297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c4ea917ffc617096b403a56a779b7c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10dee0102dbcaf6a852de2e0b29b62a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae821932af39bb0bce9f27ed52e13a70300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8d4348a04803e29950eff1a979d47c301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2566ab819daa00a591e3307628c0777302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0010f60172f82e76032a86709deb60fb303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b41a00f0d83c5cf32741e46c4d6a5a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2222ee64d680efde524687d64661a7305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d049795adc2a787c0e3a90cbccc209306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063ef9c5a78f1c589ad6bac6e0ddb3b9307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf78326492a1210f6aaae90e105ae2b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11fb6a018868c353d7e9ac40549cb29309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf03d7d5f3786858fc079841b88c069310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c319ecf6c5eb305424776b17a1db4ed8311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f043315ad69962ed24c946ee2796a9312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122f3fbfd5ba13cb3e18418408f3ae5f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2629810639929232db86565d5088a757314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66948bbd4f1404bb2facf81abd4a01cd315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef4eef0ec774063fb617f41f0e94e7f316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814c12d57cfba735c009c7463f45e7ee317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0df24c35dddf58c1270060e7ec3ea0a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301cacfff0ee4a8ef27b14c899150a7a319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb24e966d6d91b725436f7825bbddf5320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4e460a67dc1e0ca71533e47749e556321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b85d76528934ee8e53fe828842a8c2322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bbbc20372a0a76176c31fea90f2e34323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561f5bdd73633e48c215f9971237a27c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb27d80e86e2bc77f8dd414891a45a94325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c338632e061307285d95f3132092c8326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301916b71e6d780cd400d27d32cfa757327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c9bf126f39f1b88df9cf75940b2541328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472f5cbf0f645035fcbce5386f8b02c9329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f695e2b1e7f5abfb658893be255de128330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e0c6f0eabcb9dd31151edd8cf19627331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18773758423990f3152299cb7faa5b4332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daca11647d0ed496c156210bcf09a8c2333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638380bae44421ec3d8027765afdadf8334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32d9b1fc61e169e21b9b3683806206b335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522274a386d67a296705b493d20a348a336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02da6aff30bb8effdf4570182b162e7337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb219e611d34b044f8bea8989c7b56d3338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8bf75932300ad4524b0c64da13f0f4339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11f19a3102cbc5b83687f012601c1fd340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eaea17e729bdfc7303493b66d632529341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443579ae64cc5b7f2b002f8952bc6556342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1baaad26ef9e584145e50aa0398b659343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f6fb99e2e154dfc73f15432d618bee344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e039ce3b1ec5980dcc70b196973b86345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd7eca704f508121ec268457087dd92346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d30167bee701c49e5358eb6bee8402a347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28772262b46a1015ef463fe3303b25eb348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64f52af5f8c3df535c08cc9ed48d0b1349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d31a3060756c4a3f3f0b4697164d0a9350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d447ee9b5a1f517fed29b0a7d21f935351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c620eaea248149a1bed49b1a35cc425c352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d3a888c11bdca84c75d7e043769809353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37639b7d520b3d9b3ded92623c1002b9354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd5c1858aec039c20e7b0c317cf7b46355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81ccd97c33a4127563de885d99d6dc2356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a1495c591a002457254c3c8d1e0625357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328853e875921965b5afd31fc06a8ff1358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db271462627bb8aecb947ea6859bfcc1359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534ea3f7a79d314cadb5f088708eddb2360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6859c2b44afcfd00bfdd94abe6f02bec361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f34a3214fd5bf2be2e17e0678db9ca7362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4171e264c5afd8b27875b61a92f953363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8ba0156ee7914fe7c5ccbf7f119d79364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16492aac43a31edf76914e125dc29fe365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03370f81c9ea11ce3d93eae0f8c634c3366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21ec550b165bfc9d00c03d25ab27a70367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6728751cc5e7fbe284a26cd0183c5c8c368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664fc6577b8576f249e55401118315e5369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ae551492bfa3f6e82c03604767309b370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3ea19ddfd4ae8c3ecd8c180a03153e371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361a308c5c0da6d021e1037ae74046b7372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba0b5b3f442cc4cfe8a65e6315dc841373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6363679c26cc014e0680d3269725ea13374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac73bc0cfa1b06001ccc25eedc93bc17375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b80cf0bcafef9cdc41d3f623ba6fd2d376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bacbb9545f77113d0ba23a1eac0054377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df68c9e35df551d22351aa75f42ec8fc378.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>