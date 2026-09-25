--- v0 (2026-09-25)
+++ v1 (2026-09-25)
@@ -1375,51 +1375,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4baf44a13a95bfeea910cc74b998ce721.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b17d0959848cebe38f0c7b0d0309bef2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d7acf95c93be42ae26dbf5905e29af3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71b48983bc66a0cdf600b3ed47c14934.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9070350ae7ea5e801c60673d8bbbcf65.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d2eff3c0560b3aad6d7917bb5c72e46.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa87a033f5e8dcb0b2ef9c608a33c47d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eabaf4984fea631f7a9125dc51fbfbd8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d233bfbae2866c5b585ad91fa50c35c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be76f722e5c41791ea921ecdf21b82c810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c01c7ce269017fd111c593b3f1e188b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadbf660bbf2abc9bdf70ae9f1e36edc12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac628b6fa12481526369e773e9fbffc13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2440847bdbea4d3f7a8be09f45b33514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ec4a50ac3b5fdd6d868d6ff23f066d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f313acad569ef53f62110ab2b4a1b31116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbf73bde8ca57bbe52bcb51b5f5197817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1293ce34bb850fce03c43926341ae818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb856910f754ae220df96c1cd6152a119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3b6435d2cfcc42b8b9f0dc43bad56720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da10f833579deb8c9dc74c9dd63e2cba21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa92ae3e184654b973533f25927f0bb422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2480b9c853738f0d4c5998ea84653ad23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d0aafc7b0e6e1e80fc2db2cf2e4dfb24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1090ecb3052013879c905f91b5e3d22525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9caedec5ee862b49ba3e95d14c24dbab26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2eaff1f21fda7c8fe472f2e7c2e4a6627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7389b7c476e8b317fb06c25552b5f30728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469d2e51571f2c43b8c021b4a667bb4729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f099aee11c1126f3f6dbcf2078fc3e130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d996f87fcd7b0162fd22dcb6a8c8c8f531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cebde467360373b0f4d506c5fde857b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcccf31870a40234682d507428197e933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26689e19a6b12952a93e95ff5b8e421134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3f36704c79f7fe44d5c952b9b6d63635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a2666b68523c75806a9623d65e7d0736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51658638e74c78d3c0f3b9ff533862b137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416ea3f3b0a653b9a9444b9b379c4dba38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576a81e19c7e5d360c5cec97018602cf39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca72c57ac184ad78357d64dfbb7aaef40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c668a1b00f75d952f43dcdeaea476a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6334fee11f95cfb21b91d13ff085181a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cc84c75c9db3bcb66897ec9bee166143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979e87fb70864ff9876df461713c83a344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fb9dfd394732c507d058fae20fe86b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c180432acbc74cc1083efa2a2db3ef46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9d61a5ab7512dd15af8c6db3b3847047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e089209359adb920f92cdd494e366d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8b03f332b478017eff365c46ee824149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28961fd16aa7a3d944242b4e030783d050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c1b00fd4497c2e1fa975b61a4ec08651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c269acb2b423842da5aad27c9d117752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9493a0fb92623ec50fd839a6d03b417853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f770aee74fe629042d261f66e6aa20f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7101cdbc6f1a2228f10b6d159d895c255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2886c7c4908766d94dab9751d4e39b156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323590c23808ccdb05e012d8424f18fe57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb89202b2e033a2facfe9326afca18458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d457af4c8e6e65d23a68eadf57b17ae59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d9379fdf0361baf252dc3886fae75960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80876e29e89cc0e608923da9bab1a43061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f03c73eae4e6acf314ff6a771d427562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee65910ed6b435399cdc454721b163f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33abf118efe2b80f84ab2dbb26d02b6064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200d82735828f8d6d47eac90360efeca65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ae72a1aa4b46f11107329f3560fd0466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce78b7ed90d68b14652b4a891293e84167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c131bd2b01e18bf758e7b959a72a4eb68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00b003165b9a0e8d299ba6301d9413669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032a09d0e2fbe4b3c4397834f44c5f9070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3594826b947878c8a82f6d6c5e6005ff71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3903f3532670d37caa2821d2885d3c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4f9384b82d109936a6cbabec53199673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de136997a6a740311b5313830473110a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ddd8695d7d9380c834621facc89e4975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c873c3f33befc0ab5f708e5e07a675976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6546044f1e40ac400372bbb67ddde28277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102a75b92942115f3b4afbe9fdad683178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8b1d524ebc3a3978530f9a32d646be79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d4b0429b15d4b12578a242c012fbc980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7abe081dc18abd17f155e44ede7f5c581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8292f20da1c37b637bc494ae17f0b33582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743ee8a92b78a4755a5641c41d24b5ce83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdfd48d15546381fe5c761e4b64e24e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcea4e6d9d67c06e6a522b8e4b245eb85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb60e267ef5652a29a11af2b8c2a9f8786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b2ef9e132d1a446725fcc6700a219e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5d01f4b9773232594c86a45f6803fe88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81252fd2fc0c0113eea7d6b750e59d9089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12921edc1e9b2ab90de9bcde6c77e88790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8921f951e7ed15d51d4d0b882fcbf591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853bfad6c2e27eaa41c79f90f7de6d4392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a71e2fe38d868e3da4be44171d7ef593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc66228ed7229fa5c4197c7eef7a0b0f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c1904352d555d90c06f809701033f495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140dae323fd373011737861becb16a5b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c83b85be7cd897bb6315cee6ff0ec597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00da40ce8a46512f20934eb898ccceb798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda6158cdb77b8deab87e6ed6da1916299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c8d39502a61b4553c284385b370e80100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9fd86b96fdf2d20e8830ad21ceb4a1101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76063077c3c421bd8b980297614e5f4102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8b23968cd7e5fc4f76ca172aca1d83103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71083904993bf711f1bc37bc2436e594104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21729bd966e0d9e21f8c26fb8aeed957105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35dfab83c7858b2aa7960b420846b1f5106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdce1b9ebee045a1a311d9f968d8a74107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4417c0d46fdbf063ac27586c6b56be7d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b843d47c55a968bcf0363873667f0237109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea97c29d49623e89183cda496454bb01110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc3ac701334e55c5a458db9cfcadefa111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d2f504b3d98ec430f846d3337bb68b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd76bec2bb4b9c50eba9e23d44039cd113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0acf919b831044c2d0d7103c1879ca114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5d77da6e1c447ff8248b17c38437d9115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbbcbf27af47d7f0cc71c3148ef8cc1116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186dec14d12c4ada73b68c93acb7c2d2117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898e098b104e7fea628eea40241a6312118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fd2edb5c0c3b1e943ae76facb6d53b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b621943ba0a6dc3ae9030fec5bb611120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6694c4aa071dd743f532dbb2948577121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76b58421d9d43dd6ccd12488fd8307f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e13f2390a9f2ac2eaf48348bc622b9123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae67e6915ad237a8aee317b03f3048ad124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c2f3a675b650cc49bc308f3fcbeab6125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8aee6eeb8774fc6fc2d484b0f46939126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e226728ba5c6c68b149a044836dc967b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b287d862e4d39cb18be307e372e18db6128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a4a4c6169a7661ce436533892705be129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b220517d0ede659f0a75c980c69930d4130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82e620351c0f64420b45b730b73bab3131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0208c411180877442867ef911f1d838132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e50eb9ac9c583993fd896250b4c1308133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e45d36b9fb39db3aacdbe6b471fc5e9134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3cc74ba104f0d55d7cacaef565cc19135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a5610743e643349b42644d8edbcd13136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33abf586e795c1c5b6c333b464d4c672137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0f58c824dc6d1bd9b3674f48ca8681138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2556d95e94c9a9fdf42273425612cc2139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4694c76208b9d59dbd8c88144854ea3a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645413c5232749d2c66b2515cee1c329141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec244258fbc5035ffc92b67d17a14d4142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa1105908fc7070be0b7a0bf47a891b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b3ba5ffb5a696ffeabfd8c144654f5144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a9185426790735569531d047637e7d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17635fb49340222ca4ec4e7d65f4de3b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfd5862933d64dec6c475d5f9491f18147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34555accd351324c8e0598524e11395148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27aaddaa9ab662ebb9effce438f9eea149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e2ea4e6f3bd9da30dd93f43fdc07e8150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9827105d844bd917c32ee416bffb625b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2508ff1c87a62c75194c3722de5a07ba152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752e4817acec98d752aede7592fd425b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401a0e28cddb24357b01559b8491833b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb84afc0c1f234bc8e3f7af8a6681e2155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdf374e612fbbd743f28106254a4493156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979138cdf1837441f3a8a65a3539e47d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c07edbc197f10e2faa074beb5cb9a1158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93741e6a6164563b7640bd72821e512e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b618b83541d7474e31c6efbbd3f97113160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba72ea3472c2a67bf8580f52151e615161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a952fee06bef987b37a011f76d1f9ea162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b3ca74a563226016c654feb33414de163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d0c886c95c8ab79ae30088ba0b7378164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b89188a62e53790dbb49af0cc05995e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec44565d864b42dce58f87796e9a7567166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ad1b0b98d6062eccfc8f0d5943e49b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9b6c9fa434c233363895c2a7235521168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080097a3f2f19e5064886fd82d4b54f9169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4ee81aebba095fb48d04223799fbe1170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09aa765cbc0302fa80755d2b6506d80171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f6b0af91b7f33415131f2adef5ebb8172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328b4ba413eb9244ad6ff92cf7623332173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d63a43d30cca9cdafde1d326a5372e6174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d4529bcb0212de5a77a1b15340fae6175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273a42dd2f9529182331faeaa0c3f7a5176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab75f30f57ffb17876e58a3a8ce41de177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587332335d593067db3ef59d19146290178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46dfe28ee6367d285cc1015631ec7fc8179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fc6b0f290726c4099d05bc0617bbd8180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0190198f6b168baeea995c9c9efd013b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4775081f19017eb5ac3189656badff14182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33c41e879226e4974048302147d6281183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b315ee8adf171dace1dcd8d41928ccd184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e3f97178b3395a229cb208d6b3bb2a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47a99fd462ac0f182b5117090f516f2186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295b43dbf1aef6fb7412cd18fae5190a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afbce5604647a6615ad6658f10e38d1188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a860fa2ab9fb428349ec7a3c2001e18189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2853d6fc8e83178ed843443f4bb59f2190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fcf046296ef87f4892d2af216e42de191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c57167d5f32466242ac284912c06c5192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187ec5337ce1b8ef4fbfb50a8160606a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9530473363fc772167eb2e60f00254c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ea42d2885748e8c81146eef7865afb195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad47782a5b4c93e59543c8a01998064196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2473fe657ec216d5180f326a7c4f3626197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89b548674f4ab5cb8c659b92b007649198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd4f62e4a22e89130185919cd0831ea199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d863fe84a1a2041a1430380180ae46f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ee29320d882499c6b2402561c8db5f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c32ee931cdb0f02d9beb71ea5450cb202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0865790146b4eda617c0928b37477d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9885677b703cc6967de2112f3b6766204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c823fe86b7f144fef82ad8aefd28dfa3205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e463d6ddda82baf70ad7909a3c64f6b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26b535878f6743c15e890329b1399ef207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bd861883d02383cfddc6c0439e9060208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4232744cf5f2ef8323a61d4f33d4cc99209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310494f36a516b4b0bc353edfdee8d06210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02332551bcbf2d3c3f7b8b6d1d4bd614211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce4775081e3977ef568271f71309967212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3e3988eaf06aad36d9dc0379faf115213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48571e053527851c8035912c951d7954214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae399b93edef7017bdf28b60598c3f3215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6583dd7326fc5dce62e8752a9082cc91216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09d0d057b5edc2da56bcb532eb97efb217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e4e6629c4c50b94996a8feaeace1a8218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1f97e3cc8f57cf54ebdb8d16c47175219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5557ef31007c874a0e86bf2c4ae692220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b78c84d6b5bb26d75fad10521c1cae221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4775b46b9277fdde0ed9d9025891f057222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9b91c068d0d154008d89d378a63b83223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664d5bacbd86a59c4a0df3ebe17cd3d4224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb55737c068c352e06b23ddb820a118225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25b9e0ab8a687378c5f8ff81db6abe3226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82433873be3ebcb0acbb3bd9484ed12227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fba906a06605d5746210c9a78f48c7a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ce81f86567ea200b719430d87e4b81229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289de8ac7120f2284b8dbd61c6478197230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12461a3e9731812fcde081a19fa20ee3231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8217fe179d830b078c925ac240d48b5232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318ffc60744dd8062e53d008a2202651233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4840002d6e477241f06036b94266037234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df03be7ede1a75b28452565d6fadc6e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a626ec513395b4298b4b86dbaa1c614a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cb74a727b3247dcdeada56ec19c556237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411a113b411ae7897930d03bedb50610238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff4fa467d41e3ee146cd88d59362aa9239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55617335a2d059f97fd2bd6c76aee48f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb819b0c7e141649ae8b874b4a8904d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0550194a85f983e802df2ab67fee478d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f4fa11539ebde5e5e84972a13dfae9243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fe86f0beb522b0e70db1a5730a1229244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca68393656c6c891a8f425769bfed9d5245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed17b8749618965990f1618d4f17893f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac062cc6f584d6db71e52b999d0f20c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de9cd86919b4c174f1d93564f0ce0f5248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f8834f618b7a5170335764b312ca2b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfc672df21f5424361730b11f72c540250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5130047481fd4e3428e88197e7b749b3251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11436061ac0da4411ca27cdc07f6e472252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdaf5951bbb551c0c43870c6c202ace253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9835534554c8edb685ad438838442e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779bcd1f87688afc764a45a79527c05d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a7bbec51237cebcf6b34ae89163207256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4aee223002fe059f7d9383c8b8df312257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a473d8b8d027417b59badef3c8bc22ff258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e38e5fdcc3c27d6e87c14e3c2c7cb1259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165ec0bcf618af4934d3c02f20d13f03260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7945a288fe4eb3395b87a1f6cd5aed2261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fc9775ca4a0b07272a866ddf81fa4f262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e62265e978a6272bafcc4b19dd971de263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba398ac68ab1195b33537cc547a7db95264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e80c702c0fb3786d2608c2b1db4e393265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5266cba1a5b4b6cddeec068ff197bb0266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef9a29534200628dd27b32c113b91a1267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de78eaf711bdd145b2c6617c12e24143268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbbb3a2e57d14932e1308cc047cbdb6269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b024cbb54c45c8e926076ad1009502270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241ed4652af2155e7833e68b904f5f14271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ff03462099bd6adc64164e880211ae272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67274a43fb0336bfe55d84419fc4abc273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c16fed8c63d649b825097aab9fe4815274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70720ecc8bb532c7c432ec79e6c592b275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb8a912a1ab0e8c710f9dd22f357952276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d15387703b3daf8fc48ef74dea36251277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f25a4a115655a183cc94eeb5a8ca588278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd1486f878e45bb41060df34a0b10e5279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a1473bc21e4b39c3ab7deb86988ca0280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ed4ca2e718a002e7a319e6ddbf7ffd281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0ceebed879603f331c81e4f6a336fc282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46b354364c263f0f7d7bf38df97306f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52558a4ed28702e6a6d83f984295c136284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0377ce2db23226a6e893fc874aed0a5285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9c04f68b63ca6b00641f96db038125286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8894269c2c2f938feabc7b7798f11962287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f813bbea4f390625ab367ea9fc05502e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da72030708c77115bdf0f49beef60bfc289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dde55be91173dd314301bd084ddb3d1290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c731c397b8c98e88cc02c7fea09ab9291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f76ea7cb5830c4c65b4eee427478a77292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8016ba211b5735a21e0ea0650ca1ba293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880fd386199d77ad38fd01e010030f6c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad8d0a917b50d0224b7b18c8020c768295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361beaf9fe8baf69233161e1749359cd296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b61a5880f1aa106f6f20fa029f1698b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fd405f3cd4ce6c9f430f03eebbdbde298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71982f60c24ea9f2b7d624d173ce4653299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0dce38249eddc326e1bbcd338679332300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd82050aba2f178e07492a37b5c6fd1301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b200aa1e54936360fc5c9b851882b4302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab90f7fbb893e7401b835a0f82ca20cc303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693c7b0a009b1d7c93b866af76a22194304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbd60c1fb148ff92c8a7ee58a1bff2a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bbe672d9205bab9f5cbfea7c9095a3306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488186dca4aee77a2d0de488b7da9605307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd2aecb1a9d637ee96ebab4d55b5ac2308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0885e5685ed5993936f537339d067da3309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef3f04c4281873f326d242766899e22310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ccf5b3e88d8c2b5d8f9344c382bdff311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09788f2dfd043a3d8a71f7a6503369e3312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2266e5f9236d8742e6d396b287f6984d313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac2e3cec76bf6ded306f747a1319ce3314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35ca0aadf5f584bfab88411dd024d5b315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380231e725383a6691a449fb17f66d10316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd210a75b6b94a58f545329fc67e5385317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0e08af3ea572c14fd620cfb13132cb318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a42c8fcbb00e67536d6f703fb261743319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98add3b1654106f5ecf39469a4acb6b0320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcc749c96173860f23fc316f4bdf2d0321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468547dfcb420b402fbe1e2c099fa3d7322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bb48881f8a7a4c014c114d3fcc169e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6efe959edf9745bb2e35fbeedbb827324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c742f489166120fafb6200594e44b47e325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6eaf48c94b5cee13b75524ac7239f8326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a7915dbc38206ff0d2fa5de6caeee3327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e42627cee029cab3347a95a2f7e779328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0621bba24ea591d3eed9f06523b8f37e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f62facd8ddb8a2ab0f13b60d9866e0330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1262d7bbb774e5a8185d4ada26826998331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5e67da49a1426515b1bcd3e9f311eb332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea604502b96adad5db001f94cf19a9d333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de8f76060d753668382c03cddfcff56334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb5c257dab80dc2353b5e5d64d68f00335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3f3a3167d1d81b13e37911d3e7f12d336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4750f39483475cc087c5a413381a8e0b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46071fef25e24ca6e730402cb95a97ca338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00a4192a0614b895c46e6461e2a179a339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bc876c2064bb1042be428bc3909523340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d71f5af003fab5d09dea0632e64a0c341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9ea6fdabec0f087d89cfba10e05955342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769dfd126673cb096f2b11fa7f64e44e343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91555c8401ffcc7565fc51bcb0310408344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7d7bf4b9e29b4988b3bd8c8f8c9f81345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df1086a4f7ca7a041f595b0f3c8c668346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfba1472d58d849f088a1dac94d6400347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c53ff9a991727d2d41e0409a4eaef5348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3a94ebc808eeae6add5d691a30a252349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae5dd52d7f0a996f27b214e386b0f0f350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94801151b9a94a9e9244b1a29af89b1d351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52807bf48b2ae11c775a745f0b65aaa352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6133d6b2cb534c20a7b77d5340d93ff9353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3191b1321ffbf7c342e8e26d7072c2354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab548237b56db3380df074908619e010355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d113289e52b6d2adcbcfcb51dd273e17356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d65eeb5de6980ffba02c5ae37ba501357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cb19d62ba544e545d0770d1f316f82358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8e5c07ad28529d9acd891e8c6b2aeb359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09282bae898c0860e68ff0a7d3007fd2360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9a48380ec5b64f5ce7038190634329361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be23958a7cfc691b5754b89edcf8063f362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7307113dc45a806206ae0b87af72118363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02636146ab253f2dde29c43cd8b1ce06364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c0fd63f9eb9aafe0830f4adc3e77dd365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4672560ee164074c607305ff5ab6d5b8366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99483ff6de86124d8a8ee6cfd8d79e9f367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336e71d3730adee8ec050275bb76b039368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc69bb97bec6642a95ec318272ef282369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2182c80e0d8bf93d969cf836a460ea7370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d33a3bae9c13a4bc9cb7aefb4470ce371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776b04d194030cffbc0180fa23c693e5372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bc0a5a3e91cbbe6f2211e80cac426e373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4aabee93acfb8a1e1ad12a8ea614e34374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78f1b8c38353bc388ab6e209cfd4037375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96e129ec783722d28f74955bfeb07d5376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9403f24236f750c9114e278df7ff2d9b377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32048dad542b8faaa33a2c72191e05d378.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee632cbded25eb5d9363ec15674088f51.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7a52bab0766c15b7bed8551f89f84d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db85ed92180f3aa0d2c11977f4e0e543.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e284c1bf51081559c731892edcdb6fb04.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e36a43f25e5e72b249e5bf1a6e07b815.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1649a5ee219e68241c5c06ad22bf28006.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8685f027bd50ec9830223b1185a67a57.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b464301f989e27cf6e7db1e21c753c58.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0e0bcf8849689edc79be6986fd36639.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2962ceed999f96e405e2d4fc3d6850d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a62c144cb6ed598937db457df51f7111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483e36577de5925feac55b574960e2b112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c15862ed28e2420e177e40a662658913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b334f68a3bb309fcb60e271dfc7abdbd14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070207b81c10a09d41c32cfb929b264315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1661f6590c6cab31669df21e85d0c64a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5831ae909943d6aa14b285f7bb9a22c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e05480a6e5be291805a546b4fa43b118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c889ea3f4466a786393d34486fbc16319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec62e673ce641bd031df48e69f02d95720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c185c3bf206d5a6ae52ca0e4e2289921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17841a2db6cd7251feac4bf86c07330622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda7efe19ffde168b56b060e7a8d16b423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84218aa31233d47fd28ebed398fa50e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92dc5431d4e61354f4e19dc9e7d54ea725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddc70ebcd2bc5b70273b63f492494da26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03384dbd641d2699be0b34ead3ede5927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ca5f2789f5f42e01c31d1a8575995b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9083fb0d358396eeb139a9794be8e7629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887cf26dba7e3e5e298e563e768c04b730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8768c2f2b7423c76b38e0126c483e3931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f342b306a67aadc1e257630eb617cf032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aeac380ba2d7909614213b154b4891933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c96f132519dccdb251c4dc09f1ea4a034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206f1146b4899ca8c30948a20abfbf0035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52aeb0e773123666db690c83207b7c0836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa71ba00b1df01b2f13c934427d142f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d96d983543330403c1091eb9d494b938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b845014dedfe421c5c5e435533c30cc639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5460247b17cc4a1853b3f6c7ca43feef40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4100b7f54c47e7914a59052f7d4ed7241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be477d85e683c3007b0d33317063826842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc5a2206f3a7629fd6d8adde0b36d5943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0270209f1dd000219913a207338ba9f444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd466c1e211fd8b53ac8bdd7f98598645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2801417d8d8f49ad56d21535437f8846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847550800599da4ec905f0c0067402ee47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722fceab2d057a36a8813cd11ccf239648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d99f6d437b73ba172e105e9b417836849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2f28b61c5f355bc8c8eedfd414b25550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f830f273661621f0c23e1e4a4ac22be651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedc06cfe71339a84ee3f52d474982db52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272809397ee734dab01b1b7454379cac53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3566d2e5d22488a64c7c910027158a7754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7349ae37844e5e8f3edb5b046c00a57055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54585d7fbd88f494fb3f446a49068c056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e784c32d087f5b6d579c18222344f957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23a65c45ac16d94ae5b32ff6b9df92658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50702df4ff9b61d93f2ac2eec15e4d9659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc25a12a223fc3cc3f62f278f74017760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30c3879e0b13ceb0002350b424b9e0f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bd929549622b01011f02a3d1e6c35f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aea90a518d7d1fac5db561341d308fe63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be22344eaf3fd89b7867f3640b9c00a764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad8eca2cd12c276163661de0922d43a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edc44970d8064cf826ea29c5f44dda566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1c33965f863b089777898b19acfa1367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ea5d425c03d4c867dcae6d40f02d6468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab01bc558da99cf8b4e3e77987a3143d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74848ca22bccd81f2dd719d30358fe070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8390085bf4879f89aaa11ba2dc3fc61571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877a5f9dd2854c4ddaba297686edbdf472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4c9a4358ffef2b3544f58661c63a0873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620d662f39cf383be82e024879b4158174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62b4abc3dd49ac8a73e2586aed5fd3a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eed71b5de18193636a78e95b37c3f0a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0571b2c3ddde1f26e6e2ad3386dd5f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7640d3955b0cd317958ff4e46e468f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb17722c1aaa788c80ed610772209c779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849449a9195523ce2c07dea8a12fc61b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ede8c97cb7f71ac4144c3d151f462881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8214ea6354032284fcce9a5a4cf0147982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3672a67af37c6f3dcf917125bf4658fe83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e67adf07eb73ba18122df4ef6e470c484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2a37bb1a5ac8aca98c753ba041bef085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6298797a93459e32cb8a2c05aa358f686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9dbc536922a09376275a755700fed9c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ed6da16e5f316db5711d6aa6227cb488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae9031c2c6b41415ebda9a56ce8002d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977ce4aab5f59426ed7c845a88e6bbf890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90857579c385d7d6f117ae31b036d71091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d40f9657402f1889eb4de2cab4ca43d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b2ede9455cccb561364849d08259ca93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5714097a486b40d40b0e9b80a084d8294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364ec00321611c2d648e03c98d629a5295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04c6f9c17b75f03640320bc2ff0e77996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f340b6b69f8fdd866bad18d9d48d1f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9983fb999b1d1e939b44c0d3715ded9698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011ede691eaccb7a5f170e0da91bfe1c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6634521032f982b43a816e060491bbe2100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ede54f54bef45330975b91d4146dbd1101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8e0205ac566da757a9afa93f309f70102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ea3bcad4397d1a45e41d42be678232103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f616b9dd1de54ccfdccee4ae1562c8104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996ccc43cdc4479641adf70abf137123105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baadc03f2f0eae28dea7883e58d7f9b7106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0d7824e6b02de2a2310ad718e877c9107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf890e268c6d8025af84138ab14c1b75108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818d8ab00e68bad22f6f42f6dea2880b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3268a88094665ac390ba4ad8c47b3a2f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181b631c50d92017c6b0ebd63501f0fe111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd17004f0c015a329afd81702747d24b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cac1948fe766aa60bd569a4de74d109113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd289b392f23569b47e9fd1a0b8fe64114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7635dfb643f76b9b4965d937b97d75a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec89ea84c67cdd9f2c34094596e7e869116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edd29929211ee67f7b049a667ffa5e2117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db99b3e73ec848ebe4fd6155e40bb7b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5909addea93d886a1ece76ea7213dcbb119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bf75e7671749e43d0dcf6d9356c0f2120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab71a4b01dc6ed0d6e60b1d1b5951a1121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda45a05489b970bdca4f6aa758cdd54122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4427382793d7ce56cfaf0083969c1e0123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdfd823f7fdedf4fa64815db4587ce7124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d16ddc5f3615fc651949216bc50c39125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77a3c3953e47c811f0daf403f1a8f12126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a217249162f2aed32cf235c7d75f993127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7272482b93f6c04d4796d79391671ee4128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be92e6e8276874eee00dfed002e5fe0a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624312ba683df121d322209c3460b0ee130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3af2c9644e26383bb9736d2d772ec9131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f510ee0ec792c6f34468ac11bb643481132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2034b63e9d9bb0d4648af9d50755c49c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a3e9afe168af812fbef43320191fd8134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c25ac0a0f9aa6146d447fdcdad1076b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389501cc05e5a0cf3f879d1178604f3b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9064c24ab8e851971220de987a4f09137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6b9531cbfc4a1438ffce34bc4b3296138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1b0d5560c20d0a238f9ff01b8d5b80139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c3628ba95d25242c1a45588b0fe542140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c5a32aaeda1938852984d40e21108c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffc3bfd39c1296325ba6aec164026f8142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f13194e3c356590964c8e1e1962870143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3217110eddf5896a4156347ed097f8b9144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a82bccb4ccaabea328c0e3963970609145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5e2a05ee1fd6b085276bb1e36be5d9146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55be8647bf58ad5a0d0a2b7d8242bdb3147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f7fd4c35a3325e0503d612c4e26044148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071f213263edc8f0aa687977cf1a45b0149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f59271aac8d1dda106e1dd0aa0992d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8068dc4c9f2164bee4ce3170366981151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bac17e4bf7e327377013c9fcc77c66152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5b8a1cf55cb9266e0bcfe69fe264d9153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8183783671da76f5514dcf661ea518f8154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f529dc99e20265ca82e03ef91a4c58c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba6001ab66e7f2d869b34883317e7bc156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cece560efafaca7c57267ff7de04adc157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1879d4a73ce36a1f64f49330e9e2aa5a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6bac1368b0fc8a1249e63e100cef62159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d8832515ecaf41bb995060fbed887f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf721bade52ca29316e3a5912d6dfa4161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c92c2c3e73bd2bb9d8e876778e2d45162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c572d09806225957aafdcd70c718cc64163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90b8bd81902e8a28fd6113a2b0a72f0164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23668f65ba345377ebf348751f54f6b5165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96735d2013f784c681d89c0c427d315166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba930f143f6d3d4afeb02faee91377e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa25cf1a441debe3631dc8c4d2b050ab168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa93036df73e7dc4e611870b1fe8b22169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4407b01f339236acebbff41626b7b7e8170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b38f10a4bec10c5ec5906ac8749a913171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bc965a09ece3b6eeca405908212a3b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101120cd3c4f00a74ba5b70d165bae86173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e8f73e201416f721c7ae6ee87bc0af174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c82f74af99ae43b176e7009b9c0528175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23876152adf5a83a95537f7f8f82511d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5566617b4f8c4c9c2ff342703caec7177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fa34afd614fb4c1b5517751b437469178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d85f2d4da77d1c7b450d43c39f40f36179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdcc0bf706ef60cc25317c2de6b42b1180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af499abb59efd24101cc95b5f51c334c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3247240ede0fd542be475623b86745182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe9e2e865a4519d0f47f583d1b0654c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e359b96765d6f56eeb9be091cd5843184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad18c667f087046f896ce046644d465185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1172db3581f30a6a4fcbdc81b858f740186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c142baf468565a915877eaaef8c6cbaa187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c540c9f12839ed7607925def1447a1b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b8c05a262ebfd0bb8cce1a03d08ddc189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea37b330c6a2ab72ff6b9ac7429c9a4190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbf3df2f54b610d8c35ce195e9f5a2f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de2e88b52ff3040a352d8739a6ee4dc192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9331aa121f1b8b414046c725700cb79193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d48b92a8d6ccf544faf9b4ad92716b9194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278157baca4238093b5a51e1c85d2d97195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de15db8d3e0ae5e33c7b7ab4c94ef21196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25eb5fbac51530029eb71c5960187e84197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d396c89d4f84f695a5aca586c7c15b68198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9df92f1dbc8e818dbae6eb164d5f3f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674b2ad4a10facd8186e92d162d9dd4a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6768394290b2894fd07f4b38fa3e9351201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c019885908d24a5e7b502f5348728c07202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0708cdfc54a872e6fb52d4578ef9a7e1203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d672b513d0f7a2b6f1d4014b98b0ffbf204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4c2d2c2bd547a0163dd4d82185288f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5a0c13c167ff1b96cf564a4ab3b2e1206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12da8c4efdb44ca9fb278a5ce5c923f9207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f1e493031184639d8b3ee983cdf0a9208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fc349a6ea76b942258b3a44a775a83209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f681725cc62d8f790b082f2a938ab4210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139047103c2eeb281dadaaaca8e0272e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b0e599ebaa7fbd1b30ae3a6c3a55bd212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b63200a86d72657f756ca8fc465422213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9ad7d9528a492b2b2646c3452f6cc4214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9880403b12e94454c9bb71a8bf134f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6369793c9da9d7aed8a4b95794ec3d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c633491d016f87bb634a11c58038d8217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f9efbc9122f68797c1e4266f7e5892218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d9d28435e31615dc9c6a3dac67e053219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7911f82532ce17256dd7de090b42b82e220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce476f1fc05293c8ac0086e5f22ce04221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3988490ed60a3f8b6a06020b2727fd222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdac833b1ab451c64bcc9aa50dd60c0223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fa4d9dba5d9eb8004baad17bdc7746224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb1a830c3f91498216d41076843c9d0225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65434a5606adb9b1d02fcf3308d97e5226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6035539ba64d72810bbf0f9d39b2955c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc4ffa5ed22926c6f691183c69d4c6c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6587c2fb39187631fbbee40c6b18d8d5229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c93813e4b1b5a9d5ebf54fc184c39b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f1cbad36e5cdad9eaa2cd55c9df403231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652a9b42d68c8b573d1940442004cda1232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b1b0a3f63d31d363c064f29912f215233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7457e54ac92faad41f93987b95ffbd91234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc2cec2efca2f5f3343b63c50ed9786235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416e46df1e74a98cd3d795769bb34506236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416e27c4ff6af695c8d5eb0de38043ab237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351bc1d288083c36941791df0d0cfb15238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908d2994acd276a27dd2fd8e539820f8239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8ce9c8e3ffb3113917b5d521182099240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fac8539fce566c1aac89485e3efa8e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a352a0296246f1891182424ba02964242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e447c254825259bdedea9f42073521c5243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780e1a076f9440f93dcc7ef4831456c6244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f850d853335b9af9fcb5a63c8b589dd0245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6361dc3c7110fe3a403e67a3135728cc246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e26ced382570906b08c1a29ffa0d8a3247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f59ae677661b8bc48abd5b3a8e06d7248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e409b9d7a4ecb456b06693ab438942249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53202c280f1f6183c07131e21e47e2ae250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7de392a12a6c33ccffc7bb095f06f0251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba36c4b66309cb56a8b570201166e99252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9870be8dfdf7860f414744e21773d2253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0524881eb00996d047907ca61c2fa6e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58497cea838b8174a7310f60f26a9af5255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91549081eddade7c26435941c3a34c23256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e469889869ec796162d3328a6b09102257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bae2863177c4344f510c9da7d9aceab258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdf22a74424e168bdb02c8ba2c3ca0c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25175e00c417b76b9dbddca34925989e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99b6ba6c86bf58fe7c25d6c3fa163aa261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407df9d2e6da46319d78f51ea1a843ca262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd05dbf9e44af3689da78c6921aff89e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e474951280ebb8b970c11033492547264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2c6b73063f2523c58d0c712a7af51b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40c6e52892649ee1d345e211e96bf91266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4967f8ddb218490605c103ac84673b50267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c9f0e3bbae05d57226559c87e66814268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00ea6e6ebaffcdf6b1eee0537bdc3d3269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1b665c4c25379fa59ab8b1e981d2db270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec8ec5364f59f9b58b3349cb2da89b8271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93231130b4f3c7dd001ab2b75ffa8909272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599a9ed1ffda2b4665a8cc19b2966125273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6555ef10383a32697afcbba2254ef9274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57d4124015782f80a26b801cb746f3d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f596a10c8f24420a4462ef6fbdaa28276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee187d45a1f6c980a199c2565c437e2277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7eda933dcc824c3d97df05e67493fe278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e71814a17ea275c636f4744355543a9279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d8f7be3aef3cff42b5da826089de3f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac569559604648b829f45ba34139f42281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6590f2ead546e7700c875f434cdbd6dd282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3219496c1e6f3f05814799da3012aa49283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322fd9d1395d934bae691e28a25d7f63284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e45fa71d4f5dc0c1384e62a003cfd41285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8eb7457c857eaf53e069ebf0fe7f48286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f7dffed5904097312d43a0ed4b99f8287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018d1002e5f4349483a3142b6e1e6533288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577ef1b328468dc9d6ed32d055303d4b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02cd3ac9663dcdd8e07eeb9cc87c07c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a5ce573ae662911baf54c6ef99eb1d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134bcd2d9641e791a7fedd5dbbfd7d62292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bd5bd525dc863b4b4ee4a0c8321443293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab5717512ab9d98424ce53cdcf965d6294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56625d52387280ef113ad19199f9a2e9295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b527d6c52759660286871072d81f4b40296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812c2b5a50e728a1cfe64b3b7cf0bfc6297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b9ef335c331bc7827c16b160405347298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f8fdc5288a76df5ed9cf25a7311fe6299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2219c0160e6bd616ee3914a7980e6375300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4108443f755e501b267579c02da2148c301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe7908aa55df89d2c469e6c3648a755302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1552ef94a799207502ea569a8a43e8303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3f457f78d1aae32fb6d46f0962cf21304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927c2f8f228de2cc941682ee3d01fc09305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058b6ff31e02b5cf79b1ceb27c31a453306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7174933a70808506f7a93059ac7b7c1307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce01e8ca81d82b70ba784f5cede51589308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293b2d04d566ea83dfe7ee427d806421309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c490fba08d37125c8672befdffba3a0310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd34ad4cf5547dc8cd085a34085b5f13311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a679f14c6c85ef7898d393b27a306d42312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02103df08da70d0f667b70df35a4feb1313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1d968a67e0645b60ef886ed5b8f9c6314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c776bdbc83af85b1ce52dd45a27244315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18021671fb355bbdfe25c15c8a948eb6316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1dafcce83cbbb9f4d88cf70462fe1f2317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a443705f4ee2f1c3e5b0b52f68ff6358318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7a926db7ebf7776bafce793c3a13c8319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac58dbaa7354dfaebf2ff4e820d1624d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fdb2c0e7afd5c88430a8c1b726970c321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392e1cd9eaca7874a98ce98adb8cd90c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be5afb7abc517e09d16c544feaadf42323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc8bc8238f6fc6f123bf2e5116a7fc9324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed54a6062aa32028d00a73937123a702325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca827995bf52cc6614f59171489671a1326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e11fc1e5f53a9a76b628740b06df2df327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b99e0d29d849189a53b48d583f9b7c328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38506ceb721fd61829f1f330765cbf73329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4447fcb9050879d296e78554d5c7a75330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067f233bb7233c0d11d9407a5415e030331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06795f345562f9a3cead2faec4b22c31332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42b6cef1283e7ce86442ac533686420333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1c0f7d15044f9ea45d19382be1de9c334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8750aca6593991408843c404ae8fd6f3335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bddbdb00bf5671384a1020f7696b8f3336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89975b435e259c74578fc9b3b45817c3337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacad88ad365df296ec1061b96f3df1c338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05dba95f95900e96ae4009851418f68d339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94eb7caa1507bd2573a0a7f62eb9fb92340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4648e39376bf36a1b5e67a96a0bb52341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea414a2f5abe9acc1d0abe5f7a6d757342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b4fab683b41324e1c4b1ab74015e01343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fef25cc23903b9bc6a365673f1277c344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66af417d50801c23e0d0af0abf557d8345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec355c975c3667f1cd463a58d540532f346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5132585a8d086d06cc4bb1969a1056347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b0270489a0e648af691ee19b9ec704348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7dd5d8fce251ea0f407639068e86764349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16523a9ff8a3492b53b28593c26a85cf350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e923919a1e324752ea76a77b1b405b3a351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6af2c4101da4ca096dda7410899da40352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ca0e788017f05b52e6b2a0d861faa6353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56465230c85f725eb50c02cf8216f4f8354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfca054c6af809b70ab13eacfbd98f8355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52bdc433ae6afd619807602c2b91337356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8109ce0402909f86c57b65e0414a3a58357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37a1e13cc21fcedb0d810c7b433a316358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f17bd2ed2055149e1b72fd2557c81d359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519e38e7a11556df9b7e459b0d5ddc78360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62be5fb815fcc79f9ec1c71c7857ac24361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a218dc051f270e24028249932b9d7d0362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5f7d12974ee8cc2e07b9ec78fc70ec363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c553ca183f40b894abebc6ee2f4fb23364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f816ae5f63da081a68d59c445f573cec365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35634fd2ec4bbf4920d61357079a15a3366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f618d48b7f669d5c358a17af83203cc1367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efcfad7eedc01b43e7f3746171a927a368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d15fee10e1aa05cf1587de5cb6aae07369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8b043375215396932dd116fe6833b9370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475f9d104d2db4405be77f68b3cfffd7371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bcf5849e853f6ca07c42fa6d5e66a0372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf30a4d68526bff337979f0bcfd315a373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf1c2d38a94ea192ad29d49f14955f2374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75812d8da5b420db7cc18b03f1239d5a375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165acf0508c7b7046e007c505bd23d8a376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff2b477d970f08cef2fda4638847959377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cd31f2bdc2e711bb2ff80b8ded21df378.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>