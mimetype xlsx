--- v0 (2026-08-22)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="437">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="436">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -296,53 +296,50 @@
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-electric-wireless-car-charger-holder-suction-cup-version-jr-zs248-4-5-6-7-15w-/</t>
   </si>
   <si>
     <t>Тримач JOYROOM Spider Stable Car holder air outlet JR-ZS255</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-spider-stable-car-holder-air-outlet-jr-zs255/</t>
   </si>
   <si>
     <t>Тримач JOYROOM Spider Stable Car holder dashboard JR-ZS255</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-spider-stable-car-holder-dashboard-jr-zs255/</t>
   </si>
   <si>
     <t>Тримач JOYROOM Phone Holder For Bicycle and Motorcycle JR-OK5 |4.7-6.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-phone-holder-for-bicycle-and-motorcycle-jr-ok5-4-7-6-5-/</t>
   </si>
   <si>
     <t>Селфі-монопод JOYROOM Phantom Series Tripod JR-Oth-AB202 |Bluetooth|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-joyroom-phantom-series-tripod-jr-oth-ab202-bluetooth-/</t>
-  </si>
-[...1 lines deleted...]
-    <t>000003778</t>
   </si>
   <si>
     <t>Селфі-монопод JOYROOM Magic Flute JR-Oth-AB601 |Bluetooth|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-joyroom-magic-flute-jr-oth-ab601-bluetooth-/</t>
   </si>
   <si>
     <t>000005818</t>
   </si>
   <si>
     <t>Тримач з кільцевим освітленням JOYROOM Fill light live holder JR-ZS228 AKL03 |12", 2A, 2700-5700K|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-joyroom-fill-light-live-holder-jr-zs228-akl03-12-2a-2700-5700k-/</t>
   </si>
   <si>
     <t>Тримач з кільцевим освітленням JOYROOM Touch Selfie Ring Light JR-ZS228 AKL02 |8", 2A, 2700-5700K|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-joyroom-touch-selfie-ring-light-jr-zs228-akl02-8-2a-2700-5700k-/</t>
   </si>
   <si>
     <t>000006657</t>
   </si>
@@ -1378,51 +1375,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be5188fb2d641da6673d239d5a8565a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1913ac3c6e7aba5abf8ad9163177da052.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624160db033f7377b74192017c144d273.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423d210040fe282dc7824610f85a5ac84.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3663244fbc6c8520a3ea526a6ce3e7c95.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1addc1a1f1d879294f76bdace16c4f076.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5207768595bf4e00ffdc209b3e0a06fe7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86eae5397cc517f29be3e045f9f7dda18.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e61aea8b7633ee0f44fde93a9f4a149.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2dcca99424d4e2c5b7763acb44aeaa10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfabd7cfa04c05e5bbf34ad731123c911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038b016ef6ebd29cda73543a271ee3d512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bedc282bdca9a70e4fddae005d8d27213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193ed2303326f383594cb95cf08ee86814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e45a54fa3684c656f288795976758a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacf4784b770b3c62785a63a6451ea5d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a448c26f0f9a0b51f9234351b3e230217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa750f81c864b8333257dfedd9a1383518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397501611ca7a4d5469eb71d29cbb06419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ace0e7355a166cf15c960fea5fec8ff20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3132be6ced0d1e7a5b0b08534ba0c4c421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e5e822864ae79f32b80ce8151f076022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d880d6698d8a3fedf8d1b4407b905423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b066a69f518263b05c1b3483018b8d9a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a821f6356a718f0a7ab27c777d2667bf25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f304664fbe90ec69b0d5f78cf09797526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e376eaaf412d76b2f7bda43d12ea115527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7415cb43cfa29e0dd7bba8e69a6c0bf228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ded9de0b2f9a4a5b6205b5a643cab529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69358f4c98e9b53ea18b7ca0946fa1ab30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fad37924a44df1debceed9a2e0831d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2224cc12942197b7c86ae1ddcdce1fe032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edf1e1bf13a706c9efe70f3ac0902d233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eef5f419f79cbaf955dea643ed2e36c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c7bca73bdee41d6e1afedd6b35f18035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16ff76c055a816fad084e2c8fd02c0736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7865b3e016c7737cc933a97dff81458937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e597ec7e365b64ff378e3454354c42138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896a5081e82e0e2579656c9d3bb92d9739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80913764eaba20af75eecb721970ca0c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d58ea9646e971fe81aa4c16d7028fb741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a244655d7b2142f21f08356193d3b02c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdbb81812a74d643096d0047f0f6fb943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73edd0d32f112149dfb85e4923050f1244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68411489ee8d12b7acbb99b8fff3ed3345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46955b5d8682e64284c759f9e5325ce446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1a314e9d040214ff4def1aaffd962147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c674b880f901e80a98752444b9c4519848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f66403091d29aa372343ce6d7f6611d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40215e79aa5edbfef47710cc441a23f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97eceb546d06523f294e4dddc334e66851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1ecb4f63a1e79d2c72d8a506e4f23b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470ce8f7c7c95f7e888b705bdc4e5d7453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7100006387d8d8a858056555cf96a0ab54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d8401a291dff35bef50bae9243df8555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e747bf65c182cda9b63caf28beaedd56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431bfa96948a383f75d3f57156d279f257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e87685d257e9746c9d65f0a56a21e0e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bd89b2bbea3dd7c79ed72421e9bead59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfe154500001e08868593895212561760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94708f9b00606b408f51b06e0eea592c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1b9343fcf9224005223f7103247db262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea2831c77a4ebfb41d960ccae70348963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b153253e6f156d9164af8e906f270964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab180809308f439bd2cf7d7534fcafe65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73b682c63d5f431f8288eb467dfdd1066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdd447858c584c27576215c8964997067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d904b4f13ac91d1afbef6df8e80d034968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2684f52738c9e1fcd31995c6c01a45769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e7ff77ec68ac0a71d29cbdc302aa7570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64a7e37a15d7d907891aafc5d70da7771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4574077f1620ba2344f05eba1ffda2f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5fc64e7f51bb3210c744286107ae4173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6378a7113fec671cef004878ad8835fa74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b3371f0676b5b965440c3e1fee5cba75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e34b5441763f010db6b55c58685fea76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97d0a3a8227b0d056e230f89d05458b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78dfc29704bc35e474897762493d68ce78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50b85b3728648b1beeff0c87073717c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdb676f1c35d4a8f9986ce7f95d4c3280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e526605ac7efbf58574f90cb44d72181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e1923ae6c4f9ab41a66aeac00f354b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05dde14e1d2686a01f9dc8cb345202d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fb3deafefe4773f408bd236b3bd6d384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9f189b2d81d158bc955a3884ed2c0f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d0f9db3d23157a9dd1ba49fd78386886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3e4245d688b8557b7cff8bd819aab487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce64ae269243d06e3f5fc883cca0cfcb88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936eea21862d2ef54ddef970ffc1b13089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e52dc63a3d688c26be1ab6a03f11aea90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1258b393e9d3782355e3b4166a99516391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e1122bce5e7757eba5d49486427fc892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9934c44995e30882cf616a106490e4f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d91a07efa65415367ee8a17d4c75a0794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8131590d3532a82f903995fe34a7cae395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b5982036f7b3ca7aa7ffc2ab52b72696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff8e6ca0011f4c5561e1e1f177b02fa97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bab31a227516c88637286f16da63e0598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd5c8111f0ad986ed0f94675aac28f099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b56b4a5349a75ca81e80dae5d19ad8d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47191be3a100e2010f2d65cee7f0aa10101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f553dd28d26d0a2901b062c220e1626102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcde6b7e96ddef7bfd15cf29ed6206f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba030841c2d5a114bd0ab1085f755863104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021902a984cca3e3af965493bbfec646105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e014682c4f8390591928e206635be9c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852a00096ea933de91c8e314e594c04e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f84bdff558e5b110fbdb704c5305dc108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082d2cf037ec1a3c42a52e376f4a77af109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ccbacc48be5678d997d7aaf1c2a1cb110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4109034666c008c3d3f2c430f7b09b9111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed7f28d1cc2ba60b92eabc4de13d95e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517a280393076234964abaf72835f96f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8545b01e298b90445be73c1fb4e773e7114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c4b92b5d7d31226609f7585c3dde71115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81ee1a93ad6e591b9685a039cfc9ccf116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ca9218b8b25dcfb4fca17dc92c85bf117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87d814e03e19bc768fb8b18711538f3118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71bf854ee52f930c41e08df28274f66119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8610e49ed4247e0ac391b3a94dd83542120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4e9187290bc973d6a3cefe114d599a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d46fb057e73e47416981610dd91626122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aaed0b9266e06e4d5de5f44c7e05820123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d6b977da8ccf48f156753f361f2eef124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f6a81ce59e807166d064f2f9d28be3125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96949b34d02163b52422dc0144aeb7c2126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2ccc9b93bb1fef31604a0210a10a8d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eddc45980f47ba9005efedd2e724c5e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d753ed49677193dc38c590165ef7b2129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da40d5a33705c7b68f42ccbf4aed394130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f47760be64d48c2c2db01d453fca09131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b627c38819e77d254d17e9e2b34f46132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8e3d5d57bb570a255b552f20cd6675133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881f934632d4ab78a3ae6fbef624de47134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4381d7899d346a8323b6a7d6058646ef135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999ff41c72c864531784c697a51ec7c7136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ddbad947b752e674f2ff023297c68c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606de07a7cb0f9ab5d1b5546f35a05c7138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65520e604decd1f996badfff57f62845139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297f52b7ff1b22a71538a8f2120efb97140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d11fde2d989d4a0a5dc5c043b98c917141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f917d368d784ecf5bc9d8f077e24cb3a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef0cc65c3531b23b99bf83df2adb419143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585ccff0a93043a54e7d04b221971717144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a9322cf56fbbd0b2466499553ac084145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50af6f860b2b32a9bd0826cb8045dc68146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4eccdd0b929437d60883e4444ee490147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e604390a07603718b682003ce45704148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85aaf7c0990891554cfa55cb6de036c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0bc526473096be4491237b74d6186a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7707293b3b828a4e6dd2180a22e92806151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238335a06033672daff4e4b1e5269240152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa6e029b9371d4cda498b21842f74c6153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cdde3f69be8ab8f21b16ec91fcd6a4154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77343575deeb70fcbd83ae52737a4d63155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7381b3c2d565d466ebec0e941c05f500156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2792cccb84615d9117d8e439aa22b7157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23edcdb6a43b120c673d39ae0e737e3158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcb31ba29d94d973d82c617da146dcf159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24d8f794e69813a3b7bee27ec8ae9de160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2489e1e0c0e6f1f10ad0fe87d31e6a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e4ba14d3303d0eded81f9a4b2ad454162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef37ad824aa572ef292e0199bd2e1e9163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097da5aeef8b8ac83701f8d777c7bb9a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088a3ce4e7485fe87ea26bd780865348165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b8c43be8f6b0352979e9b4da0d86ea166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c1f26038726acc3e3732b40ad7e0f9167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfad1c8a68daf35427a44d7f70d2c20168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a922e24cde1c33aebf8004cf9c260ee2169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d9a6312d5947a64a1385cc56950196170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b0f2fa521679c4eb4d593b00e925b7171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bdadb6f04d9928e377d4de8394b163172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d651633049957083f6911439fac59536173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be25cddaf398d16f7de1207245b80bae174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3515e195aa06fbcf4816358d000906175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9218c4305c30f3430ca57493dc8f63c5176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f06ad7a5d10add68e3ab495517d58ef177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d0ce1e48f7cb863b6f930f46803b53178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca41f08dae64b5d34848899a84542d3179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a22bc159947e2f476a9c034b60ede6180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c97068cc89b2a6413b00c56bd63cfb181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835a337860e7207ebc3dec569b3e1384182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97d1f638e4fea56e320768230409865183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8c26f25aeb407900c75c8ce5b5e0d1184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774a942f73ffc74f5f48b179e5455ee4185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa4580c6dd785ca46ef966a91ca48b1186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b860def5509b5a4b7c2fcf16f2fa8659187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be983a9eca3e891bd71e9a3c723c65b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9669349cb114ca2451db259d424bf35e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea519f3ea95eda2043349dfa2a0989c3190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b7304db647d4c9afceaa1fcbd780c0191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af93e8ca75c76149cdb4df66fe9244ff192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b304aa79d99a92e1213ff23e233070193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9eef2255d2080128ef939797a589ba2194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b66e8771f735304a8039b9ee33b4340195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949c9f65e46c6917e630fd21a5635800196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19851ed9002aba672c62a8a7fdec5236197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb030c6c53be9603170eaf6a4c6d957198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2c27ef44939c5a7dcd3be56d078ac6199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e34d57b046c51e2ce6dc7947fa8b63a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a7b853d6beb3e41b5265960f316deb201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e909c37792d549dc68ceb7572a7f50202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b3e7847190901d332d18418e6f66c2203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337d60ee33ab685e8fa2578cb8ce422d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ebd01315d148aa3a23e3d7813f64e1205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c762256582ddc16aec0f4f67f853380206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d957bd0e7618cc4b9c30aa7a3cc86dd4207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5644cdaa748287d5c4f4eaa77fbdb5b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3db8f3d869e973ed79c2baca6a0b307209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429934b7b0f95c3511e79548115bc31d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4aeabf252c314e26b734a1285b12116211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5af342bc9da780599c213d387ec57db212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a71bade8002fa3c1ad68a2430ab4b5213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972296a735f7208da1721fe4891ba0d0214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2737edf55a7df693ceae4f57bc4d2f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1f41df45ed4ca7d29da66d68bf0da2216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00a5a81f7f556cf34b9d02c40d20b86217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8151146fd67bcb1a57106cf4f8f04d2218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de73f218ba918dec06b374002ba134d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b615cb88459a42d54829cf7678e43fe220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596e66247eedc80b60687f485fdaa729221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c9d702f77107149688d0de9cff5bfc222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd2cb7e518c77fa08b57c3e4499af56223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad964c84d2df928eedd0bcc3a85bb48224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5bc3409781bbad7f7dd982ec4c2fd7225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4446aa44c398a47934633ff24cb73c7226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324c0c99f9a8e724a62827f391ba8343227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76bbe4894edbdf6f9b5f90120571d82228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfcd73c3776427188d17183b7fc43fd229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0554b3b547600ce4c2e3889978b29f8230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d4da12ffa8a9b779671ef30da3806b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86368aca3f90b771a3fe24ff0e3d1f2c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea25bbf902da886f336dc730ed97dac233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10191889ee35588928bbd1c38b1b8518234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ea6ed30570dce1278dbcf1095f8ac0235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d493be7ffd072ae7b7175e91456527236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911fe627317bebc6d85a6683ec4f3dcf237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab42ec071a10dd0974bfdb78fbc0403238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200d852dfe1e7d1987b777eed4e87802239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a30077503da9292bd0d2db63c7c4656240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6259d19babf14e171d57cacc610cddd241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598db76cd2401d608d11a0693677876e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cf917336b40b7c8603bdfa28920437243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d543c10d2944ae3a46f274fea4e3a3244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b56b4b12df8487b3871d75adf65c09245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c4b0baf8bf1e20a741b470e30062fc246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c461505840e88cc50f30649105ea3ac247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910028851bbe522f2a8c3db6b65d4d34248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cd03a002ffa6db9178b5e3d5c16b02249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3952819e2c4accefb8a06b8e74fea8250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0553e0eaf4d47284bbede9aacbe05812251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53988271225496410a9ad296033692d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d6da006db354e4deee49d933d76dfc253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d0de7336981ee1feb3e422af22ae7b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20b8289b41d6a9028df75671f12a5a7255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5373c5f334c1b8a33ee8f48c9d1b630256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17c6f2280158dc41df5975918f8fc3e257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86eb7148fb9d3a397efb5bf401228461258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4979ebfe1acb0fa72d359b185092fb2a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ef42d64c954eb2cdd59545abfc4650260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342a2613a7f64b299e30aabbdb7905a0261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873fc106be4cf9dd4ce74b3b2e9d5489262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4108c9442a64d893b4cc3f2f27dc798e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb2a778ac17654e58eecce594a950ee264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6096851f6f52d73a11e2bb53d99420a1265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9284a9e14f8b57792f26e3cc28d532e0266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accf068977eb503cd961e27be5583d53267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d37ccab9304eff1a0364877bbe6406268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fa807f0b702a4c626270db4d525097269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670b74ea8e6270bb90473baa098e17ab270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36b0fd10fb976cbc2e722ec7c49ee2d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3787361b1e4f86ad11dfe8928b1bca5272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a88811ab837fc5becd44eb3f4e205c2273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa7345d51770eeca8ae408fe1f15f89274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f55b9995661f1406a1655b7a184fe3275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3977fd038106d915d08816b415ce5ac276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d080304feca21db1d5fcc60cad9129277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e32d1bdc643da9e334aa31707d385a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b402a87f0bd1c18d74db7c958db5e0279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3899a985a38c8b619e238c1d41ceda280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f54d04f3043e08dab7cd7f906b7abc281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bda786b273d9aefaf5e3fc52e9fd6b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a293e0ebded106ac80c564d373c918283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8970b6eb7fc50ba59ba7fd4793dcc219284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7981ff4a352ef0e6c8ae39591df5813285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e79d2339a7ed81a14243355faf4b5a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ffa8d5e8b1bbbf149601a6e57829fe287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60b26a628fcfdbcf5207b765a922bdb288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a420561b229312c720a9f645abf6b1d0289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292e5760a3e1a3afda758116af04482a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ac89bc47c9f465cc0ab1583784ccec291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363c6ce54bc361ff81c338acda4548f4292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ba1df2718f9f13e96e3c59d8dc53b8293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4bfcb32fd6e8ecd55284df87362c84294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f98e8d5c4e6258c66eb3b18f3e80967295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb7ee0c956bdfe551329b6ee73487b2296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3922832836b2123d9f938578f23957f9297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125ffc26040b16ffa2402443f9e90566298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55969d854d22e3820d74dacabecf90c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb41cce7a2e47f6c661325e03f43c971300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8018034b086b5fd92b6c1653d74adaf301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897e3db39a32cb2f9b8bcd31d1db8e01302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b7eb1a871f68c0705ad4c0c4920de8303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c756f1649a13cbb8e65414012f89407304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac3a90cebe65898fdb34d45d56c5697305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20adab65d20d4fc5a21b9955e9e54214306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f384177ec8a3e0f449453cbba14cf1307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f64e2d9c40a9cdea3e965a05e9dc5b0308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed37287ea9f1cafcdd5d75dd9eb73e2309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e4b578367094276b043ceddd9304c4310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e31d1ca93ecd51a24612d0a07c191bf311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711c42b5794f6c61aa6526d16bc73a75312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f97eef2b4cad047ecec884af0cf19f9313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580829a29676892f88cfb92055365629314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfe481f79ba6de74e8c46ef32c643ba315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef768ab447285fb906d44ffcbdcf5914316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033e70bff8f96227b2480a99faeb7183317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e3e65a585fa40563d6596037fde76e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e32084986c72e9f43452a3432c3df66319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa05a556849ed41871f0faebe8f4026320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8f3f13d034c0cc927e79eccbdf9173321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2962838934935322fd7f473c1b5a3cf322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c271393092c85e155c48d34875553e4a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08547e7a4698b9ec83e8da74be484889324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3404001b399fd6f9f3d8159da4cd2a7325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4daa215c2cf892e638e96a33123f2b9f326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9a87efcc61917648ea3a0ed45340f2327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c82a2002398c8be019b5c7297315eb328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecef46b770d5d605a91e0d7949ec8a1329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cc3245591fc1d8dbc2630ec47fb151330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7089138c16b46ad60e1cc292f4d25657331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0e850f1f1bdb94924e66824e4ef00d332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0910aeca6a2a96f8b6fc1a29c9f46d333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ade102cb1123119eed9459c4de2ee44334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff78a0c77c5b470213b381eef5cff9c335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9c2c6d168ada2426535837c8d9887c336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6601075901f448cfb8de86bb052cbdb0337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f612e699195f8c5f78be057b33b989bd338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910b91327d237144efc8b5043794373a339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7d1518466b1e3266f52171af7e2bbf340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6477ad8d3fc57b8044e725f7f71b0d94341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6ca362c859088ed3f43818caf7a8ef342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d426fa42fd5b925c60f7a4e66e1ac6c343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8836311751c6ae6f10b3fcee101895344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3aefa58f427965558b0a157620a85a345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3221e0a02cf0353e74e15c6b8881763f346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88033dcff55a8ff3818488a544e375c2347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794eedb8326c84a11a78770bfe19729a348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344ceb47d1207ae048025cf83ed5f0ff349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16e15234d92c506ca9b183cf38a9023350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29dd7aba43fd4f824971dd50b7681196351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ec8693d2aeb0013f01c568e28021d8352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f40a8e1ca73a941677191c7057d5be353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4277f913028dfeb6ece9ebfde90e7aef354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fdf75823dfd07e391fb9d6b7b9653b355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c755b042e1d398d4a495aa0ee8d84d8356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899b84814c858342f9476d4d28f6d341357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a0b813d79856b48d1ba40f52f4b8d6358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15abb88776b12bd75aa2b4749ecef7fe359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6bdcec0919a6ea8ee3a985cb4c62ab360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a5ee0121eb80077f277dc10c1ad2a7361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b5b0d62ec140435de7360b2f01585b362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f08323f6b3b36c0c6b2363de6ad2ed363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c28e8cbfc2c4375a978fda226692684364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc5451b9ebcdbdd239a060534682398365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aae4be898ecb3bc42336d702f74e3b3366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d495deb4db1c5a2187de2ecdd5c99f367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17cbe8b4e4700eb3927dbf1908a3859368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bf08d2e3802b329f713019ee24d317369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b202a94982c22695702d507f6e7e401370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ed21ba5a6aac365165e3d04b1493ef371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588b42c3e5188b629a634d4ab226c10f372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa12180c1dbef54d705b732ed5e14665373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cba949616a74c10f05b88bea4b96606374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e06394af772d78cdd9424100b0be029375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd54e80791f42e5cac0740138419e12376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53507d63daea0e09c0dd7d7569c7aaff377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8176d3396dfc98fb15343252e4286d77378.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807afc774f215d741cf2c7e2fac8eb5e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a553a00449ee526e01b3aeb06ee08fb2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d944d620a0320b1a30d446dfc324e63.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90a218a19f24a777346cbd5d5ad168c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543e80608c3b688bca209a5d9c52be575.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7482dd600c4792883bfcaec56cc53ea6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b115c4d7f5ee2361277b1dc8bd1af17.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed6ae99fdbf73fd412ef484f94a96ca8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c2930531bf7e0f49e9ca19e25cb7789.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f5f83b81da44f0d37b4f436c95ae9710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde15bd447da9faa774ccd981e65501d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2e56fa615c42022635fc39f91ab6d812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617534b3d1b1c70b4bbf78af22b8a29913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988df9ec9cf6c773ce4f49ae0d2e55d914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df06c37c5e2822ab37de0f0cfc881f315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf501c552564f9ce0bd2905fcd81acf216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df362bbe43dcc74ea85aea375e3211f517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48100f65c7adc013f4fa314b7da569ab18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b4fdf785fe1e718962a2adec86475219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db99914a454b484b7ebd0539364b10f620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd45880deecab4b5d2a1de65b63da1fb21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7ff1c1b9cf2a6cfffd4cb0a41864a522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06caa9744b261a6e8215ec546d1bc23323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c852f57c7928442325eb5f30d670710024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2beed02f33f12096e7d5eb13249cc6a625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8faa6e134efa1a35606751f072731926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bd3d216be77fdc47df15c58a3c739627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def0fa2a08cb403f7313a252d9fb631e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4b37d0a6e05a61a0ed807195f879ee29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6efda30530f1f8eed7423b100c65eaf30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a13655eaa05ed7b8fb65e95f22e39131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2315d30d1b7adb1f506432322dbb5fef32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75d1584747124c5b52df5f72247164033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e667e23d9786c42276b963b8dedb1e6334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e57df755b353198665b1615dbe1521f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa4fb8ff48690c1d75de98b9df5c53236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d4f18b1446eecd971cec627ccbb9eb37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292b2934d4dc58a933ea8f8b73c7557b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c223de702c94d24130a0c4f941ecacc539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431e6c996a3abe63b24a7f9808c0db6e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02562ef3d144e020803eb15fac7e9d7541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c176663aa92ebcea6f245ea6cd7361442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e6d171b8c209d5471c5ab223cab66243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbea4956c453be4b2574cd80d7078a4a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441b57f139af8b69c2800cf248b1ec3645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bd93306f594298a650473c2c256b1546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd257ba11c0dc5a85a70443c3b89cb847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b72a6a28a01f1b890cc623c8795d48e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8121f1691e756e97ddc50d24c8003c7349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef990ab69c4f11590d68d1d12018c80050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7426df907deff176b02586352b0e83e751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d13d9875f75286cac9af24ed2f5ccb052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec96209c04762ac14544335b3d043c753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a616f26745fe254ccf12e6dbc37ed0454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf32d6a9c270f60821d5139f55d8ec0e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8751a9da716ccfed0825b49a9fb0da9756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16831eb77ed0c6142df452844035817757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8725d413ba452a72055c1654abfc8fc958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190eaa0c9dd460b59c38eb917d7b9d4059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e601285626e28f79647a8d875b859360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6522a4e4067b4990a0a386f3db7dc0de61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bec3d90e0471937c947b4b2dc4ed1c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0489077e85d22f83c0867bb08b64869763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4231a799bebd6b806a4266aeb7f3a43164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c9e516396272fd13e79e269115a5b865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058feb92b18ce63341feca30faff195266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d550fb4b67e61161db189ae0958a5dad67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d225c39bcba770f3f6e9446d47f8fac68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94deb2c0ac7ebfc7eec83d301222330f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e77f027002c898e24f907738297a56b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf569874639427f2b59e0fc6d609d1771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe39d190137660a3adf2d3653e6f4c5972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3c305ce85df3bdf03236dbb485303d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aafda3cb7c0ea252de51f8fd148ee8474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6100ca4d7d3588c37ef4c9a4b1b1ee3375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a48fb64d5343c9dcec6fecb643e36276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba72d742f3918d8b9339c22f006c64f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6aed93128e2b76b5664ef150a3713b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83e41d6cca023f974715393817225b879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a3802bb6386c5a3e758ff09ab61a0880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceddde902104ca2c6c432bef79418b5181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b227df8bfb095cc43b2f84b6e0c4d63382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a88bfdf82e963dc03ebef22676bb6ac83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b448fe44a3db0638e038743a4b856df284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7fc72ccaaad9db3fe07ff8d2a2847b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12fed2bea79e888dfd8cd78e5ef484786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554aa3c19fba0e94cc9bdc6cc4cf9d3787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f16558c71d49ec4ddac677e72e66e888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbaed1b488c8debb47401d3e7b913b689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e366b26db94392d3405fcf65cfcb34c190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235246e8e12e06145ced03f2789852a391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb3729dc131c60e9ac0a4bd1c597e8592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568766c5ecbd4b60737a1909a9d9ae8893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7598157c5a48a9626923f11c6247b594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aeb148393ddebb052baba298781fb6d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d84c0effbc52a15d1e1171f903be4d196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f70ec209c7706bc1cca2f60c625e3097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d023710b0c7cb4f2a46751c58cb8bf698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37c993260f93e6fb16b707165e370c199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc83cc9547385d2683c1af2588275a2100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebbfced94fc22b726569f61addc8dab101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d1fef120680a22aabbb093aef4e5a9102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201b35650b53739eb821c1cb50241cbe103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206fe240be412a270f23218cac11f1f5104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a09faa41e8e639f2ac825a66fd9d2d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9515c20fb92c4645c20d9fb87c40161106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf222705369ab3b4327d1725ab10832107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4b353791f9cb4d5e57c42a033f92d3108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfcbf25baea506d79fa1d6ead409256109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9967208cf40ba2d8209b5b56d9410293110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4832699de056d94192905dfa9832c4c1111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f505aaaee9fc30ed81eb4508c927103d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5382b4da5e613106b8319dbceea8a514113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71271e6714afcdc9f3aeabfbfb2d5b8d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0665e0e70a61316b62611cb369d7aa57115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6c9baa54e26fccff721b86c14cfbcb116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2131d7fbbd3a4d40805bc42349330452117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0633025a23e4bb64d93fda8df126ac118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156c77a8c3968e74328e6a892c092a61119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9904e0e3f71168235099f3c95712c4af120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4e2861293cebde9dbba42a49444c94121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108fe3d662e8d0e027cd4aed14a15b0e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2500d080a250b8d2752353b723ca265f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa4042ec23b68b50728dda71d1c77d5124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a5a405a5fe8adcda128102c77e4355125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66db446088eddaa289fc809dc645977d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc04ba476ad5860b24dbf1d7519ce20127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19881fd1a70d06013574c7721a240680128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22a7524177b34b30a388acd9629e94e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b66cd65b1b7817994cefbcd1aaab60130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418c74adce9043932f66a99b6e9f347d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5cff3343026bcedf870c8603e87515132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686611b3039b6b85932bb0d76dc02726133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27c9f01f1dbfad7282d7a5918ca0583134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743438f09f2b4eb0208cc9d7b85f875e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23f0f95da3f5e2169c9f0ccf819af47136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1f8eec2e627bfba848150b5d344bcc137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83fd676a829af2e27ddbdc2c2d2571a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e27bec181ddfcb01865f95518cc305139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7f15d4a80903e6bee88dd24e9d9cc9140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d1074160851300eb83ac277e217930141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43006b01216a36f113360eb1a28de1a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a81561d9eecb76d035573323326427d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a709305fc7f33005e3050713a6eeadf3144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd79e43b076075851806384621b9a2e1145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8b50a8d364176062d5880aa0c11b91146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f27cbf333909d98698542be92064ff5147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c610d4c10b7af1083686af93f85851fd148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebd31357f3cc0b46076cac9da07c081149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cb7e3ec1f0e231dd3f518f65b9c266150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef247764af1b232947e93599e67a4b4151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f490b21071dca047f7bc009c836bb8152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cf91309cae53c9ff8d7bd2de373c2e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a013f5df38e3fa14f0fe0abac85a700154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03dbdf4c5eeaf1022e931a0cd11b06f2155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b1c4759e24e5dc8ebbeea3c7d035ff156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2e55285817ee048a7e85f716ec5495157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f119e579f0ea15ee283fd50d777ee54158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34601063a62c8ab452c2e5556dfeabb159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c9201b549632b2231747f47abc3c88160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75e8b593e4815f2348159772a2e1c2c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d9bcd580ad71143b4a7f36deb4708c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42dacab88ff1b89a5ad5b9d80e9b59a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa717fe09036e63809e2f37d1072cfd5164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00624e8bde30ed81768284f2b1cb28e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83ceb250405be6ff1b10ff58d4df587166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bd8cd66e0e2d31a7c344fc737685bb167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fe1ccdffaf5ffdbbe1b9c6109a9e9e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0800b9f197d1e28116f412dfb58fcf169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393a620b9260af2f60276ab6ec60ff6d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db5c9c00dbfb63d966f18dc648c3b81171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45c7bba25ffaa71695f2072e1606297172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2f72d58d79ff7893f31e1b90dcc8cf173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a285823852ce30484c603a6a0c2a91174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5218ebbe906a505a85bf0d7c12becc76175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a190944d85e7d1c348c178b94521891e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386543fd19028f7627e49b53da4908b8177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621fd4b0e031c576db92cfda2573ad06178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c403f35e0b017849d09edb0613e5f210179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f54a48ec63ada91ca79983a6ba4443180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8ef2215ab56158399ed0f4ff4f4050181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c810788fb43d1690c6aaef2a27b81f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c645f6813fccb71b51503e133ca57bb183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f636417db0e8a42862eea02d1319288b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636303d07651ee52f552d08c3aed1c49185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628cd73bb90b652c091c7694693b1940186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6bc5d434b694b63c9a388228664173187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5837a63d9cefe7624b172aaf00c5ef188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3024b5a91f404f034532692e85ad4758189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6fa9af89a5d6094bfbb87bda3b2a43190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38b60c057da3a6473facc2eee2dc97b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d711fe3a9c928ee2580fe178cfafb9de192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289b3ffe74734cc18fcdc198505302dc193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a8032df74f175f0d3809895efc910b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15507f390b3a514318bfc04c8efed263195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deaa0071da0c33a3af1cbce860f13ddd196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43069ec91857f650f51517294230e6a5197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1176ad79f47cfa3c6e5ae65a15f87d01198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7deaebbefc831f2f83ccd1e24c728868199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977b45f70a08d0627e64faeeca7e5f62200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5ac22a9f519ebf1ad8f4a4fa2a171c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5e4b29e62f92064845beb592c1ffe1202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f43dd93ce4ce15503e75fe3d9d7e120203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da1e3c8c2367d2f2bad8b64808a328e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7788c851cf48f9dace21c5fd24f6b12205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8c7df6adfd06e22e260af00d9447e7206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f68bda8986710120e87bd335b97345a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27c16b3f72ea6e51b6c3053cf369751208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cba534a72fa5349b0095e5ddd60dde209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6f75ead65ffe05b6bf2220c0034793210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f060b29a534f9d7d64ebb94e05ba517211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b0233ca2bc0891964bb0b05fc89577212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0bef36f714f45b50f409af49a39696213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955870561e906ba067c3f453e44bf512214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81e05da4fde95138579aa47bdd991ca215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b90ac7e85323bd427a568092854b51a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd21d254bb1092dc63172545a5dd1719217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242a5155e33d7b8456f7706260a654c9218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b634c9b2d74c5fba94bf5199461e8c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79dcace31bf77629fdbd34e1f766c351220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c61dfea1a31ba1ddef6cc616ef61c98221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce329552c3b6e8f00962c0870fe4d99222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd82458717cd3fc0f1212a5a3d86820223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65eafc8880de45874ba6fd1f4fdbf0ef224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee73f4bdae6b25ec9700958b0d8a001e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1a8d5860ab1f37598455fc68ef2f92226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff51a8130a58d9ec6074547b56dd7116227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2a5214e9df7fdfc4b99f3e1748db74228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b54911ae34edbba54e560b7dcd2143a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2c378d05b436d6817ae942e3ddaa31230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e11f15e43fa8202a76d9a85e797e515231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44097b84e0d82996350ed8f9894793b5232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b3ac16e1e8c15a0edc03a234cb788a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8e662e452feac7b5ad9696e81b241f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df8a4dd108923146e0dc89d1dada124235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e363b2ab0dbb1138fea318baec425c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3938f8d26b236fea4c9719223a1c997a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26390fcd285af786586e8349601a5a11238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0104a20080a4f9c0f66cd3c5f4ca8391239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f048d53622f211dca3f440114eedc5c6240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7af0e0e22deb9411d76a7d4c3168138241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a590586d4754bee5229f2eff1fc4ce242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbeaa3ef394335020ef38cf08d2ec73243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8a5ca4042b3e237fef202659fe0b0b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0baf443082e490c1d0bff13d77d9fc245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323ffa58c45fa5ce7a89cd564a3f3d3d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd18e42120cdab9578285fd57dce4151247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0714bf55de5083fa6afef337b0a3ad3b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8bfa80013e09efadb07adfcbbe010e249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9bd6732d810dca3a36099fd1b2ac25250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2719fa92b648835172a17f9804ca9a2251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a08fd8667ae8eb38d243b787b81bf0a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96392bf7c4b9bd48e6b49048299cde9253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8578099f7e1768b6a2a87aa19060af254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21470143d147f3174d30747574962109255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8504b5308d704b379d8c72df8e750ce3256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc328afe7255c7d97c854e5c347ac38257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77230fde073aab0b0f34c53061f9b118258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2e88e4970dc59ecd11f95269de998c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbb0385ac48f96d95b48733a291b09a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e041f5d9ead43aab099649435520a3261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe5de424b73190eb2a8557074b95e7b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34952f397c4e81136c92c8e311f073ef263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23dfd7149d4e84565fb368e93050fbfb264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec1b0a5a0a5601ffbd8e299c75adb12265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7841452c7e37f89555cdb30573185f2b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23f9893ec893432d251c5967410c121267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc06f82570eb39096d1bd8fb1e2943a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219475608460b56ec0c5b93bae447ed0269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15eb567398cb28c8b902840ab6efb86270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b65a05c6c119b53b3d37233a78a2c2d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5437e651b8eaa6e3ec5e4a48f533b57272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a995b7c380ab3a4e2362054eceadaae0273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e406774b3ed04a5cb554e2aa7f9afcbd274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6445097d3114564e43003c034730e56275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f52abf85b91aa85cf9c329edb22700e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2299fa7655db42673035c26b5b8fec277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10721ea24009fb5ca93ffc20b2be1a9a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8328b7dc30317b0f6bcdb5f277e7145279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4ce2ada3a93469229adffe1a2ff18b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b844c391f2beb8565fd030ff872ecb8281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c207edbedbe64dad9cefa76468680b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31ebb30e6f49d9692f137aa6a72d030283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2c3470926b0093537b26a23efdf6b1284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02d42fdc0c906be265d3e6cf4566a72285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144aa954a53b0e5ed3c70fc023af5ca6286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25f1bc60bfaf515e0efb97cfe3a76c9287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985d1892dfaf63886743e4f161384b49288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f095565df0e2f8eb66f1e78e31406b1289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d5f820ebd20f7c96d52018410b9fed290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec4c58a6c9c51c9cc893397c1d5f19d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657b7255b7449d34d45b379c6cbcb4b9292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126e1db543a1be8ead1ae61a3a78f3fd293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33adf47eb3d12d5b5cee7afec59600d2294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff48171324334df3b938dccb46c549bf295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1de27cc576549b7f958717d09404472296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d998f5a34bdf47fb342e93c4f682a7a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a8d35c9df5ff36633f544c0a9dea15298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2a240a9888b9666a42d11bd5c1a49c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8dd9e028a0e7c17e1482d11884b08e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35aafc06021ca37f2b35572d280d28ef301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f967ad3677de60b10d3d72625a31077302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3130922db9455725d07c4a0a205930b303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d9e5ff491be3622f815a933be622e3304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9928df6971eab5580425eb3c4b1cfc1305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be6efc9f1c680c11c56a31f247ed579306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48e38b4c69945fbed615c4f005d7221307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51391265f01107871a1655aff25ee2e8308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4482d31becf40fdcfdabf4c1f17a54ba309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0b6a1803f1f354d1d882f08bfcf7bc310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b47d5075f3a9e1e03cf2cefefb67bc311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef543a34a13e821098461e81d492da0312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2ded6312fce001afdb9cbabc50ee6a313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9aceaed1caaff3ed357d351862f782314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa146155132012179c028187df7d28a9315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee17380e2500f4c66d913301e78485c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cf8a8f2d6d3821d66b1c5e32066a3e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297b7e140c974e24e2d8a843fa378b4b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa3691ff2e861050f3f9ec84e42b0c5319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72125c24d8e5e885d4b2d70e3c2314cb320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e347c808b6cf95a32b85111c47f28dc321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301dbfc3d3621fa7d0c26912ca3e51c9322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a361dad0cc3d1d305e457a389436b4fc323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc4edc01565fe19f72efb1c668a05e2324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b966f51a49eea2eb1360ca123d76718325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2d992ad76dd3acc8cf898c69829ad2326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acc26952f2ba76f019860fb4a521828327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2261e0e3ee591d0a5774bbb899bfb3328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985768fe02979316fd78c8f902ff5be3329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735cfbdf313e986720c2985dca417343330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e916df80b9989b63defe05650e7ba5331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b039dcf4a4a6b5d85e1436b7f6be10a332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b5ca8bf77a5ccb69f834c4751fb787333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94e9696ccce6187df5228a13ecf684e334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0710e557e63f42ada0d7c0d2581acc65335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6e15a8efd40b4679056eb401efb8e9336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98b22144e1701e4d980465c953489d6337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360071814b15defedb64f85e88048a50338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed0e3413ef444f15d884da488415e3f339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7287a0252c1a726d321c08c53c57728340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e8b367ccea92f0c178a0f616a41507341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb86423e55ae79018cb4417e5e54fdf342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6581075e502d33599f1b3e4ebbb4e9d4343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50ef7b478f96c02293b97fa112a2767344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580ec996534e09980b6dfc4ab3412b85345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78269a5de8687fb7e9eb59a9fe505eba346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ddfa67877975b6a3f92f20df14bc96347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10781ac0a914bc785674b77fd0c22f9348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ae3a657be212ac93b66e8291c952a9349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2677df4941bd84d035a6f0b8d6810df350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1064936add78874fcd72fd52e783f13351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7eddd9ea878f19a152afb6af035d79352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876e287c393ef5019c69d3a3619f14ac353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccaed4eaf83d5d3dea5cbb0ed9097e83354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7976f97b84e8f0fb65d948b67766ce355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3625c7fbfe7f73a0850704a513312b1a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab53e0f788d7a601aaa2f05f621ade1357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c735e21bb87c1a2674c20448072665358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e693185d850063b7dacf754a16bf3c6359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672d7374483bb31929d59d6992cca682360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc622c69cda3cd28486ef41bff74504d361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfb90f3c3515018970a79acad273dc7362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b08ddf66c298917d5f530eaac33e39363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e16d573e09a5225f53e8d65d719ccd364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de4013fe0de84a364d293b38b7a8d75365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609587feb860131b47d57d9583fdb212366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f307d5a7e041230edf238729da8018b367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b029d4cf7a3e7542342ff997cb74c04368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992828f0c3d0e3aff528d537b99a5409369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffd7b22f33ef65b2e4be925984aadda370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00e73fd4fa9003877bf0c025e23f154371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd4e63d43af1b5e3f12d001bfce6e30372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cee6647e3092899f6cb9287a0ff08a6373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf0ce5bd0cab0f7544a1805e8899252374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbc11b395ad925a2f476d8afe9c9d51375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88090c53083c32a96d0befa7a06c9ce2376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b046edf08b661971b18e3f8b46f1c10377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4477c85cf8e149a969219c62058a5e00378.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -9610,51 +9607,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId274"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>143</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1057275"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="275" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId275"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -9670,51 +9667,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId276"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1057275"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="277" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId277"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -13925,3418 +13922,3414 @@
       <c r="B41" s="0"/>
       <c r="C41" s="0">
         <v>13593</v>
       </c>
       <c r="D41" s="0"/>
       <c r="E41" s="0" t="s">
         <v>92</v>
       </c>
       <c r="F41" s="0"/>
       <c r="G41" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I41" s="0">
         <v>20.83</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
         <v>13594</v>
       </c>
-      <c r="D42" s="0" t="s">
+      <c r="D42" s="0"/>
+      <c r="E42" s="0" t="s">
         <v>94</v>
       </c>
-      <c r="E42" s="0" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="F42" s="0"/>
       <c r="G42" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I42" s="0">
         <v>7.1</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>96</v>
+        <v>95</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
         <v>12626</v>
       </c>
       <c r="D43" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E43" s="0" t="s">
         <v>97</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I43" s="0">
         <v>18.51</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
         <v>13702</v>
       </c>
       <c r="D44" s="0"/>
       <c r="E44" s="0" t="s">
-        <v>100</v>
+        <v>99</v>
       </c>
       <c r="F44" s="0"/>
       <c r="G44" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I44" s="0">
         <v>23.22</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>101</v>
+        <v>100</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
         <v>13703</v>
       </c>
       <c r="D45" s="0" t="s">
+        <v>101</v>
+      </c>
+      <c r="E45" s="0" t="s">
         <v>102</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I45" s="0">
         <v>12.46</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>104</v>
+        <v>103</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
         <v>13704</v>
       </c>
       <c r="D46" s="0"/>
       <c r="E46" s="0" t="s">
-        <v>105</v>
+        <v>104</v>
       </c>
       <c r="F46" s="0"/>
       <c r="G46" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I46" s="0">
         <v>48.68</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>106</v>
+        <v>105</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
         <v>13705</v>
       </c>
       <c r="D47" s="0"/>
       <c r="E47" s="0" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
       <c r="F47" s="0"/>
       <c r="G47" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I47" s="0">
         <v>59.67</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
         <v>11644</v>
       </c>
       <c r="D48" s="0"/>
       <c r="E48" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="F48" s="0"/>
       <c r="G48" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I48" s="0">
         <v>15.98</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
         <v>11894</v>
       </c>
       <c r="D49" s="0"/>
       <c r="E49" s="0" t="s">
-        <v>111</v>
+        <v>110</v>
       </c>
       <c r="F49" s="0"/>
       <c r="G49" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I49" s="0">
         <v>4.43</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>112</v>
+        <v>111</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
         <v>11602</v>
       </c>
       <c r="D50" s="0"/>
       <c r="E50" s="0" t="s">
-        <v>113</v>
+        <v>112</v>
       </c>
       <c r="F50" s="0"/>
       <c r="G50" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I50" s="0">
         <v>5.42</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>114</v>
+        <v>113</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
         <v>11603</v>
       </c>
       <c r="D51" s="0"/>
       <c r="E51" s="0" t="s">
-        <v>115</v>
+        <v>114</v>
       </c>
       <c r="F51" s="0"/>
       <c r="G51" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I51" s="0">
         <v>6.39</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>116</v>
+        <v>115</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
         <v>11650</v>
       </c>
       <c r="D52" s="0"/>
       <c r="E52" s="0" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="F52" s="0"/>
       <c r="G52" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I52" s="0">
         <v>7.31</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>118</v>
+        <v>117</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
         <v>11652</v>
       </c>
       <c r="D53" s="0"/>
       <c r="E53" s="0" t="s">
-        <v>119</v>
+        <v>118</v>
       </c>
       <c r="F53" s="0"/>
       <c r="G53" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I53" s="0">
         <v>2.95</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>120</v>
+        <v>119</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
         <v>11899</v>
       </c>
       <c r="D54" s="0"/>
       <c r="E54" s="0" t="s">
-        <v>121</v>
+        <v>120</v>
       </c>
       <c r="F54" s="0"/>
       <c r="G54" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I54" s="0">
         <v>3.75</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>122</v>
+        <v>121</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
         <v>11900</v>
       </c>
       <c r="D55" s="0"/>
       <c r="E55" s="0" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
       <c r="F55" s="0"/>
       <c r="G55" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I55" s="0">
         <v>1.96</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>124</v>
+        <v>123</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
         <v>15679</v>
       </c>
       <c r="D56" s="0"/>
       <c r="E56" s="0" t="s">
-        <v>125</v>
+        <v>124</v>
       </c>
       <c r="F56" s="0"/>
       <c r="G56" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I56" s="0">
         <v>1.81</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
         <v>15680</v>
       </c>
       <c r="D57" s="0"/>
       <c r="E57" s="0" t="s">
-        <v>127</v>
+        <v>126</v>
       </c>
       <c r="F57" s="0"/>
       <c r="G57" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I57" s="0">
         <v>4.19</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>128</v>
+        <v>127</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
         <v>15681</v>
       </c>
       <c r="D58" s="0"/>
       <c r="E58" s="0" t="s">
-        <v>129</v>
+        <v>128</v>
       </c>
       <c r="F58" s="0"/>
       <c r="G58" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I58" s="0">
         <v>3.56</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>130</v>
+        <v>129</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
         <v>15682</v>
       </c>
       <c r="D59" s="0"/>
       <c r="E59" s="0" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="F59" s="0"/>
       <c r="G59" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I59" s="0">
         <v>3.7</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>132</v>
+        <v>131</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
         <v>15683</v>
       </c>
       <c r="D60" s="0"/>
       <c r="E60" s="0" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="F60" s="0"/>
       <c r="G60" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I60" s="0">
         <v>5.09</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>134</v>
+        <v>133</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
         <v>15684</v>
       </c>
       <c r="D61" s="0"/>
       <c r="E61" s="0" t="s">
-        <v>135</v>
+        <v>134</v>
       </c>
       <c r="F61" s="0"/>
       <c r="G61" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I61" s="0">
         <v>3.13</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>136</v>
+        <v>135</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
         <v>15686</v>
       </c>
       <c r="D62" s="0"/>
       <c r="E62" s="0" t="s">
-        <v>137</v>
+        <v>136</v>
       </c>
       <c r="F62" s="0"/>
       <c r="G62" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I62" s="0">
         <v>3.57</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>138</v>
+        <v>137</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
         <v>15687</v>
       </c>
       <c r="D63" s="0"/>
       <c r="E63" s="0" t="s">
-        <v>139</v>
+        <v>138</v>
       </c>
       <c r="F63" s="0"/>
       <c r="G63" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I63" s="0">
         <v>3.94</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>140</v>
+        <v>139</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
         <v>15913</v>
       </c>
       <c r="D64" s="0"/>
       <c r="E64" s="0" t="s">
-        <v>141</v>
+        <v>140</v>
       </c>
       <c r="F64" s="0"/>
       <c r="G64" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I64" s="0">
         <v>1.72</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
         <v>15914</v>
       </c>
       <c r="D65" s="0"/>
       <c r="E65" s="0" t="s">
-        <v>143</v>
+        <v>142</v>
       </c>
       <c r="F65" s="0"/>
       <c r="G65" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I65" s="0">
         <v>3.69</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>144</v>
+        <v>143</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
         <v>15915</v>
       </c>
       <c r="D66" s="0"/>
       <c r="E66" s="0" t="s">
-        <v>145</v>
+        <v>144</v>
       </c>
       <c r="F66" s="0"/>
       <c r="G66" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I66" s="0">
         <v>2.95</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>146</v>
+        <v>145</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
         <v>15916</v>
       </c>
       <c r="D67" s="0"/>
       <c r="E67" s="0" t="s">
-        <v>147</v>
+        <v>146</v>
       </c>
       <c r="F67" s="0"/>
       <c r="G67" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I67" s="0">
         <v>4.63</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>148</v>
+        <v>147</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
         <v>15917</v>
       </c>
       <c r="D68" s="0" t="s">
+        <v>148</v>
+      </c>
+      <c r="E68" s="0" t="s">
         <v>149</v>
       </c>
-      <c r="E68" s="0" t="s">
+      <c r="F68" s="0" t="s">
         <v>150</v>
-      </c>
-[...1 lines deleted...]
-        <v>151</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I68" s="0">
         <v>3.69</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>152</v>
+        <v>151</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
         <v>16197</v>
       </c>
       <c r="D69" s="0"/>
       <c r="E69" s="0" t="s">
-        <v>153</v>
+        <v>152</v>
       </c>
       <c r="F69" s="0"/>
       <c r="G69" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I69" s="0">
         <v>2.48</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="C70" s="0">
         <v>16199</v>
       </c>
       <c r="D70" s="0"/>
       <c r="E70" s="0" t="s">
-        <v>155</v>
+        <v>154</v>
       </c>
       <c r="F70" s="0"/>
       <c r="G70" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I70" s="0">
         <v>3.39</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>156</v>
+        <v>155</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="C71" s="0">
         <v>16200</v>
       </c>
       <c r="D71" s="0"/>
       <c r="E71" s="0" t="s">
-        <v>157</v>
+        <v>156</v>
       </c>
       <c r="F71" s="0"/>
       <c r="G71" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I71" s="0">
         <v>4.57</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
         <v>16201</v>
       </c>
       <c r="D72" s="0" t="s">
+        <v>158</v>
+      </c>
+      <c r="E72" s="0" t="s">
         <v>159</v>
-      </c>
-[...1 lines deleted...]
-        <v>160</v>
       </c>
       <c r="F72" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I72" s="0">
         <v>3.93</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>161</v>
+        <v>160</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
         <v>16202</v>
       </c>
       <c r="D73" s="0"/>
       <c r="E73" s="0" t="s">
-        <v>162</v>
+        <v>161</v>
       </c>
       <c r="F73" s="0"/>
       <c r="G73" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I73" s="0">
         <v>2.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>163</v>
+        <v>162</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
         <v>16203</v>
       </c>
       <c r="D74" s="0"/>
       <c r="E74" s="0" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="F74" s="0"/>
       <c r="G74" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I74" s="0">
         <v>1.92</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>165</v>
+        <v>164</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
         <v>16204</v>
       </c>
       <c r="D75" s="0"/>
       <c r="E75" s="0" t="s">
-        <v>166</v>
+        <v>165</v>
       </c>
       <c r="F75" s="0"/>
       <c r="G75" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I75" s="0">
         <v>4.43</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>167</v>
+        <v>166</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
         <v>16205</v>
       </c>
       <c r="D76" s="0"/>
       <c r="E76" s="0" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
       <c r="F76" s="0"/>
       <c r="G76" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I76" s="0">
         <v>5.41</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>169</v>
+        <v>168</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
         <v>16206</v>
       </c>
       <c r="D77" s="0"/>
       <c r="E77" s="0" t="s">
-        <v>170</v>
+        <v>169</v>
       </c>
       <c r="F77" s="0"/>
       <c r="G77" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I77" s="0">
         <v>3.08</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>171</v>
+        <v>170</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
         <v>16207</v>
       </c>
       <c r="D78" s="0"/>
       <c r="E78" s="0" t="s">
-        <v>172</v>
+        <v>171</v>
       </c>
       <c r="F78" s="0"/>
       <c r="G78" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I78" s="0">
         <v>3.49</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>173</v>
+        <v>172</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
         <v>16208</v>
       </c>
       <c r="D79" s="0"/>
       <c r="E79" s="0" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="F79" s="0"/>
       <c r="G79" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I79" s="0">
         <v>4.21</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
         <v>16231</v>
       </c>
       <c r="D80" s="0"/>
       <c r="E80" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="F80" s="0"/>
       <c r="G80" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I80" s="0">
         <v>6.38</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
         <v>16524</v>
       </c>
       <c r="D81" s="0"/>
       <c r="E81" s="0" t="s">
-        <v>178</v>
+        <v>177</v>
       </c>
       <c r="F81" s="0"/>
       <c r="G81" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I81" s="0">
         <v>2.31</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>179</v>
+        <v>178</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
         <v>16711</v>
       </c>
       <c r="D82" s="0"/>
       <c r="E82" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
       <c r="F82" s="0"/>
       <c r="G82" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I82" s="0">
         <v>5.1</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>181</v>
+        <v>180</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
         <v>25329</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>181</v>
+      </c>
+      <c r="E83" s="0" t="s">
         <v>182</v>
       </c>
-      <c r="E83" s="0" t="s">
+      <c r="F83" s="0" t="s">
         <v>183</v>
-      </c>
-[...1 lines deleted...]
-        <v>184</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I83" s="0">
         <v>2.63</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>185</v>
+        <v>184</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
         <v>25492</v>
       </c>
       <c r="D84" s="0" t="s">
+        <v>185</v>
+      </c>
+      <c r="E84" s="0" t="s">
         <v>186</v>
-      </c>
-[...1 lines deleted...]
-        <v>187</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I84" s="0">
         <v>1.88</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>188</v>
+        <v>187</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
         <v>25492</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>189</v>
+        <v>188</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>187</v>
+        <v>186</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I85" s="0">
         <v>1.88</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>188</v>
+        <v>187</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
         <v>25059</v>
       </c>
       <c r="D86" s="0"/>
       <c r="E86" s="0" t="s">
-        <v>190</v>
+        <v>189</v>
       </c>
       <c r="F86" s="0"/>
       <c r="G86" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I86" s="0">
         <v>9.09</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>191</v>
+        <v>190</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
         <v>25060</v>
       </c>
       <c r="D87" s="0" t="s">
+        <v>191</v>
+      </c>
+      <c r="E87" s="0" t="s">
         <v>192</v>
-      </c>
-[...1 lines deleted...]
-        <v>193</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I87" s="0">
         <v>6.88</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>194</v>
+        <v>193</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
         <v>11645</v>
       </c>
       <c r="D88" s="0"/>
       <c r="E88" s="0" t="s">
-        <v>195</v>
+        <v>194</v>
       </c>
       <c r="F88" s="0"/>
       <c r="G88" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I88" s="0">
         <v>11.13</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>196</v>
+        <v>195</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
         <v>11646</v>
       </c>
       <c r="D89" s="0"/>
       <c r="E89" s="0" t="s">
-        <v>197</v>
+        <v>196</v>
       </c>
       <c r="F89" s="0"/>
       <c r="G89" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I89" s="0">
         <v>16.17</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>198</v>
+        <v>197</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
         <v>11649</v>
       </c>
       <c r="D90" s="0"/>
       <c r="E90" s="0" t="s">
-        <v>199</v>
+        <v>198</v>
       </c>
       <c r="F90" s="0"/>
       <c r="G90" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I90" s="0">
         <v>8.77</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>200</v>
+        <v>199</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
         <v>11895</v>
       </c>
       <c r="D91" s="0"/>
       <c r="E91" s="0" t="s">
-        <v>201</v>
+        <v>200</v>
       </c>
       <c r="F91" s="0"/>
       <c r="G91" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I91" s="0">
         <v>30.09</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
         <v>26141</v>
       </c>
       <c r="D92" s="0"/>
       <c r="E92" s="0" t="s">
-        <v>203</v>
+        <v>202</v>
       </c>
       <c r="F92" s="0"/>
       <c r="G92" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I92" s="0">
         <v>20.71</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>204</v>
+        <v>203</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
         <v>13634</v>
       </c>
       <c r="D93" s="0"/>
       <c r="E93" s="0" t="s">
-        <v>205</v>
+        <v>204</v>
       </c>
       <c r="F93" s="0"/>
       <c r="G93" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I93" s="0">
         <v>7.1</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
         <v>13745</v>
       </c>
       <c r="D94" s="0"/>
       <c r="E94" s="0" t="s">
-        <v>207</v>
+        <v>206</v>
       </c>
       <c r="F94" s="0"/>
       <c r="G94" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I94" s="0">
         <v>16.29</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>208</v>
+        <v>207</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
         <v>16411</v>
       </c>
       <c r="D95" s="0"/>
       <c r="E95" s="0" t="s">
-        <v>209</v>
+        <v>208</v>
       </c>
       <c r="F95" s="0"/>
       <c r="G95" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I95" s="0">
         <v>7.52</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>210</v>
+        <v>209</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
         <v>16412</v>
       </c>
       <c r="D96" s="0"/>
       <c r="E96" s="0" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="F96" s="0"/>
       <c r="G96" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I96" s="0">
         <v>9.93</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>212</v>
+        <v>211</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
         <v>25493</v>
       </c>
       <c r="D97" s="0"/>
       <c r="E97" s="0" t="s">
-        <v>213</v>
+        <v>212</v>
       </c>
       <c r="F97" s="0"/>
       <c r="G97" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I97" s="0">
         <v>7.37</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
         <v>12770</v>
       </c>
       <c r="D98" s="0"/>
       <c r="E98" s="0" t="s">
-        <v>215</v>
+        <v>214</v>
       </c>
       <c r="F98" s="0"/>
       <c r="G98" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I98" s="0">
         <v>4.86</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
         <v>12771</v>
       </c>
       <c r="D99" s="0"/>
       <c r="E99" s="0" t="s">
-        <v>217</v>
+        <v>216</v>
       </c>
       <c r="F99" s="0"/>
       <c r="G99" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I99" s="0">
         <v>5.18</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>218</v>
+        <v>217</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
         <v>12772</v>
       </c>
       <c r="D100" s="0"/>
       <c r="E100" s="0" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
       <c r="F100" s="0"/>
       <c r="G100" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I100" s="0">
         <v>39.69</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>220</v>
+        <v>219</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
         <v>15235</v>
       </c>
       <c r="D101" s="0"/>
       <c r="E101" s="0" t="s">
-        <v>221</v>
+        <v>220</v>
       </c>
       <c r="F101" s="0"/>
       <c r="G101" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I101" s="0">
         <v>0.98</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>222</v>
+        <v>221</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
         <v>15689</v>
       </c>
       <c r="D102" s="0"/>
       <c r="E102" s="0" t="s">
-        <v>223</v>
+        <v>222</v>
       </c>
       <c r="F102" s="0"/>
       <c r="G102" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I102" s="0">
         <v>2.22</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>224</v>
+        <v>223</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
         <v>15690</v>
       </c>
       <c r="D103" s="0"/>
       <c r="E103" s="0" t="s">
-        <v>225</v>
+        <v>224</v>
       </c>
       <c r="F103" s="0"/>
       <c r="G103" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I103" s="0">
         <v>3.94</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>226</v>
+        <v>225</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="C104" s="0">
         <v>15691</v>
       </c>
       <c r="D104" s="0"/>
       <c r="E104" s="0" t="s">
-        <v>227</v>
+        <v>226</v>
       </c>
       <c r="F104" s="0"/>
       <c r="G104" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I104" s="0">
         <v>3.44</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>228</v>
+        <v>227</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="C105" s="0">
         <v>15920</v>
       </c>
       <c r="D105" s="0"/>
       <c r="E105" s="0" t="s">
-        <v>229</v>
+        <v>228</v>
       </c>
       <c r="F105" s="0"/>
       <c r="G105" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I105" s="0">
         <v>1.07</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>230</v>
+        <v>229</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
         <v>15921</v>
       </c>
       <c r="D106" s="0"/>
       <c r="E106" s="0" t="s">
-        <v>231</v>
+        <v>230</v>
       </c>
       <c r="F106" s="0"/>
       <c r="G106" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I106" s="0">
         <v>3.44</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>232</v>
+        <v>231</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
         <v>15922</v>
       </c>
       <c r="D107" s="0"/>
       <c r="E107" s="0" t="s">
-        <v>233</v>
+        <v>232</v>
       </c>
       <c r="F107" s="0"/>
       <c r="G107" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I107" s="0">
         <v>2.46</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>234</v>
+        <v>233</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
         <v>15923</v>
       </c>
       <c r="D108" s="0"/>
       <c r="E108" s="0" t="s">
-        <v>235</v>
+        <v>234</v>
       </c>
       <c r="F108" s="0"/>
       <c r="G108" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I108" s="0">
         <v>3.19</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>236</v>
+        <v>235</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="C109" s="0">
         <v>15924</v>
       </c>
       <c r="D109" s="0"/>
       <c r="E109" s="0" t="s">
-        <v>237</v>
+        <v>236</v>
       </c>
       <c r="F109" s="0"/>
       <c r="G109" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I109" s="0">
         <v>3.65</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>238</v>
+        <v>237</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="C110" s="0">
         <v>16210</v>
       </c>
       <c r="D110" s="0"/>
       <c r="E110" s="0" t="s">
-        <v>239</v>
+        <v>238</v>
       </c>
       <c r="F110" s="0"/>
       <c r="G110" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I110" s="0">
         <v>3.39</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>240</v>
+        <v>239</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="C111" s="0">
         <v>16211</v>
       </c>
       <c r="D111" s="0"/>
       <c r="E111" s="0" t="s">
-        <v>241</v>
+        <v>240</v>
       </c>
       <c r="F111" s="0"/>
       <c r="G111" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I111" s="0">
         <v>4.61</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>242</v>
+        <v>241</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
         <v>16212</v>
       </c>
       <c r="D112" s="0"/>
       <c r="E112" s="0" t="s">
-        <v>243</v>
+        <v>242</v>
       </c>
       <c r="F112" s="0"/>
       <c r="G112" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I112" s="0">
         <v>2.22</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>244</v>
+        <v>243</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
         <v>16213</v>
       </c>
       <c r="D113" s="0"/>
       <c r="E113" s="0" t="s">
-        <v>245</v>
+        <v>244</v>
       </c>
       <c r="F113" s="0"/>
       <c r="G113" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I113" s="0">
         <v>4.19</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>246</v>
+        <v>245</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
         <v>16214</v>
       </c>
       <c r="D114" s="0" t="s">
+        <v>246</v>
+      </c>
+      <c r="E114" s="0" t="s">
         <v>247</v>
-      </c>
-[...1 lines deleted...]
-        <v>248</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I114" s="0">
         <v>4.84</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>249</v>
+        <v>248</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
         <v>16214</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>249</v>
+      </c>
+      <c r="E115" s="0" t="s">
+        <v>247</v>
+      </c>
+      <c r="F115" s="0" t="s">
         <v>250</v>
-      </c>
-[...4 lines deleted...]
-        <v>251</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I115" s="0">
         <v>4.84</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>249</v>
+        <v>248</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
         <v>16215</v>
       </c>
       <c r="D116" s="0"/>
       <c r="E116" s="0" t="s">
-        <v>252</v>
+        <v>251</v>
       </c>
       <c r="F116" s="0"/>
       <c r="G116" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I116" s="0">
         <v>2.53</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>253</v>
+        <v>252</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
         <v>16216</v>
       </c>
       <c r="D117" s="0"/>
       <c r="E117" s="0" t="s">
-        <v>254</v>
+        <v>253</v>
       </c>
       <c r="F117" s="0"/>
       <c r="G117" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I117" s="0">
         <v>3.26</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>255</v>
+        <v>254</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
         <v>16217</v>
       </c>
       <c r="D118" s="0"/>
       <c r="E118" s="0" t="s">
-        <v>256</v>
+        <v>255</v>
       </c>
       <c r="F118" s="0"/>
       <c r="G118" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I118" s="0">
         <v>4.01</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>257</v>
+        <v>256</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
         <v>16526</v>
       </c>
       <c r="D119" s="0"/>
       <c r="E119" s="0" t="s">
-        <v>258</v>
+        <v>257</v>
       </c>
       <c r="F119" s="0"/>
       <c r="G119" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I119" s="0">
         <v>1.93</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>259</v>
+        <v>258</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
         <v>15237</v>
       </c>
       <c r="D120" s="0"/>
       <c r="E120" s="0" t="s">
-        <v>260</v>
+        <v>259</v>
       </c>
       <c r="F120" s="0"/>
       <c r="G120" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I120" s="0">
         <v>0.58</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>261</v>
+        <v>260</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
         <v>15692</v>
       </c>
       <c r="D121" s="0"/>
       <c r="E121" s="0" t="s">
-        <v>262</v>
+        <v>261</v>
       </c>
       <c r="F121" s="0"/>
       <c r="G121" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I121" s="0">
         <v>2.46</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>263</v>
+        <v>262</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="C122" s="0">
         <v>15693</v>
       </c>
       <c r="D122" s="0"/>
       <c r="E122" s="0" t="s">
-        <v>264</v>
+        <v>263</v>
       </c>
       <c r="F122" s="0"/>
       <c r="G122" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I122" s="0">
         <v>3.56</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="C123" s="0">
         <v>15694</v>
       </c>
       <c r="D123" s="0"/>
       <c r="E123" s="0" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
       <c r="F123" s="0"/>
       <c r="G123" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I123" s="0">
         <v>3.32</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>267</v>
+        <v>266</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
         <v>15925</v>
       </c>
       <c r="D124" s="0"/>
       <c r="E124" s="0" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="F124" s="0"/>
       <c r="G124" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I124" s="0">
         <v>1.59</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
         <v>15926</v>
       </c>
       <c r="D125" s="0"/>
       <c r="E125" s="0" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="F125" s="0"/>
       <c r="G125" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I125" s="0">
         <v>1.46</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
         <v>15927</v>
       </c>
       <c r="D126" s="0"/>
       <c r="E126" s="0" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="F126" s="0"/>
       <c r="G126" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I126" s="0">
         <v>3.69</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>273</v>
+        <v>272</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
         <v>15928</v>
       </c>
       <c r="D127" s="0"/>
       <c r="E127" s="0" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
       <c r="F127" s="0"/>
       <c r="G127" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I127" s="0">
         <v>2.95</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>275</v>
+        <v>274</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
         <v>15929</v>
       </c>
       <c r="D128" s="0"/>
       <c r="E128" s="0" t="s">
-        <v>276</v>
+        <v>275</v>
       </c>
       <c r="F128" s="0"/>
       <c r="G128" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I128" s="0">
         <v>4.19</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>277</v>
+        <v>276</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
         <v>15930</v>
       </c>
       <c r="D129" s="0"/>
       <c r="E129" s="0" t="s">
-        <v>278</v>
+        <v>277</v>
       </c>
       <c r="F129" s="0"/>
       <c r="G129" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I129" s="0">
         <v>3.69</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>279</v>
+        <v>278</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
         <v>15931</v>
       </c>
       <c r="D130" s="0"/>
       <c r="E130" s="0" t="s">
-        <v>280</v>
+        <v>279</v>
       </c>
       <c r="F130" s="0"/>
       <c r="G130" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I130" s="0">
         <v>3.63</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>281</v>
+        <v>280</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="C131" s="0">
         <v>15933</v>
       </c>
       <c r="D131" s="0"/>
       <c r="E131" s="0" t="s">
-        <v>282</v>
+        <v>281</v>
       </c>
       <c r="F131" s="0"/>
       <c r="G131" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I131" s="0">
         <v>3.9</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>283</v>
+        <v>282</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
         <v>16219</v>
       </c>
       <c r="D132" s="0"/>
       <c r="E132" s="0" t="s">
-        <v>284</v>
+        <v>283</v>
       </c>
       <c r="F132" s="0"/>
       <c r="G132" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I132" s="0">
         <v>5.32</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>285</v>
+        <v>284</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
         <v>16220</v>
       </c>
       <c r="D133" s="0"/>
       <c r="E133" s="0" t="s">
-        <v>286</v>
+        <v>285</v>
       </c>
       <c r="F133" s="0"/>
       <c r="G133" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I133" s="0">
         <v>3.93</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>287</v>
+        <v>286</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
         <v>16221</v>
       </c>
       <c r="D134" s="0"/>
       <c r="E134" s="0" t="s">
-        <v>288</v>
+        <v>287</v>
       </c>
       <c r="F134" s="0"/>
       <c r="G134" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I134" s="0">
         <v>2.4</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>289</v>
+        <v>288</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
         <v>16222</v>
       </c>
       <c r="D135" s="0"/>
       <c r="E135" s="0" t="s">
-        <v>290</v>
+        <v>289</v>
       </c>
       <c r="F135" s="0"/>
       <c r="G135" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I135" s="0">
         <v>2.4</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
         <v>16223</v>
       </c>
       <c r="D136" s="0"/>
       <c r="E136" s="0" t="s">
-        <v>292</v>
+        <v>291</v>
       </c>
       <c r="F136" s="0"/>
       <c r="G136" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I136" s="0">
         <v>4.43</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>293</v>
+        <v>292</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
         <v>16225</v>
       </c>
       <c r="D137" s="0"/>
       <c r="E137" s="0" t="s">
-        <v>294</v>
+        <v>293</v>
       </c>
       <c r="F137" s="0"/>
       <c r="G137" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I137" s="0">
         <v>5.32</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>295</v>
+        <v>294</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
         <v>16226</v>
       </c>
       <c r="D138" s="0"/>
       <c r="E138" s="0" t="s">
-        <v>296</v>
+        <v>295</v>
       </c>
       <c r="F138" s="0"/>
       <c r="G138" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I138" s="0">
         <v>2.99</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>297</v>
+        <v>296</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
         <v>16227</v>
       </c>
       <c r="D139" s="0"/>
       <c r="E139" s="0" t="s">
-        <v>298</v>
+        <v>297</v>
       </c>
       <c r="F139" s="0"/>
       <c r="G139" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I139" s="0">
         <v>3.5</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>299</v>
+        <v>298</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
         <v>16228</v>
       </c>
       <c r="D140" s="0"/>
       <c r="E140" s="0" t="s">
-        <v>300</v>
+        <v>299</v>
       </c>
       <c r="F140" s="0"/>
       <c r="G140" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I140" s="0">
         <v>4.23</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>301</v>
+        <v>300</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
         <v>16528</v>
       </c>
       <c r="D141" s="0"/>
       <c r="E141" s="0" t="s">
-        <v>302</v>
+        <v>301</v>
       </c>
       <c r="F141" s="0"/>
       <c r="G141" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I141" s="0">
         <v>2.06</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
         <v>16712</v>
       </c>
       <c r="D142" s="0"/>
       <c r="E142" s="0" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
       <c r="F142" s="0"/>
       <c r="G142" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I142" s="0">
         <v>4.27</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>305</v>
+        <v>304</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
         <v>16713</v>
       </c>
       <c r="D143" s="0"/>
       <c r="E143" s="0" t="s">
-        <v>306</v>
+        <v>305</v>
       </c>
       <c r="F143" s="0"/>
       <c r="G143" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I143" s="0">
         <v>5.1</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>307</v>
+        <v>306</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
         <v>20581</v>
       </c>
       <c r="D144" s="0"/>
       <c r="E144" s="0" t="s">
-        <v>308</v>
+        <v>307</v>
       </c>
       <c r="F144" s="0"/>
       <c r="G144" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I144" s="0">
         <v>2.95</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>309</v>
+        <v>308</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
         <v>20582</v>
       </c>
       <c r="D145" s="0"/>
       <c r="E145" s="0" t="s">
-        <v>310</v>
+        <v>309</v>
       </c>
       <c r="F145" s="0"/>
       <c r="G145" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I145" s="0">
         <v>2.95</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>311</v>
+        <v>310</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
         <v>20583</v>
       </c>
       <c r="D146" s="0"/>
       <c r="E146" s="0" t="s">
-        <v>312</v>
+        <v>311</v>
       </c>
       <c r="F146" s="0"/>
       <c r="G146" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I146" s="0">
         <v>2.46</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>313</v>
+        <v>312</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
         <v>20584</v>
       </c>
       <c r="D147" s="0"/>
       <c r="E147" s="0" t="s">
-        <v>314</v>
+        <v>313</v>
       </c>
       <c r="F147" s="0"/>
       <c r="G147" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I147" s="0">
         <v>1.35</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>315</v>
+        <v>314</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
         <v>20585</v>
       </c>
       <c r="D148" s="0"/>
       <c r="E148" s="0" t="s">
-        <v>316</v>
+        <v>315</v>
       </c>
       <c r="F148" s="0"/>
       <c r="G148" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I148" s="0">
         <v>1.39</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
         <v>20587</v>
       </c>
       <c r="D149" s="0"/>
       <c r="E149" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
       <c r="F149" s="0"/>
       <c r="G149" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I149" s="0">
         <v>7.28</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>319</v>
+        <v>318</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
         <v>20588</v>
       </c>
       <c r="D150" s="0"/>
       <c r="E150" s="0" t="s">
-        <v>320</v>
+        <v>319</v>
       </c>
       <c r="F150" s="0"/>
       <c r="G150" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I150" s="0">
         <v>10.33</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>321</v>
+        <v>320</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
         <v>20590</v>
       </c>
       <c r="D151" s="0"/>
       <c r="E151" s="0" t="s">
-        <v>322</v>
+        <v>321</v>
       </c>
       <c r="F151" s="0"/>
       <c r="G151" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I151" s="0">
         <v>2.32</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>323</v>
+        <v>322</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
         <v>20591</v>
       </c>
       <c r="D152" s="0"/>
       <c r="E152" s="0" t="s">
-        <v>324</v>
+        <v>323</v>
       </c>
       <c r="F152" s="0"/>
       <c r="G152" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I152" s="0">
         <v>2.95</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>325</v>
+        <v>324</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
         <v>15695</v>
       </c>
       <c r="D153" s="0"/>
       <c r="E153" s="0" t="s">
-        <v>326</v>
+        <v>325</v>
       </c>
       <c r="F153" s="0"/>
       <c r="G153" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I153" s="0">
         <v>8.69</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>327</v>
+        <v>326</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
         <v>16229</v>
       </c>
       <c r="D154" s="0"/>
       <c r="E154" s="0" t="s">
-        <v>328</v>
+        <v>327</v>
       </c>
       <c r="F154" s="0"/>
       <c r="G154" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I154" s="0">
         <v>38.1</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>329</v>
+        <v>328</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
         <v>16230</v>
       </c>
       <c r="D155" s="0"/>
       <c r="E155" s="0" t="s">
-        <v>330</v>
+        <v>329</v>
       </c>
       <c r="F155" s="0"/>
       <c r="G155" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I155" s="0">
         <v>4.81</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>331</v>
+        <v>330</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
         <v>16232</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>331</v>
+      </c>
+      <c r="E156" s="0" t="s">
         <v>332</v>
       </c>
-      <c r="E156" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F156" s="0" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I156" s="0">
         <v>7.53</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>334</v>
+        <v>333</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
         <v>16420</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>334</v>
+      </c>
+      <c r="E157" s="0" t="s">
         <v>335</v>
       </c>
-      <c r="E157" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F157" s="0" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I157" s="0">
         <v>7.61</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>337</v>
+        <v>336</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
         <v>16421</v>
       </c>
       <c r="D158" s="0"/>
       <c r="E158" s="0" t="s">
-        <v>338</v>
+        <v>337</v>
       </c>
       <c r="F158" s="0"/>
       <c r="G158" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I158" s="0">
         <v>3.31</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>339</v>
+        <v>338</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
         <v>16521</v>
       </c>
       <c r="D159" s="0"/>
       <c r="E159" s="0" t="s">
-        <v>340</v>
+        <v>339</v>
       </c>
       <c r="F159" s="0"/>
       <c r="G159" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I159" s="0">
         <v>11.48</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>341</v>
+        <v>340</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
         <v>16522</v>
       </c>
       <c r="D160" s="0"/>
       <c r="E160" s="0" t="s">
-        <v>342</v>
+        <v>341</v>
       </c>
       <c r="F160" s="0"/>
       <c r="G160" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I160" s="0">
         <v>18.31</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>343</v>
+        <v>342</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
         <v>16523</v>
       </c>
       <c r="D161" s="0"/>
       <c r="E161" s="0" t="s">
-        <v>344</v>
+        <v>343</v>
       </c>
       <c r="F161" s="0"/>
       <c r="G161" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I161" s="0">
         <v>30.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>345</v>
+        <v>344</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="C162" s="0">
         <v>16525</v>
       </c>
       <c r="D162" s="0"/>
       <c r="E162" s="0" t="s">
-        <v>346</v>
+        <v>345</v>
       </c>
       <c r="F162" s="0"/>
       <c r="G162" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I162" s="0">
         <v>1.84</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>347</v>
+        <v>346</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="C163" s="0">
         <v>16527</v>
       </c>
       <c r="D163" s="0"/>
       <c r="E163" s="0" t="s">
-        <v>348</v>
+        <v>347</v>
       </c>
       <c r="F163" s="0"/>
       <c r="G163" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I163" s="0">
         <v>1.49</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>349</v>
+        <v>348</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="C164" s="0">
         <v>16529</v>
       </c>
       <c r="D164" s="0"/>
       <c r="E164" s="0" t="s">
-        <v>350</v>
+        <v>349</v>
       </c>
       <c r="F164" s="0"/>
       <c r="G164" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I164" s="0">
         <v>1.84</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>351</v>
+        <v>350</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
         <v>16819</v>
       </c>
       <c r="D165" s="0"/>
       <c r="E165" s="0" t="s">
-        <v>352</v>
+        <v>351</v>
       </c>
       <c r="F165" s="0"/>
       <c r="G165" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I165" s="0">
         <v>2.36</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>353</v>
+        <v>352</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
         <v>16407</v>
       </c>
       <c r="D166" s="0" t="s">
+        <v>353</v>
+      </c>
+      <c r="E166" s="0" t="s">
         <v>354</v>
-      </c>
-[...1 lines deleted...]
-        <v>355</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G166" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I166" s="0">
         <v>1.35</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>356</v>
+        <v>355</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
         <v>16408</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E167" s="0" t="s">
         <v>357</v>
-      </c>
-[...1 lines deleted...]
-        <v>358</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I167" s="0">
         <v>1.52</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>359</v>
+        <v>358</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
         <v>16409</v>
       </c>
       <c r="D168" s="0" t="s">
+        <v>359</v>
+      </c>
+      <c r="E168" s="0" t="s">
         <v>360</v>
-      </c>
-[...1 lines deleted...]
-        <v>361</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I168" s="0">
         <v>1.68</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>362</v>
+        <v>361</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
         <v>16714</v>
       </c>
       <c r="D169" s="0"/>
       <c r="E169" s="0" t="s">
-        <v>363</v>
+        <v>362</v>
       </c>
       <c r="F169" s="0"/>
       <c r="G169" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I169" s="0">
         <v>2.25</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>364</v>
+        <v>363</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>16715</v>
       </c>
       <c r="D170" s="0"/>
       <c r="E170" s="0" t="s">
-        <v>365</v>
+        <v>364</v>
       </c>
       <c r="F170" s="0"/>
       <c r="G170" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I170" s="0">
         <v>7.52</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>366</v>
+        <v>365</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
         <v>16716</v>
       </c>
       <c r="D171" s="0" t="s">
+        <v>366</v>
+      </c>
+      <c r="E171" s="0" t="s">
         <v>367</v>
-      </c>
-[...1 lines deleted...]
-        <v>368</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I171" s="0">
         <v>2.63</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>369</v>
+        <v>368</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
         <v>16717</v>
       </c>
       <c r="D172" s="0"/>
       <c r="E172" s="0" t="s">
-        <v>370</v>
+        <v>369</v>
       </c>
       <c r="F172" s="0"/>
       <c r="G172" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I172" s="0">
         <v>2.82</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>371</v>
+        <v>370</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
         <v>15675</v>
       </c>
       <c r="D173" s="0" t="s">
+        <v>371</v>
+      </c>
+      <c r="E173" s="0" t="s">
         <v>372</v>
       </c>
-      <c r="E173" s="0" t="s">
+      <c r="F173" s="0" t="s">
         <v>373</v>
-      </c>
-[...1 lines deleted...]
-        <v>374</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I173" s="0">
         <v>3.34</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>375</v>
+        <v>374</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
         <v>15676</v>
       </c>
       <c r="D174" s="0" t="s">
+        <v>375</v>
+      </c>
+      <c r="E174" s="0" t="s">
         <v>376</v>
-      </c>
-[...1 lines deleted...]
-        <v>377</v>
       </c>
       <c r="F174" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I174" s="0">
         <v>6.64</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>378</v>
+        <v>377</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
         <v>15911</v>
       </c>
       <c r="D175" s="0" t="s">
+        <v>378</v>
+      </c>
+      <c r="E175" s="0" t="s">
         <v>379</v>
-      </c>
-[...1 lines deleted...]
-        <v>380</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I175" s="0">
         <v>3.21</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>381</v>
+        <v>380</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
         <v>15912</v>
       </c>
       <c r="D176" s="0"/>
       <c r="E176" s="0" t="s">
-        <v>382</v>
+        <v>381</v>
       </c>
       <c r="F176" s="0"/>
       <c r="G176" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I176" s="0">
         <v>3.79</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>383</v>
+        <v>382</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
         <v>16196</v>
       </c>
       <c r="D177" s="0"/>
       <c r="E177" s="0" t="s">
-        <v>384</v>
+        <v>383</v>
       </c>
       <c r="F177" s="0"/>
       <c r="G177" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I177" s="0">
         <v>6.38</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>385</v>
+        <v>384</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
         <v>16224</v>
       </c>
       <c r="D178" s="0" t="s">
+        <v>385</v>
+      </c>
+      <c r="E178" s="0" t="s">
         <v>386</v>
       </c>
-      <c r="E178" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F178" s="0" t="s">
-        <v>251</v>
+        <v>250</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I178" s="0">
         <v>7.76</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>388</v>
+        <v>387</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
         <v>16818</v>
       </c>
       <c r="D179" s="0"/>
       <c r="E179" s="0" t="s">
-        <v>389</v>
+        <v>388</v>
       </c>
       <c r="F179" s="0"/>
       <c r="G179" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I179" s="0">
         <v>1.51</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>390</v>
+        <v>389</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
         <v>20580</v>
       </c>
       <c r="D180" s="0"/>
       <c r="E180" s="0" t="s">
-        <v>391</v>
+        <v>390</v>
       </c>
       <c r="F180" s="0"/>
       <c r="G180" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I180" s="0">
         <v>4.92</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>392</v>
+        <v>391</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
         <v>20586</v>
       </c>
       <c r="D181" s="0"/>
       <c r="E181" s="0" t="s">
-        <v>393</v>
+        <v>392</v>
       </c>
       <c r="F181" s="0"/>
       <c r="G181" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I181" s="0">
         <v>1.39</v>
       </c>
       <c r="J181" s="0" t="s">
-        <v>394</v>
+        <v>393</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
         <v>20589</v>
       </c>
       <c r="D182" s="0"/>
       <c r="E182" s="0" t="s">
-        <v>395</v>
+        <v>394</v>
       </c>
       <c r="F182" s="0"/>
       <c r="G182" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I182" s="0">
         <v>10.33</v>
       </c>
       <c r="J182" s="0" t="s">
-        <v>396</v>
+        <v>395</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
         <v>20592</v>
       </c>
       <c r="D183" s="0"/>
       <c r="E183" s="0" t="s">
-        <v>397</v>
+        <v>396</v>
       </c>
       <c r="F183" s="0"/>
       <c r="G183" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I183" s="0">
         <v>2.95</v>
       </c>
       <c r="J183" s="0" t="s">
-        <v>398</v>
+        <v>397</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
         <v>20723</v>
       </c>
       <c r="D184" s="0" t="s">
+        <v>398</v>
+      </c>
+      <c r="E184" s="0" t="s">
         <v>399</v>
-      </c>
-[...1 lines deleted...]
-        <v>400</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I184" s="0">
         <v>4.15</v>
       </c>
       <c r="J184" s="0" t="s">
-        <v>401</v>
+        <v>400</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
         <v>20726</v>
       </c>
       <c r="D185" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="E185" s="0" t="s">
         <v>402</v>
-      </c>
-[...1 lines deleted...]
-        <v>403</v>
       </c>
       <c r="F185" s="0"/>
       <c r="G185" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I185" s="0">
         <v>3.31</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>404</v>
+        <v>403</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
         <v>20725</v>
       </c>
       <c r="D186" s="0" t="s">
+        <v>404</v>
+      </c>
+      <c r="E186" s="0" t="s">
         <v>405</v>
-      </c>
-[...1 lines deleted...]
-        <v>406</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I186" s="0">
         <v>4.15</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>407</v>
+        <v>406</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
         <v>20728</v>
       </c>
       <c r="D187" s="0" t="s">
+        <v>407</v>
+      </c>
+      <c r="E187" s="0" t="s">
         <v>408</v>
-      </c>
-[...1 lines deleted...]
-        <v>409</v>
       </c>
       <c r="F187" s="0"/>
       <c r="G187" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I187" s="0">
         <v>3.31</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>410</v>
+        <v>409</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
         <v>20724</v>
       </c>
       <c r="D188" s="0" t="s">
+        <v>410</v>
+      </c>
+      <c r="E188" s="0" t="s">
         <v>411</v>
-      </c>
-[...1 lines deleted...]
-        <v>412</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I188" s="0">
         <v>4.15</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>413</v>
+        <v>412</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
         <v>20727</v>
       </c>
       <c r="D189" s="0" t="s">
+        <v>413</v>
+      </c>
+      <c r="E189" s="0" t="s">
         <v>414</v>
-      </c>
-[...1 lines deleted...]
-        <v>415</v>
       </c>
       <c r="F189" s="0"/>
       <c r="G189" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I189" s="0">
         <v>3.31</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>416</v>
+        <v>415</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
         <v>13843</v>
       </c>
       <c r="D190" s="0"/>
       <c r="E190" s="0" t="s">
-        <v>417</v>
+        <v>416</v>
       </c>
       <c r="F190" s="0"/>
       <c r="G190" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I190" s="0">
         <v>9.109999999999999</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>418</v>
+        <v>417</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
         <v>13844</v>
       </c>
       <c r="D191" s="0"/>
       <c r="E191" s="0" t="s">
-        <v>419</v>
+        <v>418</v>
       </c>
       <c r="F191" s="0"/>
       <c r="G191" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I191" s="0">
         <v>6.28</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>420</v>
+        <v>419</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
         <v>13845</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>420</v>
+      </c>
+      <c r="E192" s="0" t="s">
         <v>421</v>
-      </c>
-[...1 lines deleted...]
-        <v>422</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I192" s="0">
         <v>5.03</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>423</v>
+        <v>422</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
         <v>13846</v>
       </c>
       <c r="D193" s="0"/>
       <c r="E193" s="0" t="s">
-        <v>424</v>
+        <v>423</v>
       </c>
       <c r="F193" s="0"/>
       <c r="G193" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I193" s="0">
         <v>13.19</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>425</v>
+        <v>424</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
         <v>26339</v>
       </c>
       <c r="D194" s="0"/>
       <c r="E194" s="0" t="s">
-        <v>426</v>
+        <v>425</v>
       </c>
       <c r="F194" s="0"/>
       <c r="G194" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I194" s="0">
         <v>81.76000000000001</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>427</v>
+        <v>426</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
         <v>25647</v>
       </c>
       <c r="D195" s="0"/>
       <c r="E195" s="0" t="s">
-        <v>428</v>
+        <v>427</v>
       </c>
       <c r="F195" s="0"/>
       <c r="G195" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I195" s="0">
         <v>8.67</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>429</v>
+        <v>428</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
         <v>29797</v>
       </c>
       <c r="D196" s="0" t="s">
+        <v>429</v>
+      </c>
+      <c r="E196" s="0" t="s">
         <v>430</v>
       </c>
-      <c r="E196" s="0" t="s">
+      <c r="F196" s="0" t="s">
         <v>431</v>
-      </c>
-[...1 lines deleted...]
-        <v>432</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I196" s="0">
         <v>2.83</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>433</v>
+        <v>432</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
         <v>29798</v>
       </c>
       <c r="D197" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="E197" s="0" t="s">
         <v>434</v>
       </c>
-      <c r="E197" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F197" s="0" t="s">
-        <v>432</v>
+        <v>431</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I197" s="0">
         <v>2.83</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>436</v>
+        <v>435</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>