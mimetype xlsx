--- v0 (2026-09-26)
+++ v1 (2026-09-26)
@@ -1375,51 +1375,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df3a6565c9113fefcf6cb743e96e71f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3acd271fd01f994492fba97a099bec2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f660987a42fce7e9de139c3ef16d126a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76060fb6c14fc14343666cb37076b2c84.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c488f0bc6fc82196c40bcd51ac54e85.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e4b9a78b307b2605345b7fb9f77b6b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57870e572d2b7b3b510e54930b4022d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5138478b7e74d0c69391c90975364e28.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03b24ae1305f5e32158e8ad997269149.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b90a6f4df981750f50c3a6ed89bb0c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b8d9df5d7d9df07923cc9829340f3611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af729bb2553809f214bb4373a2363ff12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a47e592a5dd661c440e32035835542513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bf74a0ae6b1353088e91f3c03b8bd214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5edd39b2031fb4ddffc4d799200fec215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453d7fef2a11add68de26f219df9498616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4229ea976daa32611f1c747dda960c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b853dc09d513c07c9dd6d268035724318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756961b93176a235eab2d063f960d72919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c723d98196770648947c62a6e2b873d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43af80299cfd949c50e996fcbe8a436c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21166ec46756f0a4b4bc3b04580d28bb22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95004529a3fe577bef60db6f908a34bd23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad46e1d1ce92778d7d2b3a33a15bafae24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132dcbf1999472889cccfc9cbd31a12125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e97a07d0773e2adcff65042a57dd9226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923a9943889b439e0a5a7433750c4b5527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0df2786a96da737f6fd2e2f871a75f328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb1bbf5e3bbab8d80699057094981fc29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5dc7a7686b49a6990f0c9975fe1dc9630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0a0cfff43151d81fd3230c06ced3cd31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d2eae168874280b157bbefb733a1a532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a30f75c1a0c3409732f1786168b9eb533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab648870ae9a0be48388f170ef214f7e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372b5e7efc92a14620678d324288d02935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7878d81c9a10566621901101194f4ee736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0861e240e89b2858494046585ccfc08637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309c1ddd289f419427da28174f70db0238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93297d339670f061f923fd3fee221d2d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85dad3ea00e94c0e74209a4fbf019a0a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8098c6ada7da5df15b187c2b4a47c7be41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa0a7af82ecaa51ce32f074b237549e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0f585b1555f1db7f9e7ac1e5e3608243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb5f1bd8daae0e1191c8ee70211133044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba72616354ee400e83e77bade4bcf3e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a7d891acced6320ff8a954e2ba656646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffb5516cab5c4a78022f7388bf115cc47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615eecd44cfebb645dd2a2979da9446848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6bc4bdd648138f2ecb8826604ab14349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dca846131042f8c3294d9f6a1ef8ce450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab0979843f64ab230e5f30ba6e2f6e551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8600daa33256d8b12fd250f8f671d552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6d553e25e3edc4de2dc425048cac6653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69729b058a0cebbf7bf393ecc5d9108554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ff902db2ef0d6fad1f22e88fd6c3a855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02e4cea64c30ba7ec9d5879c6f82e1056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e46cfa1dcbdb5caf9f48f1b942b09ad57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08480245ecc3b171a246c5511addbaff58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffeb2c26f36d90cecf36da05ec070d159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e51899f29e9ece531a3da92ffe20c860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4083a1efc90a72d9cd573d7b9b1bc92261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0132c0d1671c2ae07090daf29a2602eb62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffc71f59a1c2c8f251b7b078cb6a70163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e56ec4d467126fafa7053ea974414fd64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b527c69b98dceabe6fd3d9ba35fb442a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012b6f91e7d2f129fa02baa631ad256a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe52c189e760b4d0ca115abc254798967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9a66af6b25b0a5f3775c1ce86cbd6e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf030ef34cf26f79d9d23fd53e6962a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92aeb6c7e6e857731c6536f4b9768a5570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6911226ef4b25fb69b29efb38911182671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5372aa5f16354227f470e0803e1f84b272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb22c571b96d91346d2812b2f0cef4673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793b7c9868b9027465eaca5fa4302e9d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b569c7640fe9f13997c0278543e8cc775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35da801c6cc5480c457c415d2b17628c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600653338874aba667969ec44c30859177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9cb9362bc2e9b249dd7bbc3eb918bf78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8aed9b3efb7282aab0984dcb3c6c85779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cf221cb30f0f5d6f5574aaf3a471c280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069741bba3885407a67c7b2f1b98287081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadaddf9419c88a5044932292cfadac882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5d7e48e94618aba0de097b09cbb52683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89458a4cddddbd3275ea3fcf6237fbe84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db88921845f1efd34b02ddc7a6b84bb285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18323c7ff3126bcb0e2bbb0cd43a4ec486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40d2594bbd3d609f697d386552a196a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f575914e010e9a26ae218f9d9c1bb40288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe73609396f6da30b5ee426de446b2f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6496b91b66d98a1c8dacc9f87cede44590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e38f3ba5e466c2a9c9e83c6dabae4591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee7b0544928cff8e8aba0400c97dadf92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a2cceb5401e3baf37addc7c6a1c68f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e3f7c1e7bf7cb7ef0e8853d67d393d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2154c376623d733102eaf9a2a1ff957d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535533a239a1da737628a0efd5dfd68d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ac64cde34b2fa141630674c246db4097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2762b726f21d811617dd4d5a3ddd5f6498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987248e5d558176a4c458e6a85b4d37099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad55a928c1da0ec398b8c6ce86003a8f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29463a843ef352ee800a6f87a63e9f86101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84003d3ea87ad7198b23ec4b8bd1f010102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afe3ace78e9786efce0d0dc929a737c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e2d97f782da1539ca571b3a34005c3104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f430860d4efa8d2cf632f12c3919a519105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2f949ed2c82b9deeac867f6379750b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91d15a7a19d6d61da82a7cfc6622010107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac14ec395ea5fac31aab29d3cb33ddd108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9d47c177ec6edb62d9362f5028c6a2109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49623fc663ea499add841c17b047c678110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a9aeb9e846ae0b8b1da441ba1d1d29111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0a82c24b628cb2e4b0fdca9ef7492f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fef2b88b6296e5140e0083d4be51f8113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3967d5933d8509010f66f44ef7ee1f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90136d7f8f48f251ecd6f6636b1cb4e0115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfce43d68bef074c8862dd97584d5988116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fb0d0bb780f2d9f6211782daf2b99c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5bc7c25c265d1021aa0e072a5c4303118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1885e04e08487ebefd89170d1f04f22e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18844ab2f4679b2c57910252fb3114a0120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e38c140989f445e8b38bb1f577be7a8121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2517f3350b7455b4b7e34ba15daee342122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd21ddb23d3f97a211accf4b85dd429123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d518a2e743ce59841eeded1ccb83ef7124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78323e3acd32f58913606f0ced3bce8c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d16600b274a69b7d209ab69789caa4126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698fe0a809a5126980985d3a9eb25afa127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96155faa515bfd33b0ef7624292e48e5128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29eb0b5efc146eff1e29c347881904a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd61939c8031d1db9c6d6c175c195c8130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6bf2fea4b03c87b8163bfb146bc193131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada6a0c5cd70fb6d024cd721321e2ebd132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143ab18e2ff5784c3feb519428a36f48133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3f9d1a26d561add17065c25b917e42134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ca4b81cfe3d8e8174edf01d8bb2d1f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4829d2873e338846f7bef112edd1a1136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b089b2a6d1129f69097a5bfb69d07d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708e524876491f6c699e7d8ee08ab34d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3a15908973d35a19da0e33511b3448139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f72a5a6a42db6b50eed0a4aa47afb73140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fbe9af187c7e408f1ff0ac5b58d909141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49496e1be020a0f004ae57fe48832770142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5240cd525393e554081ab21842ef8a0a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f32a49ede8a8cd5395014321ada110e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69cbbec4925beb89e25b09eb8cfe6e9145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10316a0a210205c89abb2e3d068de732146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d59911822939257ccec3b9510b87394147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54839bd4757a92494ebc5b0b0ec7ef6148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8526361e58fde6c5c3bbfaa8de87f2149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f695ae880599ae3a929a2ec0bc589205150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee324b6d754000cf8c6c40a4276bf59151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599e7135cc2f0bc204ad96a71ababd3c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9932d1339304fcbd1d154c039bbf9caf153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d0d6d1dd5c427fc328097b30044eca154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcb23b48e3ca215409c3b29d287da75155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1ffdbc3f1558accb8adfa824b8bd11156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604dc692b91dbc08cc9b94353a255767157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba6d96c7900b1304348c9a362ad968c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3872f8704d437faf1b287e28321e9621159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86da7a3fbffb8aad6258c579f752660e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c7e8ddb390b29277f566ffb9faba22161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36ffadbb7d57858e9e83aa7e329f667162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b99178e75d80b65f6e9d3e90bf1d3de163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6064dfe1e5224f059deb67f0f58e5e27164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f360e1389172847fecbcb854850ea2165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cdc0033152a2b74895e616c966feda166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7422939e4e5beaa9ad8d16bf92beb793167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d05daf87b63200797cf620e7d951b1168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80abbe0f96ce04f784827d97f4334d06169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44aeefad0e6077b6432c18cc4eaf97f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5109bda18aa2acaf4c6d598e788b53171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00b8f8eced09e4e9dc589539812cfb3172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade958f19fab289393a09132800d49e4173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c6dedb9284856f2e64cc568dd0d78f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bc88f5610bd8c526d3e1dbe8ded98d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141bc660db4466593645622379a7c984176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23f39749e7b86bf67aa4a240d805155177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207ad4bb8b9c71ad1d89a10dcf4ad0a6178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04addae36bb542be6d21cc83744b32a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1a3465264b89b3d933b4a9852e307b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecbdaed445c2295cca39809cbb193be181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f14ce61ea818e1d5ae3ee447502f58182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b65274900201397b4e23c2d22f3c3ad183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d78c5b14921c8fbcf8efeeaef4072db184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ace65bb46b81d207dd74bf1892ee07185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7380cd436c70c1ea4145ecaf03c9d5f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0b89ea4d101a3ef6af90e45f2a24cc187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a429bcdfe9bc016f02fd02cd081eeba188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072b9c72a42d96c6b6b85eb4814f8c61189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635965832b7b3ec287d7ef9e1976e3c7190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435478ebb53bf5d90d027fd40afd2d25191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac12a8027359e8a6aaf39931cf506b4d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404f81f67da8367137c24627a3a49417193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a20be12c444c4a6e9e7447795bcc5ce194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d253cf948f5528d698527826f1520f0195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee395b4812a87a4ba465f0d525b841e5196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0335c666a7293ca54bef6f7f475e06f3197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90786ff08f81b147adc6d553ff8110bf198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addd4191316e0dde0c227e4c8a6eb84f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f061d0c66f236bcc62903cf4f0373dcd200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e51c7ddeb7389b9ed522e252074755201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cc43488ab8fc5f10b38f13a6ce83f0202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e0457a521f0f30f07a6b6eab7fd81f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c29703fe6508251c096abecbe93a79c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a52cda0feadaa81ce58e3aac63faf18205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b0a987e0e0df61e2a8fafe6e56064f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e0dcaf8f4acc1a92ed86fbe5086b81207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f93bebe9bdc45af6c57ae1001168b11208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4d226e5c458f12013cff489a8b7df6209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c629f84f30041638921c3b9238b7ad210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97e03d503be87a55bdc87eb031b7bbf211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffd10fb9b150291721694217eacb40d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f59e9fadcfadfb85df55d9453a1063e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf99e1af62244523cb4f3816636c6628214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80cc67e7996e7479ccd78132371cad4215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abba89530967e3f843ac041d57d403c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2085f554ec392beca5b23921b4e49c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394de183261b3587821178fd9eee6ac7218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df28bd9708e755fac67c17bc8022442219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820895c1b0455a3da520407197e01ed5220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e65d8eb007b79a02d5da00278b9873221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a72c7d0e6ab96390af1587875062d0b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32577936d76f0cc66831d395d2846ce223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd8abe54921d6a3d85d5bc0c554c6d6224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22a65b6b52ecabd49d8a3104c60b521225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbda23e75d58cbcdc9bcbc2b3c60502226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad649bc470b3021e99bb72debb8da7a3227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d62b1d266940bd0ffa593645a2e9e5228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a3150b9edea04be9a4a8f9f9f57c46229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b48d865346eb86f1bf3393036941089230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97676ac0d71bd695be39fc76e10e6abd231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2910d1a2d1f4aed7d41dff0396dfd0ec232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7441c83ccdbd19db90f6eb434a1dd676233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75120d6c868ccbc9a151beb5ec8d8fe234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7a78271dd33f0255727ede2a94ea5b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c932747664231ee45607128dd77c7748236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2b920ad67101723929f10004db6f5a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc25969e4a11b171a6add2b9ac12c938238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f739b4829afbf460004ea1f6e8e85814239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261eabcc37c56fc345cf5f6b58f0342c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6ca37810c9d548c89e77dc6106ab69241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06badd316772f27a3d907627f7389d9c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bd5c00197224b3b82586d610501565243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72595fee31f955380ef3d145836eaf3d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e01c87489aa2095c91afb524054f2c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60eda0740d609f0171d3f2ec71e14bb246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c4dc5c9a321d3a5b81600ffc90f397247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf29c88091404972c6f7a6728fcd380248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f616a3b0f8840f92d55f3665eec3338f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d3246f61d397a9908e43b7014dbc54250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676cdf7b72f34833ca310c97957d4cca251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ee4f72f0f25d91f2ad07325774aa3b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f5664b8c18d84fe749b9f1e3f4b5c6253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a708a0b6e42e8fa249fe1d2532c7f4c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c089e7cca1378ce817da88a7c6247b26255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acebb6f9a266233c95f61686076f2aa256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc22031ae25f8c8be149807e6bcc754257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6047d127f6ddc66cac0ba3a322dc579a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae95bb110389f688fe39013db2aa74b7259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7b30f3b463f54ea42200c43687320a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6058bb1c1ba6e970282b7a8166f23bcd261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bbed0c9dccf32bf6e877ed915f0d50262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac559799158de4944a6d2d946e6d1c38263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d25220da90a6d660530ff091da46a34264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255eb7a85a33e7ca02dcc9545963f0b8265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3179e395e467146829c9a160b869de86266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4d32f95473f5cae5b5f711c589fd41267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010acedfddb08453a0b5fc7dade7f3cf268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ca4d2147121940b14a6fae02821bdb269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c355fa12010ae26ab5656ba9046138270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf9192ee895a9f0ad27681ae4ba4abc271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4d8956f104e4617c64bdc384b4f695272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f5359ce6d7aa4eaac039c39e680f2d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75117451be04b8dafe99d6ffc1dadcfc274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1051147130fa19d00e9cb0ed65b4bed275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f25f6883e2dcd2e059df8f66394a38c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0561447fa6315f2d961458608516ba277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f1c5396c3ba0bb3102c95f3d0c4a99278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9fc5127908ccea0e5e896cbfd61bd3279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd988187f7552a1729b8f9bf91d76ba0280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0662e0c0a3f7019610f7ddc46cb0cc8281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d538c8826de94e3434471890f2d8bb282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694da0bb65be6e2f2453629b2a14a121283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997ba3536025c31191da3183009a212b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0564b00b40883a459f1272a89f748488285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6913a48173691da7017d0c472dcad6286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516c33a613820126096c892971774b1f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b987a73011236b56914fd19f8bd7f4288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a7e8f6a2e41f8e09d8b9acffab5225289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34b10f9b70438233f4c54aef04392ca290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2374c43a74a81664ef040849d83ccad2291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b21490ab90ebba2911d766ce3adf04292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb495ca31f968d0caf5571995a38126293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46327c5a4032b701667a1d77771e1c79294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e27267035dda958a34387ff105e3d9295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dede4db7fb99c32dac0300c8ec62264296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52c8874f3e6558a0fad76689b5ca55e297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed06098f8b50f2f6d97a089a72956bf9298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be66f5fa2681b2d96db1ec304ceb28de299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d8ab72b2714fca313a23251a028cfd300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047a3bde3575e117b30d8b73570896bc301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637fd5ba86c9120b6dfc27e59e1daac1302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a911857f17928a8110b3d427e1781dc5303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d0d044199ebd579fedb67dea8fd9e9304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe07cc2b6ba6a93e8fd8ccbea96e219305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017587f110f3bfe863bb5253aafb37be306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7d711e541dba04efdc5c05a512c158307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297fc7f125a12fa3637759080ab06182308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131a3b9333b1c31554fee05c90e43ffd309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d12331a7915c432f2e0d75de222a41d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42009ae3a7a0cb852ebc8a33fed0206f311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed60c22e48850ce8e755a833a76db02a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1ca4a483990db08712b7fa9e8faccc313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b59cd0e0a77d3dd9ceff172c1c598c1314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12340efffa24e6fdd6ac496b96243384315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea52953901bf9be71a498df46db4845a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81213d8ad9a9c9ea651fec6b43ef20d2317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a1119677fbeeadf3ab18c9f961a69b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0776a724146f50ea821ee3fa696923319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c148776c5e80b08969600f68a442caf2320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b5a0397a811947d4c119972031142e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f03874f630dab91d7e779c47bbad8b7322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e690503bb54be4bdf8d71fd9330eb89323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159fc6a7b226add9dc1df71feb15fe14324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5a7e68c0ffd5a4704b0e7c2dfbd094325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b20468fd5f22ca89fe86c1fdfb66d4d326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c6d6594a100f46f11c8ff92ad7a7f4327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19761ebdec83d6707d9f27e89360a255328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c996982137d3da00d29ebaa04ef3739329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856aa000d60b8c90be1ee29683d76aca330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ea69c957382c1f8e7d75ef1e7fd79a331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c8969a1d31dd48cc875ed8c16458e5332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d86afcb204aedd46d9ad222b2b2e75333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067373ea0b1b346225dadc44583feba5334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac52a9c9f442153c9e1555a666fab59335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6a8282d2cb95fe44a682cc34a8d5d0336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865ffc0f072b0e771d09752f78a22320337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c09e2950a2ea85f6111d47c633feb9338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d76bd967523f7ec2b6decb5d8937aad339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ba53e9580ef477dc00243f185f2800340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98aed7314654d3f7e26677ab471f7497341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bd9ce014060fb7f7102f35921e2da8342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a65acb8b52e435455e74d7bb9b1a897343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bfb4dad62dea7de7f5e72b804fd937344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba665f486f27c7b7257876241f10428345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c2b73a48af023b5cfed7667888f6c9346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0560d166434d3d81db52aafbf315617f347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3751907461d2359e5f6c5572b96b93348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff585003253749a4b6387c01bbe56c8349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa58f8404381c11856e9e81d2028d70350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e8b31ad3d8ac49c009ca1ecda917ef351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824eb6913f540ce0509c416db97f68e9352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb7641f31cbc41cddc79de3b05e7b92353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa6da051dad57ee4746f93cac6bbf38354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea8873a3aec3edb9fe7ca6c3ae742ad355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185d618bff1b0ced16fa55a355fa343c356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0d0ffe1ef2120f97cc4eb6db71c3bf357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab842c8d2329b68f945b31b712d828c358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2d81dd5d04e1561bd9b0f5206146ee359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368449cb005449e83a848f883427b4b9360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5e52ead01ee761e69949f9d154f9a9361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9cbd1e6b6449fb18636c4dbb20275d362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0116f5360e895e44b5940a3024c64c70363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cd6b56b072734eb1fe183a191f92e8364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0faa2bad1b19b8f113e76e8a16d9da61365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096dba5ed4e39f889685e491629596fe366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae1651c87b48339a3f23eb2e0733502367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb832bdd5654af63ed1006ab0c9b23af368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87e6c6a8505011209fc66eeea5a1447369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f987c49854320d66392a4aff07de61f370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdb1288bc5bb0085b33e97eede53830371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ad2963e6798b977e7592c657f1235d372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6659bdeb1f5fb77987e8470a25aba5373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480a514a6e91e0ae57f3e8a7b7f8257b374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a4ce5e2f4043eb46f969125d76187e375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9191d1f60955816dc2ffdbf92b79470d376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9b9ea886bf7b7adab4f873db1dc820377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e3ab107246a52ff310adebe3bd90bf378.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3a696a091de42f3cd251a7cb5621ad1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95b7bfcdfb4cfb27e3f5549753136992.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e463c8c18be840e24023248aa0530e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4b8c2edfc81691abfc27348fc3eaff4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9345e1c91c1cd57e9c103ac68bd4a5285.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8e4ec4cbb66b7b6554eab9e2d1f7ef6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12cee349c361a6d882d7d5a0cd98ba97.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38c16f05bc4e26163ad89f60800487f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed1733bb396e48c267e5f226acf18089.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a35fbdc783c7b6db337781aa7a1811010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d303b7832b702603bdd4ee70e28326711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6f0b5114d9fa5b02d781c26541188712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc989f51fc2452347a764c4910edf5113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b3cb91f6cc4f51cc5b40a16f5a030514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ffc5f324e3d02e7942826858837ecc15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddfcd6608d06c10246f9ac223d2211816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cf0a12c125a71db733c804544c583f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e90ef2b39aa66700ae0d59917c45c818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7499ddb846f65345bb345d0543d9d119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c86c3a0659ac3f6d940b3c5c27cfd0420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f68e831109d3ba9e06eea252f234c121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be22a2c032cc82bcca97f8bd17f47a5022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4cb8c7a59102be512b2c9b773dd7cb23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b6d8e76dcaa69df6ff41a2598df4ef24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187e771ebdc3fbe68ca5c297fa43729e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627d1a21ad446ec58333154b5284c56f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873fb6182e4d569e79309884b3ddf5cd27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b360462c7b27f6ea6e3276cba1999a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd383f9fc379dbc97cdc27c25ef8177329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bba25d9c72e283d985e19f7378374e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2a674c02cfc5be084b4696d951e33f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08da0ac58477773ffef3680e16508c0032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2842e06a47077717948e56e8a1282ce33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6b5eb53bb431aa5d8e1e19243ff61b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d0dfc10b5d535e853b037f4f9f643235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d8f50ce908ad7ce02bfa5d8c5d948736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5754c39e82ce2a5d8555e63d10a2cf37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a3769fdd1604ab21b6268c4048b08038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49503887c5f6a9fccc615d500d7781e139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424c0764bfbda5ca9bd5308f7acb3d9240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a93cc2f4eb60ec552722991ead9e2c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ed55b82dd883e94436695229b87d5642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44b9247b204441a895fcf950c7464f743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7696fea1c5e9ddad7f355f4148e9de344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c6360e9a181a398b756f04fb38d97245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c265242106b786c13b3ca7b48c251546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875a5f200f068584123634e1978be41647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85f1be4c4154fd381a82b038d3932dc48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c0677b20a6f0dfbb459c1e38571c4749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3680239d0b44a509754c348bddec3550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467d73e6a52409bd4247ef2507a2231851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1314d06d86e2036127e1b6e5c8ec7552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bf15fa21791b4fd37d1e56f48c28b853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28db1dcfae36f5e555e4be0525b85c9954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5757fa08baa23c87f3ed791698bfd68955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714c9b6d5f277c2e58ead6ca3192822356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95dbee5140996e874d964398daa175fd57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee96141f7f30e97511e2f00f28c99c1a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5995ac68f79a8ec36d43d03fcce387ce59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cf0a274755b221711121fc133c640f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c045de3a74a810e3c1c6df974b2e9c061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b9e3d608c19528b6e2817c134bc6f862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cddf0a976ad8d13abd091d0c5e477d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09960ebd4dfaa9198c969a8364bc7b6064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f013d4d535fcd7a2eead090384ca98b665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19054c9872bb4545683f86e37e4d70c866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21ef1d9e58f88e12635cccfa2f2d60367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09aa917937dee85959073e43f22fdeda68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97835a10d4125580b6e9e686da6402be69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0753587e7c676380baac3fc2dadcc12570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7a86f631385229552a891d6114e60971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448d33b99e9d136dff151ab73a98d78672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4a8cf0165954585025b008f709968d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f218de062b450fe2156e7d26f3f01174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136a2b7c74f4d3655d3949c3424af2c675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc97119a0bbd277136cfdfbe9aa8a5f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bc2f7f37f94a87f3196a87900d89a477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837540d0dcdb82369f4507c1491dba4978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449328c42ed2da2204cdd338169270c079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29cb395dd06077b191d6b91d951cc2f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293a4f12dc160a23c551e0632f8a69d581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60626c5603769b8db7793937d9382e482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16a75a72031978fe5b1307f82d8315e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e518dfa36a7f330652bb2299585e9484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c1844f986221acbad4db0a8a44159185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20671f677e8da4897c9f3651354af08c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ed88fd418a53559774752a0db6d67a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cadb65d47115347b40c3f3e01179bf88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d2b9c8d1bf1db19e62be9ce5be7b6089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525db17ced90cd872577660441d586d890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2969e1e528f1313500e639ff399b2291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f1194569a62238197a192dfdf4bd5492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd846d7b855d7c50b4c62cdd4af4597993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9072cb1f9023796533ce4cb12eb8057c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0ab5ab1f0e218c28b6f3287c9edec195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b866bf1caf5eaa5d9c9067416cbfee796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9fe8b249505c26180e4eb8a1bd3f7797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e915e271193d2c018f329b177235e4f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15812a50521a0437a66f0fb94a94826399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e080a3e5528a1e0b9a62cc74b8bea9100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6a429bac781e78fcb9ee848c95ccdf101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80d6f2b4e182d37a812b78ed9d3dadf102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778323d461274f9c43c33310049b7d2d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8d3ac69e2a21f741eb89a5060db692104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b7aadbbdbd3114fca12e1e4a6b7930105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d76f6096ed3001f39f274008a485437106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2a569031416c92e2886f0e5c5355eb107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46d4cf8894f3aedd7f9003bb72b4d19108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636e377673862fda13cfdf2cabaabd6f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee54d259c7f3790045514f11b69ce37110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d0560a0033a6bbf5ff05fc466020c9111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878052c4915b1b0e8b3bfe71f77871c6112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3ccb6f34d61fa3291ff937aca226b0113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79f37fa1929cf17e3ac8c0ce9ad7ead114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c209a51d8719191cc3d120206a8c438b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf34a774d08208d45e28455b7fa9463116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c310389585752fc9a5ee6bde5f82770d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78d97f4c618f453aeeaa9d6fcee74cc118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec761b5f4e0145f94dba612e451df24119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3baa8d256c201585ec9fed24e794c8cd120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a102aed5b2ce6b43693b6785069dacd6121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12228fbcd80c577a37fbc3ea7f3db0f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ef59ab7b53f2d2450637cb27d84ee8123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2379e2300ab0889a45b3a5ee064f353124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a627e0cdcf6c1cd8d77eafe0e163ae2125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0aeafadab1263d11eed3da51df7d79126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d053b23bd8c970177b87c0a7336a066127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb11edc7f2ccc27fa05d9c6b79a1e90128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f814a4e6c73d8d1585c80884c860d9129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec43b7ea3987b3a56e8a0a972aea25dc130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e3d06aadaef60f06a9b08a32ca41fe131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351a0bd8572f435f1bb053cd7e845445132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1304fbec4eb2770a4aa561101b0b229a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9205eb808f2c313455c7e13a8ca5fc134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2af2140799161712e4f82625302df1d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d614698d301244838e7b60287e8990136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c1446c4bf447f16d88c7ad0a382b68137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16f94471ae68d4cff544cb0dff5c9aa138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d44ea4a980d343f1667e700ae447604139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c33630ee6e65533b1c654da2c69e54140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047f26b4b77bc6f21b50baa96f33b7d7141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77673a4fa0df6512dc89743cdbe3903f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf79c946af2f99603402c0920107998a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9007393219e142638480e277922f01144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cb094ca59caf36ed9733f8a60274d7145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acd38513c18d4e9cb61edc300874d80146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e37f55ef46f863559a749379511fd27147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3a49958df7178907c84d6e13147906148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98486eb3a59fe6cfb0950dde4fca70d7149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c65ef906b5fec9f9dd42c45db24e5f3150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5601ae861157ecdbbba9d920389ad574151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600fc8783d0d30dc6c99eee7ec4e480d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1971fdcd89c61d390ecb689be883867153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5529ff940873e66b667eaf90f2619352154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80491eb68283d713de72bde165cae60155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6344bf27d690a491c1e3b56c53f75fd9156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4431e35c2cd71cf89886e65f3e63f025157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd4bf34342d6062d2e934fc8dcf17a1158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde0ae07c4da0988b430379358babf46159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43efd183ae34b5ffd250c213dcb0d7b0160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9e5867e3fa6064cf2c87af12de9481161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc8bd1e549f837f3d9c896529b7ee65162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32437e3ad388f509bd5386e72fcfb883163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e50134e343b51310680edf331e9cc21164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb309d17850530e479f0f0d9378a4ec8165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7104b3227ec3aca4ed5a8c7240275c27166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bf19904cddcd8cf8d27e6d9b5a8a25167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352b7eeafd7ce857afcd8860a75439db168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b3c1791dc427460b43842af6bd3104169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b772399f595d9f4168f5195059e7c3170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acb87a32df5927bfcc39df437c58b20171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c318b13b74116413613e44c3daf4b83b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57b7c0fd398989762d44c520596234d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006736152027591991dc2f18e8394204174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069fc13a99a98c2c3af1b901af6fea1f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a379525950dfabd50bc351939d93b9176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570d6602aa377c50ce570f8907469b6f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c501c4c7647351d17a695c8b047d9a8178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44849d227a004e8f611844773e5eaa13179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b64b5de9ed0acd7c219e641ece7b728180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6a16f20ed277dfff2ab48784c4952a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b597d1d0f02db0e5c835a79fad0464182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e0fb13a77a875f5da2ec5a1ab0df33183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8e0797488add5f372f2b8f36347cb4184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636e0f041c3a668a4d69d9d4837148c4185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db644b4798a1b4f1c2edebe836c8fe60186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fc1ee00e6e17e9d92e186cc6af2a1b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee25b16a3344b7a5f45628f329c90e7188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b06650b4807ccb45fca0ed1829997c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1d5ab626be6077d1b24fdd35fc01ef190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1755b45375bdb0fb20d73f70e18caffe191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a9cccc08f1c2756a2ba111c71b737f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66532d1bff9ce04027ebf397253aacb5193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3655edb6e6fb6a8a7e09c7e68d0b57dc194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7af9f5ce22119f4ba57d5383cce4ca195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269aee37a2198689bcc3950cdd85a0b3196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a43e9910ed8574adc1a532e844a4835197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77198b5a325d470aac204d3f3ff346e9198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50f011c3efcfa27e2ec5c3498b33fb8199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb62d82bba919a0160a50bf7712708f5200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25be88baea89a598bb0fc1db5ae58d2201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4154390fb0cb0b7ab8f34d51dcc3dc202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7e048dafb70c961ab9b29f806ece47203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07ef6a828bca7044c04425c4a27c85f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e32f9d3df0f75ca271ddfc5cfcafc51205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895471f2ec9c15f00491f70691bf7778206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7708d35936a6ad0867a3b797e08dabb207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b669a2727816ab409aa0e93b7691f11208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a5a00470be891ca0e41810ce30aedd209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a86e279c051f32046b5019a07176c7210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fd07a68981759c4fb5e914a52904d1211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485e36d5f591fb0d601b9cb67be3f0e6212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f539ed19d307ba4513878b533d9eafdc213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f49ea50b380daa6503a2b45829bedf214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414839751aed9b81b459a83df6a9f3d1215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2601f9a2054103664de17ce900c69f2216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e565bc106d9ebff3e73a1014c24b78217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347b51abfef52ef993d93cadabd24839218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2e64d363392f2978fdb6232bc43ecc219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdec37639c138e14cfcaa678e818820220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e656b6bebc4c4b21378241dc122f5219221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f490209afd3f4fb433832ed370f97150222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f03814715c3c0fa47d3d5b74371959223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f82e8d684038f769c2f31a9c3797e70224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe49a4d31df5f3a40c5e3204c9caf5b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7422b0ab45825e41000e284ebcb43d8226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe2332895a847c2f16d73b82751b5e5227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f96bd68bf09370e72d62198ac43f24b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7dc89cbd6a5d1c22090b5365138bea5229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3fa90b182d9086a430ad4cf77b1365230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1843e1483b9cc44e8dd12c901b3ea40231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144d8fe408d1fcc75cbc50e4b876f2ae232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec8409856dd62d3b8bda8c3dc95d925233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756883f4902d555efceb512f053b26f0234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42d2e58eba18cc34c7b9e86fd7c1ecc235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f76bd75189d8c220317a67ca29b949b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c37e6ec41d9031f0e598cdf75a86dbe237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec413b5389e2b7f1bd18b3acd0796e8238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a39943448a56e0efbde28834244b70239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a14d4398c87aad042822483da77fca240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b958614110be01af324ca98d1070a6c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139be3de8296dc5b1da5418501099e7f242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f4875f596d1fc8f00902d503574c49243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769aefcc2bfc83b170871e4a88b684ca244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4dc96790b421d3f802604b4e50aa15245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5c974cb34dbeeea76ef702f6c9ddd3246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f090c185d6f4bcd4b8e84b9c111b488247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64601ed6ed94971c901ca07300e2b9e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9213825a77609caab2cd434880c7bf7b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4715603f82d52f50d68b89f1278cd97250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062de6f25c098fc3f9058ba4ae788f91251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ab61c72326ae4bb4c91523d56e78b3252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55787674dbe5cba6a0af774626dea7ee253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77d6e6f44097f2afb521bfe6c0685c1254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8e0d77fab18e8d61525deba63a9fba255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0ed6e8f3f63faad514cf08ec2597be256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b371225f59de08963698fe0486c6d9d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7ffa4eb1881ac6ccadcd7b04bab140258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2ef2f66e283fa7fc6c96e9daab51f4259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f57fbefafadc9bef2ac09ee93d9a69c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a972bc6a969f92c31a0a7855933df3f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c039a90a1cd848a33f48e21a51158bd8262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5176601d7b0c5cc0a727f5ecb7881f07263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be07924d7a0239fc1a8ccb4595dc3f63264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ade4e912e1d4f0e75ce51a7ed237d6265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bf5dd3dafde849a353cec9e8c57a14266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775af4bbe395aaf6ea3ad36c50d135e5267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90a2d706286fa048250b002d3a73bd8268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0eeb20a25c8986f5126ce802a9cc412269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478997c63564d99204d36b0c039db51d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670cf20ccd52653bcd39dac2c8cd14bd271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5a3f5f3d64d94aee97e5b786b53b0d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e84f1d84c4f1365f60dd4e2394ea01273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb52e5d0f38ae7b80bfb4fe481f1675a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd3b3afc853e8fb281c33b367ce11e0275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04887ecf1a21b24126a15b24e500e04276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a6bcb16b9036009307b112a322943e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00db98a44cbc0a9456b039406f2c16d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99956f3c086d10966cb85cd87626ba03279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdd53c9af4363ec967760a99436c388280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24effeacb32c441d03d09bbbc7f9a4dc281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836c73b7ef1abbce3af57b9f1443d5cf282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0784ae9116c3290a3b0bacb52d856d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a1efbf67cbb331de902528c3666b7a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf51ebe96e2781d2124a71607e9aa2d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e2550414999d1e097388d1c20c0312286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ecbfb1f6748292f116a30a3fc9c8ec287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca554cab6a6336ef4ebfea6b635c216288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60e15e4f560b35aa84e6256d1f5891a289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f3f099e9e67e82a28c6c604ed7a0a3290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92495c27cb25410ee7d9377159d6289f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52291230f95ed0111be06cab9bd5db92292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff79622447a159d1300a9b87a3da1a5293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9c0d0643d164d9630a37274cc5cdd9294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39be28884299f83df45ce7b653f35bfa295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c524ef7faf6087d4badf8e464ff5b7296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb93fcc8a34a8ac130933472398287f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a429b07d32cdbe454daafa8ba3a55ee298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ae10dda813a05fe45a39184db6daa2299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6a660f23c5da7e05abe3edfac382ed300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba20241e96ec35350bc7b7a65de9c273301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e865656d83f0e584b15a6353933feb0302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2dd226097e19825d8dad60b6cbaba3303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f4c53dbe49333bb38dd4b3f4dd77f7304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b58a1d0c138cb485190dfba6963209305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5666e6d95c644587d6637c9febcc9f9306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f90453b8f324b1c3f1eaf43492fff3c307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad46c36b6a4656512ed8a43be732a19308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c802f98594b0117cfdfcf75b2e63b628309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd07007942cc1d41f917a143b37f870d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0b999469c0ee197735a211d7f6a878311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d095476dfb34d9fb7b53f07ce9c291d2312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d11f84b0dd15c1b9154c4c456299c4313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9cc4dbbb1b820346a6d9c71bc53132314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6baf1de8dab0cc7729970cb1cd65f992315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364d024bf0b11d25ae4fe15810fbd6fd316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2702100934717f0207a8210c0224457317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df3135cbb034f076a5b0dd81122025a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c360a67a9a3b1f100c4899e4d40454319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7034666e7969aa8488656b9ed7f1b1b4320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7deb5cdae81085afa1406df08f7fc7b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2764238c5e303633f5110ca6fecc0413322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029a28f3bfbe2a660548e5827dd0ade7323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a3a472c4875aae403bdc0fc94324d2324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9dc91eea8e0d1b9ff5b62a391113464325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67aef6be20a3c754c760da00d83c0073326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7977720746dff04c0562263bb7f79620327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e11952ed6a29f67533246796bdc950328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3faf7de1c70b72991153ee02848a2c329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75a73541844ffa9f5584b25cba4f112330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565187287c4478381561015e2ece99e6331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9abe57d778e59e3255153bd0c521ca3332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff31c1c9afb72e3a87a1473652859fa333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b35130f9b181fa10c33363070a1079334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aaef5f9b6057568ef87c1fd3a50367d335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d25e0d582568ddb5dd6c59166e4eefa336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeba010b274508756b7980f0864df53d337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0b76e9b8201fc07fda25a6b356b73b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a316f8d3ba63455be004a60b354eae0339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05116187a520976ddac8d932f87b3914340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8aece00c2eb1408681057d1afb0a6a341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0e770e3b19ebf65f4a1ede6d66f3d6342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9b1fc12bfdaa81135195908a791720343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f648974cdb8229149be88db61cac2a33344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ae0a91636aa8cb1c398fdbdc1c06ea345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb66d7c849d7d9d8286b01829f4b67b6346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bd99f6d3bf6a2cee75bcf399094d4e347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de669081d19948724aa6eaf3bac35dd1348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a08f3cf0e7a337c76708fe76c2d3ff349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2151d2dca9c1a18d33f6a3cbb6656344350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79c127e37a8e78aad7972821a7c9281351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cf78e14aafb9f5d3792474f77d06eb352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c670009e9f27cb9102165c8c56472d353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82399a3875ad95a4f275761125e68b7354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ccc89f3b36fdbff66f4ea4a9a5b29d355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db72ffa25e5201260e0a17367f726d0e356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf79a762d00f608ae6cdc2e18d3094e2357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594c7bfc13add70456a780136436c3ae358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66865a319ae71829da9d39a2ff708d8359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99d6056839c490ae6099b4d7a44de6a360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20ddfea599c09b68267be082149d864361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f21396ae9f7c45806068492863fef0b362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d879b8b829c4080e2e144f7ec5e347363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998546a2562f9cc83cc05569be25c41a364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d8036c53d352203446d141316fff50365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22ecb35c2fe9bd3b0175ef228fb9ed9366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5654800985c33d10bb4a2f1feca105c367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b58336645fa21e70c56e9aeaabe38c368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dab62a48c616738d1bdd758f53e6a1d369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e2f9e821fb09d10d337b918f3434ab370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a46e353d7af6533c9d33ad6bfcc5e6371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebc4256fd3594934be946625da8f02f372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b27a5bb02a5c1f1bbea0c8d417390c5373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8589813cac4472db478117c88f62c93d374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6886ae576023fd58e2da28c9401a9966375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35ecc72c3b74081b3a737be5fc6c0d6376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592c0cde6d663cbc82417914803396e6377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197e44c8369f3bf0937bdf739f45a74b378.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>