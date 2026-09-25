--- v0 (2026-09-25)
+++ v1 (2026-09-25)
@@ -1375,51 +1375,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0faae1e4570fae2c0ae07092cf62b65b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430ee01a58369373407299ede3f1174d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0abb234b14a7ccf0acde0130ad632603.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c150d5903a87e5ee28718201fdd14974.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7176e9986cf39184833621ad4f43d7665.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3f3dcfe8bad3c834502886bb988c7b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac64f3b1bcfea63b8e2bf7cd1c023f0e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5c1f0597a52d0e66f06cd5a76410a48.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30eaace21e6fd5c986c05e8834eddfe19.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421359d6774ee877d388eb07c01db65210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3356a79d721a6672964787fdc4fd2e611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69dfc26ce87196994403361a9dd72ef112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743896b45a507b96a47f9e31222c7e0713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4db40d4e06ed4ed7fa5a3f779ffe09f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee07b3e317a93f2cd6c41e54a2a247d015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3182ed8cd510e8526f8f794fab933116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d4876de1078c95604dd4a29d5cb3c317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796140f4c82ba7d21a3a547950008dc018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788d2e5b8a2b87b78e188d4096ed5bd019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a23d9d1e2ffd264c1b66dfa7e4e299c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7c0f0bf11d82efc60bbec052c9199721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfd8bd61fea6f9fdd2a206f093a677422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5e60c13b3842dc84f9b8f3d9ec029523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985c92faa6bd009f6e604e1c69a8343324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2f6757cc6db4d8406547f2d7427dd025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33e14dfd4a7f996819dc60d5094bf6226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025debfe4a8457a0019cf5f1f8d421ce27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fae10e6f0f1e1ab6e31c82d8cb5fea28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de4108bd3249178554987671a05309d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f8d5c415cfe3d9d83b6f5cdd9e2e0730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47a9e3b9fd52c74a63eb2690a1c65aa31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a63e10d3a5fd34cf92f4668941fe1732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5013a4323ad15377cd66e75db9d6e09133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8527aa01390802f799825757345f5b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4934a9eea48aa5dd39586878f3dd828735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32110077f872efecc69944b56a209bc836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7152bbb926451915ac3f152145a0b56f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4362e4afcd09c58d5953e1afbf1b2c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb13024e0924765f29d4d18ccd33d0ca39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10b4499a673e24ebaa7733de76a49ec40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c643139b5b5b385633ccfd42070b4a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64538b41614768f4c30713cab3ee0d4842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cdd5d9c1c6a953ec3719c164d2a07f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5df6e7745d6bed139ff91720fa67ed44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415dd9db364fbfe1e6f4f71e93381f8f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154aeed7772026d51965f800d24ab0e046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0b2fad2e66241ae9cac9c161e28efc47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8223222cdf75456668e92a0eb1f917b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4ae56829668d4a660ea49d2505a1c749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4b46f18e826a5fed0b511a2826fce350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ce40a79eee1957c16c2cd964b09fb751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149d87d89c23a9f2ceee4adbaa16af6852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b158ea33449dc12c972d8fd0695a1553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48b896059a7f74e5136ba6cf845763d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c87ed0cce60aeb3396b34b14f531fe55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419bd3b07862b82f1f10c88059bdb2ef56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493db378fac12c1b6a6e0fad0b0b70ca57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836759cbd7a46bb8d359cd3010ba015758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b55b15f4eaebe8ebad1553dd16848b859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2990a0f8954a96914ab60cb41540c060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30001b96c7376367b2168dccbf6a33461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d2dd9dff009da6b6892f0eaa5e949862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50034b3404d13db0990084d8232d49e163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840b23ddeca8c1efdc25651d27d849f564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af78dae286a7fecb7ef7827a15355e1c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8921c7760a66b7acaf933c23db3f5a9366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f3e71602d0c9a0f3f771a03dfa655267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e538c8941226a21949c452ea910629d768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335a32ce3adcac8ec705ef61f9892c9569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b6750763a27075afc848982e6b95fc70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7be7286b101e50cd36c3d377d2fdc2c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6452dce70fe7386196e185809cbc9c172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d345a72cab94e957f2013874e9a4c17b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bfc75e07d2cd1f3ce4b1e7346bb39474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc4ec6efcdb7f03e7fbefd0ba8850c275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0748b0146199e3a96f6466513cc6f776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21441fe9ec3bc3bb28e7437d9aebc1c577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6c43ac173af3b1655a12f302782b2d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc80f8490e669dade486753fcc82971e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf45b5b47343d6fcc6e37aefabb4ae680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdab89e9c0c2956a29d7157d11fcd7d181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5cc0f1243404407348f464a80a7fc982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400f80a7b6771052e3fbcb5f023906c883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f02c9678ff01a18fbbaf38b671d4be84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16be930fd78e07dba827eef58aeb6a485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba9a41cc91454fabf67c7048c85aa2786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbf7e077bef2b11627723fceb7832da87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcb0b9014489379a7a2ae005cf873b188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93734d1c8586319e396f15a769521b3489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027379285e75f25252942ac77ddb244190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7930b4ec5ba5ee85efb9cf41e447faa191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21472d32882cad927bfa620049a128492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13db0266cb5a1b5789f64545b59ddbd393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad82fd295dd7417f89a8f8ae9f3a2cb94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235fd813b019a2c5ede5b1fe596aa8d095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2bc794a38c76efbe293642784f3d1b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81428525a1623ba05874ff0034f9c6897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f952c59cbb0dd433dcdcb5a846c9c36e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1ec945dd5a84240135826d0deee69199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cfa5aa6c0e6775a966ad5236d1eeaf100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9086b64f3e087c395991248887b5f088101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942aa664a1a8ecf5c07785fdc1b28a9a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a913cf719f3e81471b3a198193ac4e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0d4f811614c388e498f128c5c4f7cb104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2df428e177f65c0c2f420668e92d52105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a6ed3a7b7f33f62e0cbfdb978ce0d4106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d4b0e8177b9d917f001ca5e0cf28bc107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac767cd3faa13ce910a01a1604c0b2b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7888876457eefbb95585943a5c0503a7109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63ad0f534af1c47446fa1ddfe18d77b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7032d47d340e9fb17e7fe4a44d52b44a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba49bf6cca48facdee6a1cb790257e41112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c69f81847549f8c54c6688eba441c8113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61505d36cfa46d0f66e253a2480c1a71114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cb942c9e41ebe1445861cdafbeb088115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e223980902942b6171bc33312438b626116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d23223c273db81ecc1269a6a3a07576117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e38bd1e89b9ab260a86c7f62003011118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3f1c6949c6f267c720098b20a577c4119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51316c8d9f739dea6039856a12fdb90120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd60018f0e9eccd2036260f755624b8a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e250e9e78c37e191b2e2c9d67d92ac122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd45fcfd978e5cee73b193b0dd402fc123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771ea0e16aeb90a09bfa826c3017fba3124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa01add1141d8a464f379bf02b01827125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72041f7998dee96e65ceef9dfa4649af126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a665d24c24bf3d150209fa15bf98c415127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ace10ba3bf10f16e02c94a9f8d8569128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c1f902162f52588099b5ba68e2824f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238012919b1b9b34f6538d6c36fefb2c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194fb68e558b1168efa9663ca07ec119131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed44be8fb8455d20d9d9193f44acf1d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5de7ea847675585b14f8d9637505ed133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446fac41105d54dfda15141c68cdd716134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d04a6c11f51057cf436aef91cd7312135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3a2336107fcd9fb6c0b3cad063c92a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44293c24ad7163bbd521bb23eddbdba137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f0b40ce574104bb239f4ca20e03978138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f800809e1b192190212bb57dafa4b5c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ec8d96ac6dd3801a50430a31946b84140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc6a26ac951136695ef7342bc1e0390141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5dd4f9debad85af8c201d6b07726f6b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c94907fa38b734a8aed0886fb2c636143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0198048bd8657973250d95618cc629e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ed93975ec29340f3da1854ebf6f7b7145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd23fa7b0a34747166caedf83c003c7a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803b923cdae073a203288022cf0ef667147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bb27cddbb76fe3998c7c3d42bcd0f7148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb5a8e824dd18369266344d91da15da149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec1af2717cd7bcbe2728ad0326d8ff7150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25a16646f37637e3f0a7e0122e4922e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66dbad1bc8e288f5f199bd300f87e920152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83382ffb26b252f89e504be758b47b39153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5719c0603c6b255adb4904702a15d955154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c8f9d38e77fa803aa86a7fd2fb7afb155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca10a125d86ca373e35ec840cc34836156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cd5761228a3aa1f72c845b8c1a69eb157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ace5a87a9958d0dda7138c06fedd6d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c344f1fcf0f6ede011c62f852dbb1058159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e60fcfbe939af12d7cb7aa22a13222160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851115eb577a38b59884c1de36047e38161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8353755e65aaa0f26ec434cab0e0cb8e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667d2a439c178aaf669612a573dc4b75163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b4d1944b04879bede4464aa43cb502164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1edc000c72b1e13e05033f1545e4436165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19054c1ce09ce610101d1a327ec8f8a0166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a70091080dcdc655cd3649d68ba894167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f680f323ed1a42183fbde37d88c415168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdb0b79a96d643e7aaee7da4cb9ea44169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cf12cc00ca93a9377b31596e3b08db170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1793a47c13923b239fb50c7a9f3d289f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689423f20c5ea6dd6510a9361d99f14b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e35adb62be0f1c821d6d57ca0db0b1173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2490880813df3d45bfedec444237d7174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc8f7eb81277d88e1fc5d184ae419c2175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383dcfe950cb0ae63d95547355ac3003176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd57c61701b98261065bdbd2ffd16980177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0af8ce89bf82537b04d99ba693c2874178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d235ba62ad6697c5dc2e9d411bd8a5c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0716b36130fce9cf191ece532efb83180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759b8cb03c9969a288e9e71f1c3f39ed181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44646acf6079499119253091d77dea89182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f95e939a3585c54e33a2eea17933c55183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1624aeba041e8bdfa7fedfa745f91c4184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ba4d78fa7359477d606ebf5ba1f72e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6beec8ebe884d9b20f3a3b2dc98db1bb186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e89e706117d5691c5c538878d72b0e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d620bfebeb4ba02a1c6c8487b6be2bd188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d319084e3c9f21b07cb8447a74e886189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4dbe434c422b312bcf7880c8f34af4e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a8412adb35c3b1628c32de61116d61191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c30812d9b696fa02209419ff57dbf2192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90033eb7e43bba8b529e8415b1f6035193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81c7a2c02efbdb675de11fdc6af9cf3194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b975506bd3ca83feb551ec9bff6fdb2e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be27ab062485a0cc681b3c24aeaef5f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632ceb6c369c9b4cf32cfa3d03aebe56197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33eca5fa57ec3821b17dffb3a009bda7198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672ab44b761eb15527fc7a3d57f4e276199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bff106f161867b014f7509549232c7e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8484ab0f70ffec91691efbeb0fa1d3d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd487f7a529453d811796ebbeb07ade9202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262100bd362d50c29be45b99d3366d85203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7373a855f6d23849cb6167726c9b6b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bc58955a7bbb6289b5f6885628c159205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4475d3b9a85b209b9cb680fd83dc9415206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b5d20d877c3435f2c8020bc4822046207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5e3fcacdd5e9c46d11c837e086ee3f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df052236d076c3f97b57ec29629b23f3209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b5e94c7f0833a610ab236479e5a82a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5532f4667fc9783a3c55df3a47828b61211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df0fe540e87b9b36a96530d9a01cd36212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c985ed6848f40157cc184f9e5eac250b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc8c4263e41a5060c8ebc387eaa178c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278429e1cec25aaa0f700bbc0caa279d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d78f0227dffe72262ac744a86c13db216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d40da51f523b5f328985e4d28f47916217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2401897c57b83a0c03ebabebbd643a22218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36117c1c435b4e449d2a557dca94e198219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce1533c8a694ccb792bf7367a62bb78220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fcaf63f1cf75ca07179d8c9b5c04b7221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d994cbac93387b30b3c01ce22e6e2c9222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021044a2e973220719713796923cd73f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e08179bb1870206fdfeed3ec1c5e45224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e942edc7df90674d34b1e02d4df5eb2225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e5845df183b0ff7138aeb738b08198226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fa5cdb0343f4c087f5caa28b2e0017227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e69f9d3defbf480f7ad662e0b5a64e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edb091d6b335b409817a0ad31ee5a38229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3863a7199a427ba62d882e929f9ef8230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ec15ed30d7291c32101e8896661517231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2137731d51ee2e082b860dcb69d19b4b232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6054c61aeee1abee62f086993378072e233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20328e55a613e2a299a356ebb3f2df95234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a07f2bda227846cc64dd3dd2fb6034235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc90865541f70d216f520a3c935993a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e050cdc3bdcd8101cb4445396802d4cf237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716d23eb1b2bd65928260e5fef7c92cd238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f676d95eab06fa726f1d2fa165212be3239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0807d631cf4c0839468aaf1ac8d3bb240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14c1bfcbcefe717e80ac27467fce262241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b0a29dc7b452daf1b82b2e7a7b9d52242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ead88c85b7c4c803fb44d6b4503d5d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7cc90d96912b8ca6857432429f5dc7244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71da39ab189977714dcc13aeecf0a02245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8575f9ac49833b017b444852beeb04da246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe3ae9b1bd38e80759dfcc6493c67a9247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f6743d2b29cd8a6658c912190a4142248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503e7ea562ba84f136500312446626e1249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054f4179fd0e81d15fb89dc7f6058d3b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2199da30eec9703ccc6951875f7adb64251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d7d5fce3371ff3704dc858d5b6ca3f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7849524383027a3f583cf9f7920ba6253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c7617cfed19e0c0e7a92e6caa9598a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54115b1437efc86bec3d15e55428575255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0dccf5fd8f877a0b806c1f303dd95f8256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08df0498df1f176824d0e1d0e99d5c4257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e78cb4b6231b615c3372937da8a6963258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22079fb7144f7643b12e5a22cc30c50b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322b10f5322627482c9b4443ae1a8c1c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ef726a953f737185ec72150727e29c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d5d637cd8cf49dc01e6475bae81f1f262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85741d1134718e4160cea4de52b22b8b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a20e0a529dcff2568953ed2a6d0b4d6264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d920905f8688fa899ca2ca320b8f6d2e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc18502382d44e0cb542ece8903e1dc266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa99d4d05aab4c64ce419d107aa9b49267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058c8e341c7b9cbf1fbe35a958c5cfb3268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37b4e23402cf0141bbdc8b764d18fd0269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4b7a69e02fb777e4a5401ac3c135db270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e04ed25d66123bd6e13f12b31f0cfe271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c69e6a65d51ea06a570525ce17db5bd272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4eda765943342835bf59635d69dcbb273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7beabb741281b942a4313a02fa388ed1274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cff0ebff1df8ecc4cb726bb2113aa1275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45bc9710022a7ea4afbe386f6d2cb35276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c62d92de4d85e28a6e1cce90ff7b199277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439f7c3a9d3f7cb61da9df57d9a397fa278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf86dfcd4086ca6e5916477809434a1279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f45ac422ee6b897a61a06340dda191e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1ad4eb6efb72a1ac0f78b0403ef5f2281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0303f2d98309797886cb1df1214ac83282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83088c1f9206c5008ad71043259adf30283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5531b1121f3f499186ea36bf45fb27a4284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f0f1360d2c84130fa0012c07540044285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2948aecc7b58cb4d97eb270424f74c0286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9138b457d1eae963960f044dbf63c579287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0d2901db6c93943cebb2793fbc20c8288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7771d632298840c9225d761d7b8658289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe7642168fd0c04638e24b6e0acdba2290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354788b708c5a21cf1f8d5b7a75d1dfe291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ce0f28026b536069f510d3915d354f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8203a903965b902b9539d4842ecb8ea293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6b0f27df3ebb08322e22c8d93fde4a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278491f900eeb824a75e1fc3075d8411295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcf840f6c196d5cfb933d373090b199296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047758251fc45b961c05b344c55bc78a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfba5204a3aa11c278cc4368a74f83d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c2b92afb7727076b591dfadc7a7633299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5014629234b3bec04b5c9211cfc656300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884bfc027d0ab0ae12ebfedf16178b76301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fcfb02fe46fd15be26aa0abb5e86f7302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa6e461fb22ba31e9605fc0a281573c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d896dd96aa93f949a863503b9b7a146304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9d0fd24da9093ddff564563c0eed7d305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695fa667b60aba99a83fc511f199d299306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e522fbc9341ed76a5271e59f399ffb307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f58946d19829aa83ecc08ad50ec51a308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ababdf43c1b554b3128ebefd5c71f57e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a593887f64b583a049540d7e23b434e5310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2e945c1cdab53f5757f0ee201720af311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c2542882c876808c1ca1723c505b1f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fe278b5a29f9f67215c8cb3a13d204313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b288f6aa31b4f963cc7b578bb8eb6b7314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d98386903c18ee8bbbac19fd166b21315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55603647317beab87868cbb85f204fa3316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270af6b8b71cd1f1a207dcc61a1a6d95317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6517b96e7584c40670f164509a86ff76318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ecd3ac380b22433adf7bcb3b0d8213319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3144f7cc8ab48725afde87736872a942320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed2bd32c330e185012c2546ce96cd13321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39ed75e427fbe4f962ec6702b494d88322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fd58e18a4e16d57da66867de72808e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a952381f02525de27479af54c5635d4f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be46fa6df477c85b9a6ca4f5255bf5a7325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011d90f12e54a380d0b382942919e234326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ea6802cb812f7bebae637260e661bc327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b950cfa8dca070873def6c455c2758328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1b8ea29ea292d80528830f2815109c329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac0523e87127af2ee1d3b7f2463b64f330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc115a3277126334c917f29b353f7212331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea280d1b33df3b7289297b2a483a502332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a6d94359c5e897ad90b5d357a990ce333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccaf7790928c8a59260d79213e799e13334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24fda24e97a9bfcfb9d066f914caccf335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885ea7d59cc7263e2fa63eefdae0f261336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5338111fd8c1f642f952c2275d12003e337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874a124af64080e3284ea5af3f5e5cca338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ccfe4c291c3907ec94dec0d56d909b339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6475b070fac29941b9cec2b2b47b9d340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd75705455002a6802cc3446773b933341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9adc3a88ff639571493198dd8d098a6342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953369408bc7d9f880469559f620258e343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2840841ea15e34a6d89b1a38ffd90f1f344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff18e65dbb2cacfdecf44692e5481cb7345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2216a4bcdcfaa7e43e5416a653dfb2e1346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f0f7a95ed1e4fdbe4c6ad9966067d4347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c781634b23a21ce215a88ac6c180ff20348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41db65ffc7368b5c87f493f31c7887e0349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459d0effb52d3141a098624a2224af44350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9e2635898134a6a59b93b8cb8edf2e351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c944e49d028ece6fe8c6442e3c3a5030352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7035345d9185801ea36c23229f0b95df353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b743f29cf24489347b662350ce779a354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a113028044de531084bee52838a56fd355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3b606463d2619b639dd1d2fce61d88356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d674ad18b40d3c8dd2977e94e889e08d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8490961129d9987b665efbc15caa16be358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c540e529f6c64c0f7061efc567f1040f359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acec99c6f76b86fd34f60b40df1e6124360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe65e9af15e243d4b5bda0486067ecc4361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec82e6211b5c007cbdcf1ce258ea99c2362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e7befa2d41dff596bf56be5be79e63363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2474e23015dd77e4655c1f743fc676a364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd95ce13ccc6a18a86c68df96ea93227365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd826782445b776ff009c144151759c1366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176d7f249915e741c73626d5cc543881367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2e477068cf6af512b7b4b01b9b9e5d368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85edf7bea92fa1e1fe35af32c0a83621369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86dff0482b62ca53f05eb41397fef943370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b57d36dd3a72d1d29e1e4fcda467380371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e91a43b879b71980a83518b72387ed372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6564ba04b75ab1cf6d040c3a7dfbd4373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d769d2b494be548092481f4744ed12374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca2d6b5d6c029e1c438037d77382629375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040caa665ea30ccdaeb0357f03d4da65376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b31d606987a05f36215f527c5234bb5377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478c88cbf8aabeeb75492d3a68f5ba91378.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f234ac53c9820a749c970fc0332f8ce81.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34865aee7f19be212915106291280fa2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9fada833474137e0066b06a84304f33.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc24ab99869fccc186931000cecacea4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1309ddfda9dcd509aabff10b3df3925.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1d608892fd49e0a7f5a93155634b096.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f0e8e4bb58726ee4dbf19d82b1c7b27.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8212b49bfaee36ff47784176aa4f44a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdca58e6c96cad04290e3a57baa106d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768f09e82c05d1ee8bdce88c38f5451710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35389af02357ed91eaae53051c8040411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cc008d8688d99a7e2b5b028ac4d2bf12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4ea814e1a704eef510f6336c8686ac13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd38db8a4a285ab6d2d8943384ab0c4a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8438f28bfb028e4e1e8be56a393d2f315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1ccd1bcbe274962dba383d8eee96d716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddde793bda02946b45ff6cb34afd874317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebc7a98ad0c6b0e19dd0697d9b288dc18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260d6fee3c011f47f71a9a565e1e592e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5034be841fc270e1bc252fe0831964b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93ab5f77632d751765866d61c1600de21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae447d0d006c93c0d7b3ef7f07fcc2a522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bddea38a81266888a2fb4672825044c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d157ca29b0cf03dcedb7646df4c7a22f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a463d136a4726fc3a894797e2176589625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb93c17417b51effde8bf95be55bd56b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc9751bac306484532f5ec232ebbde627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ecda66179ce9606ac821e46b5220c128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f34b4f575ab47300997053c78339ddf29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6129b9832a469174790782ef9a2e8e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c883fa5706ea2c2a0bad2c0d12e2f2b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf4d13ebde8fda20e66571d267ef24932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efd855f044f14ab66e64ff9a54e578f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e11bf75b85f68c309ad3c004c4b686834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7245f3d9b7e3bc84085433406a19b9cc35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d5c7b45a1bc163e6c8f89af886695936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bd6afc546ad31586526f00e7fea3a137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae2cbda01d7de06db295f6ec3defb1538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896c193f5267d7b5d258984fd65f532539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fca87e27fb92c81ca090b836015f5040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046520845bbba54174d3cb014f0b609541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5833b6745296125801ccaff392fb1b4042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec4f0cf83c4b0c04e067856df4a6f4c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb24377afbd4a93d5b056856abffab144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08d63ee8d4f61e3522b17ace6dd3cac45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d094c3861872fed98cf0aad8150e1246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0104d4cab92517f862523a71098c716e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a38550c55205d9b4213a37095ad46b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c829fd13961079141812e92083b4f249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4def2c91861d164708042cbe2edb2fd150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ca6191bb95d2d51bb54b7acf2a565351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d23d10b5b70fb346433cbdc9414edb752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158cc347c88fe992ebaa03f5e62121b353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcd5983fa9a576c13eb56a3f30e268454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff51b14f77330bb2396b8ab9229af3155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd47ab0e7dd58df5b5bc3289a4db24656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a23a8992685546361ef9bd5a29fa5657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d55ed85b07ae5bd5f1c6b911f6cf25758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea016380667a7c22f17077cc182e357959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c772e42c6ff2b4b676ed1bd10a86d8160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af93ab03417ccfb7ecccc5377213590061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250e50f54354bd9f835fd9b14a09049662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5045ed63491fbdd8a1eff8d46862c463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa4d05e15aad62ae0eb5ca56edd256a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7021c833dd23a44b6f909f6a8284d4be65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e8043a22dc3bacea2ff30dd4d639a566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d2ac1359438282a1b69f9fa7c97b2167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60142be7a08cf5eb860c35c617f35b468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc258e6e68964bdf8b9eeb6994a7f0169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16443546abe335c49a9f0da5f9cf0ad870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0674800fdb665ad05a80bd99e5df485f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9efc37cbf0bc3229aad083249cdc10172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ef9a1cfa47ddf8e37b1e5f6ee3564d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd93e371dfaa866577d2561ecef6ea674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1d41d2c2540ca29acc1ee502c5f62a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3feae42f0e4a783d35fda70caae8186176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d54b6022b186c423b5b9b1a4bffbb477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c5d0df816db3def2fd0e2d2c35ccaf78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5142d6e6579d7f612ccacdda2752151a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0c74e2b32480fad10ace4db3b1aab780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cea2d2bfb957f138e8bfeefa325ac681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30471c6c25665df7aa1b832d867ae9582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0871632ebf18f87cb1e297129ea630ed83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867089bac5b90ca730a1b3d97bcb834684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636fe4b660fbac8aba88cad44d376e9885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a37977cc991957bd9cb9134b74bab286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4739d2ba0258857791745e88c364d787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b956007453f608c4707730c878df3ba88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354bb94dfaec123e690cedfdd15ca53589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ced7d34963ba00b86416762c7ccf4690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96df0a2b8b27d9dfb792ee398b51dbd691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5caa428e509f515a22c36c0f305a1092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1c45b96476d1bf27f22b1bb6987a8593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56b12e0f111a5ce769f70431714fa7f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de319583c7ef3331d1a263deaa566b6a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be463606d984e4ab257eeb1cd653b0b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda584c9a2e4df1c1f5ed9c640710f0497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4ad2598e6fe25851b0b3a33bb5874198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9912c4492c4a73cf4c3dedf4fcfdfc99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948094e01e56286b325c6c4f77bab563100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3f9d018a1f6e1db05a49ec9f785546101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b02ed545337e1212745d7d5f26a96c6102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a211a0e4ab2b4faf4f8fbaaede1e1ab103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22df80f108a7b8fbec3ac08e1c439334104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71dbf93551c7f8d1d09b202db3f2ffe8105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e147032d3477855af5fd58da0963350106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a720e9a5149eb04af2324c9fcd2565a6107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860dfe9e8a8fe6f104f833f1a39e2b3c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d7b4dcfddef19019c7c309ce77480d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c223ceed7a8ad2fa1d4c2d8f20513b9110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af021b8ed1af3651041f3c7df5db848111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9b4bbbcc961bb5d0adc72736377d82112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5910c2c4c7a32980b319c397a915374113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152e2d7fe39c1bd676d0d75c4e9c0c06114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85b828ac2377411ece6a70812dcda99115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e040a048c260019eadc2ca0c3fa2ac4c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccafd6dcfed05e94ab92477e891ecef0117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb456886051fe80925cc3381902574b1118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a4e2592a1b1e0bc4bce4bf80102c44119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e4a147ef69d094aa747bd5fca2a996120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371e396292d8f31f6441923854a26592121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d297a828777500912c0bbd763ef838fa122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f616e171e554c75d31c55852865b96f6123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f46d74cd8b30f39398c2e90434c6b73124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6a2813d36f8ff379fddf36c936d661125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e70bbb9382955e189fbde44840408fa126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db67049202dfb9ca0bb13f0b3465faf127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e968734d932f4cb161fdb32f8918433a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5e9f80512f057651ba73b17b525ca9129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0ef25e45708fa7a6e247990b9d7c9f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfe7d1525d2b6fcd3fee6655cff7143131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65a96c90fd77b401feeb5c5746a88fc132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812c15c60f515ba080f5051b3daea97c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d059b0a27ac047124c97318beeac32f4134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96b026f09ac5c713240111c680de04c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7fd543f04bf085504d8c6318413d0a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad1fed44e4ef23865030ff473cef7f1137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d173308bdeacc9704b701471c3cf401138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7718805cf12ac5aea847415bdaf99a40139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e6725b54d985f73e40bd3410a65647140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9ccc76ebd6048d637abc1c23bbe6cf141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484a9d7c337fe3bcef158ecda79b72a4142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d46790b3088bd38f5da2d847b8cfbd143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311815c9937ba17d66be8c9a955ffebd144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38c13a39498573bf328a950d9456f3f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbaf964c60c2b5faaaad86e31df0f3a5146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4392700b694f0465f08baa4ef5ac279147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67747184f856301ec71038e8cba13a5b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045cedf751ecfa01536dccda8bd66a33149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcbed2d82280c1fef1bdd303a3fdbd0150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8472abbdc203c983b11c93a7fa3c144c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b813a1e1645a6e393012dc8c7c2c2277152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89127ac492bece85e5ec710849fa8ec153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55b2805ede5a2b00a5c5a129f315915154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139eb53e9a145a0b2946c648b8f86f80155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861a444bde9c75bd756e3a4965071880156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04825c7a7579d66e90de9f1dc02416df157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6361de2196401a213b399d184b16e77e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ba429e9a13f776f6cfb0b6fe5a65f9159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbff41208e97160663ecc81a7c7eef1160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a05615339a4eb19e04f7e99e9ad917161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b618743c5037c53f1b4addc522afcfab162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3a0f083ee7ac8dceec917be311eb6e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506ae1524aaf56b3f8dd80c2f7250454164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5191e3a9aa55f46023da14434880f628165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c0532f0615d5a24847721547daeb1f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ad520f4cc3cdcf2833a007b2f318e6167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05e9c94d8a1e72aa7d7fce21c09f551168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc8479289f205c18f57567130f9a7f6169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1798e2bf7bb5a59d7c40fd3ddb8d755170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315f603e16a9ad76feb31248343cdad6171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a846d5a50733caaa992359a3450f6c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c565ca6e003fe590be6e8178dd069562173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a8dbf6b469add7c73e8042f0031cf8174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3aa6308113f9d57ee75d322f2151edc175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5816664694bc14f3f1cb32bb09b7e61176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cc6b66692576e16acbfbb4fbc36c12177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7b706c21b145774c0db52d0d4df568178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e001b6bd4fbd0a5c3cc10a1146f8f94c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3571089bd780f8f6636f1cdcd36dda180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d882469650cdfd2034e3419b0b77cbe181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce18303b508c37bb70fe50e4311ecae2182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf836c925ec45bcadfa4704b993ccb7183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f224ba58cda57a7b08589bc2d88748c0184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b8a95724145b2b1af958e1b0be9922185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044a8655dbc2cef570191ffad102e808186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9dccfa3d698687e89bfafd6c73de9d2187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8143122b783f98393466eb7e495ffbb188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1548aa271c3073c581de412028b25b8f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e50d67ff8536eca0a78cdc3950fd4ef190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397f9c282880e9247abfbf1f07a2e555191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bd1ceda7fe2b7c524c96a3591b2cbb192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4a3bca6ea04284e5da73e0db400342193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080406565cc7d8f405f4b1ea240f2a03194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd8919b52e26dd8865c312373ce000a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cfbab36be18a370aa8c9e4ecfd90e6196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b5b23c78ae5ba3851ca2f1a99ac361197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a95ded1fe2227e2e8344027cefe4f80198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f52915c909842af87604586d7533bc0199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d19876dc1e0d6b2684c3f0e6458511200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6d33e4ed58acacc81a687a7f127fba201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0775c5be99c09386908b5fe7b1dd058202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42677dda4a542cd9dae26f0007c159c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221fdd981ccc386a6e7c3454e9da0987204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151a8747c7d161b14a24f435097b4e43205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc5261895adee123a757f14a0919d64206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad9274021cc06cbef3f861b1853a9cf207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b17c370b462933017ced63e983d9d3a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04009e8739572769ff381a035131708209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e420a920e335767689ef084c1d330c5210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b451305b9e2f0b8aab2fc938be64064211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c12f3cc315c536613c91c326bb604b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963137da61d5201b4227ca816cc00ae3213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffb005c3f5631e879de2384a65db7f1214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987864acefdc2a034940176622764fb4215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd79fdcc28fd5cbe5e5d9b07d1a26fcb216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06f3d35f6aaf531c01804ac51938eba217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7934e12dd2460b4faa664a6274a0dd59218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10b506dbf796e040bae9878b3bd9aa7219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c20ed72fa2f743aa3b3d7cf06c3612220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03a98c1a802b9f66ba7b96cb9e7f2b8221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b80a478c136bd92ade8b1a1f791801a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2f9cd11a84d02f82a743f04dbcfe64223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d519ddc89252d497578117af6e355b09224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec1f494fcbca45cdb2bf819c4e69945225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c01db883dc4d9532a867ee001b751a2226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16153df3436d541c5eb742a28df5dd2227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb9b33a9d9f8f1ffdaa513223016013228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf4412f5e436478976345c63fdddcfe229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3c48748e2ed077caf4f38c915f8910230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92aaef8ff8e4f6dd5f39dee15fedeae6231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5f510987554659d2685fde65905cc7232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c9ef1a029db687ba22bb6f3c8fcb30233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac2a6bc59375f24c2047e2236b4579c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3659fb9ad1e3528ee7f62c4e665b8c3b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fbdec9095389e38b88b27d6ecbb81e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae39b794d86a311d2eb5eb60a0c18a4237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bef0fe39679e805e459cb9b2f42fc4f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6157c7d1f65776ccbede2cde9e16ca4239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589e21f42c03baa3db33d119606aa196240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab64f154d4374de3ec439bb7ac655e2e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7881bf0acb7f52a7a45c74fca085a022242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ee3d37bd4eb5d886a67718d5d41183243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7ae47ec99dd0418c1e651b9d3f2595244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54627e8cf3989f87dbd488b024e786fd245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf8b49017f0fe38fe0352d67ec1d5a4246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a6afde9740416c6303bc2c9df0f922247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcae401c46f0266a236d68285c5aa1d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff3252dd0de45441ad7ce411b3f654e249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298bc12c3c10455325ca026961e41330250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9782e70dc8f451dd903740023381fd90251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0c765586d9ccec18eb0f184bf17315252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0e3473ea9aa9dd7b64b65c79f56eb6253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01093b790163a64fdbed8aadb7d1eac254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69ed3f0e6cb22ac92f91488524f6edb255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f7e649a8372f02ed26106d0d9047ac256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3603b829cf4ed5863d82bebf824530fe257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fd0be3937f98a0676c20181317cac7258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e18e4ca1e1ccd2ebfb4b5a920d2b6f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3289f0db41d22051953b13930d34850e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f12a51cd16623376b91210c4e131601261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c0a9a73b05cc282081cd176737e92f262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f4b7cdf17fb057135f6daf8a6ad233263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0011880b51fd071dc098cde9cec4567264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2250644168d822c2bb12dfd51590314d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9340b57f4fdf6e98dff23dcae81db5266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6da60550f481196ca57cec38756e99267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce8beaadd841aa4c1789931f4e995bd268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad6052b2fb4e798df39897216d33e65269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f613d6749171626a9fb95fded6c4ba12270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672f6d0f7ce8e64f04d568fd714196ec271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb5421ad1d05f79192936c10bc2e6a3272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d67bf2e687bfd1eb461204e07da7d9f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08cbb8f7750590e818c7d0fa0c70abc274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811b10666c2b3bbbabcb114bfefa2398275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236f20c382bd2eb0a78292f1dccea9b2276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a6338b6f057966793bb09220b72785277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63046f7bd7b2a1fb2067c1b8e130a767278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63508ead240f63f3f606e74710e6a5e7279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee1e495cb8ae6769693d25c6e883f8e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740231bb96c6a4442bc8859719e4d1fc281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82da93e1acef531418a5df6c391d288282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82815318cc67c5f08952a12dd2a8f4df283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764fc6cb362ad829b6e4011843961a23284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514c7ab197d27354e142fb8109051096285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba30890df00ec082746eb57bd511cc7286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee5543ee3c223a566ad8cfddfe47a24287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab7d5c57d77813fd78078adf44bf42c288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a877fe76a824319573567bcbfafb77289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3011d3a6a1c3bc75e948c2d9f52542290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21c728fe456faee50dbda32cc1eccaf291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea75e722c8cdf2f71a5e29b889ad7043292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496ad2098fbeaa06079b915b95bef902293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d012e18c34ee3b5dfce2f751931f13d7294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4e6f389d964a53c9e3fc702a0b3f50295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6424135b4a6d8b8ce9a8b79eb560846296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb79f0307909e58f7535020e1f59752297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd5def5f4c61e34bdd5f7b1b84142e2298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff12a802af856c0662aab8b5e22539d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb86983dcf0905880953e299620ccb8a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c5e7c58ab95a8c864cc7f54bc857f3301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f23b67c7db1160089b535d6b76f7f7302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3635a1be186f45801f2e9ea25ec7e93303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f762491511261e0b068f3052aba01b75304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075654ccdcbb48b1b20a95a84fbe278a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16dfbc96f008e5dc50fe06bc849b8d88306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a07988ea4f461c4036a5d75e67fc7b9307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d2b01b78916212100543e2358f08f0308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86e6597986678f68ac76567dd6295db309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad168f00511d55999d2070d27ac885af310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b6c800b219c580f82d40f0acea7ce8311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d276c3a22ea1c09c3b9aa834b59630b6312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3f15fbc1935d7a2367facc3ef4f940313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244e756a00d14e8d5959cfa82c2cc969314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f59375fc750aac8497c1b3f9ba2787e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3eb3a3b50a07b633449a59376b111b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebd8f421977ca6e3c29d348d6a5d73f317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17ed6340cb3278a738d59980f5e8398318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9243d52e70a7e939702afd26a7bcbb319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f7dec91b373aa7707b8c0efa5be433320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbaa7bf05891b162eabd3bf2fde3c0aa321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76de528fb9b4a03bae6edcefe2667555322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faec665b66b3c0c8db6c6e95a0ccafeb323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d6486cdb992500d4c82d8a8bcc587a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4f2fbfad614a91f9184e1483b3b5c9325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f77a7334607fd59c75b69c33c7cdf0326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3e082478d790bf6ad358099b311ec7327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7d5ec6c66f5cb814601043039903d3328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a6906cf65a12c93771e2b8a8d9db76329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a3674e02e2412835f52ad264eba638330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7157caa12b2a9f6a1274a54349f9201331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f30a8191a96604bc78e6179bb12d25e332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53c8b221d8817e02a488b2e9675d9b0333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1c40d1383ff79b0de884fc1cdfd4f5334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8634558c49d5c22904f9ec972f5ff950335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb272d54c725dd262f57735908d8153336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff95c1e506115f595815b15bccf26d4b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fffb2884648416dc6d68cd62263c230338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf8d276bd9b270822d315730b04728f339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a46f8a7992326b2f059f8dda43f82d340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db645297276a831ad555a91fcb0a9af5341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba4ad9a4c1e56cf1aeee223a16702bc342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c628c1e6d3dd813f15eb099c99f0f9f343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0daba923dff7d2dfa0f6eeced141c7344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047ae3e8bf9fe917fe6db20725588264345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69c881de45d6de3158a09416ae1c825346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafaaadab1dd83b18b69657b986752e9347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f9c262a902ba043f70cf9f8fb50d5b348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6678568828283575c72fa7ad5849cb90349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a054b40a3a556790c43d30bc72457c350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61de1c78b6ddfc1785772eca0eb5d763351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d68838e850bb93f01f4b45b79e974ee352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c018a4390a25438a08729fd4988eb7a5353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf42cf0ad113a3b063f3d9d0821be5a5354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6470d46d2613c37764502472a0e1dd05355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860659b82ddd5db1185adec4babe259a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb247a83e28350a10663c422726695c357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3384941b4e467151ae353f74d7bf4f74358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ad415da5212584c68dc91862b870d2359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfcb4a479c18df56b61224ed2995eff360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308f65dde70661c5f5ac271b8d49c010361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222492b5b36f3a9b5480f59c3e3f1b08362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6052b3abdd85eb9b9f8bae8c79095841363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64c95fc61eb2e395e954706c660d51f364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449afeebccf156087568814560ebc364365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e563ca58335dd03a21a61c12bbb15e366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffaa4fe28a583a8c767c538e8b9a5ea367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3f572a7b1521f95f56ae200a819831368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4572eb28442e90ee0746a3ebdaaf45369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1dee3adc62c00337f3fcaa83da7ddf370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adddd2b762ead1a87b7603868cdc29d8371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd854356418fb63414317fa1b80ea19f372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a47be738a9973f04f4d9c48833ffd1373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74697dbd79e5e90f62e4533d51753e3c374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4e21daa4712b4c4c7dfd9bdf87a506375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9909336452333aaaa2ce7a4d235d791e376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c804bb3cdfd0ace106b894853d13f68377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c98b7f3e5fe32059d09f3da50b29a23378.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>