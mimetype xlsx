--- v0 (2026-09-28)
+++ v1 (2026-09-29)
@@ -1375,51 +1375,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94439255e97789f050339a5f4d3d39701.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63dd7d79e1b0fba6cecbc4e7a5a837b42.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f8251836bfcc2ba540cadc5d3e2e4b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3badad7ab7c5fe395f3031b1180725374.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d2825e511bb099239e83fb36f9461b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9881a8f89a0c4b167df669188e32dfc56.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58676ae012c43f4c28afd9ffaf839467.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444b475b2c2b150378bd1cba4e702ea28.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c24ca53c032e5f5a7f7b9598bdae949.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740bd7667e30b607591c1cda131d8da310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc14eb9ed933f4d5098c77cde3ae775611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac70a73ee75d7a8fd45fce28262d08512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701330c326385d73b69de6538e3b5e5913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fa30979e1618b88c56665dc8c3033614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be441e138e392771b75a675a89231e3e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab64b42f44f670dbcbec448a340b331416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c468c492bc40915becf4aa686ce5791917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cfbb2e0f2374fbd9b0bc7974ba7def18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25779ed3d83b066fa7b00ac84730c8119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338bafb587be4088824763e0d67d2d2420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3d5841e38ca613e4af8680940f75ff21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc11afeb5e7b92ffaca1378de9c07fdf22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae25f7fa28a4e2a488a46a38bb1d49aa23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd71763b3eddfb86c2c16549b4943e3a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a583615125c9a9f440e48a84f27f8625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c75d6dea812ab3413d87f89eefd7bf26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618d06b04192015d7b48e1b92e3c99db27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96e4fedd61903bdfcf36032ee013c9928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebafa793b145a295176c0388f33d81b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b11f55660ef2c6f6048ed24dc18c3430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae2d946b85ba3ebfb3bd487b4aeedb631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e567b6e1c54c0561019e78668a8481d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bc76a71172ae6330b5e91fa71f6bed33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326c5ca42b8a33b44321687a391f93b434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401cd9df23353af16fa899460a31493735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b1dd7ae528f3e56108fedd97cb7a2536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b01e39283aee5d8277077dbc9cda81b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9b3bc9c7c68967119fa635ea3c33fb38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e0d5e6285935bfa10149cca777d09539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9f1c83455f8837a88447c3b32e27b140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c17b198a5a1d0dc80973bcad61b3cd41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2b6d4991e80ae1d87b7edc186a305142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb52cd400eda9587a64b602f6712bcf43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427cd6fd991a85db3b53a6420fe56b4d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e90ea17ed878c24ea0093fcfd7f006845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2460ad4755cbd08067690572e8ebba7f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0702fad67aeb89919734a9fa157ac1a947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b2e9a75a5650f6fa192ccb9ba70d4048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c286d28ce1fd7beac4baf261c971ca49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8bf643c0657d1ea00cd456a482886a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bf881461e8298a8209099022738e2f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03efc5547d66abd074a81010b9e2fab52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32825cb263f0196337508ce50c1a55653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ff8a847f56f410ed496bd5807074f454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2164ee32e5fc94a98bb4a932423aa955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79a042dd627a309f456e8acb51bbb4656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1bb2f370aa626a14e6d099d075781857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1a55455c8c6e79e9ab7870093dcef058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8639d338e7d270028bee2de85d10d4959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ac22cb3dce61e63c0513fad491e80760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ebdca206b62eaabf9a8338791a730b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58aeea6ac213cb0993d80164d403f21e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426d15759d60c45dd7851638d24207f963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097976a74940db65163d98daaf674ab364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3145bede810b66a58cf6a3a0c0cd83fd65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae53201e6ed45e8b47de00e4e451721b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7333edcb2b411d46bff7700189164d667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc65ddfb3d3c5d0515b8276ab304cfb668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8356413b895ac53ffe893ebcdb7646369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fcc96cba28a7c76602775afe07204a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c619f5914fba7eb1b019672448f1642a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c089c59c5418808c2266c7e2526248f072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159bb45d469b5eb3227deff023be3c4873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534ff3a437a19f97cacd2b6c8c7d7a3e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4427a1f2fdb918408a5f0c9ac73b67e575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac121959fcad224b25154a5a22a6d8fc76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72671f863ccb86cd87dca4c2853241fb77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14860a6ab7e5bd48ccad8f2165f78d1178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047b1b6f5a41328093751085730207ec79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fd3bb1050d35e4660950a9e8337d1180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a861d2a8f3a232de49957b21586268b581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9f98aca0077e74277c63ca404ca8eb82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1c0f62fa1bda380411d7aa5bcfc35f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d215bd70311946e754733886b8405cd084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559e9a965ab714bd9689d522e1ba71f185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6579f11f37f004964c38b113805f9986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4404eca8236818f6dbbe12e406abc50887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e583640a81cc6d8d4ce3eb29845ef2e788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d8f5d17e714d7547a1369e51afeb3789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562b9e01c9bbad0694ceab2bc793a97c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c444a405599a206b03f49a0e04a35d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df969a86ec210438a6e1b3685b825e792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e203c139fcc367b20f8bb7637beb9df93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088942d114ce7d60fd6e2c9b04a4cc8594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f452a6540410dd7d2b9758f7745f0e995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1606e75779d2423b475e8793727c51bb96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b3362e5e2b03d1ac8f1d8810a6fd6897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a24b1f0520ef4ca030993634feed1b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6e77504ccfc6de03bbbbd61586327999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14228f7114c9082d9df7a15e576347f7100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0de9f6973eb5e76ea25b073dba4dd6101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8e834053f5e4cde2144fd080695a95102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd09749947200cdbf0642170d1123d6e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9aa1470365c204659494b9a53a407a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa7e37da23ee715edf50bc1a3ed7ccb105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f71d349ea3684b2217df41456ba73e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865231796324bda396f7dde9353ac149107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2e49649d6ba9c20caad3f42aad7332108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123c1be1227e6a84597ba293288ea15b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e03c31bfca02587b33e0e35d719affe110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64995307cb02d60f07f0a17c0f8cbecf111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23d2ef32b762766136746b1adc6c1e2112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f0bfa7af9cf1e8b5cd4c628474b28b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30d948c9a1c89434d5e5e4cdda4bb50114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe35528b83c5507a08bee944ad7db25c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034952573cbbd32d275a665587daded2116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4242d3693496a71f70c82a26d344e007117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88f1abe51d16ee85b616bf5dfb4bdbf118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265e6b2ea7cbfefd5f16e5c7031c5d45119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40f6c233684b0b1d7ff8c8ff256e233120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e92075d6589e996765cb63d1561946f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0355aab8f0a4f3509868cdab1d4ba6122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1998fbdc21a99c0a33b5ec18dd4ba2123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80083868a02f482b1f58c5f17d7bbc7a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9550ae6b6c7618b8ccb2ad4595576c12125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1976841b7a2e6c259f1f694801a5586126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77896073279223f2006d59ed78020a02127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83993e1df95fc7a43cd09948786dd252128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b0bc81d6e0a12e473288e788c96cee129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c5f67cc2955cb3d0b67d57dceefab8130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025ffc7d3d4decaa42b0e5a4cdb18128131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1e7f89b0d99a584f57172b73410cb1132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10955a215489c7806bf517f9c950d531133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85aba3efd46f7c652f82066d42c6348f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a8bfc333d4a089f564abb17571d92a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f0456bb3bcab2166bb62fd9501f837136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3966ec1eb84df98bab39d940b7f1f19137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142924b3c3f9b5ec68bb4b29f55550dc138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e15bc576371d7ae21ca78c41f08e0c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f962422744cabe7e5115a0e3c845da8e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6eaf7409d5c0d8e8d026fdf2dd85d48141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81d5b6268ad0ee2fc8bd4f0abd7ffba142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c9979e97d431ed931119f91081fb04143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d85e47d564300ce482df2565d9f2a1e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36930206d8c0ab7aab77ab967fe448ae145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58243fd5e50f4fbc4ec06f5acc24148146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8394ecb0e6a2d16b4558461e1cab3c7147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2a26055e2cd51cd802c4ce5c50809c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e69c6a209b24f9b9600b8cca8cf4d9149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0406c2cb408205b7d298cc7575528c4b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bbc971a25a90a318620df8b6f94a63151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7d18b7999dcd86fee44d3680b8850f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487e998dc1853f3ad3ef81722f9b6c29153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8b743b126676d3971f10cba7dc545e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f614ae4507ec9fb033d918cd3cef86155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f76842361c251786f8585935470aea1156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9491408ec90efe097a5434181d7e50ad157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccdb9f1ad880aa586e8497548222705158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49b19804cbfca6c6e25af8fd60d12f2159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb05733d6480b4f68ebbfe71403a549e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f56884a2b30bfe78914687a3326c148161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575e03461de119ebf8fbb5498b485f9a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d649e963d0e6669da94c59b56cf7e8f5163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3151f72ce16d5d8392d017af7009204164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874f5b897eeb8ac25ebdb006b065188b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da5b643f9aabec2dab79bfc1486c75d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0436dd0feb8b5230185b22409bbbcfd3167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740225f41791f655ca78e4d72b9d89d2168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6391aba97aefbc66908d6148a2185d30169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f60f7d77dd2e6cb084f5470d42660a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0357d2930c47d6ec37e453985205f483171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd3e8665fb81a117631627e0a12af56172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ca93f2e428d2a13fe0f628d12c55a3173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e050d61c7594dde7c4a22fa2fff6859174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0030697765266ec23b147745b868c6175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a0beb6f46d4a48c080943fbc047e2b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9cf1ab739a240e13b1e20b32380261177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cb87cbdbfd2cf1ca703b75bf46e9de178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0d5d105b8a1af84ad88a2a24d94119179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda51cf0335ef7948eb9a285b16baa05180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b2ad0da4db871bcea4b2f6b8317ef3181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c460c7b3b289101979c7e05fdbeb0481182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5142c702c3003177b9a0aea9e657845c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19ab8c140b64b8bc3ff81f07c1e231d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c8dd554cc6571b8a44362212975c31185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd462dc0512cb07547ac2b2a96a256f0186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535053cdb07237a2aee858f62f4847dc187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef93dc1c6c90503ba5b6a2e15dbb524188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c744b96c6fa75f027cbd8fa3d722bf92189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a627c911bbe7c827733e009439ed93190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6563f8b1ffe92bccf21e9dea5d373ffa191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1741734a7f06b8539a469deeb6e4b42c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427e2ae12e8dfe8d971f057a47083a60193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68033c4fbbe61143144a508e72be88ac194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d8f597825b5da2b1de5de24545a788195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6d3df3b24fdc00a13be051c1abfde3196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7891892e703cff26b0659cb488d6e4c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a46034518fc5497d43cf0e52afef7de198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bbddb595dc731e44e78aa439428917199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9533748f612b54745e9e5da2e772881200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f9b6695c2d38fe2c372b04d2f5674c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06859a16f3848ddd3e2f870dd6ab7054202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a572319fb7fd366e76cdf996129daa203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade6134321a9db1628de052ba6753bab204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092dfe6bedcf1fe89cfbcb3ccdea81cb205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea8f2532921777a6dcc4dcc29c3c5ff206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe02551252b8fac15c278e7c90801329207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f076f70f4857d542da0ed5f1a291e6208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad98b0d8fc655b4ec6c731be0cbdd583209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9aab42918b1212e112d27a8ab0648bc210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff2e059d32e11846a25248e3a8bada9211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113edab2cc4b66be87c26d614c521185212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff153ffc110f4ba1a07bfbf28ea1bddc213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb587b3d6cbd756942e31f69d2543ff9214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e18a64f12aa4c61993e4c535df7d50215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d1e48cf0874c73b4f73a3e905af8c2216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e54c2a128a13f7a89fb6b73b9322882217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73eddb943f7e1ce3a2cccda69ee6b8f4218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a3c723227aa7c16853782e15a41999219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb516bdbc01866a8471b3cd299839905220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7af7ea4d3734554a45a105ae9e06af221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d897e662107b231958554d4261ae03c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d419a5f1cf2897d41b1fa8410e297521223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f7adfc8a92ed01b35045da7757070a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4a5199a7a4052c97dfd5eebb8d1f7b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e0c8eca629cd13ae118b94d807be84226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db005fdb38ada25b88ef7452937a6bfd227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b317e5e782885ab1440322115c70d998228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9420242db990675bbee5749514941d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75a05d15c1957f70abf45a815b0b397230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbb5f4a1f1ea972e6e2a597326eafa7231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cc1a5eacc24238b9b63260c2ca3830232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fbb45f22d779d931cefe8bd97794ba233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b642adcf7049d3fdfc09b6e5c4e16b2234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ffddba846ded020e78c6fef07bfaa4235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576ae2bd3ec90a546351caeda83a4355236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cf4e9b6dfd6ba573c5547014de9c7c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518ec000c63a55ba5a162165c9950ac1238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb7cdee91762044f837017decf19df4239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad5873de6fb1207d249bd0006149176240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0f6844bccee39942ff3ae2c59e616c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b0a2986a6f6938e8a58e3d125e6613242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d036f8557a80d685e284f31dc302e23243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2aba8f2ac94d51588c63bae0aabe97244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d9a637a6baf8ba2e202934458c6b5f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6f3405caed7014a976883033631a7c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39dd90d09c076ad0c537623312b26299247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29565587f249d5a7e0e8ceb9dcfccc8d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fa5e0c2a4f2db8a58c1120d0fad8b0249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac29d6d31a442fee1a98b1152fa2a58d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a1cc54d40723b725ae374877bd2047251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2c340c2efb18aa915c410a8968fcc9252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99f815bce15b53ce1f83cd7b96e043e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a585a906dfc82e531e9bc42ecbcd902254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019356a3a3f49263b792537fa824bae9255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048c97125874aca7d181e1b5326f29e4256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c4479e94e0d5928f3b0deaf30de012257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1753e26ecfbbf5e873df881d21659fb258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0dfc3f5e38ad826540970bef0da84d8259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8949f18dae382278cdec6c39cf2956c2260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cc9599b40625e7f6110acc36bdb27c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d34b334d73884658680f1069d412675262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bfa464e954d2a7cda4093332f15101263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2d829cb2b9348a72faad302252c014264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028fee28e003dcc9a2069f58453df0c0265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0bb9e02a7063ce3fc9dfddd83c7777266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646fd6d0c209cfab6bc069914f96a4a1267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58e52d25657f29417fd34e56b1df669268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f961a15b71986548f53aa5e93c3af6269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c4d8abf1a12e3a73b70cabc254929a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6fe297557819d1b707af38a31f54cc271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c5d42d5b37da45b3b8146e1455c4b7272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c2ec2d29c83413cef0360cf16f00dd273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca050e9aa808c7e67def0638b1a22ce274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c88b6763f99a86eaf211b7a2453a66275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7c64f52c427de479e6ab980c949b19276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f03af1652203cbce866ceff5ccf177b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168dead9da4b246181255a1e2900b626278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191780d41c394f572eaef1e0d07b02dc279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bef4b59c765d61579b6a2493085a7c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e0276c00d2101ac48b06ceeed8815d281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f889764c43df604575312cce009cdd282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d013d3ce495248c1bb2197da99868cfa283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29e136cc7cfec43d98036f030106155284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b7f394fa0ca4f5d56494427302c18f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846070e31304befacbbd67bc4e0c69cf286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb5a23fe1b50f61528c0aeabd0ec223287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d449a300b600caafe0a268efce86125288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0eb3cb9e759940657447f6361dd0011289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffbdbd7049d5d829288925d78ef8dbb290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc5df95b20a03c1fd3d1ac8744932f0291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4913ae7d32288a32d351fcb976091f8292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67ac3168b51b906ff1df2d84173e4d2293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8eaa0d658816027dc237c5c5b71392f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c417a42ec44c779a1a9e03ed63a9c656295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7b7e74b7784008f3b24886911c084d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de58073e484a69358de1adedbc5d667f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73b1a53ae82a62215c4c37580eb6d26298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89c03fe884c4a9d81af513067ba8abe299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b0c53d4d2677d816725709eb95e792300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f5188c817703faed98afcb6d63881d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b211e5b7d92ff65121362e60143808d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33050b3f3f7c71bc4e2066a8e5cb4d8303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7008e04afb0432018f2258b6d3a1a8d8304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231d13a0335de45212b7d0bc2284a9f8305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a7a02ee8f41500c0d6e68967ed75f1306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b4e624e593db96e352e29e1d8f1bc1307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa818aaf34c4a9f192034a18e1197a69308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d33d6666f983260c188957d7f6e5acb309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34de345b73246c600adb95f21f8af4f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c199000c047db6bee92af8a8646beb311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64ec26e113933167618d5f36a8f117c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d85890bf9b970381beb4019626bcd1c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51976dee4b7e740ff384746aea780346314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55adf46a35328c2721821e95ae387cf7315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ec46252fbd6bd861616aafec83ed57316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48f53d295aab5e6da28dbb65173b66e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47dffc447630e18d0db4ebcda61e62c318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861814fcb474d6f80b33d9e5e2a81bd4319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de357ae4cbd524c0d644516e816311a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c034386fcbc101bea55e369d00202c4b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810e6a29cd72cfbeb9d3984e9302d9fb322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820fbffa53dd1b3d90033331bdee4fcb323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f4cc87dd246fbaff43e4db085760a1324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85731e3aa5f38ee694d1f95c2c747920325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0433c11d4b9ce1cf2095ff040f62def9326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c693414e02fc9ae0beeb1e2f70c640d9327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a099c6ca045d29510cc36a0da857dce8328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61ba6bc732064dd107e714c9d45c05b329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0baedbff613d6c5546043447e83914d4330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a180f0cdae158bae4fdab78b0189bd3331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5266e26f50b1ecf93059043f4e6c6c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef898342b75f7be928324532c5920f4333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85bc845e2ea8cbd4b9886ecdd99ce70334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1add24aa623b1ec59ab17d197199e7335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6020b766afb49848e2b8de82741c1fb3336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d5d8ea408ae924bec6c06939e13c1b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44357edf5152f271993f543367fa6e1d338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c84c6bb266f6fe6bc58bf327f32062e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6db6b0b45b368732de983d66cbab33e340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3161454489e6c189f0825d2008fd5d341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b897a68108f397f8da1f2723bd9877342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b10bcd82c6a924e8bc2c79ed0951a47343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb0e994de9d5db564376bbaf7624d2c344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c18ea8c76a85ac8e4defcff9665bb21345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5321e68eb40be3b48deef90e84519324346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37deca8c4d163e986260d9b30d9531c2347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f520c3e456b4a3a18343d363342f1a348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7f1b87f3fd4c7c2d46e7bee9583aae349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5dd00fb61ba21472ee60d41b2c6334350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57aa452e7689488ef19928b88bdb0add351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8437d2a42c1d69aea9d96196d285e0352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0189ce1f7bf6f0b7c3d5aa20df9304e7353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad2b74e9c14b5be2e90bd2bf149a296354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8551f96cdc042f52eaaa12f63575c6dc355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173d5ac49fa287f1cabb270e8184633b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb646630e51a11c95d881457effb14f0357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364fb91de5378ca77a343b6e8053ff62358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea67740fc4b2517b89910b15dc1db64359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6473c40ad5f917e8109b4dd0c5689b52360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d33bd314777085dfcadf55857d4813361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92890dd6d6fcbec05805c69656855b6c362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca77f5c7294ca5f160012c80e2dcc95c363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45977229845c74d400a54c591fc0502b364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027db68d9c74a5360005a01985f1c5b1365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a15c52797f2ed17b2050d80fc663f5f366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec591d44e4b2febd6acd217ef13a0c8367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178f5393460dbc91424b3202fa701791368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ffed50b6f58a214d53de93f864fec8369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e229a8d643ca99b5f6f4347ea46884370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101dac1b781d42ab208745ea9789fa16371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecfe5e2f430849b11a4f5f866e5476b372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1571c9b751a2f196af14a17f4ab1d050373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafd77d0952c036e8d70d2caece78ed6374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1e52fdfa88f46e52bcf2f9016aabde375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed57395de545a6c1508ab49d0cddd635376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c40ca42f30524ebdb7a08d852ce18d377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfb916ff533fdbafab9f02366f641fd378.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06745f4cb475b64b9132d669c11392521.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2932327450ab84cb977e5260083e31d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642291f70793481f81eed7ffc205bdbe3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6811bb1e546971d08a67cab49541f024.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e10861a5c46fd7b03871d484964a5885.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8626fa2c976e0219a25a7fcc9a05108e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed5578340f0e6d668355952a03f3c407.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8669ec437c0a46fbbc0cbf3e9607d64d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e8a3e16b007129ce722d5d6c70149d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1398bec0c784d639cedd2d6a32f0bb210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2767417e8278ca0e9db76b1c763f3a0211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6f67f73c2447d1a7b4468a98b806a212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d7da4a22972e4e8aaf5e7073e0ce0a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ae537545dfa62f79caa9ebee91db5514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4034f64d0c3ec7e9011bc2732cea80c015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133060ce83ba5eeea7faf8a74596fe1416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c85afade1d95f73023b84492a45d6217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b362655465b2e4eb0f9e239606ab18518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c58ff4cbfb9da8aa120e76da478610b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69f1bbd9c1db4240f75f07d9f774bf620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cf8a17e2a743436ccc2879044cb3ae21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1926de397a0a693753bb87d973a4efb22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9a9eeb5fd4cb9d41b28fffb798e5b823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfc2fe12a7d2f4e016c68c3fb886e2e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9cf6204ae0ab8930b2dd3a065c800925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4215a02b48777821291b0abd20620a0226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c12996ccc2492854d58112a97b188e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3c109421bc3e5b38268c24eefad3e128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c416d1b62ef7798cd93ab3f45077077529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e904ac96e8efca85b8dba4d87d4795a630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856c057dd57ba2fba7d938801d17f51331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0182fadf011255bb12c1129a6315c532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e51e1b84b0bfbbd73297f1e9d4b015233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016adbc95322ffef487ca7e80f475f8a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e33e1aa8c4b280a939d48b56cf60ad35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0bc9d106a783922eceec7dd2f7ddbe36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a47a64f97359c6692993125cccba6fc37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98f2fe65eee2be4f7e424d2dd0ce41938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd4844da15a81a5018bb50276ad51b839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3a18a9c8ba3b0e1c52e60b7948d68940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7417dff6daa417de5a69feb9a519c2a841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a9ef50713b7a22a40d6e3a681e2fbd42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fb4a02b7b316b290544ee1fcf0645743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f584d3a95914b3f2d107a59c8169a044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1dbc83e2b81d8d0cc9493a40ac870fc45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a67b4452da5f523a657008fe403fd5246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddbf8651ae2dd1d607918556fa465b447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f668fd92f54681791837c172481ca848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0025423d7f8e5eef5248b461ec0d51a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1caba772466da122b7a6ee5e4700ec50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39c63bdfe098e1d098404577b926f3251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d709d8f63ae347528e99d500056febac52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6320d81d35f4c10513304d75e91c7e1e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e088fb09c340368e22c7e0cc528e69254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5785d6cf23976af15ab59a8afc4c4c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49b6193e5d7e2234b2f21a1dd5431a756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1664363b3f2e016941c611fe1d7d408b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319bf943aa3dbb99e8f80e2ee6b379c658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9084c85024b27ffd0d986338f6c5cc5c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7cd6fd5b2e59c2cfa5d56bcc64d91d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc466173333bfdd2f7fc58776c5b61461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514824d58e50e96c0b8161009b10999962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668e424f0c329e52987c1790012e641d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a50014226bb86719d40e86bf0dd061c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202c92eef0cacfad1875691b0e7a862565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9c5acde7774317b79e680147ecb79c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013c463babba4cf4e4c631d997aee28667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6018ab1a3ddbbd38caef579c5078d068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c20e199a2136bdbb3814009b188bc1a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8a755473dcc54c9823624d497c060570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e736e6deb7d4c2707a54aa1d15dda771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d55bac4a8abcfce78799e6bdfc4c9572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a526308bf4b147cb80ca97d6a7f79e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfa3175aa28ba0466d5a509f53148f474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e51b5a030f222c9c7e0b569ddb469575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf044f7fb2a63b88f62abd0b5612bdc76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5f8bacf8bec1a9a060ae2628f53db577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73731909495373b97f755ad1fad4655378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b1eb150e7fc32a38ec2fbfff0d969579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056e6135e153c183922868f75efc1d8580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1671ab74165e3da9901513831f293ac81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2616d7385531a3ac5c2d5284146af0b382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd0d6c3b76dd179f6cd41d0d195c3c583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f8cdedb38b8e06e70f14817a5c0d5084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3e654322a2adea80682d2bd226145d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af45081bb56cb9486f5caaf6d75cd51786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9224381f82d31c1f607575d9f1b9c87187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f47f63582bf3778c09b72d6397c9a088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33e37dacfba1e0a0456f55212b5c68f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc5c1f5c2d76b0166a5d2d40946060690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdc81500b63f815c44b81bc7143adb591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e1334baad74a1cdcd9962f46cf5bab92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39689c118dea8a794904ba1901002e3e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f541a7d482875edc38df0cd23a2cbd94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b3b89b8048ff754daee65d0a2c8cd595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788c2d6eb4963e8c0060e5b9f426417596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e2804006205ebb8e17c964c7cd0d6697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd1d18253641f2b7b0fc29cd218ff9b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e255d5857625332e8b614e22f0b70ac99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d37fa3b01553076fd00b335eacff636100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5245b4d417dccf56c38de33c792283101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f52ee9669c6926013e17280e25efb9d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d22f0f8ee00aae009fbb061ecbc9d95103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e78937bc45a304c3aab2d79a993736104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14a68fc4d9d5322dfd5a26bc7d8c592105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8721acd02a255de5ef4d86947feaf0d6106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda15d0a926842706fc37f5b368fc1b5107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c454303c1d0cffae211203834848e8a9108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b3edfae9384d4d3a90a3f2d481d23f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df19494328c1c8b2d8a7b050db698884110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0cb6fcbe72eac34364a0babc9eecfa111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd0a8a391f5443e95830cbdc194429a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daca405aafb7f565f912689e6e113600113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b89adec32e74173a9ed5f1f779852da114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b36d8a59ffb773db4dfe365bbcf441115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74507913d1e77a545aa6ac0780818804116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689d17a3687d36b0bb4e274d568919a8117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc3f3ea0afc770e564811a9c18566e5118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11338d6f858e12f91023b4b8a55c06b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fbfca9044fe7bd2e11b539e2bf5277120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24117beb693f78043c0c9c28d6faca32121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70578382c60ea88f67ec5798b4ab676122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da08cd966b6e20376cccabb28da94654123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea75d7acb0b3d286bd3927fe8cb5af2124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f0be825b37a05bc8cf40aca3bb4f6c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cc19eeebc1fb3860d670d7ff55a86e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6d1791c617c99a971a4172bba90551127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3776d117c6a1d3dda27ebb5bba9b5105128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b6ada4e9ef9226ac4b20ccf3e8122d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc1bf69e6827ce0b12f14fdff53d239130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e252aa8141afc8948b02fc7cbedbaa131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251f2eee2978cf5a214e223694feb5a0132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df14ec105e14ade4664a908dc89ad592133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e73c45b4a2c83b1f51ed937788e113134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d97e81d6a280bfe9ad789356439a3e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8fb0a4ced0d4fb6fd0773bb52c1b6f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af996b382b2560ac108864a0e7b6f25137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912ac6c3a318645157b13b2de143b987138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67a93f6f9b849e6840a09edc84a90a1139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd54a92f5d0de6d2228adfa60afd7010140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e443a3eb0fb16164c5a6b9ffa5dea494141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b3611807a01735da238e8dda7a8469142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d333da0f24e293288b5c1f98fb1326c7143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ad72e2e2224064e34ed5ee408896af144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c39d1c9376ac686c769df2e165e5a26145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c57cdebd4ba1f119e13ba6039a1cc2146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aef1a1748be247a078f87dd3011699e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c56d86b64d9224e9a9cd744739cab6148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a28341165c5c9220c94210e12d3503e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e2e991c46d286286874b0fd45412c2150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3062d38e1e0c014202e6b68c1f937325151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8d4e483788eb7a349551ce6c4fa2fd152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70150b5eae4bb7f6bac7de28e832cb2153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8240d7897dbc636909e04b1724aa66154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb75d00e9caaf0b1b2d270002dc0add155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6e8519e6b9f005fa3a48afa726fdaf156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9d46f80ffd0d2ffb011eede73aed40157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e53557e7f568470e37122dd27f6723158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d14aa284bb26102de8faf38810d594159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f926d648ff612048da8dce4c487f98d7160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a469cdbc3c7390ad53d8ea832f62311161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b972dd48bd6f184951536f3c6367b64162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba732256057b9bf3ae06e3050d781bb163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e533d9b6e8e97967b0cd3579037fdc5164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908828a2c79f7cc24c2914ce186c0a52165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb845579ec88ff4f04fb6920946a56e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e8cfafa903bd8e88b139ecee843e25167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a298c7614489a121d8a02b2272624c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b5733901a63b72c392323b0467fb7e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6496658aeae0b5d173b45683744105a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feaf6affccf3ca4b2cd202f53326e31c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36df895926eb3a5d67dfd723b666d7db172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ee3ca6f633fe12a84ebfbee4eb7096173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b42d40a1a6c8a2f80452d68b2f8c9a3174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bc099f5a1343334f5c023d13c38669175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688b904e73a2a936744aa0ee0a8c3ca1176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a4519e826f42e0c9430531e2f7559b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1f5271d2b0a73c528b94ab683aa8e0178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e3e34dcfa95fcac635dbc0805b0027179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116c042388638d7fd0e3d22a2a7754d0180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b23b21180ad2da1979f41b8f838b29b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99901a0bc02efe9e79d9bb92ff6398b4182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923524fe5fabaa52555bda3902cf4620183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc59f7be8fca5f0f5fb66e252a1f15cb184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbd3138094fbc02db2c07837d795335185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d329754b6da37d714c29c4a92c3b8d07186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffff96fe2174037df28d8129d89a5bb7187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d03507d28e26adc757b2b385033ff8188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aad1bb634d8304d1fc9a5c49ce088d4189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276efe1ae732f20dc0a24531e3202c02190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb8fe43426fae3bba859e37e1b89f70191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574061b3ec6dbf1a935dd045710b6a5b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86e99b88f90dd530ee027c547777ffe193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980baee2105e48d152e3432e40892779194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca432c6fd10577afcf9069c85289da3195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77fccae290d9a6016c2180625f9d923196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c76e509d00e8341f5eb34d7d1fd7bb2197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802e7146bf78dd45067cbf634253e191198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a092746624fd4e4b18c4c5a5a60cdf66199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d90f99bf54dd4cf02d28e1c7110732200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43eb25ac95f19fac8683a0f85d178fc201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979474289badd9cf8c2049ca875b1015202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6088bb02d1cd6aca0d86595e05227f6e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e06e2d25d9579da8c015fd2227c23ec204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3891bc2e8986b1aad14912c0732d0a6205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d31d49e094ebb4bee354f204fe44ffb206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c653bbb72738fb56ac7d21314888a6d8207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8291e8fa7c83cd07e00da6d11cc2a6d2208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3849a7a62c651bbd7ec140992b769713209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab740ac860f7732ab92e4295a08a4f2210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef51f7b375df0871dad0e217c115afd211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddba4360b86b779a745fc3e991ea696212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7519e1d4eb15888fcc02456dd47cc392213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2607e39eff591d947b027f7e64824a51214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff272aa9e5083590b17485d102aab98215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9730471a814395561b64694a2990b2a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d52000b2fa5f67e68eadc53f2eeb3b0217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945a68cc3fe44255869c079b23771b9f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd4ab394fd7c90b13c3555828448326219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a9c723aaf59f09de53aae66678a282220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9e19ca0a626bd0f731c77680335a7a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042432c16a3488b34eecc1b779f0f271222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf5a0e2dab3a08f20806a5ac4a0bf16223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b204abf97dc6f7128b34167a0659a71224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9ec1601309e210b485f5e043451984225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a528a8eae4fd9c0d1128e69e3616be226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae3ec45479edbd69cfedfe885489a16227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cad80e7199ae629a58846d525ac237228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4833ffb6c3fb268fc4d6fff82256d8f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972a88ed63b53d8bd273ebaf1955862f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08fdf4b106bfff63049032826feee13231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268b4ed73914a5856e4b7e3bd17917f4232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2766907c26ea437b758f42da9e068e31233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6ddf87e509b66f0792deaadfc12651234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036ea60c148a5461548049f2c45ca198235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc2ad94c0a90128f5ff93147a9245e9236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923363174c4ead81121e52b388db38ef237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569c63dcbd440f40d658f55db410b1c0238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f1d61a83fbcd2efdebfee14e1cf025239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10a8afae68652238d78db483506058c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85724b5e382342758c9d00f8f9a07e2241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc40e94fecf850e475708cc4765a480242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b139f614abc7d4de8873f03bb420c4a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c5e6ac857e31c41ae675b91e74293c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0991eccb2fa92bc971f3a2c0c356be50245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc8eafd81e8a3d9fc0488b7654d7431246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c3213fd537cd8d9e197f59f97c32e2247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5906f5d214da03361f5a53e943384a7248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099c7ec984d69a7571e935065846b146249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb45108b13eae94add42c9c708d6797c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbea5bc1c78acd48f827d7953fe7257d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd2e1fcac7ee0423ccc0804bf7fd552252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b888bfb4798fafb98addcd670582b9253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee427b37370b1efb62371ea6d943266a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c807c56b69f60fe421c25f03812ecbbf255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fdcbeacbd8aea019b7b55d1ec8e996256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69b6007e386ee575865139c23da1b59257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7eb110cd140b523c83b130e679e56c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708f82a550dcc7166343711908788380259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e1d95a580123ae4dfd541646967acb260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d05a19e4c4b26f14683130725b29ad261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19448753b50c1a7220b593ddca3f951262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22198750e7589b49b28283114203830f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119313696ae8cc6313c7ba7e02ca2a57264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6505f3555b5188973d3dd865a086d066265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5a7657c8ba3d15427d902fd013319c266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d75dcea088544c04f147253a82f17b3267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6633312b1909bd2ad89990b489d3845f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297e394a9d5473faa9f91b5c22e02414269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69bc34dbb93442057c1dbe7cba1638c270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62083de6a205030140bac2cc9ccd6be9271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e329e1cef7f8a123c8ecf4d2d9151cfa272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea670c5715ad1c5867524434dce7b450273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d0979825bc98a76401ee521dd6b2d1274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6485773d801a03c3a1d4f82e60b655ca275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9a6c8ff80956312c1619fc618285bc276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd678d15e535a6850ead3ce2d342a19277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d640809075f963290ef885d5d35b49278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bd582cd41672e7beb3f302a7a24ccd279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99248ea8be4b085813fc82278f0b641a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b89ca36e7b9659a5b346e596b1e40d281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478793287eaeb61f86b47b41bc6e9d1a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff482407a6e152e814edb926c0f0e00a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75881f74c30b599b5955f6438ba8e870284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de4abe213fa8f715f9a508289fc982c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cf5199a0d0e2110fcaff372cb5e6ae286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8d3645b6b3704f8b6b8d86a2b1a1e9287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ca1e47f49aa08e8adc827219b5c1f0288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f93ab80c8514f0745bc8ccf8031f41d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c07f80480aad718a1ba221b03f445a7290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2359d672900f0ecc40561cc28431ae9291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611ab9a1f70041477db92ab73ae46980292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e270ee4a754fad708c67c62ff3ea135293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6e0a4b8052e71588982ee51104f18c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915ac69b19285559a55c68fc6962ee84295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2d15901bfc3c1ce42acae68992fa26296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5dd8d49942fa38ec897ac3b4766c07297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ece8b64bbd097f5869b55791da035e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50febd5d1b5886e256273a899b696c2299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ee4abb974a536a14c771acbd914838300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970db5fc14c79b460c6228cf7cfac941301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aacba4c4805077614672d8e3af91c96302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fe2bf37afa6e80703927c40826f83a303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0955d1a2a15f40620cbef97c65c244bb304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39be58eedf782b6b1d8c17bef3a08e4305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83e946de20ae79d199f83e2d4ce5e5d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82939b6bc934794e1e8325e02360f78d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4be20e4d4178339d23907823b379e5308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509ba09caa435e88195579e66cce0c60309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d68399a1cd01d812572fd2d29f41544310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c0f822e56c4572db13b1a29a71504a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3072021236170a8de30741279974a67c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962923a289fd4a6d5b38855371cbab7e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0c232c50d292ac05c964f32809eb7d314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6f5af119632ebfa14d3cd05a73f485315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840d8167443ce70d6ce4df8bc2339c74316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49283911872468bd659232e418d52f7f317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0cd797c37dcda7670cc69f29e66c8e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d62d0c6f06b5d8ada1f61baf2c3305319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7a6fa5ea3bbd85765f5da06bc3fa76320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3e80932abb983babb3a8258a13d574321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2e67720a2d515433dfec69cf781548322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d20593a89472777d6a8a40500cf5e5d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bca4339d227e9fb8c5d5b346b523761324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e543242376df22230ff99044efd1eb00325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9007a240e26f4f4d7c24418d9449ac01326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082a052ae3345ff5a26056470e9b6969327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75875fbfd3f84bb63eee65e88195e9b8328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f43a9e5abadc1dce246cb8ef862101329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318232cbf15f76689346d5dd8f008add330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fd6b7a5acc0f1603b0655837c414db331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcf4889e4bb53f907c13c4f1eb1d004332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5cc4225d108d0077c99cdd5b18aa10333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4c60656f6e1074c8226425dbed1c6d334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1dea610081e315805c6b3e80b3b6c56335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d1810e1389438c80af6b417e52056b336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1b007c15f91e16fa0656f32d78d57f337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca8e38344cdbedc04b5408278d1db59338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4732860ba2bff73e152e9f7208647f339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e95fa4e0e5ab247599503f9529750a340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9a08fef0519057be4ee4dff8f6b80d341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf57716c2267a0084b5eb7f6c324109342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9374f1a641b95df0cffbf8b6df8e5ebe343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037dafe3ff09d622312b257a25e48a61344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd4ca844cdec650803deff7f933e9fc345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e7857ae52e4ef0f0a27ebb4b1b76d5346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b7e6b7bb07c975bf65facc4cb87d82347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0555f3099bd714bc34f362f925b7c03d348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392554a7a9935e1171103b8c96873cb6349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904e7c51b65568a8c78096dbd2fc9445350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7635cf2982be2da078255b87cfd154351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70781b8933b237dd980d413752322cc352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c7fcb580ea50cb5328bea2a5888ed3353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b303644b82d3c97dc0380af85dcd30354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc471046852bd4dea2d7b0dc707f57eb355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da8ccb6d1e9ab1593ad669fe5813015356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44608107214186a8ea820980dc151c24357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba0f0327b68eb2e4efcd7d0146be360358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c07e1897ac3986f4eed4abad64b7be7359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d619527e7a07af3fe093f4cbad4931dd360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161c2bbf42daf402d47acf74e3c15e17361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3876fbb39e17dee80a4f13d284725c5f362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ecaf2acd53565f849472f42cec745d363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d0cfbff34a515c4b2bbe02755011f4364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de51ea584d47390370644087994a408365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41708740af4fc46570e8f4211a9e7ff2366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428d73672a459bfc1f5bcde4aa162f80367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bf093002a2ba516ce1f250bf8d60b7368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3dbb4f4da6366e50dec0e51194dbdc369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7450b67ad918c01f9d68cef87490812a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87011b634b71b6441c00068330ba5146371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987ab03e7a8858bc3132ed5cfc81cb1d372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f68bb38bc53ae35b74f9819a6cc7c76373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ce30e529536dd6646c22c42fe51dd2374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238f451302a5c24987d43e4824d012f1375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc671ea9c93218d309de60009f5c72c376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3795417d7d99a80c1a5633b7cfdf76c377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0146e71c2a4c522181b2f9aeed77f1be378.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>