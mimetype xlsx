--- v0 (2026-09-26)
+++ v1 (2026-09-26)
@@ -1375,51 +1375,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5fa7263c6fcd45ba9ca4b94bf3aba01.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40454d5c44c32a60bca1c19172c3ddd2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bc909e8c809009b1588a967b9227c53.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92e81ea8d2ff2d7300af40fe47ccfaf4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d227dc5acc8414fcb2288fa67ef499325.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f1396f1acb517a4d60fba738e14ea06.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ce89d56f0c835b3621293870c965ff7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bb785306507e00dd77a9f5fe80c14f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e71992c5b20514b46355b9cc54756149.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4bcbfb037618fc9a007ca50f23520a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7476b57f83a8c86ad365e24dff6d9b0411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39292a4b5f9d66f90dbe74c96efe912a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fe506619d1d64e87d5971339ef885013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12172739445d54c6b382c5097807a65514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9895ece6f447e0676237cec5f393dd2115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5f4af7b311df5c9e9a0413c698699e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d56324755370c26a3ebbb25ea0d2fc17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1198317dc1fd856ba1bd3414e39f50df18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bbd097ca16aeccd17e3ebea8c17dc419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0189cbbe7d80766b84926bff89cffd20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0862f1c179f6a90f4984bc0d161ed7f121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6045f5b9946a3927733c5e711059c11822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16e6391b1e718c8a8fb10f839c4451a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc31ab132422e52a8b15d8263f15aa724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4090efb2a905d274a1103e3d72148e525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87aaf879b8f3296623b9ee487e014ce026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76893f4d22faed7f17fd84cdda1d166227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8dd24060a8b42ede08b11478b4fbe228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f775a7f9c26651dbf3afcdee9961be6529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9921cb922f0cedc88d4e7d8cf95b0630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc83f19c4cd6f05038f6838d31b829b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd8b40d84795ac6c62605dec963a95c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d786d47e8adb4bbb97af1d3d6d0f030933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafa59b3ef6a46ee2ea7d538b865a03534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca3a825f8ca27f80f3b8b98e458c90535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52d6fc6836e6fed1c97d840fa01de7a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0c0215ca4868894dbd4551882c41d637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39fb0e4566c69f357b7bfaf84ce974a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135c8641e2c78f4254cd422c0bd4daa639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e2b74d10966da7d48768c7c426c48640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799a9f06277606e4572f6864c1a78cd641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e614b92cb6cb9299782af4c593ae15ec42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7523efa4f706df20566f936476aa9743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eeabc396e6e1d0da28c4f4e515e797744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98141db26d26c80c07ae78e581f2250c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301d0844f07a7e7842dfac965f1d918d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87e93a6eb172c99ba931edc02d164cb47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399ed4a642f34652e75bdaba2e9db39048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a943814479d47c41b192e59a7995025849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e806829d892628803c9f46b7688a90c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536dfe350120fbda2ba855a8a0ceb6d551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f85ed75d6e32f4774a597dd19d4fa1e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bf336c9268eb29df33d81e618528dc53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86fb2c49342f5dd2b7a83e4096cdf2554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003e54cefd74f5b4be9677e3b79988a255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80149326c43c2517829178d39a1c5ea656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1988a48ed74cce29219cc3cd786da6b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f540de0b73e0bfb2ae00ea9e455a20a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be64740100d35be372aafda55b8aa0659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0208b35cac038e7f30c32dffb7b3e73160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83d51769dbc8e99c8f5740100bb62ce61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262cef8f602b11e8f000c96af95961ac62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22e5733c62ebd61efc47a684e5919ea63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68113abd0a33f39f8ad4bfe40a5686d264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9599c601dbefe4b2169b637dca8a1665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2efe5f3da178858d10ba8302a8ab99b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19db95347b4675328bb78ac7ebcb7eb167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a858e477f134c888e0277f47d81d30368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c57e8ebe753311275af53cb5b03e3369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622e3bce55a6d90675fffcb764496b6f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106b1ebb743d97fe4435069451517e5371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2105a608da6b054b28511256ddc2040772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3340960665f177874c2e5d6d330abeb573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f27de4be2f1720d40b8c1c4e45f9ec74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d070f964994021653b3c03146f62eef75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bb35f93fdced571b7ed59ed152c3aa76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9383c82c695a54587d242cdf7714a777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe3659b766cd8201c6cf177bae5fe6378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3d68e1b71e7d9034000ab51fdc7cd279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8b6adb1d524ff4c4b2f75c5165cef180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936c94466e906bca586cc8a1fb05498c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773bdbd6d5e5fdd63fa9340aecd50fe082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845c538d6167f0b647f32b60b0b0620883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c2bd8aa374805da0ee29ba9b99bf8284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841218506b1eb2a27559443c04ad9f7085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ec5a810baa89a83b163ac1b75bdf8586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227d754cae74f4c3f7c43ee9224cda7e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7f8a5b01cacfd91c7d4de721f65b4b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1945aac09d94c617ad11dbd697097bb89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfdc81e2d43a1d245eb42a7a1cde92690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859de386dba86776c294af3d9dba6bd891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8593cfe8d2ee645ecb0195d7b668a292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8e60f215735a29825b63a5a1c0807593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bcc0762cebbaeebd75628d11efb25494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3412dfa348b352088429cb72e5d87d3095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439e2224f700be8eeacf9460b6a637d996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61709ae88b7034e4a2121ba3b1e4a0fd97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f607baac137c49b68346b180d7e8540e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c024082c8c3107347427b0e59e9ac44799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce8e6759f6d6c486b025ff4beacc8c2100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79449396e33c9a2b6f49a5d3a679ae78101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fa6531a023c06bd74d8ded09000147102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a00311ac6d136da5a2463424e3f10a8103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0fc98a9103bc23f75dc7c65c95a373104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ee61ea8fd20316143d8a75a482bcf1105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a81ef1caf7ac66a07aafb2e9d220e2106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0159e74c5c33b4168882eeaf3ca32b33107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab64be5764d38fe52d25a8d6fddc0cea108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78f48e2abdcd602993468795d6c80ba109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325d19cad885f224fc98936077446fcb110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e14a0e77cde98e7dbc29dfece7f5b35111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b07666a1839a666fea1d6b51c31416112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ef73dc56fdef51ac2a128113a92603113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b34ec8981fcc556037704a7a096e43114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6966d8a496ba7df7a7fa8b1830e0b9115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d29377950858c1803cbed90fd9a4c30116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b0076f288f8619bc695bd31acb8b08117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cd8900f35a3aca9c035e82cc46b517118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890df79511c62ee926a5d97a638f8d15119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac39ff88ab3dd913d751ce462bfc2d9120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d21c421eddf3fbd460f09135c74adce121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c985e2146812d301014dee33a6b92ea122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab21b1d340c07e5d5146548f3f42118123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f2f2ac63674387032c95d5c87b0963124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fc132e732c9a6ed16d13bf95face25125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a07f0dda95b141c53a3a2a402af321126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0b302a779b05181bf09ef8f213aaba127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709a186cab7291a2aa2479e8949fd3ec128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cc71efe59fbb74dbcb312184f447b6129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfb8f089f5c31b09d72ceb1818f0fa6130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6505fd023d69631c863b589cbaa8a05c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66152723ab68bf40674349138fbfaccb132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec59d97a5b038dd5d03cb2d417340ac4133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2280f86f350374d81fc99ad56298f3134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3d737c6a2c6dff483ae7e1b7a10980135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1672d37f41a9d9c373841055bc620fd136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ba5432838f95fc5a5c51bde3672d74137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3d3931c0a6617ece36bdd708045270138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3161dd73b8b7c2cc31966d7f91ed49139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64258a6faa67e76122e48de0813b81df140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688e4c603fe29da57725cfe912f03275141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c09d4a25fb3487b0e7414139127296142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56b37eb94da4c1460106044afe9cb57143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59decfd5c39948fc5ecd0154f139ba00144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fbfd3d226e4b450df773e883ea6657145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c4716a6407445f8f8f11e63223da5f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a975ee4f818b895dfe880b3c8c3e96df147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6546a7b0b1f136d214d900ca54a4f8aa148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22437000e066e594326e3c8aad635a8149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21ba06d5bba79a1405ea685212525c6150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9162ba3949e9ecb0ff399edfeb160197151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f59c6b861bc74c6293a22f6e9ef6c47152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3339963f58fcea2725e4d669275d9f95153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d2f3468f9d4f518a2d41c7dec24b54154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730bc38ae1b68b1c61a5c26f0f8fddde155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59323e48992bad8b42c5e3a508ef540156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b86f699e7999790b20553a9e95ec4e1157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40243781e15e780dba35ad58d2013834158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256cc50a9c636b4a065ef32915ac4329159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867c79fd63416fdfcfcae4684db847e5160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e76edfb381b64f37a69a5f0f99e72a0161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3687dd5317310729d91eb6169154365162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bfa565ebb9cd51665fe3d18fa9c93a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8730de9b5b552679c98ce706308f8c11164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b948d2c974a5527a84c2f3a63b513c9b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeda96adf65823f905b0759dd69889c0166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5839b17381d58f52b5648f90938e9b84167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c4e6e156f4023fea26f9212730d9b1168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae25fc166850a68b217118ff530fd70169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5b0243bb551d25e3fc9514b474f6fc170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88942e1d87805d1cbcee061469059c16171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18daa17cdd2a8afeeae34ae18ca8e5eb172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043e12220172c39286355666ff0e91fe173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66a26d3cb7e8bde9bc020ba61cf6c77174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cd29f02104bd40e56afe055018bdbe175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47d13312b5d126cbf34895ae489e714176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d28079b46231e2c1997223be3819a8177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b130657092f0bdaddad10bd75690b819178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5d0be3bb65a25df771c65e418fed8d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32df54c0299f95353a61a4f2e0764a3f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edac4cc83fdc2b6de6bac5b1bd712b0c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e74033fdb5df084d7d28abc9731ab1182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b6b1ed0eb614e2450e5db26d8a53ab183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6620c2c9061d70d2c9b56a4c05500370184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedf13e2b67de21f4ebc8769d4491e69185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd98ad406150e8f42070fe96e5c4f50186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b9d68e84424cce43bd5a6c2b22c1fe187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8b92777d1cbad2a6f6ec6f625e69fa188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d910769d024b02232e5dd12e232103189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba72f27a3eebb5bbfffc83403538719190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f35ce5d347237cbc2834b6360a23a20191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318eaa4fdeba3cdf81dd603293d58f9c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d8a0b2e7f4ecb959b7cd6639a9c4cb193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac351416bda0853f5df0b1015cc7a13194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e22133ec58c1fd553718c3121231e8195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31337afac7e5f3752f10f1ef1aa9f5e4196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db53c72bfaee6ca4c949488ae6043431197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4c007cb6b550ac54bc27af0397396b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d42323f816841a9daec96cb7c20bf56199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885f71e3a9b27361d1c9723e92813bb4200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc5f2c26d5514f883c8d0b3a9445a86201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76ec24427df54482d7ccc8ec9cd3b72202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26990855a17f3524cc944161ce6d6519203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96dbc5a1f2f361e2d628fb16e56c453b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3dfb8576488a09e751e137d03e9cc4205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c96f9e419cdc57b1906d61cc02f41d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ed9ebabdb13e2489674bfbda4e7a2d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070f6a6082c915147c4d71a07bd50ca0208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4208d989473b4829ba6d3e9e54bbd212209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee3a6dd78efb356c7a7fdca1030f9d0210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbf1ac61ca4517938d5e4259272e2a4211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624b6eb91ba5856a3695ba57212db8e3212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db547d004f7f4925f80a246986dacd49213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb51b975454b1edff01b53c824caf506214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace21aaa2621bb3ac4240b11f3301042215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042caefcbccbe9f35bb70961d6218768216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1552868bd6569f1392520842a921e08217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a15be86203066fa7dbcc018349cb499218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db608b7025801ec6fbe0422ee12c00b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d1d662a606482df3723f1ac1364cf1220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7657d792ab239629fee057e574d2db9b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2f53a2b09abb7ea2c21fa4896f2b4b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e295fb4a129da5ecc458a8edfb5baed223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2afb75ccc9ea250e0c92f81f8c30cf224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6837fa5426bb823678543101d3115dc225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94257dcf41985c1ec0ba60bde80c990226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd64ba07bb188c18aa408c7b8156c725227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11338676656ce993212f0e6c5c44f918228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ebfea6e8a6922190249208b73c17e9229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea0b7ed0c672094ba0f0aac1cb01bf0230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693444cb99a85961f2528486f9e95e00231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b734594daf3ade008277641ac54bea39232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2019a6de948ed17608c227d2005ea806233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73368e6863fa5c43dbca105d7a7da40d234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5716dd523fc3a9bbb8084562b752e289235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f68676abac53340681ef38a77993ff236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743d2134b3834efde125c23d08b633c3237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b657988f2e02fe3ba592f0d23f40e88238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d761abf6f143c29692ef4d3c8da94ca239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3efd78b2fab5a992bcbae05666da854240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b85fa78882a077b580c2612b4a4e2b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5587c0a4a6d837fa943c9c71be2f25a8242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b824d4625afa9736be0712655f5a1a76243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e55ec97d9c937e0c434cda7523b054244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d697dddb558a3c8c9455f7c4e29756da245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8c158191114ca7f7236fbc62fa5f9e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002947f2f5ec7e73f9b634114a2bf3d6247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe44738062502ba653f18a5dc78450fa248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464ca9f3b89cdbf4326546c9a65a0355249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705b3c4d6ac5311ef6b4357c1bf4c935250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d086ac7373ca13d66fedc9ef88f2f7251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7508cedad286c7de8d4291ead2001b46252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a021f618832bb21c51894a93e3c5d3253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e90f9e44162f909cafe97faf574459254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57808b2106da02bf887836456a9490aa255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b666c3651cb97b5f72fc90e41be296bb256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7860287ccce1de9d31ba57173a433018257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadadee61fb09ced1938e27916951e79258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b77328bfe37df2111e331e043267100259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a210ea3e57ceb4350a53b073a216b51a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd340109ae67d50a0df0b41d2154a3d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0694d33d40fbe26c09de3d93d37d21262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e8a01cb7252b4fc5aa38bba1afca18263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62e0c587f3a48a2dcc8f6089cccdb06264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b9975bd5d91cbde9832838320f6ef0265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8e9651eaffa6057bc8424dae48ac97266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91292c7f6be6a936e4d5d3e203173318267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e438ef19e5b1b20dc0ad1d6db93c7db5268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4866f790e1d04361bc5ab8bfa9a792a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0d9cbb625b8b9ad044d0dde1ce2520270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d5ad5b9e5625dc769a2a545577e2a0271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49a4dd2d182ed329a9faa4c012421e4272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fca0fe7b0d6494569127fefe7b16ec273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26167a6d25ef509524e7dda57e37ead3274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d731d3a42a7006933c0d635ab6e473c0275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa82c3b0eb8368bef533583073a42c5e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a708fe5bbd99e5f2969c3229ae9f9b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b000a36ead89614ad74c386fa3f9a2278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f765a6ecc7650370feafe38751ab4e9e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1817df4be820715726684151920a9e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a73e315c3b5822288f4eebd27993e4d281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e906837a05e500d11fe549b86240d0f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba1f661ca301c6560843c291cba3654283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1183a7c223660761417c3e00befcf10b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b95622536f0d41049174862c2ce12d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7085e99e662fe1748e96373d7eb401a6286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9de726810abf47789375b0a35b5ba17287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add002560ac9821098dabebccf926065288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abffa6803e7e377df6edc34745655fca289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9793e0f650559222f5c2436c71f5e59290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40759791e78e7bd14dd5738f0ad0fef5291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81f5cd220be0b8363ec6ffc1ca822b3292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d0ed4266938df7d1744c3e6880c6bd293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7e643126ae03d960f3820650ac369c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46612f4a2568141a568c210f032cb9d6295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e429357e23b09edc634e7f2ed1ae4256296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6191ab2435406ea29b332aca0a85a605297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bab9dba8e75b0a5f4357019dcb1fdca298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf2ec02cc417f561e552e97f546ad9f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59df0285104b3647580abcf3dc822a5b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e73cd036e69be6ad7e48d0c3b73b11e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb89b64255337f0421b321e845adacf2302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0489ccfe0f46377c427dc4a5ad515394303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3116533c339d4cabb91288174da46b92304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feceb0a870210a12fda80bfc7befe43a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cf82cfb12ff475317cd33b600138bd306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413b2e39c52a81a9aa1a6098d795545a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bcf1abc594de1af4c0056e5c62c0d7308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b390f0d64cb26fd2a707874c838554f5309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2a583f3fdb4a8d7f3fc901738d8896310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f46c35d3b4eb1182ec846bc837207a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d65063483af8c6ec8510a6bb4d222f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513a6c3e43a5e52db629a7e791254db6313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc8672d502d1a041ab57c316c73087a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa8aba43b44f2a1a1296794c5ebee24315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c00f0095b4cd3005d8dbeb37a7099e7316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03df7784faeef57a631051878caf624317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec55d536f8a28ec24b49ff948e98019318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d7c909150d4f8537ad79495c744fa8319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21f68a2eaf47484f7dfe7013a481a32320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cca26f07b9dfb33c20e6a36fb8562b4321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb4ff58a0fb9a353573b41d8726c134322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a78b3c7763a3888f25fe462f7c9f411323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e237a0ab56375d23fbad486816b061e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322d1c81498110510c375863b84d5646325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9946c9627d79d4916062820ddf7cbc8326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd125b284ca31bc50bd6852e6ee55a7327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c846cd00d5151b7f4f87cd835f2284ab328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e27049f7be2840ad7e542770677bc2329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91af679a5395366a4a45713f96c7fde4330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e03088a5769cbeba860b7b3d5a335c9331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61039292fbc3112a35769b18b5191bfd332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8025eb47a408211b7b12386e4270b41c333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbbdd030511d4ce67da9b9433675f0e334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c084f276352d56bb1ad3a8fad04e36bc335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9306e134ff181c880badfda53f82371336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d086ac26acfa663581a395fd1215f538337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07ed38b9e367e85b61fc202279fa077338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d448e8a449e5ac132a60aab8d75fb0f339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a9f05cd7926f1d79f63efd06dcfd1f340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9232b7555738f08eb7c0f5e949dd67341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8262c3204a3e078dd6f4a88ddfede61d342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582f5fa69500e060d73d85f971198e92343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423474dbd06f818d475f113af1aa1d63344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c229aadad533f7d45d0e894a31bbc7345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975e4d116edad9b8387f5c4c7f53b113346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88487eeeb3a1bb617f10ca3b973e205347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d347b223bb376fc7948c0eb67b32d04f348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b9cb4011babefa98955952e87d8e14349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2af8ba476759abe670ed835fa61f4de350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a749bd2781c770640926b39b121fedd8351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043c9b53d0e35e1041d11475fedb1170352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208daf6206dc7919ba6183304b11ccf5353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa75371d855dc634fa438486ac969dde354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3141f6b247f031b615de266a213d31355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cdefe6ebe17e0d15fd6854ab05f0f0356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da554a564fe4d6d7acce9f7e514e9635357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050d23bcc70850eb5d686785d329537e358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4518e124ee74210af905f2f6a62c003e359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01627b37a6f8852417035a8079b5a44a360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe886d7a751de07d2de97055c89459ff361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fae5e1ac950eae846b7b40fa9769973362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9595c200d74f2e5cb6428f5fbaa3f420363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc877acb32d43b3eeaf1797971851522364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827693b1507d0e29bd2e49396ac22af1365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8404429a5f5b1390d1814f330210674366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c169fc63847918f2149b61147d3c4f2367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03348d907d065b742d7aeb3c1beffc4d368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431053e4f0443f9b7ae73b22d6c9c9c0369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f068030c70fc5dd861cbbc1bb82d15e7370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568514ccdde9dba6ea7549b2a432c6f8371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65620d987a22c77adfa4a4d46ef1e96d372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b31bd01d0ff6a7002309471d5d0fca8373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43936391984c225b2f3e3e0af161eef0374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f936b3a2ae2fc7e6fcbf084d5ffa7d375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb66f978e8b5cf83e3bcff236e82605376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78a4339781a9012fb376739758a77d9377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4f0faa97f2dc116760ebab82d5ccbc378.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd8999f3d23687500afc042fd44bae41.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f81faa9210dd3695177a7e53aaa5eb2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f25e7ad389e1c34c6215374d26ae5f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f39849932eb8da32805a86d83833a6f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613696911f90fb863fba8871c7295f6c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f276ddfdbca7767efdf29734960c23f36.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a055bef29ad1516034f6394616cedd7f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf6db2a87bcbf0d11906794057333b88.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1945de45d97721925c67323dcdf9d56a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a386c678c3f25a89f47370f6bda4ffa210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b30ba2f0335bbd5b7ae9c47b03027d611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb845553a06078103650e87a89a0ded12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e20262a3ea69464a3fd40d8d63fe8f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ea3638b8098a855546de64c115056d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63359eb95f446b9fcecd44ce8de435a615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb50ff2477efe11e7458b6140524f46116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df767037e15b210a9573762fff3570b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c5631b96e248fc664c36347fa9e3c118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fd0b44563aaa1edba808b504ec553519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb419668500f562795f7f9d77132a0720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499c09ce2cde7b05e01edd54542aad9d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604231db8771a3414e3125b984af17d922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c81a57b4f73d769dbc3db048000cac623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61635297d646cd9f651d04074b1091f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6716366f9c28a7116dda30fcc81f9ecf25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406323ab13d75add9f24f2af748be49826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ee2c245cd5794157173d6df9d797d527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41eccdf36d9c155a415a14634308955928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2faf8689e71b6532b8fa93ca87d6b3029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff616359037b1d519128a022fe8b67b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e47f4211c77cb9da216622543c5e86631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521637c8af4dcb1b925e8a3da53bc5c032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d88bb8620616102fbf13f911f5788133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4368d4f18b5462ce1ab239d4b0553cc434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad5eeb5fe76ee896ebc076294f5ddf335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e71379fc0e3f74b553b98b590a9df1b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0450446672bfb6fde27001ad3b25a63637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfa171a8946e8ebbeffd14a8c08e83538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bec5b69bd8c9df00f4f2e0284e830e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f46a04d4f84aacef0fb6ae5bfe7ba9140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b83196ed64bfda1bb26985500f6a5141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae08f4233252edd8d7543c32570b26dd42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda99aba0923de1d91c5b75074fceb3a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f789a6d89734d40d38330e799c18c1044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b38f9750358c2dd0e0e7cc5dd9595c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d204b9a3d1c284190d6dbdb120ea444946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6266efa607a85f11f3667ccc4a7f6bb847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69b4df71f2c903b4e01080fd8645c5a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6069747fa3f99a0ec2aa0ed958f6e549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50a62e07c3b32da218a442013c9e39d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc962db662cbd5fc9e51349a632d0c151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a594a8e7a44709318e919e2802ad57f552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e24895fb387b75ded5b43ddbee105d453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec717d70f9be867723ff5cc248d195d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6dafbaf891bce2a86ab0c0f5ebd80b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a9cbfab67776f8cb88b6533ffdc9e456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2add944cc27000b67a5d1cf170e082f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98617d01012a3dee6c857da24619b42a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037695faa169d4533cc9c879d574a18459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36b9d5d5ab78da37cb2aa492edd236460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7927dc78c0c5c939bf26d68bb7433e9761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baba47a2d0e7cc39b069833ec674287262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87000790738a6ef3b0eed7c2b7311cf663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551d24096137d5d724da123f0959dfd764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b743a3134d7001015e0462f291adab9e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8440d044d0411b9dd01dcd381ada2866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21878cea6c22ec95237d70cd0f73f81767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b876ea60deb9bf80837a4dfa74aa7e2268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f545b360b48ce5ff00a2340a8ee509d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4452dc147cd751a55549c0e6d70ec51d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fcdb22f4b3bf28c24abcf5c4cf33a771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d71841fd0dd09ad9d7047eec53f46372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259fd7f5a6e40466cfc57ef8dae9964773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905ff25014ac5532ed6f757f357d29df74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96f97f3307ea17284dee82e8d7cdadf75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aed39a629236d516cadd797c815270b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83669b5e4e6662c3a63c73e52887a0fb77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9289fae175314e3a58d2f5bd8633d59a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fe0e6e8f79c1aa5eb1d7772a6838e279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a28d467e18772f61e1072cff0e54a2380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63368818cf7845d69956474434bdc6e781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230b4df381db56d06759034649d7380482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7927719d3e59b150fc6e3d56019bb67a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7dd498cbdc181439b89eb4c324e08f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d7e84d89882ed35b0804cc234e944385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3d477614c3e748028dfa412146dcf386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84344340fb8c9d6f9374e3a568addc487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51090b859de36bb1668ab0d77d5bcb8288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a46aad0be7a730cf18006798533f2cf89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd48a892cd751706c77b91abe6c86ae990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a318a64d208a2d49db3e71171d3b2591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50920c9d3b24652bacdde60597774d5892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f41891312c1448ebb8b5d2cee7349993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f764febcb882c3c3cf4d503ef3c8ef494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f1e30027d9aaee363368a12689eff795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba71ef475a5f04e7602aa04b6e59497e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9faf36e7c8e566ff1115a771005e3dcf97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa6db4f7a839c46c0f476a40453c97898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7685d0d9f1f5e0ea3ba07f52dfb78bd999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8429695c57e7bc8d7c59b05c54a01e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995bde12e38a6b725af2a130ec6dae70101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6729f11aeaf463ec6e7fd81ab98711d8102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0660fc46fc524ea42c29ffee4a05865f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d095ccd22b1f4f8eb1ffc4d9a726c7104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d28a88adae28725aca657433514c2bc105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90886e082257a987fe44f06364efc7eb106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d351446fda7818af9286df3dfd1e90107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9717a3aa5e090a62cc2cbb34dbc83e6108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e25156c3a84632840d31a39b79a0c36109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712af3b62792ca17e21e10d66b038534110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce03f1191be1e6ddd56517262b639e33111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c28e3180d57229fe33e1811f44af23112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc7b511385ff33e292b3ca17568e9ef113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d4868a052b9e0bf8c2f2f9e97d741b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a456f8ab6f51b4f2ca3b0a8ce981179115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d2d0e2580a58c60c5a35648ed7dab3116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf691117db4b195295f27c5a8e9f95f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0546dcd7e4c3283e614fb97d7b73755118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7064ade8f784e0de236dc5ba26475ab119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73c8d06cf2fdc8060d60eec2abbfc37120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd18489706b482c0586d7bff48e1dafd121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcdb9b37b79821182b5b24aa9f46a4f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21450acd1a37575d8756f8a166d8c33f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b494958cc81c6717f1198975e52824d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a58849774fd8df0b895efe3946fdd1b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafe4a78d1e9c96bc0a8661e6ac1c8d3126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf235e9ccbd4bf0928f5fc32f3084931127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d699720d133bd58c7d947b45eb76cc2a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005c92c4213e5b2d29b2d0d7927e5a70129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13abea22fb97447b0ed6df30083986be130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5a32f8822350e830aaeba3653701e4131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d88a5c6a42d5d61848c692f2ce97edc132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea7169e15c28b4dd66c009968d13702133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33638be51d97f6e37be373730ff6c0a4134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3d81d21d9e11285e390ada35aac0ed135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1cf1414eccdc2fc071c29d5462320b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea942ed2582ebdf33810d3fd7b1b79e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fff8185ba7618c48d92ad512f50fa1c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3380580b34223eb5dc6b9c28c8b8b8139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359abcf914366e4fd9889609eb69d096140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356b1473d6569901bac4640a21b6578f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4596ad1ef264b2936c17fa60157dc59142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67582f81ad33c2458401adab0bab6c64143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343b433468c1a01b6272da0f97d7a01b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b75b2b90d75a7990f835aec467118e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61176c01537967de1b2876b652b3fec3146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c975f91ee91db534e25284d2f6769922147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9976de5aa8ab8a58ca002fa76c5401148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4646b10d7241482d1892effe4e298471149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78988886d6f4947edee0cd9bc1663f4150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1442ac72da38b70716107af91daf3e7151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea2072d0548b3a429b1bfe483409bdc152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd222c763b9736cd25aeff9d53c9b3b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33c36987c749582d86dbd4fc565b1df154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5269638c3dd58bab90cebb7c980fe3ba155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d657e4ddb31eae88894384f805f9dcc156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce841bf053a2c4158fa3fe8e51acf4a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16986bb2a577f40dead2245bebefa2d4158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1362178d3dce77647b87c7bb785fed42159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96a02dc23775cf706cedf762a465790160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363a3b88b41f362ba038553011fb9311161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1585a3195cb7b680edf4c789e7f20673162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a03003d1fdcf3459897d022a87907b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65934b51a67d6eb3d97fc023cef9f893164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fb4dfb15971c65d90d5fdd25662fbb165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c3c9e0badc4b7149e3e813dc37d84b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e98cc2f94c267430f1d8a8bbe43eb4b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02aa21321a175dc9bdaf7b55c8063774168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6862c9d83d636f5ecfb765a733a61c06169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79dd9f34a0048f5bf86e23bc29a0afbd170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33ee43b1e9ea2227f6a1cd2560fe850171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb7bae0f9e7550be5afb8131707a29e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2cab50cd5af20680f6e1e5905b4dfe173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b198df86bc076070583838d22329b5174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba90757b1259de1ccbdf1327eb9a243d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd773cd3fb0834c58cdce614a1328b62176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4b1c95b6b8f36c8da4654a6a28c0ce177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d204f9f25a837a45953f52cb627a7a2178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080e38acd95d69c0153bdf3145ff2005179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f17b9a2eec178a190fb2f745dd7c5b3180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a498cce880c5ea8953f7f5b80886090f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8e36a282b1eb3f07858d2e9bba1591182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cbc5dd6d5da57e752fb95a9322482a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f81921a675b362ff8ee47df53f0105184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90731e3e61b15be60d6c618ca82c86cc185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0bdf4639d73c3810af66970d1ff781186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b02e7d83ba506d4878394beef5c3e14187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cebc0c3443158447c2b8fa7a7985cea188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8337153a5d8a7308e25bfc7bf7ab2ae189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb91c9d55ae880b23d2ce6762ddacbd7190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e6618558035e3c33e0405066425fc2191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484d2a5aeaeabfe0461ef1f810c2d900192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51427afed076b9efb1611776378e210193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d749eb65ea5c9176b9695cf8afd447d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570cfa63123deaf6c0dcc2238a831649195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d52974216ce47f3c8d05a51ae658b6b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11d4a50a67cee051111c06732617799197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1546c369f513a3a0ec105dbbdefabf198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10430e8f09af1f32e026c9f0f2862267199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b4aa5e296ff0a597228e6f20d3e1a9200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8e415edfae4f86e350565d43652d6f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2421c63f58594a51ae7f90c926346501202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d415f05dde372946ce08febeac753f13203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495e1cf2abb2d86fdf00427aef3d3720204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f59425abdbca397204215815ba2d36205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fe368396575150f4bfd639d2a66d60206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d2280c86796169152371dc4af5fbbb207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c95c6cb34f3817b9493faecf58c9a9208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f583995fa6ded244a63971111d71bb4209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8454c7ae56ebceeb1f0da871ca3d3ee9210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747eb7ee188b4f89ff8a02e852697a57211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cb0fce073b4f233ee4734cd9a818dc212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d569e90969dfb2907cd9f4a5cd73108213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b76399d327df467487fc3089f3a8bf7214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225ee50558708f0ccfbf5ff588c0c252215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da94dcf7c2239bb4b06fc72856d4213216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89afd708b27c293a98295ef635d0572b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc613c98324b3298767f47ad5a519cb1218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca43ece4f8da8be8db6ace4e52b09308219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0751bd5896ff2959ced6d1adf52226f0220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3301324010f186d5aee473415266e7221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b869372c15b56ed5e63e61b096167b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2739f133c3496da026d2bd1a49672c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298e996d892e463ee9302c3caf026492224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe65dfb76f6190db3e8736b5abcb48a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadfc9a664da86c47331bfaa4f85da1c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e552a5e5acf6d2f5b45de7419a012c3227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6a1f71b7bfc08499390a737de5167d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290a41cf686e135d93c78e7633e6c248229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184fa9b00f151fb436656e4d62cca9e6230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e493b70dc8669188bacb0ad7defb104231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e1beb8bcee5e18b6d12db8832172b1232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e4ad3ccf0257802503e9cf2b736a3a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e3c70472dc102d0bdf00931a788913234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172f7fd932cbce453ea8e31516b1121e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7849ab6beb28ffaf3522258edc739c04236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6246d9447b3778cc8ef6a2a35f546182237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6563cc2974db3597208305b1bf9aec58238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037799a8cbb8c5d9af8a234b55a0bd45239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0022efd214647a3bab1a30a030af73240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8283590c05490e3af689e42667a8dc241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e11564db59b25913eba41f5fe724c61242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0356873d8c7d066c32cb29a236153c04243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d6716e2a5b533d52640fb45ce95c74244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6af4f456d0e9921ab90d867019ace3245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516cc806dc3bd39991eeb3b8ccb0bb31246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a173351106b972107948bbb8a28cf51247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a8d238f7fa4d01d91d193e28ef2e02248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4889f881bd24e39d45e995cb92137cef249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a78394f527f0189ecee9f25546f4d00250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150b2babfef59b279c28024814a46759251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96e15e39f92300ac5f319d8ab60126c252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c54dd2a80130dad4ae2e93ac9bc28f5253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc52436d7971bfc7860e7494e6c2786254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004d489b284ce6a4ca55b1190ae10722255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c543272b8e56895facf5c7cba00bd6c8256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5787acee654b57b439245748ae55f043257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88b4c8901ce4f9993ee9950d4b7a9a0258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa65551eb0f49da78de5cdee70cdb4c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfd2472c635668c6f35f43847289505260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d1e9c2ddbd5291a12b785f31f6a6c6261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bb4acf40c5dfa9269fbe44e819d0ad262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a54839f5077694c12775bf9e33f75e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b451bbca988478e054b0ef3057e83e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685377995be0f8fd4479ca0f6a41f8f2265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a198e9acf272880dc84529edd8df1318266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97443a6b7f187ac7b4a01c3bcf48fed267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11b03b328a80a0a2c53a508fbbc9479268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da727a191f6362b49292c5ca0b18a252269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd416c0116f77a2beedd8ddd42795b1270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d4b2311fa8d728c7584505c5950dbb271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2134f55b2d226f8cdb61f6493f67a96b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132ab59a9518b9ce421a01e2011bd740273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c370a86b84a25aa823d4a0cc85f0699274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2ec0a60500984fa30107bd89e24e32275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49305799664d28ccce813d58fabd036276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427afdaecc1aa226dbbd2b23578beb09277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cd70839a5b20610cf017f18041688c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e56100487ce82cab9fbca79e4e5a27f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d34c7017a6145d6fcff126f55f9e732280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f6234c59b7bb72bc4719426234e05d281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e76c3bc1b7b88676e475b599fb85ec282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac97a875ce59c2cf67ae9627f2a230ba283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd0263bc95588212da07e70aee14133284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb6df1e8ceb0491b56fbe58cb2942c2285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce5d251c485f1cc69c556fc3f0bb3c8286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f430509efccbc3af956b1998a23493287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4955cd1141d72e6c892bbad445d20930288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cc56a8697e154497635785d791ebe0289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9866f227b7402d13886f928acd9edbfd290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0dc6e00983f3a301f197fbb0575ca7291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4725dd14a27722d6650408022f91bd3292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1691cc75c004e1ac20178ab5f78f9ce293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102eae980114107b45e0beb39d9d5395294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e22dba38400f9d15443a7c2a372d06f295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a3f2feda249070202d2ef668fb1412296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff128a96c94e828477a0fb8aae49c958297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f00b487f79645859b8b315bd8c205c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9b984686104b3cb1209522aafa864d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e0a8a8ade0986494ab89640c976056300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a5265fb8d157b9f57e86125493280b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265cb9cb90fd86a71a9d10884cd35efe302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cda00c627789a5c0dce03b255470fda303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7e33ae0cda1b36833f399e7c1f3c07304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ed0eda6e86f0af2e15fd41db7472e9305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6346af9d88c3fa7c3a0a294708d5b258306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe0c41c3d34db05bd2f24f6a0c698dc307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a186ceba4ef50d36b5410f00ce11fb308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cb28c068c81c2bd6f80942c9993861309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3ccd95338756c62b1947eb17f2e3e4310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e285b28d41e88ac640ef479b29e02a9a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e021b6cd9ad5b404db56c3900a6844e3312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6d6084ba7873f058eca581b8e2cf58313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1001be402bf087eb7e9044c3de60cd314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de62c41a1d5cd754da8d8d19ffb2bbc315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f0195c25af582ba83c130f91c0f0e0316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469ef822ba13aaaff9f18ff3b832ddcf317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a85d9b486c4fb245bd90d41d4797e7318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4c4b1aa17fe8f7ec29454847365f82319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0689617f7846595ce5ad651f2e6c9cc320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77dbfbd20764372d98c92224bc91d880321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b3f6ef52cd422389a568b0069d7eb6322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d38cedb8b3dcc13c17415ab16daf285323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f32a44a2f586060e861c5f18b1bca94324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f20287efa2d1dfed8556c2ae72b1e7325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3f2e3a373279f9572540940f476261326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dec1cdad3303bf5dd10fda06ec55f44327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae00925ce1f009e74064f5d81fd7ae8328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52926c063d9b6cf4b404a79b3be1490329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5cff0c537f49af430e0d170c18e36f330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8193119a61be802c678bbb32ec56b4a1331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abfa18941249d48827dbc22690aa341332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9f5c80b979e357ad2e42be4dbc3d2c333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cde3ba7797a0ea57b660162ccae77a334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bb95b21ebcc732424a6e7b47618383335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c028d3db35b9bfb3ffb728c18c7b31336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e73f64de0d406661acab4814ad10b7e337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935c3357271803b4677f7732bd4c58fb338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea80d1941b593cd7208ac7fbed5e214339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913138e923a19a263867016d3812640e340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc1a1b94c41122f1dc733e0ee660da6341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462cc1cba572c3ccbfffc22779a4a32f342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de76cb0f18f90c26c73a4e567dd55c6343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f3b1bbad528ed615f55b4ebce03ef3344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c546d7cb93b9a8dae9700339d13cd294345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df409fafb861e79cb6b6fc6656ca1c5346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0230deac4bb008019a518629a71e6a8f347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484ebecb1196949f028c951952d9f934348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697532064bc142790177f029f6e69d3f349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda358b31546c97f862a9b003042df89350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee404ec0e27bccf965b0214c4df827b351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b938ad249bf10f638b26d0d4cab8bdcd352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972f4cf1092b91b45dfefb9faa98555e353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ecb7e00a2573fc01b558c4f0fd1b86354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfdab10070d1a78f32415800b72b56d355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95342835ea14eacdfdfbec88b22dca9a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c35c999d88136817bda07e1fb562f9f357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5978a5e2abfd3114c5d25e60330b2c358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59405fd8f12ec8fd8bdedfe1fc3b3c7359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5a6542df9b83f41f1ed4b88a42fae8360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe35be065a57f7eaac0ae752aac11ec361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b60731dc97f1201231c1aecbc9320c362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6bb0f0ead0544ea2a0551d2efb09c5363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6a23466963b79f258e86956c6a5181364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd798753f24e711a36e522e901166459365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c021c7da9fa2d051a164a768ad6dac1c366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bbd595e64d86c7e4bf7fc782737166367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47aa2e74f80320f76476124fcfb7e4b368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152815df99b4f38cd1de9214f3000433369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3444b8b60aea071d39ed9552f1e647a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca273d16216429f29931916226f0845371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3654d4173e0a39a0e9ed6bd101ea9f372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013f6b1e19cae2bc8b9f1072e27ab048373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2dcd6806832aeb017f21ab682427522374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53654fbcfd166d53bdd385395708f119375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542e3ffa61408ad216daa17c33615bb3376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d5b355c47b08a1d9c7d738b889ce7e377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75799cc507c9b5316bc4c7c33bfdc177378.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>