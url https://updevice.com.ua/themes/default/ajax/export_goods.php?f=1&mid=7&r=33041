--- v0 (2026-09-28)
+++ v1 (2026-09-29)
@@ -1375,51 +1375,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2710efd57bb3d7c015ce14c9874946e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29a9e7ff8f7b9ae746c3461f886a9762.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb6ac1894c9b0b2b892ed185e44b8ec3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23d534fd2daadfa26e3e50b04fe9c364.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf974ce65485171de30b1b4df00df9145.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2c4019bc43ce9d46137690008a4cd96.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d0c6df144995d3cb1821fc41165c677.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33267eabba96b054b71a99e698200638.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ee505861ae42730125723679a34da39.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1c1d923135c23d4fea742cae43585c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962ac370ff190e3572068a0da84fce8b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b0b7cfcafa2578cb7e0d4bb6cba39912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4b07b89ddd308c23afd75abb172bec13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c17bea8425dfc4def1adc1c7d580b3114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4498cbe3a07cfb364f681d473c019c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cf38bd663f3bf17dc36a25bb1c3c9b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533fdcfd8774d18cedc54175eecad12c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa6c71252d6c328881a0797964118b018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ae3279421a39ccadde9d9f64d09e6419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318dd6f49ad1c4693700ce880923b61f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a270919daf3fd8e7353cec876dfa141e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9659532cf056ae1a7bab453e96275e4322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4c79d658b67e2adfea5f3177af077023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cacc2139f725e9180cf15a6271a7b524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf1af2bb62c534b4c4774417858b00325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fc8cdacab916816553570b8334ad1726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54854cdc69f933c6c7d4a8e87958d6f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867e0c7888c95ec806ecfd9cf3bbe41828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271f721f464453a13608a63bb6ba07fc29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0ea3b880c14b194a0751443f8ae01b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65228bea2b9b104fe6952f87c86481b731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563cf606465b445317ab98c7340589e032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1176fce8184586e4529c58e8afc686dd33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ef21f305f5adace0d4e0d9df722c2a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71828818bb5da70f75c4aa4c34c6dc6335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64893839c44dcc75453d564ae8f9cc9236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a077bc8a754aa3bc9f4752627205faa437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2714f0872094c14d632ce2d2f6721238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a863e457ae6d39ce1037939efdb035639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48adcdc9cb83fd1d43c05b527dc9097d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142deddc1143fe3e554f1b68f82a4f8541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6519164568a62d01290e094bbdaf28742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14beb3a648f73e8a26f3d0494996fab143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9790c5f4eabbb7e0a21278227fa58644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55dd4604b2407eb8acd50c53770a8e4645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cfe06d792c0227c0973dcd8622211746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a77926e32a74833b9d54a32bd751f947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9492e15acec94885fe2ad9c6a8826ab448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042e924307498a2f36041439aa08568c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5168259cc105f1bf76c7556a4d6295ee50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8866e76729a8076c465926fe5d1ed2a651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f63b97dd4029e44e9aea42c47a842e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4607d7ab3a9816a94321fc7cf1681a353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82588d3ce72b395cb13af8ba715ba32354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a314efc32c784762eaeebbfa74965b2055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82fcb93833d1fbbc5578a03de82798556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6404d97ede8597bf5597d5a944a17757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39201849cd1e407f3479aa4bba8538b058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08828a3955ff8a327cb6bd32b27a0ae059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe127a15141af874ca9e5659981614f860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493ae73e062314fc5623ccb7c9d095a761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47ad2bc9170b7b7f29e84c48f4ae3e362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361117b749dfc9842836ab6a1cfbb56a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8650eb81b98b3e3b837ddca35307545564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2a09e64b8a36ee1f23a57c5d3ee2d665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b368b8eaac0e5936bc7af3442b1b46da66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7b968c2df174bd1efca6cff00f816c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676c79e8af2cf0bfa1ab8469b9ba6ee168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eaa35253199af54aee6ad09b99a4d0b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9561e6190ada17e7e39be0a1b1c512ac70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08c76b9f07ad37281a78a593ddeffa871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5448499d2873da30cf396d640f02bde172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74086848b38eb15f2087b7a68901222c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d703d9fea68a906c73fe676719405a974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f09becd3c02ada7282c0fc8b8bde6375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf57cc353f5355bf35760c9e6c40899c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0311fef0d9a4eb71612d2ebba32fd1277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca7d3300518ab047c1b91bf0a56556078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176f2d289e6c1f6cab3577b798916a9379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59a890adb23166058e89bf21dd4c39680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc20da05e76fb83a5513a7984d2bebe81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fffe79f5ea9825d4b2cc948ef950ae082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e251fa39286fe8762298ac89dab11e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a8684b3f0ea1d8a3a649f4932656b084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cbb996df3ae74c81ca19a232f1273a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6ea484e446fd04970aefeffa758e8086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf16f847cbc4d4a72d25342a8be0af687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ee41634885623ac42ce6860f0dfdd288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18fc9d5e4a2f1bbb9742c354aa921a889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b051981eaf5ff4290689500cd61fbb90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a73e5632a7d4993c15bcd78aba29d891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393f2cb78acd09f4c089681a57da17f392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6310f1d495e8f9767165542ecb16052193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33227a4d92f099514ff26c7125e099c194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aca50f8f0c7f1e758ac8cd27a0505a395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e095e43ef720ecef4bb1d2af906b54f796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f647c5680997f3cba4cc08e15231845a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c368deb272a26df8b5786198428be34c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e17dd1a2e6ff2a99a902ea00486e08999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fdbeadaba2f5ec5f586770101b6029100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b241640f1cf421bdc7429dfc6c1d4b2c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e85412b42ec2880cb4df1fb6d701f7102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fbad72fe2980a5bf238e83d2ccc6a7103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50cbb1f543dfdf5753a8996e4d1dab8104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3474a74037c523a03e99aed0c3a5d2fe105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ca2a90fc06bc86e0ac3d429f0a0bb7106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31608262a4cc58ac957f35888a779387107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1b2a95a931a6fda02cca15a46480c0108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67edfdaf41d97f9016530fde828f063f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99329ea08735fa4a456499215b14310110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44a59405e846340934ad09d047d5970111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa92887e5903b0c913157ae19fa88719112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69f2bab0404f117c3175d3f24bf7738113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448584feca60febf38be3fb265e18360114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043b344452aa54da2a6abc96dc0b039a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf6bec1e5b99e4f7c0e753900adae23116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185d72ddc0f09b735815410fd00f6c37117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7303b06d89278f5681504a3aaecc581118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842bc50dae3a38ab39fb0485ab9bee76119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c68019616c34d27d575f27dc894ab4120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ac8930e13d93a8e932398b8b7cb489121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28956ef48e9a4c881d4045eb933d66b4122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42f6af393f5734372bb4d44d258381a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7679342a7bc1baa16f66384a853224124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1dd7963d84310b4cfb972f5d41b21a5125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb7ffe90b98ae29b3af181c45863431126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11d44bdcdb7f6474ebe224230a888fa127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb269e6f476f6eee7a03193c9a8ee39128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37531cb221a6a7da7b1ddb31abfe851129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23356cec448e256fa6806204253b674d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d46727ef93770699e298d80cf641c1131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558a7871ec62e800f9a90472e33e1b47132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa68a16be34c65b3df227b57a6ba84e4133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085a1349fd1b7d20f19f8e9222745b09134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b38286a636903aa2cd9cd6fc922700135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdf65f96b253cbb6c9394d964c32185136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553e59c190239cd2bb8fabb20cce41bd137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7d1327e99ef3f38f3db5109318738b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1861e05c2bbe2bfea008660d5419823b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee332bb50a7578615d4c9ca082c4288140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e3342e705ec8c91f604a87e57cb199141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6db9028c276b0b2f7c7a7b872c1d25142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4b8908c410fc76ed04474060fbab98143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0995cd84997256fd92ab253a3001bbf1144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da16e410154d3ff2057c5194527492f3145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d41260193b5648f5bfc099f0caf890146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d78fb30cdc57dcca1cf71b05e70c75147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26feae745715d0a8615332d7eaaeb7f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745aa35b03c515c0fd06f05d0cf41efb149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04faad426be21fc67b1b0a60e4c0406150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f305d83c5478471f656226b83620a60151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fc88f8c1b7d73738918e52db77af52152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320aed91eae27373daede9371f834f68153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e460a341ce91305b6c4f87c7290d78ce154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e5ffab41e408ff74ca5918f65a1359155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a439194f4c00d1c64220a9b91aeaeb156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0ccb4d862665e8e4c4e923dc2a7e13157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6121350a299c2879a885a0bf095c7087158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4320af86baa940fc8314fbf607fa88d3159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f892794c4122b4ff8ccf72dc03791b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2cac561b049041138e21a16e889ce3161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29eded68d2fd0e9753720103e32f6ee0162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ac258422964a32493a8ba23807233b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0dc33fbb22a9b1fe8d601740651ca5a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a53a4c8829ab05f8cc6768baa186a4165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4887b717cf2cb0167c58d2f985aae5fc166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66add55735ee70a4d26c16b26dbf32c9167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf90c96b4dbe5b088d0b2cc77370d79a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21c8b320f5a28ce36a23bfe03c44d5b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324a21ea0ae914bc2f9a17e9daad81ac170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1069313c516b6332a446f733c51a86171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0c13ba64ff8af7e034b9f5355d90ee172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c061dee4123eb9995a51cc36a6928b5173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a04e1cc4868f12170f6bcbc7369526174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6ef1fb7a8345c633822c65ced0ecf7175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62969b477e8acda0fb7126ea16eebfc176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5e2c4adb519c4151995a2d9e29a383177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b52ee35bcc7b5d9b0c1619030be111178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c409dfc0c7e284202ff4cfe8655fed54179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcd0b4a9eb5bbcb675a1801f0574aa3180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675e4c0c161c45e3dcb1269e1c82515b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb24d7b3be7a6cc6188b4474b3e19c2182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ce9ba53749dfeed21aacd81716c5ce183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40339651ae9ca8c3f42566005c07c577184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a18fb9cd7f32b16eaa416c24c98ab5b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c900a1d31cc683d7e63b01da1c9fea58186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e18391d963863b62cf67c820397ef11187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b0b453f0877fedb20e0e06be8af9b4188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547c66f89d9c7a89a5e0275ff8d08ade189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dac24315b98d36245c5fc36466c4aee190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5ed305daef8d27b7fb27099200b164191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086ecead74a369b90cb056551a789544192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e19eaedea437f57113a1b8e1596b886193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3a423c2d1d0df3db44cae24723eff3194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc943a30c7a971b1edf04e8341f53f6d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361880c29a33f5d320572545a1f89823196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdfbb3490fe0ef0640d46e940b0fea4197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e88727bb1868d78f26264029de58f62198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd89dd2fc3ee918eb919116a245e62d3199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd0ff1197d3fa14537ecf7eed3ed37d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e925efd22490db47e42ce41c615ec93f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6be75e160d18e32602ba5a73d987b7202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280517a427f6bddb1b93730998c62c55203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f77f66d1644297b08951932288a5c4d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19a7ac432fe32de0442776477ff9a82205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e61117f60ad238d29d610d1c4439392206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d17b867f1cccdd933e1c6e322d4e5e0207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7134ddce0d9139c7b7c6d602bde9cd208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebd3d6054eca91bceba63078a7e2003209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a36a0e0831d629dc2ed3407af9bfd1210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd0097360194d6aa71541fc8f09c593211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78220cd65991ab7d9bc1393777d8ab59212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdf4a36579ea471f9076cca5e1face2213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bc996dc793029f07151ed61d978d9a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d475687a3737d0b0e7985b5d8319bebe215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd65d110ac99aad6035c7b7f8a2d9cda216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b413b371fa9cdda9a6dc91ac964ef183217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895b51956c446762f172362bcd67ac5b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040d87f62a9051a06c3856ed7317a3e4219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d711281b12f2336344e2887e1a13d6b3220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674af1a04b2f1754073890d2d8a2e2b6221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1193211761536adc4e45c6e00c67af4222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f155badfaec7ed9aa6b10b2d46b55677223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6450471c45a4e49b43eb855d1a365d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89482abd3a9d01f532f87360d2bebd11225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3e106046180cb4b13f30d78645b256226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fab8382b839d0dd0ce53aaadb67d70227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b32b962843112e910fa5868395a8c9228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72ebbb6ad2c322278314d1ce4ea1ec2229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525066ab3f7186037b19e245135f8c94230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6c74ce9bf1a1b7d116df15a9b467bd231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b30fc7b90c58426f6a66aff34a34b0d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab2a8957aa98672323405f4d6272f91233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c85996dda8caaba465f12b76499fd19234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b441f8735261ee363b852b7ce94cec235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72c29cf601c9ecf20a97b3b8379c953236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ea735c20df93b844de4840a346a1f8237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0082781a862aed03098c6b6ce12c14238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f541e7c1289b9ea76dea557d18ae03239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c13dc17a889443f35fc984655a85ae7240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13d79e768984fee274ec0335d74a41b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b542d0f984bdec5739228d7b7927277242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfec66660150beefa0ab9d4f34b6cc6d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144fe981b3e9b906ca06635c1e6a862e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0246a49763949cbdc259ca54f55c3d21245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb87f763b571002b7c8e5aa426f850f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3c23a23722a8b0bcbf23a41600548a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d507a81e10df340397e2ea4058c87b76248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38142042e54bc3513fbf618076524da6249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676ef3d21bd5710dd4da8aba87740621250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff61bc55ee55f6ff6f025b905aac46d4251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0707545b1d86d54031fd0fcfeb5e4680252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bc2634366527bfbfd6ece7ead41865253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed2af5ed9cb1bde362234b4e2221476254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb17475742b65acafcdb8f12eecce79255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45161d5db3343e7db40932594449dc76256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e5438eaa13a0c01d7e907cccbf2d45257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7717cd8ec779ab8b0ed8fed3a42520d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58aca0b9f3e832d1600e0b9bd56b2996259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c645612740dad57d49ef5353b4a5d6f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1da4d69be59e6d3e198b04ed4286cc261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c290b3e9510f714434756fea1ea2d5bd262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe7efb7616fc833004808303031992f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6bcd8497f90eeca8509c96abfabcd0264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd4e62c1bd7d7b60e3dce1a9bf0e7c1265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d4fb878d9c724e24e09939aa1248e5266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899cceb22c71d5b13bd8778910f4be3d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f70ff1592a88569b9f01e29b9e869a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca20cda0b5d179e934b53fc60dfd07d3269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec0365bf4fc510d7a37ab3ba9bd0b1c270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c09009056d9811bd36ca4f70e656d88271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89f0f14bc7c1956ba4c43a3d8495dfe272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d0939ff2979255b613ab9dd0dee9f7273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2726b05bdda537cb491e0157d5d4bbcb274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc8ec0d087ed4b3dc620166d9b291c3275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ff3bf16aef66dfa88d9853ff0787dc276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37af266fa6543acf8f8d4f49675c8c9277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b0b07fa28bbadaad091b28fc59db14278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688a0beeaee1348a2ea468ffce7b9de3279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf4342c2d4df0fa1be16c9aea4260c2280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e850a559e1e64842d74b920eebf5e9f7281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bce6ae63d09d8c4e766ac8001a0dfb282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48d0d3296fdd5935c7ca91a46318264283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e09ab912ceeecbd240ebb4c72a104b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b644f92b8c55236caba13d5385aef7e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19cac6ed5eda43e5d9752db4d7c7422286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8bba6055e79bf8a8fb1a5c7af571ff287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34aa705b2c3d80c3331969086d32d8aa288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9c3425c25fb6ba41c6ac28ba336973289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bf2d174a3455195a3084c86f2e628e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49d2ced5270cbcc28372c2da7b35a2c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f780e03962bd41a40aded30842fc70d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d27c60f0dcc46a8eb74f078e0020f3d293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bf91243ae028f53968837823e6f9fb294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff36745572fab85f4af762d091e02391295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eea19f967e8695eeff1649c1a1ae398296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727eb0f4e711f2c6a7e6990c2abd801f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105d44392033014ce6368a881d7940ac298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a2cbacd01d3398f59831563c5c693b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa42b5443b0cd5c92f66613c6b913ffa300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ef3a3a2eba2aa56fb0cf0c0f44805e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32f113b84798b4bf5f04578b4919521302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da29457d0645d9ba037fa3d575c6ecb1303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b627f8684ac0dd61f97fd9e52510353304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adaa655f495f555b9e3f2ca40b47d6d8305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474d22cb69906e6b1cddae01e82eee05306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534661b1828702f3ed568b5a8f5d489c307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60ef9bf1a8867840765325167dbe437308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ee8ccc62a0bb872d6ce9ddabeeec8f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcb70e573bccd883284a50e098073c8310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079a48ffac9d264dff32df0d0901d3ee311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ff8aa20786f1f3921df723950dce8d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74de84aecb6f7ac3e9a0304e4c54dc89313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f6c08aec306d2b6302d612059f3cbb314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56442dede052b01b79f0cbf143639565315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53af07c4b4d6cb5212c1199395e5040316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8615675141bcad80032e2051bdbd2eed317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edc86636f782021b2f9917892644792318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1814f840a3e9a79d942a143415b35a319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b64fe25a95fc241a1d67b7a65628f22320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c2e2396bf32ecac295beb99e67ef0b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4af85cf66309379b00222cc478ec720322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e84ef3b926d373a521080d59edc6c26323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4297643fe095b1c97de16759c25c386e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7114121154169b42af3b3c5c63ebba325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a17d78cd1704678911467bbada9ce91326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543990a63cbf184f52fe5e7f507e5d14327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41a975ec915d452f20e9067727813b8328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc3bb39c0638048235cfefce87ad677329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50850c71350ac88c506ceb70e931f545330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020f3db0a0addf2dde91e1f968d49d8c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241ceadbb4b0a4340c48d68ba32f759b332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15e35b72fc19db7bd6070613d006839333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09015d17e05f0bf95c040462680ba267334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbec00185efe2137388ccd4b44ef9f4335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb9cb4da5a033a335caa0dc2064c087336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a62620109f348b9aa9e989cb8df986337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f5c6e4a6040b6552d376bff4628113338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25d099ef33d12da605f81525428089c339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e2dcd6f702bb11966b747a1e13b2f0340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cb41f488560d87a3c080a257032284341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c756b121a22728d369f1fb41f9a99b342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707183f20acddaf44bbcdbfadd94e9b3343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4865963265f66565377da2204213e83344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e5f78b1cd3f2da764a4ec0c8207e99345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970f6c0a5f96bc298eea9ee7d87f7fcb346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e446ddb2829d60023a77804d110a09c1347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc58c1d0720a67266d9a3cf7a4eb975348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93cde0026395ef136d25827ba404f61349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc56623d33de9c4fd065fe0c71c45c7b350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e11387b1ef0dae48ea392d5b35e4c5351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a493029228fda9ba1da337262410a78352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a357d29d643571199355e60e4c4df81a353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3800df65edac5dbfd594129422ef22a4354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac22a474894f1ad2b0568fa06a0f95e7355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e885e07fb07125a4833bcc98e606fefa356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ad7bc1fc065a99a914b6e625679271357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c0797cf2dd2ef3d2e25c2917a33a3d358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9b35a55a4c542e4f1821872f1f9e57359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf55a44c0d3bd873af1f79a45316826f360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78e2ab2c63bd3286aa0b9accc5efbd6361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180bbc9c5be6605829b9f6eed3db4b7e362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19995345fcf08db7c908bae7e5cdb01363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda7496595cffdf16ec6e80023ece93c364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7214bc14bd501ef43cd99356b136a1365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3492aee00f5459ab14c3c161653eef366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd24c99046df22ba3cec582d3f172534367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91080f176881d1b1aa00dd9d60a207cc368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db307a9667beb648eb370818496ffd6369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f108a766aa2550402a74df63bea6aa9370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9431503915f2255a66de6922a58bc017371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dee1ec312931c8b718bc294acea8f86372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6af225b02bad4cdc12f9a8b39d52f1373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9da229e6a27c02957768577c070810e374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6899a4c5aa032b280d117891ad254abe375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754d34da1fdb720aec45831cdc95521e376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8beea3435f19ed68641036a88d22f0e377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3774af3ac0a134729dba03b59fbae2af378.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d725a3dfb2a473a7cb2f62ba33f92591.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b84cfd756c48c3a4e597fdbb49fe43c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bab05e93be3d22852f77c4fceea5e623.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bc0c69be987aa3ff0c622125b309d34.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd0b235aa904a643e688163876b13885.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f721865369304f81d62a95b7a956e56.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885fc6f4671b305724ab2ac7328f93447.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4f97bf8cdc24d34048a0630bdaf09e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffeceff22cdbcac12b32d238f3c52809.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7b2bd3fb06be93b458be0afbe1989310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3570023a1322527d0c97436d6a1cda5611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010ad96890d16caf396a203a76873f2512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e070bf3a8c5250329ffc54767b08df13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f476b62f24c8c791dc4ef306ba361b0a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df4e9f631c347df1b6204eea14db7aa15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e222cab99c467dbce075d5af9987680616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2310ca7b1b870a16d5ce1f83a2ae25d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc591ad4f20f82394b34b8827f1268418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54d2f70fbf283cb8599650405adce3519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417df018c362dbc2be4b3148549b701020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccfeb2dc7697f862a22c9757a04307c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1baea318926cf24c853a21535df1399322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f0e254ee75213cd95b9a933eb2089523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157c7db1ad78b0aa2b68397bcc40761624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f8cf02a73ee51a719008194e0d64a425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550268c2d32c993df0d409eb1aa7c57b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8245ddf714a8bc7693a298669f690b727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e23ecf2563a295948dfb22c69c505728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4514e8363370d1851ea020c9dd65807629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8706144f9e2a9469d4493935ea10fa3730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ac8bb5a05efe1442c71256d634181e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618dfe42246bdee18865f32601f0814a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b3485015d29b6cd1ea30a7b6b40fea33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fdcafe977810ae5841653e23729ddb34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b72c15a1068ba54b08761fa7c1d24635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd1ab3a13dcb5f619a67aaec209fde236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1b0cbd9554ec6645410c0346441a8737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cf83d02499b2c4eecb4e7767e3a71638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293e5c8b215a8efaaf9ed3af81d6cfe339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bfbde3e541f6e059329356c267b6e940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded7cbd0c567c1fc53ccf95195b6e80b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1891100b9f9bc422b18f8969aa38f95e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3319588e5d0730fecc68f02255cc563843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deda15f04276e430abac3675bca6639d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c75368a5f45ad6efc9a8e9743b328645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25839e9865ff893e5b4e554a7f22011046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8eaec3ccc257da1322b01b9eaab73547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0270f24d549b77b8028790c90218bc5448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8df5121a6d3579abc772ac1bca0a5e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77aac0cc6d2b79a3f6c86b465e15d9df50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231331d1ef9a81d980116ca38cfaf77151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98552c6c84cd6e3dd28622b5f24969a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d77df7d43176dbf3c659e8da049810a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9349402411b34b61c1df9858a1abb7d254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b698d5761a1be066bf8012bbad0564e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433d93c8403b2ec59d31a8df0ebf1ce956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dca5616349e8a8ca8ca3ae7a17067ae57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e02dd74d9b5a93bd7baa1b0746292c958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189f7673cc2a88dac3d1147111f52f5759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff9b2c36befa5a2e29b3d57bdb7a20860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600e57740ee41222cbca1436fb17f9ad61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d31b276937d1d04473b1879f3b678f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6335e461266e5b45162d4f38a74424b163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a610a3b533c6a492611fa1ccdd66a6564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4ff64988dbce145b7b8485709fab2465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fb913f1daaa0f52133e75eb1091c1666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89435e079f79a07a7525e59c0c4b1ef67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d292d1c25a02ede1ffc0222ba85e43768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f78134ac85987f28572ea3dd2f8422c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e937bef71585c4130c04d0b50b5e5570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0183a48ee13e0e831be4d15f33a05871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9571f1c5dea4f886248bfc3c87e81d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fa50a1cc7f2586f96e54ed3359f02373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ed6e6830057cb6616a775e4134044f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8231a062205e2b5a84ef1f05072794d175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21885e807df4c9a1d49cd9b192073c4c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34ad8c3303bb7aa2c19c5c0d3e223ea77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f675cd23b21a9ca4677ece02b7477478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52754dfb032d183df9dd458d0a2de8379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072dbf1de07a70e57de9f5958019d5d580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d09dc0d16fea813e52611d905cd710181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a84e9af147ff65e28e3e012e8abeea82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954f4518a0faa027c1d7dd6dea7bc30a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0ba209aaa710f38bc11dd272d057c584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c31d71c57e39c8212fff5589b6fd27885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53bbcc9a5d7091e7148e51030ab22f886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ca41a54bc4b19c4c3d0f118edd62d687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd4cb7a09561475a12f9d34c1ba61e588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3f1339389c6ba0adc4afa1b9ae099489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b596f5c3fc5db8f0cb308ed0345857b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae84c5ef98846ae59c0333e81a82c1f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2011bed7dc963bd19decb88f1be1508f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7f0de7f3ceae0bbae00081b03046bf93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b7780fd2c44a65d91558c1e7d53b1f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e049b27e413957f177c206148597dfd795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3fc258272e5d68831653c1011e50d796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ba65df44083195bafa22dc5653193497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e75a6fd85fa547d1bf2980d8a36bb1398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc73be6f336cbb523b789592e8217f6399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d175b5a801f16ec628b66f52b9e0729c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ded3d30a12859d9c12a939b8444e79e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3e3be2381613a7d2ebf21178de9e42102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef5326ff36edcbfb0e2fe28bba2713e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98212d32de94c8eb8e4f212ecd40fbc5104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f8d8e6c13a68653acf99d68f0e5336105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c024f8fcdbae4def1e3315c09a98fa22106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c3e846b845c9991a521ae4f9756fe4107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b7c701a07fbcb34732fd5fbdaf35db108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d49261e048040c7cde9f7221992851109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263bfc73530b6a341e8e7207d00eda86110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321895fb758593fdcefc4caefba31ca4111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442f20368b8f1933ba49296bc71f8cf7112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddeb8b8d43cae4aa1f103ac9daa01264113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df2aa82085b321365fb76a556ae7b03114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e81875f426ff098ef43004534666eb115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5046c2b451e78e6b7318adf10bc6fb116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c0fb839588121f05679aecbfc8a512117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b40bc9613356918320d331f16f4a02e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc7153579b29dfefb62d2e53780a4db119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2c9ef55cc92ef2e64a4c0f91fe6d0f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154958de35bbcdad4b20f579e177479c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b9a74f554e54dd8ec46489066841e5122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1a5ba3d72759891592ed12b72787bb123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524e69d512afb8f213dd9903fc2fc558124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd3e313ca70fa06c14f34f3b928c441125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8298c10c1eaf6611d9762ad86432d1a8126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a4b9e3b7be15000c4efd35b55b0156127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7aba0370bc767b945dd324028ea220128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97aba1b33c632221e4451f6d35e279ce129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5adb4fea8401766e0fdb4c1bfbbf320130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace8abefada47f353a2390fea04170d8131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8493a0e77ee7a3a412533d33ef82b4dc132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e00369faac459523917ebc9655a447e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e86ac88794382d928f25a6717f8f5a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efee13b777f47851fb9cc1e915f4789135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8a9bfd966cf8fc74bef66e74e7391c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e299775d0c5cac270052f727e21e378d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2554bca0353311f01a740cc39386a0138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c143bbe64bbd442e8cc9115013d1551a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e27ad68b5603376a3fb23c24ef8a0cd140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0267a3789b171cc5cadc874e49c182de141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b92f7b0d0d31743d345a4e0303e5c1b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830df13018368076b9e684306f1f251c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033045aba086256dfdfb30939a69ac9e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccb0b6f9b65dca85f074b95381b3596145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489dfcb2ad7eb7c31b6afc2b731ac2b7146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212b3e366db371378bfa54687c05dc6b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bef664535cb26759aa17c0d449e7ba148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2d74d58d0508a790fbbee823be084b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af04a38cef464ee1aa706595c3244700150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c1bb88eca471a1b66b7451f366b310151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d68099b7226780d44e89e88e2d7965152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cfa0a0fba7ba8ae8a3c439a41e7cb3153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1482f59d623a185f47cc27950bdfcd8154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2fb2353c0b8580505c15e2d9eaa133155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1089403850752aa390b7b5c5d89eb234156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc46f67ee1ce3379af3af0ddb7f276e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0b5b6aa17dd20a621544b0445f0875158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74396fa46c046fee58174e739f037632159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2861f863beb3c60e92ab126df720d8b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2b25021c01c6e518d79f873d89e937161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d0a087ae3e4d1a0e4a13456763d8e2162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33951de122ca7fceeb0e10428438aea2163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7257af550ed80d0a1bb2550890fdc055164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc79d6eab607edaca2acabd60b44bcd165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c2536f77720d290420439ec879e2b8166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5a4d076ece4b0f506380a91cf5e097167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fd6b0e932f7db84a3dfddd6b7a7808168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7a0a6b7bfe0241d088a5972820ee2b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e718df715378d5947b56ac211c7f6b6170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a32f59533e8b45f4d411cf8f72c602171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec556308201a14d864bc94c8ccaf0ff172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7158925555dacf26b7f1a7f64ba6b934173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25acff25c708f37c578126b179997f1b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d17e66268394326688ac1fc4514451175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a0a39421b668bbb2ba4b09d0970f84176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706dea932deddf66d94b869e33f615ab177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484bc9a63ffc723c528bf4e24a22a32a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb634b2074093d39d3312e46b77adcf2179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0ff3c0848a9f16adab2414de307fb3180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01482c83c1279c6a7eac78d4c7e6cbf181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1383054b2df40d33a9aa388b55122be6182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f888acd93bb5e58b0f96ef0d3f001f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5373981d44f2d294ba5dda96d389fe184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3430e03f32e2ba12fcef48a18389f6185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c169fb7746df626ea6e142792018fe9e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98286bf52fce3cc277dad342679b05d6187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6290a55bcbe25f7a836a599241ad4881188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7d868e5a3166d59a78099c36713980189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ed082731c6aba7f4d48b831f82adb7190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b23b56c41ee0a21e690f76d7ee307b1191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fdabd75ea208030d719b6f9e53888a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f276b03b25bf1257913302068dcdb5a6193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c9f11628be6e6c66ca2a57dba4a3e8194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0e7da15d3b2da8b327b9a0cd24db0c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c434994369ded378e06253b91ddb6e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ff68a764dd03b7c9ed0073fa8f12fe197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6aa3138a7925c07baff566dd1ed591198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49682339061b769070380f34284711a5199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bef7200414937517fff092f7654c87200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d718ecdf1c16cc4f5aa73c4769a6eb201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50b468c7155004172f1624ab51417df202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e005dd9cbc0b513c837f774a1ac79f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03367e6f492f5b1dcf4ebcc4d896693e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b299749e52c8feee22fc8cd973f677205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842f04bd59d0f391f5d69aae6d3b763e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93dc24cf33d75cc2da6ed5a93a1ceecd207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdcfd69cdbdacbb8ab6c7e4ebb899e0208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58458a5426cc512bd7ef785075d45075209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683fed743ac0463bcfc22ffca7fcd1a3210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44078c5f79dbe61a91aaee04f5e9711211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b003c6972321ebae8f791219894f0e44212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842384447011d7dc4b83989de0150f54213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f473f200c284c7d5ffa787a764044a40214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8bd77ff4d7ffcdc8808665cee16e7e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19abf1de193ff7dcd228ca99919e4a75216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d5d8b9af3da64bd891e490a8c6d5d4217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b01db799d507263789e0b842d64580218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efdf4426531a8b19b6c3cc8526f93ac219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217aff71fc4e9ab6ea6bb21cb41672ed220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269bdb4d99ed6d0bdab50106d1da1bd6221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd7613c9fb55787ad0334db3920c3da222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119bbe54fd357e0c579d96d947a8af49223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8300876aa5bcd02c43b2a1f556d1f273224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11d0e24dbff3687798921a2793634c7225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7895f38c4a532c4a71beecb62a688f86226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403e387381c16073dbf28d24b77ae9d4227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01c99ebc147bdd6f516e4ab29ba03ff228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a35f5308ff22b913e44375b966b9ccc229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bef46126843d13d4e8bb39af2e767f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3fa167222031d7b057174e758ace84231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d79bbbe5c3d0912960700b575e5ef1232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14b81a934275562e6502453f7281cdb233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87153e1df98a215c6938582c80e94bd4234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd95b8325f60aa824945ee2ed7987b4235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa0efb58b10e6aa933fbcf944f1a6e7236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4f54a36ba00ab251b6ac5df8745327237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8009848598fd9c0314228279c6cbb772238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d79687c54537f25a341bb956b927932239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25378b0b6ba6571eabcaf7296f5594d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b16f29aaf940a751b0e3049ae12006241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41009b7cf96b1051553a6d45f3cda77242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cd1f470b84a237d3b8e2d1d5def6b7243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcf86d73134866fc55f3fb0e2633f77244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766d77ae3b4ae865a22687060d46b514245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350dc6e9d234f7cac19722c19c151021246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32dc8ebad99adbd363419478c52c12bc247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69557202c7ee044ec8d4d94a3a9c701c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0af3e023090816c6fc125343f9c20af249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50019fabc9240286fbb80aef195c3e7250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e037d5f7f64c98a0e3ae364066eb324c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04ee4330a108f6036616712b4cd81b2252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b66f082b9a611894bf710edc826f1f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3c34edcc64b30a52a1334fb1a6463c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee966215978c3b109cefdc5a90074f2255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d18e2beb01786481a3fe1d859364783256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9e7c3aefdc9fdc37c833d5bf1c851f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11762eaac599993916bee36748401d9258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75cd3d578036448953b5ad1baca7461259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7caeb540969ed852297d7807c2b3e0fe260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c1184d4cc33951b400f363aed9a86f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47797075b3beb710967ce76518c4004d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01941e314603212f00ef5f765c75cbb3263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a29ccc4f18808495ce7f8afd7d90624264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7aec8bb39e2a7a4a01258b7ffc3120265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b91b7a991f6b976935e1bd811012ae266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a9d4483e882666d39a33c5451150fc267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3add6a3b4adee28378e1afea427c9684268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7951d877779781e935a8060592ace2269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861ef1f5f056e899ca7214bc1b185023270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c2a429baac6b286becbd3a434119ea271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7cfcc8bac6101059f56400962b5afc272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0945481442bfa5c1afb151cd00095949273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d34a7f7dd6c2a5391e2b59f50db8659274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7238fd56b1988c4a840f3b2e0708e5a8275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc57b84da5bfd44f483bc9a759af70d8276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2b4ecb6091f27ce362c33ef589164a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c97eaabbde4f374967e94dce7379bce278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df38ee57598956afd792751cda4c54d4279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32032bf31bf8aa4761da76e7d8d076e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e0a0d6e2711b3d0e37d55a968386c7281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52aa65f072158033f6dd65c5c088829b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae7eb509d649a65d603cdc321c2e770283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87f813f2cc29953ddd857acaa27cc9e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1df836971cfddbb8b98dad6594b1d42285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed88abb8411b49d9c0a1490958f425df286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bc1c66f2480a65b5e05a794b391511287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87545441ff0ba59eadc2c260d765463288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877ac72e77b7cd4551564b705844357b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2058885d650e9d18b186e1d5a4193f57290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1445f819a56229524423a2b9d7eaf9c1291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a733886457c31e1928327789473e9bf292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e0493430dbec25f6dd846c0f7490bc293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bd09f64295f9956319b708cf04a731294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cdf75518597ab952bf7ab2a925eea7295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41477340fd8c937a6f478d83784a97c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf39fcb6fe397cc042ed46ebfc446d6297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed6dbf49c74773e73e33397289227ff298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857656062ea903897dddc0fb3d981165299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075a48060024acf6c9c122661fc81b65300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0daefb0f589eb1d689c365dfc02c0688301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2444aed6973b71d6316d4c94155a9b07302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418ea804ce6ae7059c650b81303ad798303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4746d9821a7ed309007f2e99054a878304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7291da3602d64497e8416a631519a3ab305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995661673b7d60293b3feb90dc673e8e306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595623e62d224e64cac7ab36430f3778307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02361774330ee756a006e2b232f912b9308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9d99552d6802b5fbfc40d7d073c847309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69236d6f93129e70695eea24086d0b89310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c68caa38f196b0fb73acf978659ab59311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9401dac880725306a6648234d7f9f6e0312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257fc8fb281452b282e6910ecba8cb59313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27127fcd5c0c8e567f20b9ba215e13a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c77b8f194125535c656745ab4f7990315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd25b757ad537532e734fdb388b2438316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfe2361d61d13c988f3c9e67cd8c485317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a213c6333b03b896476172f53cb82bb318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14ff17885a39ef6eb76a78a4f3c2815319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d02447ba554b3bf00d717fb202a80f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194c15afcb09b9061f9d71dd9af66c7c321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376c3cfba45c93d77c2effe020cc6f16322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a7620f8ec847630821a4dea5c33e12323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fa45e1716bda2778aec451db053a5a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c474825a916ab6e70d025001ed2a56f1325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe96c6634d68ffe8738dfd4aa173743326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9d7526c58b6cf41e0e2527c8a05e2f327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea012cd98cce50fc8f222f1faded13ce328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb0f53e46e379c194145aabece81a47329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb14f85340095621fc712a0aadbcd6e330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa72211c8a007127143be3e641ca56c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828172c731edb3a8dde67a9ede14382a332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e214e0c8e8ef6228f8011ed6efa4f0c333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39e9c4941e58c7fb549f5574b46af72334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b5dc7423d719a4f44d4781bd12e484335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b761635496e231d0a198f8795fe559f0336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda942354c29327dc764fcd3f99af232337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7d1afd0902b5e36b1d5ee213349ad3338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f342cf0313a9a73cbe7c4b4c7299c5339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faffb2bfab25c0139b68bf1f7fdfc808340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55cea6219aae88a088be43c980e92a9341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbd652ae92663e5da52aa0bc606cd8a342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3449cfbe50ed08d1fd0c70a7f3d8675343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19797fb3243d20dcb1f1ce932e4dd4a2344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c17470599ace3c1bd17aabd5c52509345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acbf845de0539c22ae0dd1974305155346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73af61affff6f37c26dcc43db195e63e347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2f0f4e1df40cdded31087d9f919505348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f0e863bc8aae7de8dae01e2e0edcf2349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377976f0337b292b239ffedc73fa3ba8350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb79e49cd5e588027a8500ed4b6bf350351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f802da2a30e8bbdbbae1ef7fa60484f4352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec217671e8adbcfeb7f609c8103de571353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9875631ef7e7b42c7feeb89a90c9ad2a354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecae72453818a11417d897c3741f6870355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102a18dea123c7f25ec8500d6a9ebae4356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f246c17f87a7bb29c62d0c4939f534f0357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba08a1f3ad6514284cb06793473e908358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190cd89751ce9feefb3e19f0c2579212359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4f14c565c787488b4142bcc51155b5360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96da2bcba800841aeab4cabd0a75172f361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fe8e97f62794a35f3c7a1d0ce53c8a362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04b39eb46e91b2f23979163d915e36b363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c76b6aeccec5533b7db88df207de392364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306af085934e8fa029cac604bda989a6365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c087e6e2eef5af6dda50a0558107d84366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57729722b838144850febcc664f8fb97367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a094a1a879faca3d9038e9097346838368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b524f99c544654083d39d0d69ded6e0d369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ec3eaa158fb5b75e88d3dea7ddb687370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a2949cd7b43d999a2d42e57bf59898371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c4fb74f67940132f885b066fef4547372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b1107367bdcfe17cb8174dc8952525373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9834417c86aaf24230ddb7f74096945374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e74fb9a957bd748cbda6d6526c49c33375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433219c5c706e5184e822686253126a4376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cb8ae69d536f2cb42ba6595ef92109377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed68fa6e23a447e0c3170a4d2ce9e964378.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>