--- v0 (2026-09-26)
+++ v1 (2026-09-26)
@@ -1375,51 +1375,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdf585ab970fcece16d187ebfb238b11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8457db32556e0dc29bb8e55de47007772.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735c62614d9b9189e9de5fcce640dc8c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0687fad314196410b97e4a65e168394.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23b58d1ca5c073928e3b0420453f9c45.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182dd78cf3b3ad0125acbecd974c815c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53352054386df801259736f885076b8e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46789fdddc8834dddc169377e6da7f918.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b4338681738f95acf10e20a1f84b339.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab7ef2c99343ada1600dd73a3f91c4f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814567e52b6634ca8db9ab6649578f0711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e77e342bf7f59d3b3c569c5d33680f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e7862d0f19276ce5627ec00f2bd1b913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9085111ecbf37c200b7079bd9afd1b9714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699e4a4dbce51a82bf004d6aae285f4715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b17c8d380fd9be131e83720b30859516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f83493df6cc6bb8f03f04c6071f7cc17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4d4a67c73ebb63ef4fc4bc28e9d2a418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3818412343463a39f27d8cc5d94b2e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32880ea6aa8bd8e67a1f5489619f179e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a66f8ae9fe280ba87f24b9e4dca21c821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748a5230691847906d1b8a8a4362aba922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737fac521b0a4d6b5508a86383bc063323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41946f1782cbd281d268703bfe42a3fb24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7f0edfb989e10dd21f9c4e5af7137e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8729913560976baf67f1c1dde43eaa0d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883ec12d73462591e7242fb5db00fa0b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8749e568661003050fdaedccd4029d628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43240f7c7d1844f843b1923da10ecd9f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333974f57a297b4653b02f6a2a01bda730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9b414a68659933c4197c30def3b43231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527aa120a17a76309a2ae1fd29e8e0ca32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9089c211bb934de54c29727c5ac35333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b72a12602aca5c1992f6c577ceab8134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30ab834df61d5f77480aae725b1cc7035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bcd88c593376d0a0aae3e48b6e5f5936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426dc36b06d8f9da0d48442c3bdb6a9037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f157bad217807daeda904ee8a2f804c538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a464bbd3aa8b6a867ee8c283b79d5caa39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c08f2911ecb167f9a403c1f062ed1440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71ca7682cc0b50f65504883df3f277d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cac3f9ac525d0d60cebbc2b118126f542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7befa301025eb938cd46f2ed01507f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d826949e063ec628d839ac493dffa4544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56023864c49be47c3d3016f5de834ce345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97eb1370fbdadd52df9ab2d26bc4fb8846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fcc43bd5d800b9bfc5e9a593ce9ca647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc20d48ec493179fce69a9446dd3767548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bdf2e160fa80f697beda10724e8f9e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce3233d1d979c3ab4b094ab9223aff650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b328abfd4e8aeff06856d6529a49ce7551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc34bb909b5e37c663a128dbc4ed49c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea373beb8bb96d7df977ef559f4372cc53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9444ae5b5412fe700e19feae8e3cbb8754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2973e8223ad57d9ed0ecf87ac3898ac055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a96c597e868d17ac0031dff628947156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbb1570fdc3136696eb57de6c039b1a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19af384896ab1ec6ce94a62353225eae58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bfb02f30c58670b1661766bb3e07a359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87476c538bdf313d64e967ba0ee864360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b874bbeeaed128104e3710ca75abaf0d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f433c05fa695756e2c6db9a3972b138c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fad42cda69736f574fd7a47f8d3709963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccae63d5237cd078da5aa63589f277864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396636ff45ac882bbb0b5b0f06b6208965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11df3dbf8b7c6c45be3f0f16ab3da21366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7625bd2e24dc468079bdef57de813ede67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8657311034a96cf62e467bc8f771aa68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bd1a49005497bcfaa46dd796168a5069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d294084fc74ac1eb950330f7121ba5b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cd583f365b14bbc64032a97b7ea26e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa611972ebaf4b588e6b48d548f5e9772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9475b56f172577bcfd3b3ff83ca6561873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed01d9f236923010b14ad860418cba874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b8cd3da3c86f443bc6ef13b8c2de3475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f21bbcf62bd873ce322c7ae6d5bb87f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cf3567c673dc1ae7eae9c695fe82ba77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588629812ee4e45375cd1402771add0a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac2c6c0d471c6aabb14e85e37ca85f779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822b264416031bbf6da7525edd455e4480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d35b434bc8df6bfbabc0de4883fc1681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3e291fa619d42296a7f119a409f0cd82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287c6075533aaa6755100628c2b2af9b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822885834b3774fb74ede3edf067c5be84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee4e57a7b74efb3695c51e80a24028485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bf1df54133dbbc9882dd33298fe4eb86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad392ee90c22ebee041c4d5b5222787f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eef267432d0b368dbc2ef5f315af1e388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4400268d34f1c6e9ffe665e9d3a3eb89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968183f1a9ba25b60fff9509cb423a1e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448645f660183a0064f4028eb98ccf0f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f298dde6d0cd4024526839e08646e192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6064934f52645d9f4376fcc43bf596cb93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f60855bd435303ea06f128f2a1602894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3e774fa2e57c70306973b63dc9f2b695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9f6efcbcbdded7ffb300355b42672596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f09e464335aaf284bf56ffd95b0ebf997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8f690946cef9b24c5facaca258265298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648ae03c7c8253adefd5c69656b0c73c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156291fa74ab02eaeb03e91158c7358f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8860bd35e36ff6fa9a54fe6eb24f630c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdeccaf6c9397afc93454d571377a5ac102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d260be281457a83f15e86952946e3ef103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabb55bdd3ef9675a2917c03e380f00a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0a082652449a4042339c3d03e91997105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d87a6b152179fa6744c24ddb170a11106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe444df70503957459e3cd5ec22d423107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89af8b840360847c6d7e7d442944e08108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673a90b11a77bbb68a9413e114b45621109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80534e840798656d7a135884e5cbba77110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ae42681ab6b464abaa318e92fabccc111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb2ffa6cc99cfdb6588ab5fadc119bf112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7c44a1b1161e54162f2d7a0a7bbb9b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784c0e308e08b49630d5093ea28cf8f8114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d59110a2e7bce5c7bdf6e2caafc9565115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eef894393a9a59b3c9614f0b823aee5116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0f074d3c485435e3115d5be53d4f52117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a12851973427d11eedb498770db4a39118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13618fe3983d1953227b17f6660b7b61119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4323fd97e6caf514311634a78295401a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82afbb896590d2a3e5718837847d950121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea715de0ce865cd5b782f3df5bbeba3122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c4126db5c7c82d4369571e19bb7cfe123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6418881d2b37d5e2981a91c6c6846a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0be9110da75c4f8cbc739c08c82df6125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecb01e963510257e9146c6f5f5ac6e2126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db07ee7cb07dc4ea6490dd1f3dcb680127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdd2d901f3ec188ae945dffc791c794128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3885ad59473cb0eccd3d20590b40c8f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a967ab510c546dacddef27ccb6db7c2130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3735f75c40eee103af1a3a8a504b717e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425535337c62267f037dbcc9aaf5d224132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f0393ef61efe6daa80a234f58aee73133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b92b3f25c3563c242901166e4dcd2f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa808ba0ecf8588786fa611dd5994b8d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324a1c51e30c002180b8d07772593c99136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3033174ea275ab3409fad9e7e77b8b6137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95b88bd3d91e86387b172a5440b79e5138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b7760bb24ae889e51abf6865729876139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6054bef34c9234f5e255bd29f1c6148140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eeb1d528a6cb0b15ba25eca2924a565141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fe4b54aaa5c2181fc7b22bf29251aa142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5666c4b3db2a2c4dfd413ca2ea31ff143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e049cc07f6ed95fc00f546100262c62c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26bb4f67aacccc69668fb56f2826acb145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98286ec7b03a1cd7425a6e0da66c2d5146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df304151ba84c2f5df659b0ad34d3ff147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e07fadc073768a0fd2d268315a42d1f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba31594b47a057145e40877a2c113b6149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a21aad48415395184c53c285192c849150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ee1bc3750826b4643f05a9fc68692f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e50c6b7f61b96890390c1f86fc06a87152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7825a445e404296777ef91a50203ee153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0ee4eef57c4da12a6fc737865fae86154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536ba8f6f56f85158c97912bf2f08ed8155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85edff9780ef368476cdf175136e5d8156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b81903c2a9fa46996035e6f0f1e548157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8742823da01fa6e51dca152277a1b9c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31af9226f0695acf40deeb9d5476660b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5bdbab8b1e4cb67a1cf6a41f47e9bd160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d63c64162de913f62f7761dda0a1d37161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29665954c4d29673f3808779ce41a0e9162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e816a05cdd03c069e03b8e38727cab163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5240103faa06c1e14d44f8425cc7fe6f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00aba3fca24f9d4138bf8d9d3b1acceb165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59703b5b01d4f5b37b9aefc6d5581fa166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c3ad254a7dd32de9a90a2a67af7ea5167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ae22b1f4ce0be13298be1e7bf5666b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17edfd312e5d2e50f93f0639b934df10169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c652cd9159a2870b8e3678e5c3daf960170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb937ab597ab3b56ab56060155997680171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da8a72e26e066cf74bf0b76f7c84d7b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60fabcda14d6422b9ead7fa3944cf09173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93453c676791d07a539bb1fd60ccff73174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb79cf9b7917b5ead0fa726a2599058175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1026d5ba01c6887d0c436ec8b73f97e4176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f308e9063c63197043b63a6e57bb96177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81711b1db2b6667bed97f12b5d741df178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b38ee7ecccec1688b664ff7aed5afd179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1476d834ecbbd16150cc39d6d04115180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b869985dd3acf92489de1c4a2a768a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04bf96eeb0974847bd07fb4ce8d3bdc182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae55c86947824879ce038c010ce6a781183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0db04e0eebf257b76a1d527e71a631184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc505d730bdbd46f6c551c625441db0e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9811948900ab586fb7ff844811f7ae15186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f710124fb2650edba39bee88f19555c9187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411183d34b72ec406f8543a57e7f2863188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a1437e41385a80cea1eb07d455ef1a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a00fccd36506e4e3c1db568f8b09807190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3a26917bd4b99237c69494c6a69c38191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c0f531eb5fb0172f275d4a534b312f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d9fa78a22c605c64215df6863a7f3d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664c8f0c85e5f28287836009f3690d99194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b38dddbc5c5674e0d0da40a5b11867e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f4f7b8a5b0206e891513058be48d6d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bc9a2fb69d2a310f196ce8a6b44901197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7583c90a77fea5af9c1aff1009bdbbd198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31844def1628e17de8e384865910ed30199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fcc1dca890ff13cd7f03469d601af9200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d28778a09e26d5602fa067fa979ea95201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd51fdab6d428ca0b9b56119431b9827202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6d6926f635e35572ddb202c10bb416203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb280796daeeb43386106112b260d3e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e07587744628f1d9739e5c31767c1f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c377978dbf945fb1cc67fbfbea39529206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2ba5d8069b0ec440bef1bd2c3306e1207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00396d7efbbc12e761a7b92f972945ba208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6fb94637ee26205ade989c755b45a3209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656bd1abdc7adbb0e6bccd9c451d8d08210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a4058fcba75b7ce915e83076a2850a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875772ea41412bc0eb2d0a39100c95a5212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7543bd92d660c837372d2f8cbcba033f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d9bfd995d153cc938be1763d8cee5c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676c4fe93d37a530ce445954c560450e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b38996ff83ffb75125b8ef91cd9400f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f67cbeecdc5ea39eb4ee0800f11da2e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3a8d80fb6d5a7affaaa51b0d606167218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2be2cee3ee8134ce8b9b1fe668ef962219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7b6ae63727aaf333184c6d08d4e226220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f4fd6ff2ed767c84cc1c361c01ca3e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fc8e95d4b5230fd8d9755a186b0c56222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece63a41ed089c858d773a62983307f5223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e0029b39621ead17eca57d5577b92a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a24494de688ce4998176e5d57131ee225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841c62abc04d1e6f56072ff80a2d652b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcd10a5f645f0c70af9ff9d6b084753227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59acd2cf125d8395ef4b7bfcee68850b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb2cac39f7443aab0f3a6aabf02ddf6229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e367de213d77c954e3fd24109dadf894230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76db5e05b2c6e503fb7533798ec5f22231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea277fee6a7f84cbf639c542850881d6232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bf163b909eef062bbd2fb412627128233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddb2062ab1ca2feb621123e22045099234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f84bd94878d182c15a75d92ac07316235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f6b341cfb497256a02f0bc1a4b38ee236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f57889c5daec4faa0ba1a322dbe9d4237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53256b125b4cc11c12adad308744504238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da28350a23038fc933495c72f5cbac0239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6105213df3358ea550514135d6924def240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d1bedea44b2ad94485b532ee9e7335241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c4d161e011a194455b114bd3e0b235242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b373ddb799e61c507f860b6e7096245243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c597163d7f3f938e94476c6bb01f596a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75029b683fa3a455536821ba0ab4b674245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ea1a558b8c881350b95b919599ef9e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f551f566211d2f0854dcc6cbe6543ba1247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51df950af47af3ca6d4bbdb056863b47248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399cc592195ba1a1a9a0109e84202c39249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6ebfa0795e7f97da84eddd2b7e6cdc250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a86c184093dcb8bca43a6f23d8dd53251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27e3953ba89be18952080c4d1460bf7252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893024d36d86f8a6c75161aaaa59b600253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4802be5bd41fc1bada524107d223e5254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f374c8a2da957df79baec10176a60396255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e884b58c1ee25f0d574bbbbc507431256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca083afaaa51d2cc01bf8103287c0d98257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071ddf6a0393dbb3cd71008c225beb07258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7da4ffabbea1fc094a9d165a683abca259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc978e5a3e37e925723aebd8af7f5c37260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c56236ff1a145c24b53528aa36270f0261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f5cb13a2b9c03503821b6aefcd4677262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7fe4d2fb81ec8dcebde064d764a7db263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0760d60d0744d58c20934c5438d5b57e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7ed01eb1629c74be124d6596073b28265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b7ea0d36d55674ed0bc76cd590653d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63389a92cb327fe19792d49874753362267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d7a4c71ea8a25ef33d5cc266e4ab75268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79bdbd93e30b1b1cf9c4549bdd1477d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2f8da9028bd9d3e7cb82ca0daa28ad270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd37c849efa60a592be94a2d8de1a85271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a102218c6021f16532323267f64fad0272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871ca3d9d1052aad99b9faa0ccadd7c3273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c09fa8c02ea181c143d87e6d5563ce274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f17db6dbca8894b51fa3ee5ccadc9e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c139b41d089b79774c954f4c0dea05a8276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5758592694ba7e8e4cc2fbff788be009277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b6a704d654a39800b3623819e7b216278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd8e040fdf00ed38d1de39794795290279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fda84d148b4faa3e80a5e643967780b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6261533ffaa49541dc7670f8731a672281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98042023e11786aeff0d688b9bc22f3282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f14b9001667e81df6ef7a888a40586283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb63910c8231dea3540583c4519d761284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb2b45a7acdb4bfc79ed5607b8c9a90285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42e8ef445ea2b4316b40abf05c046f9286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142013a80e57bd472a6fe7dba5205461287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79f20aef2965d8e381f4350b0bfdd33288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a3d04c396f344779b5b27c30aaf4f0289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf3cf4d61c1359b4caf9befd2df858a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e00cd4d592c00d8610b675843e00de5291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc88fa5eaabdbd1798251ed53d91cf9292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d7b831d4ef5f4837bbc0c5aae5da84293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7e0ed196d267a7a85ef3f122b8a7ba294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f644ecb5e5ee51695570a87fa7355bb295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adde119699eea676649a0e1a4b59d45296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2f0facefd38b86ef780b41836a80ea297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500b84e8b235fcde74009be1bbd46e79298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf36fb5de52a158aad91b9717ac432c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d709fd192bab9088f772b0b42e34aee300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38217057e773cffac4d0e944bcd2fba8301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2922f38056e6767090f3d07752dfa52302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f2b646679491b2591e68af50bb7a55303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83960a22d7737a0095599ec575d6893c304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd842b92387790d2d9776a3e7985ed51305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217fe3a435f6280c62986eadb6516799306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9480612a8d1a6bfb7af77d267d2da416307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4c9c0318d71bb0d57ed7ae3f5b11ed308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebba4b2f9e0de5b53a8f815b4c62f63309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9d1a483354fba91af40bfd28c63e0a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde4d55814adc4ecb56f7f1416a99345311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1318951a8ef7665ba3ada043c655ecbb312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3de0cd11b5f3358ff80adbce9632cf2313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de3a39c7bde16829d9c8ee31bb8c958314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65d446529cc8a3ee9f7d0e691157ccb315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9f91e1dbc7dd5c35b2a718b48564bf316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2eb768eedcd74e89e09077eb1c5724317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b4d8e609e61e5438a18c5b620f2040318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd0a62f2dd278f4037841c5353b614d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c3fba45388d49aa6d3dfd6f07d92d5320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a460c352b32e772e31e0f8d503cc95e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fa65f1db9f8e55fa2d4c7c9b5e1119322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af18ec73d7b5c5322c0e15371e094ee7323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21abc6d66fb41cd220609619e058d971324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8896e8a85fd8956f152d7b0ddc991763325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3091314103dca6546fcb0189119f53b8326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee1eb766e6ed7e51798d97d12691f50327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a061a0e20154417ee5a8efc8a8bcf7e328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9169ed3b2fb45955caf87cfe6913888329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8c224281e85f3640c2634975290d60330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadf62e6c5709108d5fe81a7a9d492a7331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c07a0695e02ae7cc27426ba89cfbd31332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02793bd878316f7fe792d15d4cd859f3333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f319c41818b150cc4f916e461fb6c621334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d9f5f03f9ba9146c936bc736c9c369335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7c854d20ffc844bf2e0dc4f9806e70336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd382a8c3f3c70fde0fce327a438c0b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8857d0e1766d1d358a8b90ab05f2b1d9338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fc5c0bb9f44d4bd03e6c1fbebb22ce339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c211bf572ce0cb0c5a28d2d0a24e1162340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942b3e0fc1483a19fe8b548af28eabd2341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90656a160a2cd6d4cf6fc5216fe24424342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bb653957c275763e6a5893004a9339343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113d0e0420ea5b8a8a0d2416a72b4325344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596d8e8e68f1fc19e069fef9a38de717345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285325fb9bc643bdb590cd975b3c1afe346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3136dbfd217b59b26729825e40c8b0347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce397991beb57614ef4caf190c8c749348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234208750d5351286908f80a62e6833c349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa77c66e47eb8e86887179aa2e34ce02350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746729cc9062e760dc02329fb1cd3179351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d030cef28e6783fb2170d5561fda2d5d352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4396b5616e4312e650217e470d4840fd353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec35bc8fa3542e31c0b4396e287ba23354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d6bfa324f230654d22baadf8b0e0f0355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c4f1aaadcc89f88ee2fe6d9659415e356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505a581e321ebc20f055a999a68fbad2357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86dd5de451cf7a01813c036ac0b9b33b358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c73e136ee42a0766ce1d996af8f99b0359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd44d52cc6dda4badd483a142fefc72360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140ecc4f56118cfdd7ac71f8d16db54f361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76adff23187334bed3c384b706094570362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffce11970c14b2eaa42fee83c7873118363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a7638154393b5e498a6085ed8dfafc364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd90db63faaf190aba91721d117ba5a365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d262759946043081bea0edacc5d28b8366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3983cc6d064fd02d82ae4a621917d378367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d0b7a0fa5d07b8948ffcd8d4de859f368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e58b410ab243c091cc6f2e107be0b0a369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b04721118516009cb749cac727491e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0e2eedf077c16f24a3ab1cbdd62f33371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68de4cda107dc631bdb13c2bf35d16c372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbec649ff918398e238758ccc28328c373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356e5bc8ca1fd0ddce4adbe2977ea75b374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b925cea3608186ee6cd468b4713c8c375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72d7ca4280510739e2d3b0c4df09a46376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25889cff4738ad6a026a55505ed19ca7377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc15cf7bbec2575fd488b43997a6403e378.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31af25d9568992f1c714110cde00cbf81.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1771c98989261502a44c00c2be2ec9922.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e099b533c0bd55704bd3af8b4cebba3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1745343d30c4a6045fde3ba0e9210f904.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb87162216b2a818dff710c979e5a4e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1672f2a5261eafa890fae49960adf98f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f16b906718904dd63437413737c2337.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452c22ae1b6650fa0d3b6e23f2a38f4f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3986f12e43627ed76eb553dbff0a81929.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c612139e0c416d68efa38145d71ba87610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d74ed06ba7ae3918cf560199a9c9bf011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d536ae70eb355214be3ace2c42d3f58812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6acbb7565a87350fd09f5ae93a21f513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f9da92bf71c54e06dd595aecbdb7f814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cf1a5d7d0c8a6cd36ba4de7b20ffc115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5602529a63ce2df3b013a31a78b6bd16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6005a3537091448f0a08374de59d9f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b451541a23b0ff2ee8d1f23e61a341718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18e1f1901e36a84516143303ca65b7519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a243f96e7aae676365c826f23dfa72320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1645f2534304ce3fd7b239fd63a95a0321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c785c4777365f63034eb9884cc5342d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0eef8b4c021b36f058fc3101413fb7923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8be16f5a600e1bcdd91db5c88926a6424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2102b16a8b9dbf1b16aeb965ce96dfee25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06926a3d09063492d02d9555698df7526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eed181cba091b55baba377cc0c9c63927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fc49aada38a88e0aac655e3cfcdf7828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9d1438f6d1cae7da99f26abd2e59db29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c83ab446d3333a7bea3e7009051e4a130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e651b854033ea433fb145894dce7aa31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e278458b22c45bfd82b7022e05f6b67c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146a944b74eb136235c962f46b489a3933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e33ef358577e71ba0ee9bc8ac8942ee34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e5e616a6ef46df11e633b40b5708cd35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e3a3c5433dd25c2b36ee3076cee0e036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b004ff8630f6b1cc17d4f9daf65074c937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6c866b0cce4c635f59efb7732def0438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6297a2f42e716da6a998fb112428033239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b18c04c9d6bfcefd05ba7d90a4a44540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b52d44a8f66e4f20b849fb381620ea41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc343aad58e5cd8212aca8ef0e512bfe42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e973f498904733a765faee6d0199f13543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13c5565ec35ec6351bd21c435ac127344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c04cf6b3326e9eae40804dfc18533345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5062c16ff04c85d06cb581808cf7e33c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d636e25cf143f2d1e9b59d1915bf0b5247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7010210b6f7d0ad1eec98950af3dc8b448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463632edc6546c377a99a586fe9cb6c749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c401267b7b36a0de88eef5bccc2d846e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f865b859199c7dc831d69b94c3c8992051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bbc0aa969dd88918b5d368f6853c6652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8822c3d67288fd03ce0e9e187021cca953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad1c80f646ec26a77f4abb28ffd39d754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f889caec401bac8f2baf30f53e199af55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cd092b7865ab6331098c1cf6159caa56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105381857fd8da6c453bfc5430aa5fc057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518f63691beaf71f2f4e0cac36c62e1c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e239b9308163420ffb2de40807387b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e752698398ba6dd820bfe431ea26b3cd60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1282737d7ebebccde96c41b46f7b2c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d7c581272dd61e0ccf619d0d634bdd62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb334fde4772b78477c958d715c58cb63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c01bffc4df2a76960d9d027d25cca264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b63a28c46db88fe6dc25c003c2a90b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c327d3ae5019f06fb222e45f0be4f966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b02d479828415c0d6f763e50d5044db67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64954b0e2458958bf29a2cec30c1148f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a184287a7d62e5fe3022ae53f2ada82d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e5b55135e687b40f9a1e3605ef048370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fdae673a78212864789712b1a63fc971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b79cb87f72d3408f3eb0a739817417e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09f0b02ecead3151e47e0944adde5d073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d37c095bef06788b532acbe1b8e54e174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3d5643fbbb9800abc2320031e17b3a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c10a8cb3d456676142213d84bf157776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc0b4675467cb4dda7cbf5c3ebe0d7a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37bd2c7b4d3c5d7ae941648e879672a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0faef4d0c3c9a32e87a369dacd18e8f379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d137308ace290ee4073e4d23e347e4d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b7ae81577672def398289e6b396e5981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f9cf0cb4a74a41af63d20b805b582c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eeaa900c80146ebea0756f6f10bc0f983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4205117e89fd15f7f4e0cf3c8b0617f384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4381d6f6420509b18da24d2d5c569f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2c15b5dcd8bbaae45837c51d3dba9e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdedb5c423e426bc06b98c1fc4d827187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07233f2ad590aa64b4ad5b9e239cc74a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c3beab5f847c3c2a43f85eb2027d0b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5930854b6d90076cd8c96a132af4b6a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7090804ad186a7b0c216838131c1aeea91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38794206b9b4c6bcb8670203826813ff92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aff8b6a87dfad4dcbf88710ea59bb0c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e5d424f8ab987db665763ee99640b794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6eb39104353e44a16019555f909494395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe0964689de6f41b7402b7c54b1151e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f121bab92107bad6e2aa41fb40e3d8d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcdecc2d79b320ad741661b5cec3c1098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefb2a3528f1e5fa5e3a44b632f8180599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b281c6089dbfb02454314fe947d468d0100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97c66744d46cd4fc4ed2f6df82ce998101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f91b56ce0d159ceb0630e7d05923af102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb4030f1bcb899b412140b01e86fd28103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efda705771bc290de070bcc16265fe8104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73713f251a0b4470366a90708ea2e42105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675d65a9dfb875cef7b2d94505c14d48106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bb051e571356e54e0fa8d36eb46146107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af07acc4fa9652935668c3f295f9d6a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d45e5dfe94976602363f053c14fa7d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15214194594d8e967ee7bbbc0d037237110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3b44149c9a5040eb52f58d9f3c25d2111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7579e3ab4a8c8bc4d568b5432c2ba00b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9199071282980287066b7680a82fd6dd113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9319c03f72205725b361a685bd96c6f8114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c833f8cc74d6faaa70a64fa71708645115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a319e4ed0c24cf8bb1f86837af170cc116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871859c64a49c7f04c81402f39362071117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b95756bfaf5a9a60ee720d01f74e2f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c81d9bdf7e915c8602c3bac028d452d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df478cfe74b9e79a07d823656cbe2ce120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f182ed3f6e139ce588541758ba46cc4121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d2bb929c9e84b117912b17cc37afc4122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0baf41a9578a128accf8b76ebd74e1ff123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3700d5ba1e9d1bb06298015b923c3a53124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6a2fd66808c2d468d1f54cca55476d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804c71a9781aa2db08464535e5a58885126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa16bd3e9f977e079bfe650b27c38e3127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78527664a478d35352522a8270ff938128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e785662b7afd0fbbc826f2234711de129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffba82eb7d887f6856ea8d7d07265e50130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d7fe423058ef524456a1a33aa90049131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61916e67e0951072b123b0abf081ab41132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4017733d887dc366b3de6a66b684aa04133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441b7211b3b48750b1362621031daa1e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa43fca6f159e028da29b4c385c1bdc135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5c017a8ec60c97764bab03540f50ad136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8787ea7be14223fc50d4f6dcb7486733137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e4e7b6704bfac9b1d29ca4338ad001138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d17a75a00a6735a68be265dc27ac691139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758d00231145bce7d6c3b12514b053e0140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92df72d39ca026e2f32762709b096c13141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a874b4c8299a4ffa35dd3d15524bcb142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c335bba4d619979fc372ce6bd1543a6143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82a4b0cee26ceb3a66f387d0c54b714144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c83b9f09210b730e3f8107872d03c8145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a405b7ebf1af6a8ff1c9a305ac9016146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13344db9e45365a674bb351ba4d6335a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca6fc57df29d1966f15a42a986c5880148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c637d92aac55597d2d22e31307e14d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3fc9968d5cf764fa92276ecfbbab50150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9b43f5638675cda561d43b3150e559151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e76a1988300ce7ee4cc125035cb098f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501f74f93f394ccd9b7bb5139015520f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d293689c1ba0b4081096e275531a2e5c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da82077108d163ef110b304326060652155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d860b63de75f9684d29e5911869097156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407c173a078b9be9663f4f8f1c051a74157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5b1fc2e2ad4b74d6d9c402477597c8158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9213713de2a1a711558fb74f8c454bfe159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd23d37f39e5869f744af04375d3d3b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513556d77be04a56466ea2bb66e9a216161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4447f6a521ee674dc350b4b9b5c0b904162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1394152953d8f15c74e0c1fc4577e9ce163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84deb0858d4a817947ac87ca2d03c23c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa3933c4c2f6ed8bcb012d96a2d1aae165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47316bbbdd1ff0844273348ef5b5ddef166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54512a8a7d6394d799f6e0f521a1adf167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a4e4abe56526d32b4761616de07c2c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c14bbdfb37fcff5bf7c52dd7a85a5e9169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7d755ad86c120b22072c6c503036f0170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae79b60e9cd15bce30f6fa27e1512e7171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cda58fafec90fc4bacbec65b441cbd5172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f802509f0a0be38893f52a40ab75763173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adceda4a48c2a82df7727e5cc26df0b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e926c029de754614554e87cd34d7da175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e4e4d21765cb804ec2369ae6e125d0176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54efdffffb29d7911908c70660812787177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c3ca68ed771a5f0b5d8b17830b0191178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca00b6fd0106d5d3887ac4502432432179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4ff6c513932bf80c4a06ec1e4d9b8c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37a8c79fee8ff354dab325b391b8d07181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6b4856324cbccff6d1b5c6b509c584182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18be8e5efa370fd6ca45b18d214e28c3183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fd8bbd0dde8f81c0c5ef0c6f48b871184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb0d62593e8f71a65750ff4e610cb8f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf1b42df99387341f2ae6a84e2a8f57186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741804dd0d507a2d6d1c68d356244fdc187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7342c2150f99cd2a7c1e16135a884c6b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bf7483fd8937bd422332666679dcc7189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c305ac8507f3e216b18e7e2ce690b80190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012fe556498c9959fd87c7329bd74e7e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557a033cca846384765f3798bdf215fd192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1d1073e23ec9413539eef0ae1dafbb193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc39060c108b1972e48e6341cb88787194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486cbf53b47a0e41daa9493bb4550cf0195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf06a01ca015689f2848dfd887758d86196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10711a9f14d2076a9900a5ddf1256ccd197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d33e8201dcf119b9994e0c4623d99ee198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece5164ebcbec23e31bf6d4ac727ba6f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5781aebd6ae86f8ad159c3f0cde32e4f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e3b5c771d5ea169a552ca279cef731201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc19f6c27318c0f5d7546b262eac8a7202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d6e6c8eb51567a3ef2a1f1f526df37203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcfd4f67059c59eefe984303a231d48204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c328fa800553f7b197dc9a7b9f415b40205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6ccc489d10588dfd8cc9d84e9f8de0206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f050444b979907daf8fd925fbd98b7207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb76b1e8f62f2fcbb51395d3a8f2485a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d23f2f39b81f4f5a9516001c6094bcf209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fa33e44db99a1d0356fb5f6c851b0a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b675ac76b52cdee81a35eb3001e969211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f43618cb0f7e0374acd8d105f53fbcd212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008a390ac3d472aee2f7755733c69e1d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309dac739865b5f10d72a37d5737e435214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fb894c474bace80c018d11bbec7ec4215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b8aeb94cfaa18e3b12db3615b175d3216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0fb20f630affc58b1eb7b200faae08217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cb667da7fb97f59c79db799a337a04218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303fd578f4d284b992ba924984014ed4219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12537b7aa42ae2d81541375cf401c1c4220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057b662b9ead1dd7c5eb3febf0285860221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab31124f6a00c75595a02288731451e3222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dac0f2e9ed81458fb2cdd691940b024223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ea936c008af58c525708609d725a89224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f247f8829c112a09ecb72c24ef50e2f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdbc71b64dc4c2ae88d635cd2e4dd1b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f818c43a469078cc520010258a3b3c5227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939a0c2899500b838f59c94f52841c1c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fb1c12125f63f45891d3be8011fc90229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e63d388cb6ee514aaee97ec4a6c1f72230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc350ad0c73de913c9177e3099199b4231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b508901b76a4c18c9e22348ac3e830232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01a7d0e410fd56627b32069849adb89233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f52786b1878ad7ffda34f682227051234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b765c507825cde1c502bd6ab17b9f2a1235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8f76c8e662152072c4e9959547c05d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad81b8024226ea8e65ca5a811ebe98fe237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2ec96d9e529e9ec128183ea3a44777238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0d55a02b32d31cc5fb9e80825a83ee239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf247dedeaef38dbf46647cacdb8b2a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfa192fc79b98aaccf5e2d0b2e0622a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282d95a81e6958537e1718b372e2935e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00301bc7fdc9ef39660321e78a5fd35b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7151467be71dcdc6e1c3b6bb3b95b99244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9954b269a80ad2a8856e0cd16f777ce245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e53aa5afa0e032507cdcd5ba8fc55d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd56656771c7b95f2524a841381bc71247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aade14b79c07a67300ca2f2409b374c0248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a49b279d29e2dcd2e2336e681f4938249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0df908d64f5edf423a1c278ceed073250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f111d4e8ff57000b5a224088c5fe34d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4171bef9b9c1875476f515182ab5d14a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd014220d2e3a58531ea0978ee41246253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f471624ce01b8395f10b5355680eb57254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f1fab6ba18d4978c97eb96e09025d8255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f42414cd04026cccd0b0abef11c39c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cda3c50362a37fbeaee817eb916d2aa257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f62fa06216726e79cb466b42bd8b0f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad98d49397ef3816adb4d994eff5920259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d37d000047facabaadf49ee0d58aab260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5f83277e402472bd0849efa133b172261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8057430c69cc6b0e7ec85f7fb85bd8262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13860dc1e7e8102e351b42cf66ef1faa263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803f9d16f280e57cd66c5db9ffe62464264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc5964a0d4f6b24d6a719af69c9dfec265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cc6e1a6d1ef082cbf6b41b0af43428266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474f4903f90677f5afb540d02dd3ced4267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f46b476f747192701e44bcd42d5604a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b805f4f58d061f45e9ccc4575cca552c269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0290ace8b76308ca07d4d6dd3393d2d4270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7428099ba3357644d39b7a823c883c7f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a437f23c111d91adc539c63bc421a672272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e6a5d4f53955e7df6005b39443695d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6646d69b452a3717b973448ad9af1db6274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084cc255eeca4c8ceddc2d2b631ac853275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e07723f2b2cd257fd0e65f15aea0f15276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25968adf602cec4da2b3856c1e876530277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025c9d50ebfb3b7b90b207c487e75b73278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c946baf1023b4b4d34b08dda6334c1279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec6530a1053b488a8ee10fb6d938d4f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac9081994b56639763e4b6fb244e6fd281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bef91b25eccb5ce5698f602013ca8a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8303ca619a5e666ca486e40354ed1418283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b4061c4a122131834b645082564346284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981b511de82b480b395f4952451b033d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d487044cd1dfe3594a7fcac0d62c5c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb209380e21969ec0c3e9871744639f0287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa940c310d44726489a1218cf20d3a2288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810f9939442ca2235f279e1772a86057289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f7c8594f748594d0bfe49db23f1287290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e588a7f40376ece6dcbcfee5cae798c2291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0b40c8d46bd8edd2837c76ccf2204a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d513af8f46fd4c733523e2309374c7293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edc9fd1fa61eeb858188b908db4294a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193b002a8749cb95a0a572746f883e37295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d8fa31ef7bf5e7e9abe016c0089a87296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36715f28f8b2483db3266d1a04d69cf7297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707473d6eff8ee65777dc8ae2c9ea38d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadc715b345e7400de086be179bdb059299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d147d99337535f39e962e4642fff940f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d0af80265760e7ae6b7ad2801f2d3b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5b9a6ce8d6ae513e47b15700159ba9302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed27a47f7a0e0411bdbf72a5fc17c8f303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b792f07bf12189885244a90894a878e0304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85579343b31e9b97b0d81a5b80932d87305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3784726290bd7a1846f7669422b8c1c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe906b5b7014a76b37e2308d03cd707307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cf737254a7e03a02f40f5f55dedf6b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0477f27f37b9a3be1b43364b40016d7e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589166cd516036976dd84a750af0881e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85bbd24e665ca54e7afbcb74c7382c6311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5ac0fd1f41511dba3712926034963c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ea6209adf651c363539d8a9bc4e7d6313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912c2e2220e8a2c6792fdfe1e4c89891314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebd56709e3c1373dbe5f57b282fb621315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935b145aec9d69fdd48c1b1bf0da74a1316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3648dd32c860c74c7a2e36bfed3b7d7317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff892a86dc7d2794c4499c29832f0618318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8f3145e81fe7f049f7310b2ddcf028319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d730b68df0905f8cf9c330634b24083320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b377e19b91434910926b17973e5b304321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b976c17c8820f37b57ff47494f3ee9322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a48bf2e060b29203fe6927d76762496323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95ab0b6dd299a022f76284b1545c93b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb28dbf74c64099d5be5121de63195a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a6179a24766474a7744bc928a702d9326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439ff99605c04982f4242f2ac74592a8327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5401fdddf9869bebd64da3912719ef91328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77debe6cdf7ea25cff5b780ac37bc6b329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af88598f5ea6761ca411027805330e3330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279370e0fca46f4bbacecfaf0d889beb331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595f8c2ae4d4eea4ddcc2928efa2572b332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15bee88deda95726d79679fd58e98d4333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ccc3755388a726bec05ae3717ab97a334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a564e4c40efe112245d35dcc29e2e8335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ecc788c290a9a3cc1cb164f319e00f336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be392e21fe60e6a7db59c6c15921ebec337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9f7375d2c38a4d4e611ddd587f73e8338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72474a4d13a21d91b7497b9caf3b85a339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9bada27c95787165c055484c2a32ba340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4a00a2e55185b21c2cb2b396e6db00341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d85c80ea4b2924d230468bfb418bc0342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e9c5519800d97b1dcdcbbf92ca0bd3343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3630afb14eed800f6a3422f254e5b9fa344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51333399d5527475cab96d8d9d748a1345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50ef3af9a9eea93b0292611af84930a346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb08b8d16639c90d5ff64b9a83d44ba347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afc3db0bccfdd3fa22ee2795dedafd3348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7c5921d8cb63f22701f7cecd5cfcb3349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f53719fb0482deddc7ef6aeb1e8e0fe350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac880186682728fb8f561bed1b94734a351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8fc9e65ea0a8529c41e01ac22b5d78352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9917d38cf2ecf5f5bf2a8e1ea4be1a5d353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934321f7d71a790da3b3c5129407f1e8354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5f2db171d3d81be189a6e84026b7c4355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46c89a5f813531ee73ff8ea2f387208356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27185f4e95266d0d8b5d349b44a5d5d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23da9c167a7846a28adeef9a8ec6331358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de45082ef0591bfe6cd1fbe78b412f54359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f351a300ae623334d41597a5d7272d4360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd3d7b74de22edd825c9bf3aaf358ab361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ff8ad9158603d6289f74b376e57db0362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acea869fffff4a50f453db8cbb7a5e6363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e412b5344f5891c5c892e7d530dbf9364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04fc775ac30bbda374198117e1a2b45365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916db788288b80974906badb507f9631366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7fa190f815ff5d621078b9df50e83a367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3833cc5347b5ec56e1d83162089215368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101a4b814609b378edfa6ab467e26749369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532afc378fee0c4076d995e9ab5b8154370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29d130d31b22b7c88291690b61205a1371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ed84822e8a02efaabf7c840a62a4d0372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd381fc1d5b8fad8c67047144877965373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ce4f50d662d5a1a74a5ed7a3fd9ab2374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2d8238a9b14262ffa5ffe5d1945238375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbf0a88ce7ea9e302c1bedc25f639ea376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135d7b0b2c946d406f30f1fd46434f26377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530c8aa8fe2ff6ef4634051c9a64f271378.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>