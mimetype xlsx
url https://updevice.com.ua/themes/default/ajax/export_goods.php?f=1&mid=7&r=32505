--- v0 (2026-09-29)
+++ v1 (2026-09-29)
@@ -1375,51 +1375,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de7d34a311c8b1a8028a6a0f57f24861.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7bc0391ab005c827869bdc5ff2e4332.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b41d61a8db11c759ce313a6e2a1a0f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94a9230bbe6b5bfed00d8d2cf9ff82e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd71399269c1fac171ff3d1f21a06cc5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d238a0b222a6d67d7459a06ce09f4d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354f97d6aca4ee58e8b849b42fc3de497.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c4987fc85df374eb748afe19ea768f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3193e7a7ffae5d4355518959435131e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befeb84cd3afb0d5ce8bf45b59c09fc410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed40d5da5aaed3e3b577007879cf88d711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd12c926e4b799d8377b36d6f37e40712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae33637207064806b0bc3dd0b112de013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb15eeb77a72befca61eb8a77d211c714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7840e5b153aae3fdcd0b872d68a0e015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff3c341aa702beeb8e5c6690079e8a116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47593ba52d4ffdb984be98a7015745bf17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bab2ed91a0f7b18d53653689f63628b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0128133d3cc567f330cf4a956a0344e519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c953e7d163fdd3adced6ed76bdfd22a620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8595f306264ab8fea4f365d067e4d55b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a01c8dc4ba9a40c1cb265e6df2077ea22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a63e0065f7d68156eb6cba46bb1850a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a345bb2089e13cbca3b74733bb6ba5e424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f18059023745d20554eaeade19094c025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b770bf5ee50edc71b28de1c3039ad0f826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f031f3d6c6ef8145b0299b22c9858d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697b9f4510c6aa80259f7f049ca8c85728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c976c45a6e8f2b9e299cfec285101b1529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd98df14f993ccf0e182e78c2df895d730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e729ebd6e2d07ed5c608b25f688a63431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65688393b2cc6575ae882cf75ff06a8332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc8147abcd1d35ae604df5c3182237e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ac7f33c88caa95c1029c41ee54eac434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9417465e1861c8e7511bb3d64da4aaa35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe12ef54c9778c270a8eb7d27a25f3d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96defe62d2a8e974e3a0c05a13c770e237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a36cfa68230630be5a0c2010a77eaa38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc714f64201dd9e31a50e5f76dfcc4939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e9ed7246ef7729caae43514d76548040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6b73f4609886c4b32a79bf71b0191f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd63986212d32a6c047d6035fb851e042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8199b01b02c993128c2453b2bb9a75fe43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ced7a1554541534f472c5f98942f5e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c53bc5e4f721c3fdbe12e6b5ec1ab845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d507591e548391c1f45b2927268a882a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2fd55d0d9a639575e468afada9fa2547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f084d1477ee19c8c7fbcc3c2695679d348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ebaf138bd94831cf9c7bdd6eb9368d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab3c1ed6f5d7b1d9b17601c44d90d3c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40dcf809971688d29d4a4d8ef58645a351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2993119fa98efb9fb34351200b842852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e10f1d3cf4fd540a5e45b02a69723653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da899d7078cec4d3eff55c941d57bed754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878bc76b77884fcc8155327b0fb56f1055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f00d6d09b20ab275392adfcc0751d356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e92871b0270d00306e730f26bb1a3a357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34eee4d25f37cd00b40582218f0701658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09147215e40022a0ada4f9e72dee1da459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d783751a9b254655b4fe802a7dfee360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adabb750332f0bb3740cb982abd88a7361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae8ec1711ad8ef813b776773067a2a062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba9619a8d886ccdf55516082e63f3ae63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c42c015f20ff5961c0740715060cd0c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a98ab8f0cce1c96a0e197d28df41f965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813886074574dec2c99d1d13b972003666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ea488de11bfa81951b46c85f6c158d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de18477dc23da9d49dd4e0d2ceb25ac968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e3d665b6ce060eed57d6223b336bfb69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2981e55c8027f6589fbf78bc7c36fa270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db95a1e3b909da7a400b3bb41592d6aa71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bdfd02459acc723f36b9568d00719f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f11a40bf49ea5ca7392b27081ab7e4173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acae1a30b5414ad39cd51d8c8174b6ed74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f150879fe18cadb0ffa11f2d85f3dd75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6660f8a3a76eb16fb5ba4f0791d9db176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68dba697d8e55f15581d8c06a862c87277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c597fcd4a2600e717508c65ad31b71c278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c6ea39b616841481d69b31b69e87f779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c704ff15791245de2817462e0237f1780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bddd425e2fe6f6274f810ea34396c9581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad9915e7f71b33b0a3a681868a43cd782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182960faeaf8e1844c99d92d5e0bd24b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133b87afc34ccfa011fb9e57d54cf88e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638ff3f4081760edf3b0dcdd3c4c1ba085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bb90a9821e25591c4a5a756f1c0e4986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4cf98d8fd94162d9d80a64b80b4c1887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af8ec7a52225a397b87c9ecb9fcd3a788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b313568454c64641b8b6d29cf27098a289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4eeb0744c2f769188ebde69609152d390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b654705efb21ddb26433a487ad275ea91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c6a94e0b654753805fd1c8d528234792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78651f7b32fc5fe0420ff3f5636e6e8f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcaf988a4d39d28777bb5f145172502f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379e86ae88ef71c161bbf765b8ce17b595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a510aacb83cf6d05e158c8f71e9393c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d08e36cb6126f2938109242740c4fe97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5dec997486d14b798c6b285147ad62398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d128c6bb7f4bc5e310128c9665a01399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29db2655a485990b6b2693d3d1dc1bbf100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb70c62d1421a6ac548d24c3effffe7b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1154c6b4b4e59477b8a45227a8b04741102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebddacec8884617d0dfffa8d8cee1f71103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c1a43cbae97c65b269481223e24d35104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beef2e9191e8afb85751bb9f91cded49105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701a16b07f8d16bedae10b9137078848106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d863ffe3a9e7aee33e8ef88fec0ebbf4107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c934e1f59cb60e323b8af83577a96862108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ad6b6071580906e72528f236c33360109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a3d6635582a44ea03e917f4b891f05110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d6bc597221b8c767f91439f37af124111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ada749cb53e88ac3afa88836dbfb0f3112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cf0d7fc7fe5b635b705fd8189ef486113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729ab0737525cb9013cc0b3922833589114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6085d6239dac6b77ceb9b7a597b121115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244472e7e36584fcdda748127d7d78d4116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0899523055b18cbf89b235c74d49d21c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3312f6a42ac2c953f733fb7c4f52d78118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efceb2c4f6a1977818185031698fa04119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b63618aea8f108fca81c614b93d9ca5120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5624d7308f70adee073a703af9a6f17121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3c82d450e20ddd2ddebf07aafef635122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb02dbb610f8fdd3ca9b8a799203c43e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff95c70e956ff2e3930df2d15dff8421124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eaed1f6107cf1f7b79f8c93b99a2fea125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2674d8552492d221e7863d418258abd126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9490b78ae42f55d0818778c4ccbf12a2127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bea35c84d650f9a52997cdfd1e20e3128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c099ed072114fb5376429212c03482a2129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765208eca1ac0ff18307e8dc797a3199130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6aeba788305912070fe16086587eab131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818a051f85bdb56c71935e66f64d1a4a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40745fe2f91708f924b3ffba9193c2e8133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8093615c4834b2fe904824421bbef16b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2542f56586cc59d64b93bc676736990135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc1bf40f5fdc790c7e5644e523f6fea136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da2e6512be840a2b9788688b7d6480e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde1c2d417d6e1b640b349a64d197c64138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265b9a75ad9e972f8dfee0f545367044139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4802df5e2c6f06821ebd40bfc292c7a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7dc4580571f7f3f2ba177a443e8e75141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df96db93649f36b778e134a9df2bd83d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3367b1ead7c5171a6dc85034eed05709143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd8e10bc41184992b7b68514b880193144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebc01419faf6df3d15e721755d31936145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c01bdf896f9a006d1228578619cbeb6146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d477ed609328a6c1c9321e29fcd04b65147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc41743a9c46c69f809bf6d7b833935148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a726bdbaff7b6a51131e8d4abab7bb54149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5ed6968e896ad07f61d53038ff1d3a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3031571534ee1ee039e61c54e9481c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5838db4e7c6bd72838ad0af5acd6f32152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328a15a8f148333dc1d832f4f8e71233153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3533b8f31bd7fdd635dcc79da27700154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3218ffb7d342f22c004b3bcbc7dcd538155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104655150d6682c48e437dc264ea128d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e1646668c3e59e8b36e760c44352b3157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39409ed817d7fa8487bf599ba0f0714158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7221d318781f68ab6f908ffc829f3888159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bb2d0887d1f9ae40e09eb0b9052844160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb7e33ba9008b1e5f6a1fff45d4bf2b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13077cef9d680f3eed5767202971c284162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c492870adffea5dfd5e576d525c8501163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab71e6aad1f7cd5a1bc6d513a779859164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3016bcee13b66f6e96bef10c098ce4da165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e274d065f25af234edd58733dd297efe166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4031627bf23236a62c86d511a8ba304167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5774515e62cf2d80c61ed5d63facb60168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2928692bac8a4801ef39a949a973ab55169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80725be8a0d927d55c9b7207b882e79170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73737f0f78d3919e21b0890bafe6f82f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccfa487c3662bfe6f0fade77879602f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0cd27fe48f5730da46a398e8ebaa14173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b9d94b9b7576dc67a5a88eef3cbdac174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b369c2739c8f0359f7dc528fbbab4d5b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1355e9d543046cb47dcb9c9f87823cab176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cefe88b53e8b2d646d84d9daee50d64177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c08ca6dbb4dd2374308d4fbda7e41c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc43162588887ac5c1ab471ae4e3e6e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a09fd84bd77b101f9249edc9d4509e1180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c749d33783ec705d33c32ff7b981007181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d42c987a95465476bb94fc0d0688d6d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65a1b4cbc07db0dbd33644b8575bb67183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db15e73db54dbb5e44e0949e352694fe184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19c35b944a48c4f883bb0bbd23feb5d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5b76755081e4a5ec2f4cfdf9c2428d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0b293490b6a74de06225c8407dfa0d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a06e49b5a3e6bc85e2dfa6d29b6be1c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6b118f0dac3874f9cbdce5dec93de3189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2107aa328baec075af56686e13d8a7190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10fb822478c9502114b6ba89ada30c7191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c8f1faee2e36f0e10bb9327f133a3e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f62dc6abebe6c01cb2fa73a64571ce5193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8081a4d7b79e239d1c0cc9a187a3435194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02ae81411ac0d83d5a31ed2556ee009195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6947985c8d9e4925dbda525fb47c119196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac3aa5f04012964decd3a9a99a28bbf197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2769d101293d26a6eebf43e5466ceb198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc7d271d613590fb20021e2bd0116fc199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9860e22d8e796a2cdc19b52fb984a5b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f318ef61c1cef913e98717d8c584cec4201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea12f52b84719b643678d3e83f46f1a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5aba4395d85c4acdbae325ca7ba8c51203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853b287713200f6835c8c2e7dc918792204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61b8508a22a5d4e988ada358de664c5205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0c3919558cc745efd8b96fd086a5cf206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15143f1c83906092cfabc38d8de9c9b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d128e2b0b9949a5810419db43a4c2c6208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d076e9973dfb43c278cffd8c6a235132209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c3bf82e539dba16e99dae5ff018931210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7305d6263f19d71b8e4423c61a84ac211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ea9094b1925b18ab9ab05c02039026212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eaf490da26af0c23dab01d91bf1c120213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0050602f0de6d8120c39b711b39f9b8e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afc7880d8e258db52ff251ad3a7fdc0215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e87f8ab0b621e0371d086ddbf739fb3216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97bd2b93498c9f2775488161981a3e0217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98623a3efe5dd065de9327a6d35f899218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f661b4a6b72a2b2f5599a1d1754b8ac0219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93532ab0a9e69b45682ee5742fe93a42220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1eced204e8faa140b65fabcf72b59d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98f469d379ee9d528885d28fbac6f1e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62605b2fc75c3d4a32767825e1322ab3223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd336547be02387d326e863a5fd624a5224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f62cb0d43dbffe62fa4c8fea767db4225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebd0bd8deef41390e316cd224c152a8226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8622f912f9fa294d9c563bd782ad7dcf227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdb3c33b9198013deb2386de5142d01228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c210a3968396726683ee3a9d5f0859229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d8ad6ee908dcc07b68cad88685e562230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2e9a6cb036211bf313701132431260231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ff58c7c1be5e82967996ba3a018429232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ea6958d521679e7d93951a465433af233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c44003b70726f62505eb940a182661234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ccd5c952601cab4a840c3fa66217ef235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9f4ec33bbbf414449dc4495b231f0b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70696ab6104434163c20f131c17b82d237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462b4c1ae782b5bf800fc73ebb96031f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4224d4ebef91e4907e5cedb6d11abe09239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e743e21936a44c8496bbcac3013369f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca6171d10d937f69bf17f9ba9c72ee2241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1d24b26ae978b244aa8b70529a97f3242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2438bb3c2017843d160155d41013cd243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deba5b073dafe08c7bedfe46f6f4c0ac244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef6c7fd84ac0248d70047e64465a901245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f839eaa314daa1ca7283e654f6ee3b5a246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3a01a4dc9bbdb083be3025855891ad247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41cd35298c2d9a473a94250920e06d2248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0097c62ea1666926ebc4f254397e736a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602578b452644a33a499c29ba68bc1f1250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74dae0ec3b052e6c32397727941195c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f117ac63a79fce247c48d0bdae6961252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab70f663d7b7c26104d1d8db468d2fd1253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e33691152f743148a76e84f074e86d7254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f1169951d9497e8e953bea53a6acf5255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd269a5f772047752cba5ed2b04b9196256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c347b815dff0decdf531ab8f48a3e94b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132c89e2d1f0757e7a459441edfba43d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6359bad5d3a22a74aa261f5f4e7b25f0259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4496d26708899febcd7defa29e4ccd260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b48af61b3859862fd988ea57240aa2261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe16a929d7aed91636a35b214be9cc0262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21626a415733f43c4da4cd18c40f3f88263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e030ff1c0269431be14d8946fda910264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36dc33619d971534a18c884b24ad22f3265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8d21698fb01ca362b0ba8cfd1c15a9266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621ad8118278befc093120d942615fd8267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae64ff67cebf4380b4a03777308dcb5268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41da7ad4b21b17194cca84a001a72234269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3a883fb683da7646f0a46763a57b06270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebde6f4644e9361815283f3a42fb3aad271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8299db078e778af22e7d6f9f74b03f9272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488318d30f13763c6762c2d0a0ced3de273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf7c08bb704153f9175a470c2595ba1274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2dcba049009c34ef0fd50e0b0a7455275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9c9192dfa4e6aa3086ee9a1a7c61e8276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1215df010431b56f17f0248aab1fe1b6277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b8e7403356c7658a06d48036d2b593278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c1fffecb73dbfd26f97d20648d32cb279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a7a1e55b4be1ba4a492af053080956280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f17bbbd62b167f8dbf0fb7370b58800281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d739fad12f8451fa2137e89d4e4b750282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe58796d11bd04a338cd184add5e263283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721c40bde51dbca17c8e104b0b2f006a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4899d2f7e2ef59f4c8387cc22dfa2313285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3887599849d158c68d75af1ff8baac2a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e326a6133335e8c3d24fc89c7d23600a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f60823f3e4a9de5380c891321b703b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605e091fbbd6980faa8a09a3d1e88c76289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc1d9d966180add4534667d60f09d7a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e64b658d7d98b896cde5eba3236be19291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf31ed6f97ed32926c18e99f8704a94292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fd5e613f379e27c5c13ce0ae31e0fd293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024399a24180fcaf891fe2f72d7e0aa5294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91434db38511ff89952bafde33e35059295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dba5f244538589fb49f3690aa53b329296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d9032eaf463fb9c295c611399c6279297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d181d728010b87151dae8f97c68c3c1298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b52592152381bdac0379b17437b8abf299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00af482ba1739182db52ceaff384165300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb19e4404cf67bfa7f29f80afdbafc3d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c71bdfaa18695c8267db0fc645ec99d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb9b7452a89b652c96dce5e3bd2c4a7303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64c24e5450a27be0e5e31b8f5dd8bc2304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b0f73ca11e1bae7ddd8bfa9b201c57305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef3715a4c606e4e1922904f460bc37d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ce195003ae193ec988742afd79f493307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783f9af73329722c042b7295c78e4717308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed9f200d1d758d9b872b9dffb786fd8309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ef30db77cdfd568439d7a8fff3bf6d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3a2dc66056695352ee0ca0680ec8ec311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6602edd538a42a26716f7035748d583d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9696ca06d869d9f10fd25d6a7fd27577313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317c7d04a9b63aef32a713fa05c4d61c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696889b4e99bb05f92a7fdbda0a96657315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5782f8afbe21f72995d314a617e4ef316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15aa551d9690bc164fef55d6a66a6b1317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36ed200cc238367273572a6a34c2138318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59c66e7d75139d569ee9b4133bc834a319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143099854ff2a6bd4c29bab51f45e532320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6ccc0d85fc43fd96e89154407f414f321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fb31a161aa5f2182012eb5c3d4532d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0017afe78ebea2821f231e35c33ee648323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882cb635c97758eddf169050b01364a0324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae386e1a8a11ac7c9a355d0f2399c4e325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c62dae17d39b7aa1db3ee31e30e47a326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4794d3355c4d7d2a86a8cad7b85191327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f450317fbed335ea309928ac8008676328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1489d937be520716cdb7b0e84ed3c693329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fab780bf0d493f45c03afb2eb3b8c47330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402b837f6ec4a6c92617c657a17683ff331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1bd5d490b5acc6e5bb656808fd9075332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b91708b4d85d88cefef80b61976424333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a118c7ff408ff71138772ba1f74314c3334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdc6ab34fdedeeb213bc2d82afc4f81335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe83265dac6edd6f6dd6e9fe8f2a05d336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8221391952c0485f1fb6d3f2626340b9337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f0016ec48a12abd4f37aea35ccd698338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bff2f2c9a1eedd5959a0ffcebdfab0339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc47872a444d27bae64be85798bcb5d340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74af7a83282b2bfa0267151b63fc1c7b341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99931660754c55b2f90d911e439ab59e342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b548ccd12ee65001bbb5aa03cc02547b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0c9cf9e1c6e837888cd930fec6ca5e344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42ee5bf7ca31f95b01d073e78c27c20345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9127fc7229fc44b703b5336a2f851030346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1b617ecf29b758e82e83bed151b0aa347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510b2cd90b1ada5b8aefdd323d68159b348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e897bd99410fe8cfa038faea77f5a78349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e6b6237efb55e2469715a42b1b4976350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1dc777dbebc65d8cb41eed471d28004351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a16e5b066ff121955d27efd60eb620352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9839376c93d32342027b9c94ca18a3353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465614979f68c995f4415c63da070478354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2093cd5a16b3becd1f29f2daf5d4ffe355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07473adb6cbdd472e1ab28279cbbeab356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a13cf2069e4127119a733c01e4a510357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f48961031a51ab46dc07d94a3be7587358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b03090a048710f598ff24dd837b5499359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadec0d82acda9bc8d8461ee33c7aeca360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6a63ac16d6db59ce2e09e68374c89d361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fca6efdc6d22cd92969dede631edb74362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9097bdb2eef375a0e7850c9bf7e31734363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db98ed3cefef7ac16fe1be0fba97a910364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c4ab08ee180801f62559dfd23288f6365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8a341ce638f1581898877f7f832560366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c4565025c16ef42d88b895192d39a6367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8059e08428ae62c2a1da3b77f72ce170368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9856e708178ea4f1841245bdb0e40873369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be01b3dea6ed311da889e993f5d4be72370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47983fb9f2caf3e348ce8a964ef325b371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3a5bc4c9e1e2212eacf76a25914975372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b062443678219b0cef1b2cbd0cc11a3373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cba598686e70ef36ae57151f8b257f7374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d17c294c998a2046081657b702b8b6375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fac82550e85a1188e719f1f0c51f2a376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90f88d249a8286ce9d0663b814cdcac377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f010f95cd35c4726fe8d1dbe374df5d378.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42bc856041c9d53055f56ad1555a6521.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba337c9de5015c17ed1245058f4ccf72.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bfc3d06068a384364a13669c5c83bd3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e11f1190d5bc9f780ac35053dc2adf4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cd8e21616f8ef1fe591b6109b76e615.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4c0d1f8b4274ada450058026388b7f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5dfa79a16221ed6954297530708d3607.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d106e1c1b1def38ba67651e9ed7f021c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9e32aedb8ca06f433c58a44e512dd29.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e451e30de927e364545ad5e4f7e79cb010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d92595608edbdf2c9df3c658b4e97811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3732aa392509442d8b8ac77cf6bafb12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4594c80c0532a9efa35b5ce3e5ab379013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531da324cc6435a96a359c05f9d26d5514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b7d752acd8400652204489f072153e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fe3430f0ca9cc945554b4fe6a24c5916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4da34d55191bc3742e6ccd7d9b49bfc17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223d57f778abde7a007b96e61357fb9718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b558e669b15a53aa049221c49825af319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be873ee0c7de50c162411884b928a51720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0825515982a1444f74bbfb1d2512c021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7827c3c2ef05331b795985d95fac338c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7ec539a1466979224a72b7de0e2dc323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd962057b1e1e460dc99dbe16d6540524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a34c7c380598044bca1145bbdd0127025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677784dd6181f16a059876d3abfcbf1526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8d3130d234d6e065c12fd458cf300127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e49c805539106e091368a4f6b28c5728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c57366fa8b841fb2ac0095084f641a029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b09e359dc79dfd600c3edf31f5e50230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4386a00f1e6285db71f0e1ba2eea9f231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26289b0e38637bf26220ff807e06cff632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9294b4f00c5ee06b4ffdc3f42e74c6d533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ba3e38331ab06fb6d17e2a0acdbafa34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6cd527a8dbad0d55e1f8894865c17735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d15da9fc465786e2a488f4e76f606736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3c820af987c5abcf6d8d5882a978f637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fa4e4c9c8795a336b29784a666bece38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcf1cc53cbef25b7ea89fc41d0f4a5e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93299213e2fcbb0d04d3a8b86a7dcdb140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b8e45cdf9615fc559d1324805a265a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cecee785843b99a0c1d6cc9b80255f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155dd12189ee23d851e2801fd56ad91943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a16442098b63e93a6521d5b92c039844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0281532678c688c3aa05f0d945c9d6d945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdab587f8bf807e3cf7f33cb0f15ff8b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64e942720d9811c9a73f4ecfd6b763747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656af9e826f8c4ad9204401538d85f3948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa00e335029d1749a4e21306e167817249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd531d2ee6e8b5d76d6a3a122e7af49150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05be64afee8ccfcc9e6c95637a0c013d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69e2933dd44aec8671afcc89bbb3dc752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ab6e78cf5976280a2398a37b5c3bde53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b31b1351672e80524a3ada6ad5d8e254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c813f28698a045d2c92498f15d3fda1f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cbe9cbf3313037f6443159ca14aaad56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94aa47483579be359c803d86973f63557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387507629007e927b68df82af562570758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d14a5d9258e042a812fb5a3dd20546859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af41c99c5a26986f544504ea106c41760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed1bbb4f610cf7711165519ab0abdb261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7eb3e3ba8702f7bfe294989e4d463662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0e8274c05b80a47a0c15ac128c349663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574c4edadbf24cd3b87a67d18263028964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ae633259e74bc22b6c2dc05a17f90b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ccf133774d835a0dde0d1413388fed66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d81cab10b9339c456ceb863a455a7c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94549bac316dcfbb87329e3b24fc468a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1997fbce2d69c75f64b24a9b984f29d769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72b8a84e37f28982bd9a5a7718d8bd370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d271ce690adc88021f60c1f1eb2844da71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c63b9cc210a99fdfe1b85fb248a4d6372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b690356226fbf05f96af295fa43f15e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c428032c87a5fa740be4818f8c50208f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6920eaf25db922a575a89e871d87645875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ece4bd5b89de628c539dc4f49e602676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a00fa5c82f1827224a19d61b7199da077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9528d9471d56ccb77f6ef68fc07d7d678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4c3b403293d766fac628f671c40b9579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d87a8e3bd0bb85893241710d9643f080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5bffd88043a57164e49133a032b22381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a670bf92dcd05eb8a1f301085c4f6c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6267ef5de2fee3dad45e04a7bc39d683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e56b1f294396a8237d1c9f488fb1c8684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e599fd3298b170e8b63e001223e2cb85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8d959d9677cb6e77649919f8cbfefe86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b911fb86c83e4f41adcbd45b5abccd7787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61dfe93b1266ac82d607f55bc8facbc88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138eceebf33d56c22ec00683e90214ec89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcafac5cf78fcc275c06fc4de73928190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac043840367c773bd7007f410587674291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70acaa0b5ea406c0e413206ada2178e592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2666667d3ebacf6af5d641adddd40c693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75cf899cb29a78f5794eb609f4c552094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcdef067c9d5efa9185dc047916c28395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcda082417b6a825c220590629da627196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5b60b1eb2263d1d41c4479bb4e6b1e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b1597e6a2e82b95789bd3ffeacd72998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9160f84132c7a07d0c1905bde9093f7f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52318fbb9d0d135f2c823a00834ea8e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384603da7d76386b738fd8699f218f05101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c549760045cdecf9cb7cf7801f0a12c4102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b13e77552063c8331ea311ad90b8c99103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271f4e6812c0bdc9474733c2c2e35333104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a687a463a07dd60b420e15d72d5431b9105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f11ee6a4e876833d0cf1d140fdc017106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407b67138c6749e122861b9256bca613107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba084a3998a2b474fe2d9e3c5991b41108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f785234d8be970a2638e40128b9c99c9109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b47afa48e7a4369b5040b6dd75c72aa110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b37afebc9c508d3fb05bccf7c3b7d4111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce9c477719a9e26ea040a4ab56f9c2c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ea512c1832cade0096b717aabd0cbb113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fb3267618888b836200def24908fb1114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3476c3af6f5d7b37148b600fbd513f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007da9b2d435948143320a161ee6ee53116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092ba984ada51b0f939de5dcac54185e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa57170cc0ff770756664be5d4fbd6b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e73eae740dffe32b69c8567653bdab119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df43e37c00f874447c1e4484b688d447120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5bb39901bb2d6b49f83ee40f3e8960121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b017017e874566de052cf9150bea8c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85784a66e28f3c066bd235798c258785123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbfd5b4726f9d972df6ffce88753d39124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92110fa81a6117f158f886f6607def08125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934b179541938a097a179245bf44a8a8126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841d6ed2a5250ac98c54a73810fb412a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c250f7676e22579811b108191b91cce128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd56f2d28110c2524f1db2d75d2a85b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf3d1cdd47fbe18a17eda8c0242c560130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c58c6c398c04ad4bc443d246d71897131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cdcaf384d0a995bf97ea0ca85b8bf0132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0e58be85e7b17c4262fc671cfe380c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2193ebb9ae8e6ba2c79a38fc5dae13f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0682f970b153ada0534c5d44b5a7ca5b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d58d6e0ace687f19b1d3df25ed0d6b4136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f720507a78afeb58b511bf7f3373b8137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772a6d0a41e7a1e58c42a415810d0386138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674bce32e5afac94a9c1249f2ca85cda139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c14af9d6f8edd733a3dd9159a909fcc140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26be3f22a51aaadef38ec7489c8884e3141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4812cefa69b0188858a2d7a3bcfaccbe142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d3b25938e86855298e090571e7adc2143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7b52486050148ce5f1fdf3412a1436144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a152ab761c73ea68ade185f5741bdaf145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ede2e5321ce8b3d77cf45206832d71146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3424a6c5a373a8c43f01473331deec27147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daced2a340d0862201405f0ce859df55148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71daed1b2cd5dbb510bdb71e7cd85063149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7847bca81e1b699401951f3612f87b18150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b26a9f49fd9b3f63feb0328c62ba16151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85836fdf83468dccc91dda3cadb10ad6152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7313f33af19975dcda25982186667c9e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54e3060afb6af7b3e0f86b709a8b3a6154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580d2d3fc85c68cbe5b0c66cb77adfaf155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb5f6f6281ca5afd2fce7642cdf83d1156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad043731fae6ed4c3646864e54da223157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23f9951c856e9c0d8f47ae20c8f4dda158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed981f60e519b1ddc4f72d934ae45126159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccdaacfcbb2b3b373a12eb830391019160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b99b4acc7c4f67796bc53689829c80161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3944aad2d942f23d7a8407acb3e8a50a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8d350bbd1ae3606467c1fd7bff4e20163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869df65ceba36fdd40468ab73de684a2164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf551679c5756b5124368bbb4f6f857165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1b669670ea2c47afe2c56d676424db166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf508b3c1294c3e51289e714d32974af167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef7556337ce7a592ad0065b802d60cf168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fd59c36dd2cd734c25680730c9ba8d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ab48f617be2f57439986a0d955fc41170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d87ac48574e802ea1b89b99d91ba20171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb12ac466f648a28ce65bc49461a6cb8172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fda7f231bce6ed1de5a2e77690d32c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd866235c65ba5c7680f04dd370d26c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c7c7d94f0b7f809d10ba5646bc4a81175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bca748487e7b6f2d4c0c28fe89bb522176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef8c19ef23134e1a914ce516d8aff6b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479fe13f00d87f485bc35e0e14ea6a53178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36910167b141640654fd8e4c3493866179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e173af26e8ce1f05efcb2cf96b91f46180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e8ffbd3ed7e90bf87bcb8da59d281c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5634fb58db8604e9d267368fc9f7f3182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af921d622430b04f0e7a89451fa59ad183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120c5adea46661fe556688791a997247184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea35ab42c9dc7fa405b4c284b72efd9185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b48bf0cdaf688583386a4faae4aea6186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c0dd87eee12e7c1b59df86b1c4eae6187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ef71079307c79d9d5bf313dba95086188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c15e4cd22e352f083e4a42f9a7ce679189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914811af06b4e83cb5eee3afc17ea9b8190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecbc457cbbe6d33ed35334d5f78471b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dceb6df78b7e1eacdd6f965d1ebae260192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a985604be0538796cd2f79f9b81f11d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78e6f6e543be3e0bed55d42783a658c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7bc4a7cfe66ba60517e968fa744362195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd3c2392112c81d51d54f0576ed7529196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6ee654946e2cddaf1fdacbc48569cb197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea644e6a866a60579a4b1b29e59b588198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fffc82eea03258465cb28599084ac2c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9feda837f953e6a6f36656bbf1ebbe1200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49286aae35814d17113af78600198eee201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acae46e9250ceb18e58895348268c886202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b996254e6eea90a5ee97c7ae06f2e2c6203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a27324029f0fe0a2f8ccb41d29e131204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc15c5d40a6410a7f895bf2a1d96aa66205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a5f9d68489b7c4965d58027e4dd341206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea3f0fff4dec726809a06c074a80185207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301524784edfca0b2b682e3e30573c4c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc6f4c89dfe6a197273193b73f151a3209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5561dfbe57c56cc9f15c419bca553e95210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8411df05ca819ed7d1e039357f88af73211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8699693d9a8afc20146c409be933107d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e513323ac1e89690309a02dc105e98f3213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbdb322286a02a07cbe2fb2e0636ab4214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5ae26f3a891b52a0cb7be3e0863b3c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a99c61bae41c782b7f1d7f5416f3cd4216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a237fdb8ecd3cd187b640256897bf7f0217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cc657e97fb2e18680639753ab4a19f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9110ea6600c5b7cd023064b1531e4ef2219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4f84b31264c53c1c9cddaf531a509a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dea091bc8c5050e288098727e11948d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89cce5c17257c254d985da759a739d8222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7486d3adb388f5d45bc9b2c960422d76223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadff083f2e37093a0d8d3d293e57aa1224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437ced2c2e37208356a56d65c33372a7225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c01bf80c38fdb44e19c81bca096623226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a800356a14684a93088c5846d8617b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe75fd62e8a2729e0c218c2408ab3187228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e02c27c344bd5e01431b6489ce103c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d255441d7c545259eae4046510628b8a230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640aba71069b7cbe2fd64e48ae72caa2231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481776dcc5409f83eaa739cf359b41b1232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e140cb5c9a9fec5791d559baaa514b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df7526e3eb0d56b111be57886e55c05234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6ce5336d80d7c0751c42b30b8cff0e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa47bedebc736b0db4304ec762bb29ba236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59c938fa720a1488ad8ed95dc4e16d7237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74449c8c9fdbdd87072fbe4bcdc26874238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36e43d8eed1f3d8ada151977db3d9a2239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58125841db1799614d6dc18387f0e31e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96a692007f7ae3afbd82915aa4d4579241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e74d73f7c2b15d3f5309c647ba6df02242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8e012aada205615b30c1f225d1d50e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552ff8a9544365972797af6634d2ed84244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8409cd1f47c9bf6c1564439a26fea8245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36128229c70d7ea04bd5934da3c3235246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a61e3fa0e72d2eb52050a9eae1af02247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8654ebe0e7dcf92a7999b36fef6e6a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba7bb7f86f56864fb7af8c0f034191d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8de860856a27e7f64717b41386be0a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ec149c45047200503c8bc01efa7d0e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b45cb28f5d0925e03c4586f0c0f9967252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91eb133eb704f04de5c583ab9283d543253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed73ff0cd10348ef2bdd05cb574f380b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717beecc9c0a4e2a9664b4eb96c9208a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052137c10df8d66f4cb6f4c82298c126256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf8dfbe6695c20b1b27b53f766a2a1b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1f9cc45859249393363ffb4d6410fc258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51b169e7be6ced1cd9bde07e9b62656259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1159f1c172cc875fe8ffeb29b67efdef260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7a1a3dacfb6f1f9b9afeb16ea22fbd261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6d850008bbd6b112069379499c9e6c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b6885745b9332b0fd2031a24af1224263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af557f8501972229a49d0a990b684f7264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e65e6db4917e7651cc9fde7759436fd265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bfe333a98e0b14d7a9345163bf825d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b4670625b50f240f17cb8108c18349267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efe0f84a415633a0c39db943a678952268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8802f19896aa41f268e749103035bff4269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639ec224d353d8b3c7709d23b6ade838270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89daf42fa7a7cc2ec1db6e8cd2f7ee39271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d9ff13f5ba95201ed7a1147b1ccab0272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451ac12b11c57362df84006f1662f3a7273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e7ebf626a892e9996847317bbaf373274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf328b0aaed60f6a4f358137d36a8fc8275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e06dfd9faba515e1fad56b0e3c3946b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905fd76925bd03f73282cc3228b5e5d9277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b269adf6c1d8314c8b2a3a5f0612a833278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048a72020a0a56bfe55656227808c107279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d4897b363299c2a80bff631e112cea280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dab179e80ff86fcc4de0dc16b61df37281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f41995fb7a9587df83e861e6355ca9c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc6b7730bb00f82985b435d464ce8fd283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8150935a9700b539742d55d81e8a3c2a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48be50053cfc4470774e63e206338f5285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8adab66dd13f080b582830b0e20f55286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf46dfb24f33946e3b9047126439ebcb287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e28b74395cb7f4c171f10021c1d6ea288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd359fb68e07144019a00bc4a749ffc289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbde93be2b1d8d50c208385a383c2b70290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f0f525488f8cff5c1ca957ae04ce11291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa29e0b3ec2d859c8d5c3946f0406b8292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041d567e1d2826230e58ef9d06896fc3293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2a73f40e865d44de7f3a29987902ce294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70839cfd5804da56a6b26107b7d8c1a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e4d53a0fbc7c4d5e1ec5b864fd91b6296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26bbae0f59c806a37994041a36713e6297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932993192f5f2d015f1c4f0ad4a2ed38298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a6deb2ac354ca5c4ff5c80daeb7432299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aaae6040d49ce86be8e6a42f2236208300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f06aa068a50f6bbd56d4895b25fb37301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30020115f36101383f89f88e820cfa0e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad333c4e7a7b8beb46df6db5bae3df54303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675111506335965eef8ca9c5de8cb5fc304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f60a4878c5841514aa63ba7b87e03f7305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbf12fd18b1f52889260549fafc4ffd306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988073db457d2a9a9cd06b02627410eb307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc98f28a4d19140b9807c79c465a328308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c33ccd89b941d0febd3e6540f40959309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456ac478199dde2a10f492973d9f7a9d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ea64813553647c09042809b6467f66311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ff777d963e52e49f11acf948b4901b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add00c322408cd90b33b8a754a6da84f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7eb1517712504fdc8c004c8924f7386314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d1bb8cdf87f2bdcdf6d28bf6880900315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d482b1cd7ed77a809ccc880d3f5927316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a72674adf38ba662752902667e9420317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867b2765a2865249c83e30577c85118d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed17ab233a5301f3fa1ad86c7fa27d7319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1b3e3977b73336604801d86e80f7f7320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bd0c340172095d7fc5de973b5ca078321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4e23b6d849ff248fe1dadee6fd612e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec7ebccb123247448af3a227fd8d579323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a75b44456c8275a5b8662226c72bc89324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8de68b3e7b06b7b06e93a4a04e6f6f8325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a4e0cb5d59610a4f73324b0dfd0dcb326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b377126af51dee6d486053a09ec2bd3327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f76f629160a5cada1500c28e3e5d52328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b1dde450c5e43e4bb08b67894f2c98329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c637b003c7d688284b22edf513f3db87330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2077d51951896f00581eab46c94f1cb4331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2c85d5a9cdc1cf7b1ee98d280468b6332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e71639ab9ebde80725e69e0a0474d7333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55f19eea521f835baf72a38121fb301334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8c617c8c60372ffbc86dae018e86a1335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707fe86d6cb825c2f092dd5271ab6e79336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7cf0672e1681d273c57c33820ede71337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a228f541551cc3170ff214ec68cc719338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0437d811575c27950c96fea57aaf2a339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc1a5935bc89b904b054f1c22cb2957340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90844cc7bdec54e646880e489063178341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0deab7f32e7fde12b3372b286eff3474342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe32b5d9b00dd26f2f29179d0646798343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdb07154ab4cab0011d695c9de4fe6d344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d978bdbbac716803777659f349cff6e8345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4b242a31f168ecce927a478d2cd819346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be05624e3bcbfa0e8583128149c562ff347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bccd3505b9b05d30f26a659b16b343348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae26ebccf4dcc7a7fbb2bef5289f771f349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cbcd48460e899b4077b3f801b195b4350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813ac6585e2ec5e53092290ec77a5bfc351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10dc9f8ddea8de5d0e02b63cee9cef2352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0269dc9f7e6a7ecda14864882d486a4353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afe657d9eb91e4e1e62963443d6e6ee354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fc7661a7d8bc5939bf845636a4ff76355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682439a99c1451eaed29af20909e23db356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f816c83de80a29ee3cc2421b6f9e59357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565ed9b8a1eacee217ffddfa876d6d41358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494bf2ecd8264b3648046afdb9e5fc3e359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdd3df7789b61623530e9350f416c45360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdb1286f48ed6f3ff01a3e13b26cd60361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ec620426124e05998f060bc6665bb3362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f4ac771c12422866ae8a373eafb4fe363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2b241235c3b71d06413df0d63070a3364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1960b5161b437fbf960ae251181900a5365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd289bd990bd11ebcb053ccda3cefd2366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff5dfb5e97759ef3eedfd99ad325124367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481f2acf3475ba85840e6c97c6c71a6a368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a42e1ca3a1a612b1f77daa7d1a15e44369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c7a648b13bce37bc2cd05ff2e5e0db370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ada8c689ae99e2359314a5ae82bc7d371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1c4ee832847cc6a43540aebc270e97372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add0b0431386de20d64ea080b701d79c373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef651cad203dde552202537bc2088f52374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bedb10ab2678442c8f087a9215ade8375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a740635028cf7f7cc3d234fa38f451c9376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3ec993df408f5e1c9b33674482385b377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334392e6e7aee58c44c3806ae884305f378.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>