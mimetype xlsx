--- v0 (2026-08-19)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="437">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="436">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -296,53 +296,50 @@
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-electric-wireless-car-charger-holder-suction-cup-version-jr-zs248-4-5-6-7-15w-/</t>
   </si>
   <si>
     <t>Тримач JOYROOM Spider Stable Car holder air outlet JR-ZS255</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-spider-stable-car-holder-air-outlet-jr-zs255/</t>
   </si>
   <si>
     <t>Тримач JOYROOM Spider Stable Car holder dashboard JR-ZS255</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-spider-stable-car-holder-dashboard-jr-zs255/</t>
   </si>
   <si>
     <t>Тримач JOYROOM Phone Holder For Bicycle and Motorcycle JR-OK5 |4.7-6.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-phone-holder-for-bicycle-and-motorcycle-jr-ok5-4-7-6-5-/</t>
   </si>
   <si>
     <t>Селфі-монопод JOYROOM Phantom Series Tripod JR-Oth-AB202 |Bluetooth|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-joyroom-phantom-series-tripod-jr-oth-ab202-bluetooth-/</t>
-  </si>
-[...1 lines deleted...]
-    <t>000003778</t>
   </si>
   <si>
     <t>Селфі-монопод JOYROOM Magic Flute JR-Oth-AB601 |Bluetooth|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-joyroom-magic-flute-jr-oth-ab601-bluetooth-/</t>
   </si>
   <si>
     <t>000005818</t>
   </si>
   <si>
     <t>Тримач з кільцевим освітленням JOYROOM Fill light live holder JR-ZS228 AKL03 |12", 2A, 2700-5700K|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-joyroom-fill-light-live-holder-jr-zs228-akl03-12-2a-2700-5700k-/</t>
   </si>
   <si>
     <t>Тримач з кільцевим освітленням JOYROOM Touch Selfie Ring Light JR-ZS228 AKL02 |8", 2A, 2700-5700K|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-joyroom-touch-selfie-ring-light-jr-zs228-akl02-8-2a-2700-5700k-/</t>
   </si>
   <si>
     <t>000006657</t>
   </si>
@@ -1378,51 +1375,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e4c49715d6e8a41b216c82d9c5d0061.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54590c4219ca5dff5a4cc2e4ebe95822.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a62626a48a952633c1e000a999e5a4a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7ec5fdccf6cd014ed67011c560d6c34.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0881253e1b51c137f96c1366fac7735a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698f6f32e8fb02fb2204f3622566f1686.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08320c6330cb6dfc95c647c65edf43107.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606b07f669d9fab2ddc36b7b8f9acb528.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a41bcac8b6edfb3f9bf455858dff069.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5882d765230b63bf89d69af95c70eb10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44692b5049bfd0e0bfc3f19679067a9811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bba634522532edda956e6bde4ee9da12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11ee9cd646bc122d063bd8ad175565813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062c44819c78cdf935cf9a2ba6d9025c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f49a1ca17304a7cda3bf9b94a8c72215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be48d632e466a4ae056d2dafd3f3510f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a6a8d25385d7b3770de2dafa1ccca617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a86d0a4bfcafa20356a7ced601ef1dc18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01365f53e4267cde1731314bdcd9c8d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d083f007f5a3400f7076b2478022221620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99044dcfd606c877a5530b70b1f77eb121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3500e61c83d5108e5c43453116f65622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1203e3008c0e6e86ff0daac12cd6686723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fdc942d8db8f956d4395b1613c6a9324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580c5d8d7fcfbb6fdfdb8e422059773525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec1021774e0986a664d0acc6f17224f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf756bdcf95d18227fc13999f2e8af427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d4cb86a51dcc1c7965bc8442ff1e6628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb09235904b328448873d61a262191929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cc78f754d2407274458d00666f3e5830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd70d5ba7a0aaba5f48d898f8193c7f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f7484f84970730b02a4641b85be0a932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cd9c8b25708c72f32fda5d2b62262f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e2f9f25ea1caa4c678c7b5cae5d14a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea6d7ca764deabfb2777af22d32d99e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc8e1af4418d7558eedb09b7268df2036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc156aafee1df39a594255b39cae0e137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfac03fe258f10464f83cf196a93f68438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3016794227eb08a00813319d9854b12039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89633fade40dc62dd4376545c34cb8eb40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb74c2e7a4d0bf163d650d31081f79da41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f9ae042d90c60e384d955ab35251ff42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3098d4eee011192c73eb4c6e80943e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b08a7372fcf570f7df3fa5c228a8e544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad222c17a07582cd5a545f112dcf94e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c62808f6f8f2b15685991704a21356546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d738c56d1582757917aa48b9f9ba0c347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4110c19ae9c31ca9f8e7dcc5b95a6e6248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c5cbc170566c9320805239be27cba049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb85cee9a0df6fd3235bcc7fef2073150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521b2f8fa4a453ce53afe60552e03d7a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587731583c1326fcbe8e39ead6e495e852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2584ceb696b7cf3b43891147189a963953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7402244893ff1b7c32ca8e636d1a86c454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6503f1d3f3b51ec7340141f9dd369a0c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdeddc2a9e2fa852c147f1f317007a6756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98f52e5fdb84c259d91c82328326f8857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7481774f11e5421fdf766775a9c2a63f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcfaef0b2defa7d1c37e6117c56cec259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2f9f115b71fdb98fa2428aee7b6c3c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f820edb1d175b1cac34b934b41b0f8061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4571b44770c393edbd382c8e3ca51b362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9843ba5ceed9aa1fca18b681783365163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff43b6be9cbcd460910eee194c2d31564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbdbf356e2c56efa2a1dec41ba4501965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84942f355a8d9628c56a0339ec087b3666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c1d219cd128b88f73f295aeb62b00267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826ccdf21558878bb6c9b08e490888ea68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c7331418ac0d8f6d1536cba0acc64c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f14402048cbfecf47f5fd40d88fa70670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a141c777676eaa817bc27c8a678054a971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0aa7a19cf93ce911b628967700e8a1772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de89410a4c9ac8117591064348a81fcf73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d9e0a08b8ff0cbea75bed3c1079e3274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcf5944cf506880b5df3f632afe6e3575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f975ed6a1b567e77996676caba963276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698e4bf962110d954b7096f4ecf2dfb877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d95ce8f992fe6ee4f67b7de6b6173bc78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9149803de7bcc5ca56b065ad625665279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43ff51180aeb8a17a6d65eee26281d280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d53fd9d21f87411d998ba8246a313f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840f8113b52e5ba29ce10e8d9436a1b982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139ff7ded5cbed29133580890063f30983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646a7ba2ee10ee5b0d920c874a803da884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48336df71f5004c26fa1773846e6e50f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371466f52d058b47a8fc7b7f4f3536be86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4260896c2f1697072a8c7d2c42292587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de7c6d30d0b0ed0d76f903f92abe91988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd3c9854ce612fe26d6fc3ff886f0c089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfef831ee66cb7943f569ef208e01af90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f9233ce596befab4632059cd03caaf91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8341fb54b4c262033eb91197d7f5074392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132f2df6c154eed6a70c6146fa3d5dee93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce6bcc336c5c106d48952b0170afeb894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3b21b9ffd911cabe98e2430b9690a195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0724a9f10100e29ab3773fefa154a0fa96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c00a811c50c8a209b42ae4bfb0a05a097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a4cd8e31dd852e2ec758a4c796a76d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea011cbab5a02ab55e5d8cad0de6456099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59402d4d1921bcced3721c3a1c9eaea8100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0684817194db8c4072f45511a5441c0f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e69a43112987db04ef5cbe7fa3e30aa102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41f7d49ac277102536e04c456d008e9103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbe3994c61fe4a44d580227854ea53e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d63e7cde7957e41509663d91738e24e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b504ab7e3b64488122ad99539a4a72106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ec5cbe4a5b2eeb874deabca247f214107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e43a46d19ccede2c9d634fe560752b3108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ddf30cfde9fdec8eb28ad9860205e2109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec258959ffdce23a165ae804c8073e4110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4e86b95915c8004993df1a9aff0c5d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384119d0eb92f0f404deb62b9a1b5308112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a4ac33802043f1be0555467a37a05f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5529cabe86201930ea4586e972fe5a7b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473d871d115f0fdbf36e39d6d50cbfc2115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7295432c6d5d06a02d287c916f0b727b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9073cebad8d35fdd888ca2a8e11e1f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626877d1328c29c525f5f1431f8e73bd118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f12dadb550fd92bc71c5bf3889ebae6119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75b29d4c08e14df16f4224ace13d858120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0dc4a5d49e93df66b8b29b0a224045121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012edb50abb65d3e0f7e29d1c289d427122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53aa1e818b4fb6aa2753cd76cd319f9d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9c99a6b3655378c0f0578fdf5984c2124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e6f8256e57e767a465bae87ab49490125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12dd16b26d75df3b7731d587d1c4fa1e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5911f1b54501d7bccdac4274d4c753127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bee1e8637309d721d154171106fb3f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41657291bc531b09bb5992a76348b57129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f424dd3f175936d4549186dd29dd25130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29d30f9471b942a32f52c6eadcd702a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8312a8a4bbe7de7d65ce0216a7b4213132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f591d660747523b343c3ffb0c2f990fe133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5471f7ccd2facaef7a349a633e4b6949134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17468fe7110119ff71e9b2a529508859135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff67f50f344ade34283b07ac2be15d99136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00d1082c7a3def30d451b34f5a63cb3137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a859ab20a7170708b96d043828bbca4138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff895c73d8fb9d3959395c0819477cad139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23a5002e32bc02db53cd21f307665ab140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c62f928c0f4afdd6d15509acdb15349141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e507a4460b63c1ae88f7cebc2787db9142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b17423772676da5edac90159625a73143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49394f119319796043b9a7f0fd9678b1144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b9495cf27fc85f6efb0486f495c2ec145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb87ce193e34a6b705740d2da851911146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a336c966d04081c25dbb1199449503c7147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5269139943597c6d3b7132ff3e437cec148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443f4c51cfb6e8d737f216b531dc7a1b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87801810fc8672760feb2b62fba03a7e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc1400359990d2eb3c728ec37d05e18151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28005e77c4e5bba376ee008ce100894152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b1208360799fe80a1730bf06bcd79f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9108b0a0d2e73d3b5b1fbd785b0de1154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da9b55d70b11e2413e63b1b58962700155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a605268a1dbe397333522c8214c0c9a3156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fc2149cee51c6fc1f4c7beb4302dad157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4dca17f49d17e2949d119de8207421158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf88cc2f76b51de7c623deea1a1bfe0e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3ff5134d003c55ad39fe1cac1f6460160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da41a9f5302025145e7bb10529f89675161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16886c945a3a0ab6be1f51fe0ea91023162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41520974658c5b3aaedc9f8f9af8d27163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31a8c9d127e156c82fed18c989b5d7f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5faa13583ea6ad18c9b62d3ae3dbeb14165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674637fefe8eaaffd168f1d3e16cab68166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8550cfc4e66c943ce7dbef05e6471108167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da08bfb91fd844fee1f7dee7b03a283168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae74ebfcf1f1069da89a53f460a0df2169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5bb4214eedbe44ce2fe6e09d844c69170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7faca4018117fb3b7879574cebda110e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd4f6a85e21f4844c7367cbfee14fce172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfca0131bbde62a617fe1b8a649f623d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73bebd8ad9d23ab3e8165e803d4f47d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb328f41bf737b585890c7f6f1421be175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd95a6fe7f92c1848f2b5b54d05c8d2f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d28890477eadd6e68982fa7a012e3e7177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571f0b3ca28c111a6ad9c7cc809b5ab9178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a036c9147c92155b5ccf1f58a1aa1601179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b2dc91fbf55bbe3f3974c93efc42bb180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f026ee530d55b1bd9616b97d3e691432181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58001d2de35252191dfa6190f3f4f54e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369cd143addf9dc072bcd08dd4e03ce7183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb324b6ffdb49b332bd005d96aa9bfb184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2e96cfd7bae2ea9de83d2db31f6519185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee49de716279a3a94725775d4f260f0a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4c9baa02049d45ed9042898b26fa5c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2509708fe5b0809e44676677c86c5eb188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca1f6b785fbe57a8601d136b89cc60e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72516cb63013b552516a197140acb4e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3441f057ee5c3a2ea5150cabde41b270191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f2920b26908e0630bf0c0a6b9c3784192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b42f990e285f27bfe7ddbe5f08d9dd193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebb98377b086e9ce676057c6a567866194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8a1053ccb56667899ccd73bd17d07b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba928a720ce86590887b28a4cff328a0196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700dc074c7ccc173806e57878c1b50e8197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8a7116c9b16347ae1387698ed2d4a7198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38140e346152a05eb3cbbbcca0a2fb9e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebc73e00a25b8dbed8716b2c655fa3e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5452d2efcb5d88e8a52d45ea76c95f60201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8003110994758fc4cc3f859d11d9711202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a43b1fe20345381b3e867f352d8db63203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5485b943cbd4afff46edfe9c5d98832f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7a742e1e000d627c475a7e88473093205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a8906fec72ae485fea3a944eee24bd206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631367094797a8d0360940d2a7a2d5e3207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb4aefce98f0a1b1cb759ee16b08a41208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b34abdd5becfae6562f7b17aa7e0f69209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c36427c72a423e775e42aa4c90f08b7210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefe7fa26d1adb08fd533b41dc909f40211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d230f4f5813fa7ec732d0ab2ff4c7890212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d5ec15fcfd7c36b7406d4db4f3e0d5213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bd588b30ed2f26bcb21adc3d1ad744214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2c1b0903e571120cd2beddb1db23f6215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a5f32f1b5715aec400e8c203f23638216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c14e0e540ad257da217f644c5a0f22217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbab31079ee7267ae8ddba07095fc42218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b5472ed0489a23d35e2d7b5c50ea77219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5377065c2142fcac83826912489f0bc5220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442eb39e97a67558b4f4709d767f007c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64f669f8e5504e1264c05505661d92f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59e3f9050879f7b9c2b90a1f6c55e72223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33695b84ece6796fa26e666cc085962224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d01670cada62b58e389bf311d8b6d5225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6414e080d9b7362696a0bfdd12f29aea226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e264e4599d894df7fbe5732962e142227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69ef6d3da14cf5238d20b87ee906361228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b113f71452bce6ac41b948bfb4a637c5229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5f88c2f8cf3a5ebce4bf92b9a672f1230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85cede420618d06a272b58db793ec02231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15789758bce4cfc8c7aec93752678336232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760b77ad87de30cc41fd45e6c7f154ab233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccd18bf255070a80f8cc34f08befea0234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ab122f38a0d8c21d175185a5b27e37235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7096e2cd13227b7ae654daa45553bd236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b035034c8ce25ec4389342c912854a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e376dd02a76661e38aa1aeb27820f50a238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27aba9343278d4351b265a2645b6142f239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4892e63cffb8b5d6138d571cb75eb5240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cce3af9ba3eb79e81b1be829d5546e8241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d6261aae6ced85a48f393834a241e3242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543da29fb0a858c46f18530c74edb693243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1b2da65bb174bb0e3106bb29a63c3a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eece5a25e61881aaf10b115d9b40a450245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf918334d4b97fc3afbba653a43b119d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c827f4c471664fd9c3e33a3797932fe247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb25a83899d775c3bac80396b5e6abd8248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005b77aa06b377c57b320414dbbc303f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14841ebeb0d603cba532c3f1ba1d8a00250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0762a4a23baa76367f61534bde64dd9e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbdb35e723dc2cb486902251b754202252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afc02f9489f3ca2a1a7f46965f9260a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41133442181e2e82cfc508f32ec562e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb6e8539546cd1e3b4da844501271c4255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654bed405e1eab74db30cc3b51ab02bc256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82a707de0fe4ce4393baf18fb1da7b8257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325bf3d5ea6afe8d1c82d008325b3439258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682d19b016b1247bafd57f6e4ffabcc6259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01a03688985737e80b6e1fb61d9536d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21b21a683f7d2bd7d3e15477607dbf2261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ed11780fb2227049d1586c8a38e147262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b034d2be32e85ee2351dc22e30c88c1263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae06aa074910ad7559978149b4fd7f2264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80794a4838b3a5359aaf9d8d705eec50265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740c24894427f2bce5fd547253611dd3266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4e62f0a02001e1c3fa5433b5c98f07267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b8a413f74a614911e020ff0ac42725268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599bf3491e652623e601faeaeda5ed81269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a667ae11c7f783f455e0da39801dee270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e846da7b542da6c2369c8db2bcb6999271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6326e92a7990083fca5f6ca1e8b9d2e3272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02df14b575a5257b3496226d4f79dfbd273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1308b7bdab60dd2d4e849d158465a0274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb443be69e0bae8ea2e5f405778a0c6275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3230b1cecaf6d5bfff5a94b62221e23b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fbd811ff14560e577a60637453d100277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7213ed3e70e0be29ec11a80145c02a9c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fdb2820dbcb7f84a469563d5178bcf279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef3c867e30ded58882d5ae40b8d765b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbde0b4d3f82b5136aa1905457149dae281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71676c4abffb8b3fbeb4582f1341dfb5282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c28077050342b8d57a576c4bb972c0d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2de836b3605509e64738bed6aa26507284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744dc641aca8895dac39c362782aacb7285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0790256585bdba0c2ae4bdfb7562ed90286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ac25d8952834d413b539ebb5aeaa9f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad8ccaa7c4c87c0ceab0c4876deca88288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0ef8c4c361ad4cdfefe18f57bd9f6d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98dd30e1680b93355dcb2381df7d043b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5dd95fe1c394465a6b7a79831216dc291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8fa3ce6b644f7fe16abaecdf9ac74b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc74f1820ce1088fa6d3c170f980417293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feac895a64f3950c7f4671277b7c9890294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9661e3c24ff018d86043911d7f0436295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0e3fe7bf6e9cde2a14f4e38daf2147296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1767a1123fc79ee8afc855383e99184297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35f27c66ed56c629b05d8c6988541d6298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68dcf0fd25076476f6e593046a20f3f1299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c7c43c0c89c8e8828a74c1ea5c8f2c300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91d605ff9598b2669748630b12c9c9a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2a7539e77bba17f3529fb800f02399302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c441bd5e61f8b0d1566585fc6f81e58d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cee1c957c9e9240ec3b8f6d478b833a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059bc958d5747a85aa08b55cf6571891305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43326f2006109e3e08fccbfb33cae20306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f9a962b131bfd782cc635636094815307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1807dc474af37f32f9cf58072dd84c4308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f3c3a2490d7aa98fab2e5fd4a566a1309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd82bbb6fca5fc220a5259ad26cd4f8310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2d3f583ad3de83b2da20da41605f12311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d35766ac8e4ff1d5c3bc9366a5d0f4312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eef210b2fa448c32783c4ce6fa61105313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542e2110cb988fce1df9cfb485d43c70314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3253e2c04a87536b1db19bd0201cea06315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9495c212116aad9c079b06463462b776316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d6eb36a5fab1e42c2002ce78422ce6317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae01130932246bc19e9a03e2d2f68b82318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f38e2cde9e3ddb172f63f8af3f4913319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f13da14b6002edccb5a9d6fec3545f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115ad86d52a56467083a3fe58340a972321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b0d76989b71a9d5b36c2ec0019584b322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331b571130162f4e685884fe3fce0020323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f70b6176c127d2f311047c782196e33324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b167812978e9b256ba87fac8337e5b7e325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33a6c7f8f9889636876eaaa57b70ebf326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e75b111e68b11f1170d7362ce8be77327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f37f9c4e662b5acb0ffa0b93c41151b328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5997b448e0fb37e7da137c62a999937c329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35677623ce402f0190df7cf4dda80f2c330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13674efd3b07afc2d5270350752659e7331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9417b8d8e6c6c8f5d866aaa8c0d93abc332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee05e661ae8d67b810e2e54829b574c333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b563b2d38b8f84e67334e0a22cfa804334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7977d2aa636aa704e17775b2f74bc5dd335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d021c0d05c6d58bcf556e1bfbfdd1b97336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d6d0890326c3947bd86a9538be6c84337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85792869f8e43f02bd8ed7b615d1a31338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce15fbc2e7514b73ce491b95d3777c80339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99dd77f4a51afc01264cd60e0efe1d9d340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f869e34795ea69d5462ece86fecd20f3341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916299bb8bd902e7d00efdb2e3010adc342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b234f263934e2b153460f2030bb461f343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eac0bf17df9970e77a1278e3213b341344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902029eb7a86251b1fc7f795c7052511345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d2a4d3a3354e21fe805884c2f08cc9346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7e9f4489fa0f0c1ad8f100a6df8ac9347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbf4b885a7077d5a789903afddd0f5a348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cda6905359ef38aa3337b682424dd37349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da3e562eea62e00860ea0daa2bee123350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20de41db94a91954aee5cfd824da91e6351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfafdcbe5b9aaea3990a8366d9ea2031352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fdedddadd60b08192720f103f388c0353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6d2396d6a711412bc8c329af964dfb354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26940efef916bb21439c2afbd8b7515d355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acddf9379c1355c26f5ac84c7541d40356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d0356a4e407e6d5055dacd41eb21dd357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c270756f54a69c0a09e708cab3f0dfe358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfb05db45f886e7351731af871ca97c359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68571a35191de7aed81603dba7a13277360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3917de1d1a810c4c4a0577ce9ae05f361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229fe640521baa85e545c1232e85f4de362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ecc5465f6bd16b6d573c9c62420fa4363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8006ed00afc59db280ac9b863cb0f4c364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b526092fd5bf0663739b201e670b20c7365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d100bd71c081edd7a4a0bcca320065d3366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845b4cf5f767a47939fe0e141c277b10367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c2469110c4d2311b89777fd2b304cd368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbee9249bbb2698eb699422a57caa060369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3f1f3e231b7e4b74451cd8f01d1dca370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825cf4b7dfa9cd9610a782fc851832bf371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41387bac4b60d3f368e8f66537c3f600372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db05b68e71a8c9bcb8a20d0876fd08e0373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d313dfe9d34f3d701b47d0cf3a409940374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe55e401b68991a2943eec2ea81822b375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab032007ad5972c3a4914565ae30a7c376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd5c5ed68f7012890e0f367cd2f2e1d377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b617ddf93db2c14fac8dcd31df8c242378.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00327469d5994302243749189e13d0d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cfa954aa34c9b02937a0845c16fe842.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b207014947ba46d9a97ba3bf77a8dc3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ef4faf3ac4fb0323e6411cd68118214.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad24737a42c934a2ff04cf50c8c15d25.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3601653f991425016fdc299a58b45fbe6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d910986b777cf5cd98e9f86e13388b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884548a93e09487cefb6e86777059aad8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c837448fd0ef93202c24f6cd7879139.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e2cdebc04da40dd3fd04ccf9549c0e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6aba1c221cf2aca9b0a30e8277c34c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a68744f92cda3309a070f2ed9e0aaae12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b6d1b562d884ac4195895b1e86bedf13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8983054be4bf113cf978e5bd4d647f1914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7264efbb1ed3f0d363390dbe3e4121515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97644d523b34f882a47da60e4bee766916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8e7d14393a3712539f1a53efa31e9117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8320639d93d8e6f5cb03b4e2f5e6faaf18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4162d849afa01ce6dc2607693005333a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22646d8337b544b884bda0709e63d3f320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88864668a6367fca02b6fafac87045e321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3319bd30b430c9e3f5395f5175bd732722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54229d4604ae8071f651bc145958b8a823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a830feff788743fe89f048b08e28c524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28ddff56a9f2ac02a622ace7a8bcea425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc3aceb734727a93b6585b08dc1303426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11dc867176ae154d8da4b2f3a31262b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2f5805818f978bbc06a24ffe90909b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32133adb1898168ff89ce15ad81c3b529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c24bfbcc4e58fee9a86f9a93e8ca46a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d6c466837b61123e32d3917c507f2031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3d7f618bd1c1c5c0d24f6155b00da232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483e533afc1a098985a9f28221f47fd933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5307a0fcff4d085fd23d54194c59de7234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a8f8393bfee95382436a619954562535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b7477c1ed06237e6c5689c38906fd536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790448e09cd0885dcb520011ff8709fd37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4060d770b410e3e1ef328d76c061e538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12ee83d7bc7df79ccf64f816ecdf39039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3e551e47110e50cbaa6fbf37e0239440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b15e714f3abf51977ea0427886da0441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f95c6611aa18f45c47ab835ad386b5742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb58bb6e6d20be4860738e0cfdf1dd043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2854d75009346e4f2080d0879546d9a944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c3403d87f6137d21cbe673fec2809845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3563173c0bbceb08cf63342ac6191ff446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809e5bdffa11971df141704c6488653147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a3b8d0de63c058b2786431ae341a1548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef07daa7d9910111bb97d37b7f012d749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2063d867c784b52a1d92bbbeb27c10e050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7459ce058ab11a1ff03f34f667e02f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d302dbef793c139830b8648b6fd2d2ed52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4664d9dc4052fd77893c27c80ffa0bde53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657926956acf8117599ed2bb980d72cf54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535dd644f4de120f07fa179ccccc6a1055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf1381aed09cd1bea9d1703902cee6756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb42942aad8c23155c910202d833e80357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6080936d227d3898450fc8f6d191c4958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4263f3480ace4b869e4b4041142120db59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc0b8c8cdcbc2bf60bdc5286d7866b160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453d5c4f9b54398379cdeb00bcfdf0bd61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de90668d1a2f625d8b92aaf3bdb2e7462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51afa8b7de66e0956aa58c9e1347b01263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ee7eb26ca92a1e03dc8edb077fa55564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3571039cf98c1c3696a26b85dc6b7065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d172ab032b8eeb802efd5d072ce75cf466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a63b81532c91ebb6d9f947033d659a067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b86f56624de0bdf5ff7e4fa5e337e2468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8931b9cda4f5cc58c2f900909e778669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d849f19c8bbf19bf5b448a7cb440a21c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c669b3c559848bf1a18ee0711742bf8671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b39bc9c7a1b68cee97754b38b6b32772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0984af06081a9c8f4f545f0dbd34cf573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9884116ce50894f88afa686f648c91ee74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b8a1c058e1ce64154fb5d50901431875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233f3163e1bb70d4b10fd8c4dbde8e3776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5cf4f201817d67efda8a2db979c88b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53500653e040de3c1e0915c63b96845a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e200669a1a9970cd660ce2e02fd0f2579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9912354a0bfd66f9091e71e0f6bec580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00399b2502a22796ecbd7b03e2085a0381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296a4453ce352c039e013446208684f282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdaa9621cc21d2eeafaffbead08ef3583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1156b14e328757fcbf16fa14503d58f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ac5e20f27c94fb2148d27e777db9c485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2009f594a627e04b2f164b20e33009386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c995403d2c4a5ba2b0193e19618bb887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10283da7e42e69002ad960886473e7d888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acf185a222caea3113822a6989e5a8089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243204da1b1a375dc1f18dde3747c10490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e94bbd18231641616beccc467f9ef1c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939b062a9e6cda823a9de333d22d487592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5cb6e0d3600184752389e6c5fe2b5293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1dbb0699293001a57dbf5c620b86dd994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bc76a5cede5b2d9efeabc53cbdb20a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad003e373cf60cfa384b29a54bc8dc3c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909f2de9130e6d0942f02378e6f4fb4397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9534c66149131fa8bbf7f17309ac76898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4923345b274275d32c96067ccbf57ea99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2adc506a1a75dcb4ee03e42d052119100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92d4d58ab9ba9ccd6899d932166e755101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9de8bc040d1603f00fb00295c8bf92102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c835594ea103aa9d85f32f88fbed407103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e002ec9d99740fdca82f14aadaa1a66104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bd89203495813d014c2ed847dd5173105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2416f049c04b5dbae0a911205739c9f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16690e1ad155e5b4cde16978c5fb50d2107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5eff5854812c0c177f9c0f75462b63108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779092861febf829488ed5135148f853109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f2d3c9c64e430417901b8340db822e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5453c226d6b3b062bf41f6cff87069c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb16c2858d62d17f4e6addbf515cdc3112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d8d9c39125c937f4585ce96d35b564113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8dc505ab9a465bb38cdade4389a2c9114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38fcc24063a78e6d4c258fd7dc51fc1115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e075a76cb2c3072b50df66f2b5781a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29c275c018a44e9d4ebfa411f60ecb9117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad847838845246f28bb57dc60f3a329118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057e7b688a27d6cfffd1fd2517fd1a0d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d279c31e128cc4548cbc4ae77c3adb120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544f3238ad18af2da7bd9ca67baad43f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1cce0c25dcc8facea9b0e3e1d88631122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64e52408150ec5c0eea06ac7d778d48123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12db71e878670c38bc9485d584ee60e4124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee8332ed2520962b6f6d2069d30b85d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e076f25f5113f97dbb15dd42065e03c3126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeaeb160102f82eb995b0e46f49b1542127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3053c7533e0e70846ea366ed778a4845128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6a14c21d7c865756dea43ae8925b51129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758e214dcfb5a40ae2fa93b228995184130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180ec0115f2b363bb63f8a29ed3edee6131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22ba1f320bbfc013b32caa97e74bba5132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ac66ee86536028f6462e9c685a13b4133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aaada615a8dda124ac3fe7574e200e7134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a29b7d20d1fe9c2f0a5996e6b31f05135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f06e7385dc06d85feb73d0111d6a87136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d41819bd024fb591d34a4060b2f628137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caed7674f190bd5e92f1782ac733e8bc138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57846db97f07eef75ebdbc6db65d81b6139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f944a72e76c6a27dfc5a2c496124a1140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed56bbf23685c694abb1b97b8b56108141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7188fa0b04bf693a8260679b7ca5e200142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49594e567a80544fb2024f2a02060e3143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aeaac2503fcda15c4143cdd2e74463d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25527d640bbb1a1c68a6336ee574de6f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06afd334efbdd31627932329f581217146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbf8ff19d50aa9876fbe3d9a0dca791147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7d3616646a4ad366158913174bb0d0148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357df691d955999985f48f452138d999149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79057baa84c20cac2649f3a6fab70e9150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5b948f3c8e8c8e374ff8c835503bf5151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2dde16606e968b975fc7ffdea55272152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbba9afa8aca3670bc203578fa0a8f1d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8065f7426d450c431363df1e0acb97154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba5bb66ab8ea70e91f28f65dacd7809155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac6bb80383b413eaeffc8e7960ca50b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9f0ae33b5a33092b064272f9da6de0157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9f447b49afcf9ada61c89c4b013476158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab5413e9ba064e18ce41bafb08a6408159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2deb0ee70327f8279ad443a8cb461e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b23cc61d3f2970dfbf8a9631e49f522161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250543fa66f3797c8e8cf7e710dd5a31162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfc892d4ea86395e5ba47275a31da43163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04cefe3823acdc43875a486b1b5a06d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44f826b46e91a18e57019b8f671f9df165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e6c80c1ff6e2d770927311d6779665166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54fc21e47c7f22849a50c76a58edcc4167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298e4070b6d4161c8d288f48bfb5c305168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6ae937bfc7d9688ec5f5775a9d71f7169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a485f4a008454aeaa9c4cc11ccb1442170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1b6cc20b30fc3e6f8129616043cf54171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59436adf7c53fb65293c15ad3119188172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417f2b46b13bbecbee59118131f70338173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0d640c910d7602f152dc7da5562a2f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9b9a15ac4508566856c64345613ee9175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e253a28cfa4357632cfd54c97ea0297d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef584b0390671c9d099affb99fa66478177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad65d3ab0b1443ba45c705ec73e41b3178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb385e805f4cb7855fa15649539d479179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19ee740ec43d3ef920bf804665bce68180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e505b11ac7f11fe69ccc5d061477e37181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e4842a5dbdadcd1e255caebb9cd71d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c99c754955b13d3116477df0bbd8b0183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454b371d2c0aa0ec589a81b61e88397e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96c4a26c3b4efdbad1c77e98e64fda3185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e070e00fd4e43e86dfd82e7b4d15fe8186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fddd371314dd10c1892dd03eb2b9787187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0484c9529f2b85fa8d0da33223ca366188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc253a513d39a92216c5055fd4b3245d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f57ac513df2276db565cdd2a8726fc190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8b1acfdf9093f9bc8e224cf8ce8937191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73dff12231ed1adb419ddd65f7d3cc1a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c6220025a7563f3850b05b2f2762bb193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10c42521407a825185576d980c14fb7194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea419a94cd7672fe4094c178517b97f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470df66415bf5df9b25d9cae42ab4564196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512cced62ef35053762b7912023d6ab1197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361d2f8d01779375ff40471362948c54198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8483b8489fa365a4a61f910e21142ea2199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd1c0097f3c8366d5e2b227c1925e68200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6888d5adcec03d0aac6e07c6f1e603201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1384837c55d2fd0d8804f3dfc753430c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a880cc4ed2cfffd691818e15f32e8f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8353d98b873e57eb0c7796dde7be2c57204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fc636fb3bf25b5af6ef9636d31ac17205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804ac0075ba531842e8fedab30ad8b01206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7baf37ee9dbf8654555381359fac9398207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952ee6a776cabf3558b2f6f3bf12f851208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462c042e9d4d4cc3ed47116385c95b84209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72a56b72a8870512acab97c1e1f34d1210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b273c9ca639e1c1d09d1517a6952519211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2555df2325bea3a49e2c33bb92b4f1f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29f1ed352c5fff5c9b9240d3012610b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290d279a3029bf3aac795afa7e87cc27214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e675199005fcdd170023504755328b7e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a896994f7c58b42e4e898b8a06fefb4d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3968926c6a4c098b5f59abfe47a2d01c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46903d5a489af89c4a7cea9a618c04e3218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7faaa06c244d12cd2f74ec54cfc6d8219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb01bc02654b306310eac3e1281059f3220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc3270b650f50f5700c0412124985b9221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc8959b18313fd8c388673718e490fd222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03987d4b98dc838fd5ffbd7aad13ef7d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a88fffb5d641e0cf274abdaeead60a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0194cb9c89f27665e64c926e0a6730225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154272a411f4bf3cb9737c87846d9f7c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7504ca101cee48dd0f37fca92a482cdb227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8c2ee9bcf2855b32df8944ced7a743228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10dc53ff2d0e5b35ef00cecfe8c007da229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7106c35469027f75d5ff664c41fc4a6d230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268bdb76cbf3a17f5e8b548c6935c20f231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e163538b5bc5cf4c38e01dc435cb4547232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843b06607c6b10b9d3f996b8086bbee7233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a4a7b39f8310e4a49e642380bd0f56234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0a47f517c8e6566505dc48dbd3ed51235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebd396e56a902208fcc3bb2eecc1a11236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13993aed2b9b97df2c6ea5df625303b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67aa71f353a6072ac3fe05d6a4be8b6238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280133da4e7371b29db50f01e054510f239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdce87a592a5b44d2711b40153499382240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297a7d460934e74e2159bbad6dddeb63241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908fcc46b7f95c99b4a439ea82329b91242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ec9fca1c90017826cab43023be9b21243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f35a0fd05aa8d895e9cba3556103eb244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bc618305482fb9aa526087c7b8a376245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066227abde2441bc317f592d6df8fefc246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb35928e33c71f199f4493787761b4c2247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f784fbdea0ddfa696343e7af314902dc248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529d867eac52741c2801fe384206bf28249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fa5d860c3727af789116d74ddae24b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14953ecf0c00aa694544c2a6e69d815251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db7e08b73c4ec17902e8ad7cea4f2dd252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ac8eacddaf6aa9406e988ff12399e3253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4597e239236594b5da085ce629b7f66d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da966d6fd9f5a95842aca1e7fb49f9fa255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ffb5ab8014b7cc5020c55c3e17d9b7256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4866809050f49b1b8b6a19280fe76701257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c05f4cbbab77163dc1e68619be2fbf258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7353c0a3d0c40cf0e4fa5f650b7f191e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c74861ecc78bf343303e9f7d6f106e9260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8bd4e56a3a0119383d9b4e126373a4261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c5a8c855499be2f827ce0fc04dddfe262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7d851da8bde427bdcb388970bd2911263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36c8adf3706aa2a13702753e6684475264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261e6c504bd44833fab46e63ec7ade8a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce50f7c0d39c33f375f1633ce0f876d3266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4625d6a56374ab6c0fc1a4bbe8eca67267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce065f1364511a94f79fbb2b0894b51268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734aef77bcdb750a9e154e244d36ef38269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f336cee30490cd1974d9ae027a624d3270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4379b763dfcf1565458b9f8c697848271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3472999764bd20b8a47491d59aed19e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ff6cb1561625f4a89d993bb277e1b0273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2c94d5ff903aa64fa0ee20b143a434274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19b183c5fc3444e0df64d153d1eef51275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ca23c478b7501d111d15fd0ae77b15276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ea6ffc62f544ac51c7d2a6632fa1ea277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937ff1efb979c15f91801011636e9879278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca0f7624c79bd7b5d121f5f5f40d5a4279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de98c7bb95c6c336dadab58b030296a4280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a7100dcf4890e1be6303335bcba9d2281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3081eb51ba239abb14ccb5d8c7c4bf23282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c69cc121d23153ee5beabac20b95fcf283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43252a29b3782c575c0bbddc105e02e9284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a817c8a5a187c9216a9e1a95a25f3763285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b432cc0d3ed89c1ee857840649335c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1830163b6163e774da99504735b99b6287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16480201d40794a962873264438b7ee288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388aac91896ecaf4efcf269f333222f8289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7194ac957d0581ab7acc0214c3db227290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddbb51ba4df026d08f73a962e3e384a291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367a31610f67e22bc76b0dc3a49d25be292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246697790b1e2dc7f0247081d0df954c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7eee8d7ffd27c8b6f9b6e4edb132c5294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6289ea6ed07d5502db0075d2d4a77aa1295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6d9aaefe85d5080aa3e3cd13b72dbf296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35be87c9e8d391401f5b6ac3de98abad297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a76b319fe478ebcf1dc4e57860aa71298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622126fd4e54a0599a32f013c61ae393299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8691ddc79a8f06168599298085a541300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead9d637397f64fe6f11a04a813d3a7a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf04b0826250bc8906c771a97f79049302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be21b1cd6beb653d978728b5df6bcb2303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8591538fea1bcbbd5348099ad638d237304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081f966ea51035b7274e427abf79d012305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abab75c99e21da65d222a6a19800f51a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c818135ad01ea813f9408d5868b3f1e8307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e4a775c755e5e2a8a01e67c1319ab5308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f819e5bd15848b83d71fb3aca41ed9309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9df099b0309354113623b711efc94e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e8880147c697c8b5f305471a328643311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3a583387dfba9965b24003baa0ec55312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea0f59daba6839c99602b4b0e3160ee313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66be2381481561de4a9f7b7ec6cbe567314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81f8943c6fd776900a2dcf12f4b2fd8315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708c2e3582446585fe6e4ff3d16bacaf316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318b8aaa489d729acc91057db7036884317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592f42532875192b8c7173e2b9188da6318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46222bf6e8a9dbceadab95823dd4809c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a6a1550b12523fbd0c25bf858d2cb1320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2145ff8aec76423e733752dcbc51c84321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6d331e2e57c26bf42165fadef0c484322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f44a71b8c08ce1b4be360d9b86faf2b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f294850e608b20a3535f281f8c34970324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f52b0841bb06871029b32f05f85a9fe325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d2e334c451a5deba7bbe800fb29e37326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ba078a9bd8164946844ab46da1f6e8327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd716e235be699e04eb0f0911a99e898328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbc139ec5986a80262dcdd6a38ae6cb329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9accff0402a6052c4c83eab3b7a8ebf330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265c53c3fb4db8516c9eaec29815bf88331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7b8a12ce7599f2001ef21e1b3c8b34332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1e8a91775c836fc65f75b767de71d6333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1cde61c266c88d05f9bf962d216af1334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b386d51138799debf34ae79cd5d82cc335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1e60d84bf97e3f4339720812d14402336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a5c18cb721971c4a0d5926959954a2337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c2f1d324f8e20ef9f73830e7d1e87c338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde61c9128d26a69002c87d3cbb5d912339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1dec65cf686614b75e50694b078a35b340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a31bfb4733c3b6ece998edc2e1ceab341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b0fedd2f5fed8a6332316fcb05070f342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b2c4cdca4c6ddac7ea5f74f43458b9343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d9b4e091f124984407ba3a200d7fe9344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57e8b44d6f8f27df27b6df37ab888bc345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad59c49da6352a05ca2494cc6f595c79346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13555c8cfa1b88d3afceb8e53412d198347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0a79a3cfd7ef75c6d1167c26e549cd348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f65ec7cced57b01773e360d99334e66349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf552ae9d16041d770eabcf7230b911f350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de75827479c2586bfdd35914fd3bffb2351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed11f7a7ecab8c084c944b050026830352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017181176f24c20f52026890eb53d2f5353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ca48d15f9dd77f9ba0cf55783f4645354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c065f385ae8df5119adb3274f0a7af0355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df17b8f6842b3278eb1b3bad401be89e356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83a1f6fdb552966766d1eab7c59211e357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5a6942db5d5a0f104ca88a3c3f0713358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf38b58aaa665284b730cfc144e7873359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8065a303192256417a76be4b5653b7bd360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a91a667a2630018b8690f0673a4705361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5731f50198c3b4fcda35e662d2df0b362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b235fe0aaf25c8bd64d19a3b2a857b9363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f844be3432e17160237025feaba279364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7a9c07374a7f74d447589322e150e0365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5421d25dee3abcc04214ee0abe0a163e366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6174928ec3f4b8c1c1d9a7131f622afa367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a8ca1e8cf451f8524bb1421da8c444368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03dd8c5b6a1308cb75420da65c3e6b7369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e49eec88733f4a2d9fdc17296cfc454370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8be8f2e412c41720834c49aa245c21371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449bc52ace18fdc7b92cce0870fee37c372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28473872a3a01054586ad29e87a05ea7373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1d71fd13c7d600a65a2e2b29028ed8374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d9248b1c82c9fe65a50e6959935047375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a7b99bb3facd35bcad512c45439b72376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbaa4acabb2f3ed824906ad952a67b4377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea5abc80065a61b31ebac15fdb92573378.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -9610,51 +9607,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId274"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>143</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1057275"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="275" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId275"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -9670,51 +9667,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId276"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1057275"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="277" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId277"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -13925,3418 +13922,3414 @@
       <c r="B41" s="0"/>
       <c r="C41" s="0">
         <v>13593</v>
       </c>
       <c r="D41" s="0"/>
       <c r="E41" s="0" t="s">
         <v>92</v>
       </c>
       <c r="F41" s="0"/>
       <c r="G41" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I41" s="0">
         <v>20.83</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
         <v>13594</v>
       </c>
-      <c r="D42" s="0" t="s">
+      <c r="D42" s="0"/>
+      <c r="E42" s="0" t="s">
         <v>94</v>
       </c>
-      <c r="E42" s="0" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="F42" s="0"/>
       <c r="G42" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I42" s="0">
         <v>7.1</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>96</v>
+        <v>95</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
         <v>12626</v>
       </c>
       <c r="D43" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E43" s="0" t="s">
         <v>97</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I43" s="0">
         <v>18.51</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
         <v>13702</v>
       </c>
       <c r="D44" s="0"/>
       <c r="E44" s="0" t="s">
-        <v>100</v>
+        <v>99</v>
       </c>
       <c r="F44" s="0"/>
       <c r="G44" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I44" s="0">
         <v>23.22</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>101</v>
+        <v>100</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
         <v>13703</v>
       </c>
       <c r="D45" s="0" t="s">
+        <v>101</v>
+      </c>
+      <c r="E45" s="0" t="s">
         <v>102</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I45" s="0">
         <v>12.46</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>104</v>
+        <v>103</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
         <v>13704</v>
       </c>
       <c r="D46" s="0"/>
       <c r="E46" s="0" t="s">
-        <v>105</v>
+        <v>104</v>
       </c>
       <c r="F46" s="0"/>
       <c r="G46" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I46" s="0">
         <v>48.68</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>106</v>
+        <v>105</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
         <v>13705</v>
       </c>
       <c r="D47" s="0"/>
       <c r="E47" s="0" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
       <c r="F47" s="0"/>
       <c r="G47" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I47" s="0">
         <v>59.67</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
         <v>11644</v>
       </c>
       <c r="D48" s="0"/>
       <c r="E48" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="F48" s="0"/>
       <c r="G48" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I48" s="0">
         <v>15.98</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
         <v>11894</v>
       </c>
       <c r="D49" s="0"/>
       <c r="E49" s="0" t="s">
-        <v>111</v>
+        <v>110</v>
       </c>
       <c r="F49" s="0"/>
       <c r="G49" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I49" s="0">
         <v>4.43</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>112</v>
+        <v>111</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
         <v>11602</v>
       </c>
       <c r="D50" s="0"/>
       <c r="E50" s="0" t="s">
-        <v>113</v>
+        <v>112</v>
       </c>
       <c r="F50" s="0"/>
       <c r="G50" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I50" s="0">
         <v>5.42</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>114</v>
+        <v>113</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
         <v>11603</v>
       </c>
       <c r="D51" s="0"/>
       <c r="E51" s="0" t="s">
-        <v>115</v>
+        <v>114</v>
       </c>
       <c r="F51" s="0"/>
       <c r="G51" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I51" s="0">
         <v>6.39</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>116</v>
+        <v>115</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
         <v>11650</v>
       </c>
       <c r="D52" s="0"/>
       <c r="E52" s="0" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="F52" s="0"/>
       <c r="G52" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I52" s="0">
         <v>7.31</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>118</v>
+        <v>117</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
         <v>11652</v>
       </c>
       <c r="D53" s="0"/>
       <c r="E53" s="0" t="s">
-        <v>119</v>
+        <v>118</v>
       </c>
       <c r="F53" s="0"/>
       <c r="G53" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I53" s="0">
         <v>2.95</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>120</v>
+        <v>119</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
         <v>11899</v>
       </c>
       <c r="D54" s="0"/>
       <c r="E54" s="0" t="s">
-        <v>121</v>
+        <v>120</v>
       </c>
       <c r="F54" s="0"/>
       <c r="G54" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I54" s="0">
         <v>3.75</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>122</v>
+        <v>121</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
         <v>11900</v>
       </c>
       <c r="D55" s="0"/>
       <c r="E55" s="0" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
       <c r="F55" s="0"/>
       <c r="G55" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I55" s="0">
         <v>1.96</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>124</v>
+        <v>123</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
         <v>15679</v>
       </c>
       <c r="D56" s="0"/>
       <c r="E56" s="0" t="s">
-        <v>125</v>
+        <v>124</v>
       </c>
       <c r="F56" s="0"/>
       <c r="G56" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I56" s="0">
         <v>1.81</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
         <v>15680</v>
       </c>
       <c r="D57" s="0"/>
       <c r="E57" s="0" t="s">
-        <v>127</v>
+        <v>126</v>
       </c>
       <c r="F57" s="0"/>
       <c r="G57" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I57" s="0">
         <v>4.19</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>128</v>
+        <v>127</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
         <v>15681</v>
       </c>
       <c r="D58" s="0"/>
       <c r="E58" s="0" t="s">
-        <v>129</v>
+        <v>128</v>
       </c>
       <c r="F58" s="0"/>
       <c r="G58" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I58" s="0">
         <v>3.56</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>130</v>
+        <v>129</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
         <v>15682</v>
       </c>
       <c r="D59" s="0"/>
       <c r="E59" s="0" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="F59" s="0"/>
       <c r="G59" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I59" s="0">
         <v>3.7</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>132</v>
+        <v>131</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
         <v>15683</v>
       </c>
       <c r="D60" s="0"/>
       <c r="E60" s="0" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="F60" s="0"/>
       <c r="G60" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I60" s="0">
         <v>5.09</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>134</v>
+        <v>133</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
         <v>15684</v>
       </c>
       <c r="D61" s="0"/>
       <c r="E61" s="0" t="s">
-        <v>135</v>
+        <v>134</v>
       </c>
       <c r="F61" s="0"/>
       <c r="G61" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I61" s="0">
         <v>3.13</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>136</v>
+        <v>135</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
         <v>15686</v>
       </c>
       <c r="D62" s="0"/>
       <c r="E62" s="0" t="s">
-        <v>137</v>
+        <v>136</v>
       </c>
       <c r="F62" s="0"/>
       <c r="G62" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I62" s="0">
         <v>3.57</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>138</v>
+        <v>137</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
         <v>15687</v>
       </c>
       <c r="D63" s="0"/>
       <c r="E63" s="0" t="s">
-        <v>139</v>
+        <v>138</v>
       </c>
       <c r="F63" s="0"/>
       <c r="G63" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I63" s="0">
         <v>3.94</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>140</v>
+        <v>139</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
         <v>15913</v>
       </c>
       <c r="D64" s="0"/>
       <c r="E64" s="0" t="s">
-        <v>141</v>
+        <v>140</v>
       </c>
       <c r="F64" s="0"/>
       <c r="G64" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I64" s="0">
         <v>1.72</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
         <v>15914</v>
       </c>
       <c r="D65" s="0"/>
       <c r="E65" s="0" t="s">
-        <v>143</v>
+        <v>142</v>
       </c>
       <c r="F65" s="0"/>
       <c r="G65" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I65" s="0">
         <v>3.69</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>144</v>
+        <v>143</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
         <v>15915</v>
       </c>
       <c r="D66" s="0"/>
       <c r="E66" s="0" t="s">
-        <v>145</v>
+        <v>144</v>
       </c>
       <c r="F66" s="0"/>
       <c r="G66" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I66" s="0">
         <v>2.95</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>146</v>
+        <v>145</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
         <v>15916</v>
       </c>
       <c r="D67" s="0"/>
       <c r="E67" s="0" t="s">
-        <v>147</v>
+        <v>146</v>
       </c>
       <c r="F67" s="0"/>
       <c r="G67" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I67" s="0">
         <v>4.63</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>148</v>
+        <v>147</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
         <v>15917</v>
       </c>
       <c r="D68" s="0" t="s">
+        <v>148</v>
+      </c>
+      <c r="E68" s="0" t="s">
         <v>149</v>
       </c>
-      <c r="E68" s="0" t="s">
+      <c r="F68" s="0" t="s">
         <v>150</v>
-      </c>
-[...1 lines deleted...]
-        <v>151</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I68" s="0">
         <v>3.69</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>152</v>
+        <v>151</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
         <v>16197</v>
       </c>
       <c r="D69" s="0"/>
       <c r="E69" s="0" t="s">
-        <v>153</v>
+        <v>152</v>
       </c>
       <c r="F69" s="0"/>
       <c r="G69" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I69" s="0">
         <v>2.48</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="C70" s="0">
         <v>16199</v>
       </c>
       <c r="D70" s="0"/>
       <c r="E70" s="0" t="s">
-        <v>155</v>
+        <v>154</v>
       </c>
       <c r="F70" s="0"/>
       <c r="G70" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I70" s="0">
         <v>3.39</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>156</v>
+        <v>155</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="C71" s="0">
         <v>16200</v>
       </c>
       <c r="D71" s="0"/>
       <c r="E71" s="0" t="s">
-        <v>157</v>
+        <v>156</v>
       </c>
       <c r="F71" s="0"/>
       <c r="G71" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I71" s="0">
         <v>4.57</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
         <v>16201</v>
       </c>
       <c r="D72" s="0" t="s">
+        <v>158</v>
+      </c>
+      <c r="E72" s="0" t="s">
         <v>159</v>
-      </c>
-[...1 lines deleted...]
-        <v>160</v>
       </c>
       <c r="F72" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I72" s="0">
         <v>3.93</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>161</v>
+        <v>160</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
         <v>16202</v>
       </c>
       <c r="D73" s="0"/>
       <c r="E73" s="0" t="s">
-        <v>162</v>
+        <v>161</v>
       </c>
       <c r="F73" s="0"/>
       <c r="G73" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I73" s="0">
         <v>2.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>163</v>
+        <v>162</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
         <v>16203</v>
       </c>
       <c r="D74" s="0"/>
       <c r="E74" s="0" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="F74" s="0"/>
       <c r="G74" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I74" s="0">
         <v>1.92</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>165</v>
+        <v>164</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
         <v>16204</v>
       </c>
       <c r="D75" s="0"/>
       <c r="E75" s="0" t="s">
-        <v>166</v>
+        <v>165</v>
       </c>
       <c r="F75" s="0"/>
       <c r="G75" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I75" s="0">
         <v>4.43</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>167</v>
+        <v>166</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
         <v>16205</v>
       </c>
       <c r="D76" s="0"/>
       <c r="E76" s="0" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
       <c r="F76" s="0"/>
       <c r="G76" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I76" s="0">
         <v>5.41</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>169</v>
+        <v>168</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
         <v>16206</v>
       </c>
       <c r="D77" s="0"/>
       <c r="E77" s="0" t="s">
-        <v>170</v>
+        <v>169</v>
       </c>
       <c r="F77" s="0"/>
       <c r="G77" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I77" s="0">
         <v>3.08</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>171</v>
+        <v>170</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
         <v>16207</v>
       </c>
       <c r="D78" s="0"/>
       <c r="E78" s="0" t="s">
-        <v>172</v>
+        <v>171</v>
       </c>
       <c r="F78" s="0"/>
       <c r="G78" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I78" s="0">
         <v>3.49</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>173</v>
+        <v>172</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
         <v>16208</v>
       </c>
       <c r="D79" s="0"/>
       <c r="E79" s="0" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="F79" s="0"/>
       <c r="G79" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I79" s="0">
         <v>4.21</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
         <v>16231</v>
       </c>
       <c r="D80" s="0"/>
       <c r="E80" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="F80" s="0"/>
       <c r="G80" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I80" s="0">
         <v>6.38</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
         <v>16524</v>
       </c>
       <c r="D81" s="0"/>
       <c r="E81" s="0" t="s">
-        <v>178</v>
+        <v>177</v>
       </c>
       <c r="F81" s="0"/>
       <c r="G81" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I81" s="0">
         <v>2.31</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>179</v>
+        <v>178</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
         <v>16711</v>
       </c>
       <c r="D82" s="0"/>
       <c r="E82" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
       <c r="F82" s="0"/>
       <c r="G82" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I82" s="0">
         <v>5.1</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>181</v>
+        <v>180</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
         <v>25329</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>181</v>
+      </c>
+      <c r="E83" s="0" t="s">
         <v>182</v>
       </c>
-      <c r="E83" s="0" t="s">
+      <c r="F83" s="0" t="s">
         <v>183</v>
-      </c>
-[...1 lines deleted...]
-        <v>184</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I83" s="0">
         <v>2.63</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>185</v>
+        <v>184</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
         <v>25492</v>
       </c>
       <c r="D84" s="0" t="s">
+        <v>185</v>
+      </c>
+      <c r="E84" s="0" t="s">
         <v>186</v>
-      </c>
-[...1 lines deleted...]
-        <v>187</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I84" s="0">
         <v>1.88</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>188</v>
+        <v>187</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
         <v>25492</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>189</v>
+        <v>188</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>187</v>
+        <v>186</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I85" s="0">
         <v>1.88</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>188</v>
+        <v>187</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
         <v>25059</v>
       </c>
       <c r="D86" s="0"/>
       <c r="E86" s="0" t="s">
-        <v>190</v>
+        <v>189</v>
       </c>
       <c r="F86" s="0"/>
       <c r="G86" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I86" s="0">
         <v>9.09</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>191</v>
+        <v>190</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
         <v>25060</v>
       </c>
       <c r="D87" s="0" t="s">
+        <v>191</v>
+      </c>
+      <c r="E87" s="0" t="s">
         <v>192</v>
-      </c>
-[...1 lines deleted...]
-        <v>193</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I87" s="0">
         <v>6.88</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>194</v>
+        <v>193</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
         <v>11645</v>
       </c>
       <c r="D88" s="0"/>
       <c r="E88" s="0" t="s">
-        <v>195</v>
+        <v>194</v>
       </c>
       <c r="F88" s="0"/>
       <c r="G88" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I88" s="0">
         <v>11.13</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>196</v>
+        <v>195</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
         <v>11646</v>
       </c>
       <c r="D89" s="0"/>
       <c r="E89" s="0" t="s">
-        <v>197</v>
+        <v>196</v>
       </c>
       <c r="F89" s="0"/>
       <c r="G89" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I89" s="0">
         <v>16.17</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>198</v>
+        <v>197</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
         <v>11649</v>
       </c>
       <c r="D90" s="0"/>
       <c r="E90" s="0" t="s">
-        <v>199</v>
+        <v>198</v>
       </c>
       <c r="F90" s="0"/>
       <c r="G90" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I90" s="0">
         <v>8.77</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>200</v>
+        <v>199</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
         <v>11895</v>
       </c>
       <c r="D91" s="0"/>
       <c r="E91" s="0" t="s">
-        <v>201</v>
+        <v>200</v>
       </c>
       <c r="F91" s="0"/>
       <c r="G91" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I91" s="0">
         <v>30.09</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
         <v>26141</v>
       </c>
       <c r="D92" s="0"/>
       <c r="E92" s="0" t="s">
-        <v>203</v>
+        <v>202</v>
       </c>
       <c r="F92" s="0"/>
       <c r="G92" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I92" s="0">
         <v>20.71</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>204</v>
+        <v>203</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
         <v>13634</v>
       </c>
       <c r="D93" s="0"/>
       <c r="E93" s="0" t="s">
-        <v>205</v>
+        <v>204</v>
       </c>
       <c r="F93" s="0"/>
       <c r="G93" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I93" s="0">
         <v>7.1</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
         <v>13745</v>
       </c>
       <c r="D94" s="0"/>
       <c r="E94" s="0" t="s">
-        <v>207</v>
+        <v>206</v>
       </c>
       <c r="F94" s="0"/>
       <c r="G94" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I94" s="0">
         <v>16.29</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>208</v>
+        <v>207</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
         <v>16411</v>
       </c>
       <c r="D95" s="0"/>
       <c r="E95" s="0" t="s">
-        <v>209</v>
+        <v>208</v>
       </c>
       <c r="F95" s="0"/>
       <c r="G95" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I95" s="0">
         <v>7.52</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>210</v>
+        <v>209</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
         <v>16412</v>
       </c>
       <c r="D96" s="0"/>
       <c r="E96" s="0" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="F96" s="0"/>
       <c r="G96" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I96" s="0">
         <v>9.93</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>212</v>
+        <v>211</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
         <v>25493</v>
       </c>
       <c r="D97" s="0"/>
       <c r="E97" s="0" t="s">
-        <v>213</v>
+        <v>212</v>
       </c>
       <c r="F97" s="0"/>
       <c r="G97" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I97" s="0">
         <v>7.37</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
         <v>12770</v>
       </c>
       <c r="D98" s="0"/>
       <c r="E98" s="0" t="s">
-        <v>215</v>
+        <v>214</v>
       </c>
       <c r="F98" s="0"/>
       <c r="G98" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I98" s="0">
         <v>4.86</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
         <v>12771</v>
       </c>
       <c r="D99" s="0"/>
       <c r="E99" s="0" t="s">
-        <v>217</v>
+        <v>216</v>
       </c>
       <c r="F99" s="0"/>
       <c r="G99" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I99" s="0">
         <v>5.18</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>218</v>
+        <v>217</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
         <v>12772</v>
       </c>
       <c r="D100" s="0"/>
       <c r="E100" s="0" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
       <c r="F100" s="0"/>
       <c r="G100" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I100" s="0">
         <v>39.69</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>220</v>
+        <v>219</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
         <v>15235</v>
       </c>
       <c r="D101" s="0"/>
       <c r="E101" s="0" t="s">
-        <v>221</v>
+        <v>220</v>
       </c>
       <c r="F101" s="0"/>
       <c r="G101" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I101" s="0">
         <v>0.98</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>222</v>
+        <v>221</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
         <v>15689</v>
       </c>
       <c r="D102" s="0"/>
       <c r="E102" s="0" t="s">
-        <v>223</v>
+        <v>222</v>
       </c>
       <c r="F102" s="0"/>
       <c r="G102" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I102" s="0">
         <v>2.22</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>224</v>
+        <v>223</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
         <v>15690</v>
       </c>
       <c r="D103" s="0"/>
       <c r="E103" s="0" t="s">
-        <v>225</v>
+        <v>224</v>
       </c>
       <c r="F103" s="0"/>
       <c r="G103" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I103" s="0">
         <v>3.94</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>226</v>
+        <v>225</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="C104" s="0">
         <v>15691</v>
       </c>
       <c r="D104" s="0"/>
       <c r="E104" s="0" t="s">
-        <v>227</v>
+        <v>226</v>
       </c>
       <c r="F104" s="0"/>
       <c r="G104" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I104" s="0">
         <v>3.44</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>228</v>
+        <v>227</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="C105" s="0">
         <v>15920</v>
       </c>
       <c r="D105" s="0"/>
       <c r="E105" s="0" t="s">
-        <v>229</v>
+        <v>228</v>
       </c>
       <c r="F105" s="0"/>
       <c r="G105" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I105" s="0">
         <v>1.07</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>230</v>
+        <v>229</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
         <v>15921</v>
       </c>
       <c r="D106" s="0"/>
       <c r="E106" s="0" t="s">
-        <v>231</v>
+        <v>230</v>
       </c>
       <c r="F106" s="0"/>
       <c r="G106" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I106" s="0">
         <v>3.44</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>232</v>
+        <v>231</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
         <v>15922</v>
       </c>
       <c r="D107" s="0"/>
       <c r="E107" s="0" t="s">
-        <v>233</v>
+        <v>232</v>
       </c>
       <c r="F107" s="0"/>
       <c r="G107" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I107" s="0">
         <v>2.46</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>234</v>
+        <v>233</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
         <v>15923</v>
       </c>
       <c r="D108" s="0"/>
       <c r="E108" s="0" t="s">
-        <v>235</v>
+        <v>234</v>
       </c>
       <c r="F108" s="0"/>
       <c r="G108" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I108" s="0">
         <v>3.19</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>236</v>
+        <v>235</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="C109" s="0">
         <v>15924</v>
       </c>
       <c r="D109" s="0"/>
       <c r="E109" s="0" t="s">
-        <v>237</v>
+        <v>236</v>
       </c>
       <c r="F109" s="0"/>
       <c r="G109" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I109" s="0">
         <v>3.65</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>238</v>
+        <v>237</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="C110" s="0">
         <v>16210</v>
       </c>
       <c r="D110" s="0"/>
       <c r="E110" s="0" t="s">
-        <v>239</v>
+        <v>238</v>
       </c>
       <c r="F110" s="0"/>
       <c r="G110" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I110" s="0">
         <v>3.39</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>240</v>
+        <v>239</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="C111" s="0">
         <v>16211</v>
       </c>
       <c r="D111" s="0"/>
       <c r="E111" s="0" t="s">
-        <v>241</v>
+        <v>240</v>
       </c>
       <c r="F111" s="0"/>
       <c r="G111" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I111" s="0">
         <v>4.61</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>242</v>
+        <v>241</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
         <v>16212</v>
       </c>
       <c r="D112" s="0"/>
       <c r="E112" s="0" t="s">
-        <v>243</v>
+        <v>242</v>
       </c>
       <c r="F112" s="0"/>
       <c r="G112" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I112" s="0">
         <v>2.22</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>244</v>
+        <v>243</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
         <v>16213</v>
       </c>
       <c r="D113" s="0"/>
       <c r="E113" s="0" t="s">
-        <v>245</v>
+        <v>244</v>
       </c>
       <c r="F113" s="0"/>
       <c r="G113" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I113" s="0">
         <v>4.19</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>246</v>
+        <v>245</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
         <v>16214</v>
       </c>
       <c r="D114" s="0" t="s">
+        <v>246</v>
+      </c>
+      <c r="E114" s="0" t="s">
         <v>247</v>
-      </c>
-[...1 lines deleted...]
-        <v>248</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I114" s="0">
         <v>4.84</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>249</v>
+        <v>248</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
         <v>16214</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>249</v>
+      </c>
+      <c r="E115" s="0" t="s">
+        <v>247</v>
+      </c>
+      <c r="F115" s="0" t="s">
         <v>250</v>
-      </c>
-[...4 lines deleted...]
-        <v>251</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I115" s="0">
         <v>4.84</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>249</v>
+        <v>248</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
         <v>16215</v>
       </c>
       <c r="D116" s="0"/>
       <c r="E116" s="0" t="s">
-        <v>252</v>
+        <v>251</v>
       </c>
       <c r="F116" s="0"/>
       <c r="G116" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I116" s="0">
         <v>2.53</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>253</v>
+        <v>252</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
         <v>16216</v>
       </c>
       <c r="D117" s="0"/>
       <c r="E117" s="0" t="s">
-        <v>254</v>
+        <v>253</v>
       </c>
       <c r="F117" s="0"/>
       <c r="G117" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I117" s="0">
         <v>3.26</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>255</v>
+        <v>254</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
         <v>16217</v>
       </c>
       <c r="D118" s="0"/>
       <c r="E118" s="0" t="s">
-        <v>256</v>
+        <v>255</v>
       </c>
       <c r="F118" s="0"/>
       <c r="G118" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I118" s="0">
         <v>4.01</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>257</v>
+        <v>256</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
         <v>16526</v>
       </c>
       <c r="D119" s="0"/>
       <c r="E119" s="0" t="s">
-        <v>258</v>
+        <v>257</v>
       </c>
       <c r="F119" s="0"/>
       <c r="G119" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I119" s="0">
         <v>1.93</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>259</v>
+        <v>258</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
         <v>15237</v>
       </c>
       <c r="D120" s="0"/>
       <c r="E120" s="0" t="s">
-        <v>260</v>
+        <v>259</v>
       </c>
       <c r="F120" s="0"/>
       <c r="G120" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I120" s="0">
         <v>0.58</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>261</v>
+        <v>260</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
         <v>15692</v>
       </c>
       <c r="D121" s="0"/>
       <c r="E121" s="0" t="s">
-        <v>262</v>
+        <v>261</v>
       </c>
       <c r="F121" s="0"/>
       <c r="G121" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I121" s="0">
         <v>2.46</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>263</v>
+        <v>262</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="C122" s="0">
         <v>15693</v>
       </c>
       <c r="D122" s="0"/>
       <c r="E122" s="0" t="s">
-        <v>264</v>
+        <v>263</v>
       </c>
       <c r="F122" s="0"/>
       <c r="G122" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I122" s="0">
         <v>3.56</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="C123" s="0">
         <v>15694</v>
       </c>
       <c r="D123" s="0"/>
       <c r="E123" s="0" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
       <c r="F123" s="0"/>
       <c r="G123" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I123" s="0">
         <v>3.32</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>267</v>
+        <v>266</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
         <v>15925</v>
       </c>
       <c r="D124" s="0"/>
       <c r="E124" s="0" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="F124" s="0"/>
       <c r="G124" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I124" s="0">
         <v>1.59</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
         <v>15926</v>
       </c>
       <c r="D125" s="0"/>
       <c r="E125" s="0" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="F125" s="0"/>
       <c r="G125" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I125" s="0">
         <v>1.46</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
         <v>15927</v>
       </c>
       <c r="D126" s="0"/>
       <c r="E126" s="0" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="F126" s="0"/>
       <c r="G126" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I126" s="0">
         <v>3.69</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>273</v>
+        <v>272</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
         <v>15928</v>
       </c>
       <c r="D127" s="0"/>
       <c r="E127" s="0" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
       <c r="F127" s="0"/>
       <c r="G127" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I127" s="0">
         <v>2.95</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>275</v>
+        <v>274</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
         <v>15929</v>
       </c>
       <c r="D128" s="0"/>
       <c r="E128" s="0" t="s">
-        <v>276</v>
+        <v>275</v>
       </c>
       <c r="F128" s="0"/>
       <c r="G128" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I128" s="0">
         <v>4.19</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>277</v>
+        <v>276</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
         <v>15930</v>
       </c>
       <c r="D129" s="0"/>
       <c r="E129" s="0" t="s">
-        <v>278</v>
+        <v>277</v>
       </c>
       <c r="F129" s="0"/>
       <c r="G129" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I129" s="0">
         <v>3.69</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>279</v>
+        <v>278</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
         <v>15931</v>
       </c>
       <c r="D130" s="0"/>
       <c r="E130" s="0" t="s">
-        <v>280</v>
+        <v>279</v>
       </c>
       <c r="F130" s="0"/>
       <c r="G130" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I130" s="0">
         <v>3.63</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>281</v>
+        <v>280</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="C131" s="0">
         <v>15933</v>
       </c>
       <c r="D131" s="0"/>
       <c r="E131" s="0" t="s">
-        <v>282</v>
+        <v>281</v>
       </c>
       <c r="F131" s="0"/>
       <c r="G131" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I131" s="0">
         <v>3.9</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>283</v>
+        <v>282</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
         <v>16219</v>
       </c>
       <c r="D132" s="0"/>
       <c r="E132" s="0" t="s">
-        <v>284</v>
+        <v>283</v>
       </c>
       <c r="F132" s="0"/>
       <c r="G132" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I132" s="0">
         <v>5.32</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>285</v>
+        <v>284</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
         <v>16220</v>
       </c>
       <c r="D133" s="0"/>
       <c r="E133" s="0" t="s">
-        <v>286</v>
+        <v>285</v>
       </c>
       <c r="F133" s="0"/>
       <c r="G133" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I133" s="0">
         <v>3.93</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>287</v>
+        <v>286</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
         <v>16221</v>
       </c>
       <c r="D134" s="0"/>
       <c r="E134" s="0" t="s">
-        <v>288</v>
+        <v>287</v>
       </c>
       <c r="F134" s="0"/>
       <c r="G134" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I134" s="0">
         <v>2.4</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>289</v>
+        <v>288</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
         <v>16222</v>
       </c>
       <c r="D135" s="0"/>
       <c r="E135" s="0" t="s">
-        <v>290</v>
+        <v>289</v>
       </c>
       <c r="F135" s="0"/>
       <c r="G135" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I135" s="0">
         <v>2.4</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
         <v>16223</v>
       </c>
       <c r="D136" s="0"/>
       <c r="E136" s="0" t="s">
-        <v>292</v>
+        <v>291</v>
       </c>
       <c r="F136" s="0"/>
       <c r="G136" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I136" s="0">
         <v>4.43</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>293</v>
+        <v>292</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
         <v>16225</v>
       </c>
       <c r="D137" s="0"/>
       <c r="E137" s="0" t="s">
-        <v>294</v>
+        <v>293</v>
       </c>
       <c r="F137" s="0"/>
       <c r="G137" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I137" s="0">
         <v>5.32</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>295</v>
+        <v>294</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
         <v>16226</v>
       </c>
       <c r="D138" s="0"/>
       <c r="E138" s="0" t="s">
-        <v>296</v>
+        <v>295</v>
       </c>
       <c r="F138" s="0"/>
       <c r="G138" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I138" s="0">
         <v>2.99</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>297</v>
+        <v>296</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
         <v>16227</v>
       </c>
       <c r="D139" s="0"/>
       <c r="E139" s="0" t="s">
-        <v>298</v>
+        <v>297</v>
       </c>
       <c r="F139" s="0"/>
       <c r="G139" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I139" s="0">
         <v>3.5</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>299</v>
+        <v>298</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
         <v>16228</v>
       </c>
       <c r="D140" s="0"/>
       <c r="E140" s="0" t="s">
-        <v>300</v>
+        <v>299</v>
       </c>
       <c r="F140" s="0"/>
       <c r="G140" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I140" s="0">
         <v>4.23</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>301</v>
+        <v>300</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
         <v>16528</v>
       </c>
       <c r="D141" s="0"/>
       <c r="E141" s="0" t="s">
-        <v>302</v>
+        <v>301</v>
       </c>
       <c r="F141" s="0"/>
       <c r="G141" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I141" s="0">
         <v>2.06</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
         <v>16712</v>
       </c>
       <c r="D142" s="0"/>
       <c r="E142" s="0" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
       <c r="F142" s="0"/>
       <c r="G142" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I142" s="0">
         <v>4.27</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>305</v>
+        <v>304</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
         <v>16713</v>
       </c>
       <c r="D143" s="0"/>
       <c r="E143" s="0" t="s">
-        <v>306</v>
+        <v>305</v>
       </c>
       <c r="F143" s="0"/>
       <c r="G143" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I143" s="0">
         <v>5.1</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>307</v>
+        <v>306</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
         <v>20581</v>
       </c>
       <c r="D144" s="0"/>
       <c r="E144" s="0" t="s">
-        <v>308</v>
+        <v>307</v>
       </c>
       <c r="F144" s="0"/>
       <c r="G144" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I144" s="0">
         <v>2.95</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>309</v>
+        <v>308</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
         <v>20582</v>
       </c>
       <c r="D145" s="0"/>
       <c r="E145" s="0" t="s">
-        <v>310</v>
+        <v>309</v>
       </c>
       <c r="F145" s="0"/>
       <c r="G145" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I145" s="0">
         <v>2.95</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>311</v>
+        <v>310</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
         <v>20583</v>
       </c>
       <c r="D146" s="0"/>
       <c r="E146" s="0" t="s">
-        <v>312</v>
+        <v>311</v>
       </c>
       <c r="F146" s="0"/>
       <c r="G146" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I146" s="0">
         <v>2.46</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>313</v>
+        <v>312</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
         <v>20584</v>
       </c>
       <c r="D147" s="0"/>
       <c r="E147" s="0" t="s">
-        <v>314</v>
+        <v>313</v>
       </c>
       <c r="F147" s="0"/>
       <c r="G147" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I147" s="0">
         <v>1.35</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>315</v>
+        <v>314</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
         <v>20585</v>
       </c>
       <c r="D148" s="0"/>
       <c r="E148" s="0" t="s">
-        <v>316</v>
+        <v>315</v>
       </c>
       <c r="F148" s="0"/>
       <c r="G148" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I148" s="0">
         <v>1.39</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
         <v>20587</v>
       </c>
       <c r="D149" s="0"/>
       <c r="E149" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
       <c r="F149" s="0"/>
       <c r="G149" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I149" s="0">
         <v>7.28</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>319</v>
+        <v>318</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
         <v>20588</v>
       </c>
       <c r="D150" s="0"/>
       <c r="E150" s="0" t="s">
-        <v>320</v>
+        <v>319</v>
       </c>
       <c r="F150" s="0"/>
       <c r="G150" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I150" s="0">
         <v>10.33</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>321</v>
+        <v>320</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
         <v>20590</v>
       </c>
       <c r="D151" s="0"/>
       <c r="E151" s="0" t="s">
-        <v>322</v>
+        <v>321</v>
       </c>
       <c r="F151" s="0"/>
       <c r="G151" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I151" s="0">
         <v>2.32</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>323</v>
+        <v>322</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
         <v>20591</v>
       </c>
       <c r="D152" s="0"/>
       <c r="E152" s="0" t="s">
-        <v>324</v>
+        <v>323</v>
       </c>
       <c r="F152" s="0"/>
       <c r="G152" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I152" s="0">
         <v>2.95</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>325</v>
+        <v>324</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
         <v>15695</v>
       </c>
       <c r="D153" s="0"/>
       <c r="E153" s="0" t="s">
-        <v>326</v>
+        <v>325</v>
       </c>
       <c r="F153" s="0"/>
       <c r="G153" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I153" s="0">
         <v>8.69</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>327</v>
+        <v>326</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
         <v>16229</v>
       </c>
       <c r="D154" s="0"/>
       <c r="E154" s="0" t="s">
-        <v>328</v>
+        <v>327</v>
       </c>
       <c r="F154" s="0"/>
       <c r="G154" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I154" s="0">
         <v>38.1</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>329</v>
+        <v>328</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
         <v>16230</v>
       </c>
       <c r="D155" s="0"/>
       <c r="E155" s="0" t="s">
-        <v>330</v>
+        <v>329</v>
       </c>
       <c r="F155" s="0"/>
       <c r="G155" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I155" s="0">
         <v>4.81</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>331</v>
+        <v>330</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
         <v>16232</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>331</v>
+      </c>
+      <c r="E156" s="0" t="s">
         <v>332</v>
       </c>
-      <c r="E156" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F156" s="0" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I156" s="0">
         <v>7.53</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>334</v>
+        <v>333</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
         <v>16420</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>334</v>
+      </c>
+      <c r="E157" s="0" t="s">
         <v>335</v>
       </c>
-      <c r="E157" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F157" s="0" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I157" s="0">
         <v>7.61</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>337</v>
+        <v>336</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
         <v>16421</v>
       </c>
       <c r="D158" s="0"/>
       <c r="E158" s="0" t="s">
-        <v>338</v>
+        <v>337</v>
       </c>
       <c r="F158" s="0"/>
       <c r="G158" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I158" s="0">
         <v>3.31</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>339</v>
+        <v>338</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
         <v>16521</v>
       </c>
       <c r="D159" s="0"/>
       <c r="E159" s="0" t="s">
-        <v>340</v>
+        <v>339</v>
       </c>
       <c r="F159" s="0"/>
       <c r="G159" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I159" s="0">
         <v>11.48</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>341</v>
+        <v>340</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
         <v>16522</v>
       </c>
       <c r="D160" s="0"/>
       <c r="E160" s="0" t="s">
-        <v>342</v>
+        <v>341</v>
       </c>
       <c r="F160" s="0"/>
       <c r="G160" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I160" s="0">
         <v>18.31</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>343</v>
+        <v>342</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
         <v>16523</v>
       </c>
       <c r="D161" s="0"/>
       <c r="E161" s="0" t="s">
-        <v>344</v>
+        <v>343</v>
       </c>
       <c r="F161" s="0"/>
       <c r="G161" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I161" s="0">
         <v>30.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>345</v>
+        <v>344</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="C162" s="0">
         <v>16525</v>
       </c>
       <c r="D162" s="0"/>
       <c r="E162" s="0" t="s">
-        <v>346</v>
+        <v>345</v>
       </c>
       <c r="F162" s="0"/>
       <c r="G162" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I162" s="0">
         <v>1.84</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>347</v>
+        <v>346</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="C163" s="0">
         <v>16527</v>
       </c>
       <c r="D163" s="0"/>
       <c r="E163" s="0" t="s">
-        <v>348</v>
+        <v>347</v>
       </c>
       <c r="F163" s="0"/>
       <c r="G163" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I163" s="0">
         <v>1.49</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>349</v>
+        <v>348</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="C164" s="0">
         <v>16529</v>
       </c>
       <c r="D164" s="0"/>
       <c r="E164" s="0" t="s">
-        <v>350</v>
+        <v>349</v>
       </c>
       <c r="F164" s="0"/>
       <c r="G164" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I164" s="0">
         <v>1.84</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>351</v>
+        <v>350</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
         <v>16819</v>
       </c>
       <c r="D165" s="0"/>
       <c r="E165" s="0" t="s">
-        <v>352</v>
+        <v>351</v>
       </c>
       <c r="F165" s="0"/>
       <c r="G165" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I165" s="0">
         <v>2.36</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>353</v>
+        <v>352</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
         <v>16407</v>
       </c>
       <c r="D166" s="0" t="s">
+        <v>353</v>
+      </c>
+      <c r="E166" s="0" t="s">
         <v>354</v>
-      </c>
-[...1 lines deleted...]
-        <v>355</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G166" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I166" s="0">
         <v>1.35</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>356</v>
+        <v>355</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
         <v>16408</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E167" s="0" t="s">
         <v>357</v>
-      </c>
-[...1 lines deleted...]
-        <v>358</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I167" s="0">
         <v>1.52</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>359</v>
+        <v>358</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
         <v>16409</v>
       </c>
       <c r="D168" s="0" t="s">
+        <v>359</v>
+      </c>
+      <c r="E168" s="0" t="s">
         <v>360</v>
-      </c>
-[...1 lines deleted...]
-        <v>361</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I168" s="0">
         <v>1.68</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>362</v>
+        <v>361</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
         <v>16714</v>
       </c>
       <c r="D169" s="0"/>
       <c r="E169" s="0" t="s">
-        <v>363</v>
+        <v>362</v>
       </c>
       <c r="F169" s="0"/>
       <c r="G169" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I169" s="0">
         <v>2.25</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>364</v>
+        <v>363</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>16715</v>
       </c>
       <c r="D170" s="0"/>
       <c r="E170" s="0" t="s">
-        <v>365</v>
+        <v>364</v>
       </c>
       <c r="F170" s="0"/>
       <c r="G170" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I170" s="0">
         <v>7.52</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>366</v>
+        <v>365</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
         <v>16716</v>
       </c>
       <c r="D171" s="0" t="s">
+        <v>366</v>
+      </c>
+      <c r="E171" s="0" t="s">
         <v>367</v>
-      </c>
-[...1 lines deleted...]
-        <v>368</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I171" s="0">
         <v>2.63</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>369</v>
+        <v>368</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
         <v>16717</v>
       </c>
       <c r="D172" s="0"/>
       <c r="E172" s="0" t="s">
-        <v>370</v>
+        <v>369</v>
       </c>
       <c r="F172" s="0"/>
       <c r="G172" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I172" s="0">
         <v>2.82</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>371</v>
+        <v>370</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
         <v>15675</v>
       </c>
       <c r="D173" s="0" t="s">
+        <v>371</v>
+      </c>
+      <c r="E173" s="0" t="s">
         <v>372</v>
       </c>
-      <c r="E173" s="0" t="s">
+      <c r="F173" s="0" t="s">
         <v>373</v>
-      </c>
-[...1 lines deleted...]
-        <v>374</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I173" s="0">
         <v>3.34</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>375</v>
+        <v>374</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
         <v>15676</v>
       </c>
       <c r="D174" s="0" t="s">
+        <v>375</v>
+      </c>
+      <c r="E174" s="0" t="s">
         <v>376</v>
-      </c>
-[...1 lines deleted...]
-        <v>377</v>
       </c>
       <c r="F174" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I174" s="0">
         <v>6.64</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>378</v>
+        <v>377</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
         <v>15911</v>
       </c>
       <c r="D175" s="0" t="s">
+        <v>378</v>
+      </c>
+      <c r="E175" s="0" t="s">
         <v>379</v>
-      </c>
-[...1 lines deleted...]
-        <v>380</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I175" s="0">
         <v>3.21</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>381</v>
+        <v>380</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
         <v>15912</v>
       </c>
       <c r="D176" s="0"/>
       <c r="E176" s="0" t="s">
-        <v>382</v>
+        <v>381</v>
       </c>
       <c r="F176" s="0"/>
       <c r="G176" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I176" s="0">
         <v>3.79</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>383</v>
+        <v>382</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
         <v>16196</v>
       </c>
       <c r="D177" s="0"/>
       <c r="E177" s="0" t="s">
-        <v>384</v>
+        <v>383</v>
       </c>
       <c r="F177" s="0"/>
       <c r="G177" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I177" s="0">
         <v>6.38</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>385</v>
+        <v>384</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
         <v>16224</v>
       </c>
       <c r="D178" s="0" t="s">
+        <v>385</v>
+      </c>
+      <c r="E178" s="0" t="s">
         <v>386</v>
       </c>
-      <c r="E178" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F178" s="0" t="s">
-        <v>251</v>
+        <v>250</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I178" s="0">
         <v>7.76</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>388</v>
+        <v>387</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
         <v>16818</v>
       </c>
       <c r="D179" s="0"/>
       <c r="E179" s="0" t="s">
-        <v>389</v>
+        <v>388</v>
       </c>
       <c r="F179" s="0"/>
       <c r="G179" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I179" s="0">
         <v>1.51</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>390</v>
+        <v>389</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
         <v>20580</v>
       </c>
       <c r="D180" s="0"/>
       <c r="E180" s="0" t="s">
-        <v>391</v>
+        <v>390</v>
       </c>
       <c r="F180" s="0"/>
       <c r="G180" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I180" s="0">
         <v>4.92</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>392</v>
+        <v>391</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
         <v>20586</v>
       </c>
       <c r="D181" s="0"/>
       <c r="E181" s="0" t="s">
-        <v>393</v>
+        <v>392</v>
       </c>
       <c r="F181" s="0"/>
       <c r="G181" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I181" s="0">
         <v>1.39</v>
       </c>
       <c r="J181" s="0" t="s">
-        <v>394</v>
+        <v>393</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
         <v>20589</v>
       </c>
       <c r="D182" s="0"/>
       <c r="E182" s="0" t="s">
-        <v>395</v>
+        <v>394</v>
       </c>
       <c r="F182" s="0"/>
       <c r="G182" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I182" s="0">
         <v>10.33</v>
       </c>
       <c r="J182" s="0" t="s">
-        <v>396</v>
+        <v>395</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
         <v>20592</v>
       </c>
       <c r="D183" s="0"/>
       <c r="E183" s="0" t="s">
-        <v>397</v>
+        <v>396</v>
       </c>
       <c r="F183" s="0"/>
       <c r="G183" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I183" s="0">
         <v>2.95</v>
       </c>
       <c r="J183" s="0" t="s">
-        <v>398</v>
+        <v>397</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
         <v>20723</v>
       </c>
       <c r="D184" s="0" t="s">
+        <v>398</v>
+      </c>
+      <c r="E184" s="0" t="s">
         <v>399</v>
-      </c>
-[...1 lines deleted...]
-        <v>400</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I184" s="0">
         <v>4.15</v>
       </c>
       <c r="J184" s="0" t="s">
-        <v>401</v>
+        <v>400</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
         <v>20726</v>
       </c>
       <c r="D185" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="E185" s="0" t="s">
         <v>402</v>
-      </c>
-[...1 lines deleted...]
-        <v>403</v>
       </c>
       <c r="F185" s="0"/>
       <c r="G185" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I185" s="0">
         <v>3.31</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>404</v>
+        <v>403</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
         <v>20725</v>
       </c>
       <c r="D186" s="0" t="s">
+        <v>404</v>
+      </c>
+      <c r="E186" s="0" t="s">
         <v>405</v>
-      </c>
-[...1 lines deleted...]
-        <v>406</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I186" s="0">
         <v>4.15</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>407</v>
+        <v>406</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
         <v>20728</v>
       </c>
       <c r="D187" s="0" t="s">
+        <v>407</v>
+      </c>
+      <c r="E187" s="0" t="s">
         <v>408</v>
-      </c>
-[...1 lines deleted...]
-        <v>409</v>
       </c>
       <c r="F187" s="0"/>
       <c r="G187" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I187" s="0">
         <v>3.31</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>410</v>
+        <v>409</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
         <v>20724</v>
       </c>
       <c r="D188" s="0" t="s">
+        <v>410</v>
+      </c>
+      <c r="E188" s="0" t="s">
         <v>411</v>
-      </c>
-[...1 lines deleted...]
-        <v>412</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I188" s="0">
         <v>4.15</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>413</v>
+        <v>412</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
         <v>20727</v>
       </c>
       <c r="D189" s="0" t="s">
+        <v>413</v>
+      </c>
+      <c r="E189" s="0" t="s">
         <v>414</v>
-      </c>
-[...1 lines deleted...]
-        <v>415</v>
       </c>
       <c r="F189" s="0"/>
       <c r="G189" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I189" s="0">
         <v>3.31</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>416</v>
+        <v>415</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
         <v>13843</v>
       </c>
       <c r="D190" s="0"/>
       <c r="E190" s="0" t="s">
-        <v>417</v>
+        <v>416</v>
       </c>
       <c r="F190" s="0"/>
       <c r="G190" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I190" s="0">
         <v>9.109999999999999</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>418</v>
+        <v>417</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
         <v>13844</v>
       </c>
       <c r="D191" s="0"/>
       <c r="E191" s="0" t="s">
-        <v>419</v>
+        <v>418</v>
       </c>
       <c r="F191" s="0"/>
       <c r="G191" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I191" s="0">
         <v>6.28</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>420</v>
+        <v>419</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
         <v>13845</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>420</v>
+      </c>
+      <c r="E192" s="0" t="s">
         <v>421</v>
-      </c>
-[...1 lines deleted...]
-        <v>422</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I192" s="0">
         <v>5.03</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>423</v>
+        <v>422</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
         <v>13846</v>
       </c>
       <c r="D193" s="0"/>
       <c r="E193" s="0" t="s">
-        <v>424</v>
+        <v>423</v>
       </c>
       <c r="F193" s="0"/>
       <c r="G193" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I193" s="0">
         <v>13.19</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>425</v>
+        <v>424</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
         <v>26339</v>
       </c>
       <c r="D194" s="0"/>
       <c r="E194" s="0" t="s">
-        <v>426</v>
+        <v>425</v>
       </c>
       <c r="F194" s="0"/>
       <c r="G194" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I194" s="0">
         <v>81.76000000000001</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>427</v>
+        <v>426</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
         <v>25647</v>
       </c>
       <c r="D195" s="0"/>
       <c r="E195" s="0" t="s">
-        <v>428</v>
+        <v>427</v>
       </c>
       <c r="F195" s="0"/>
       <c r="G195" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I195" s="0">
         <v>8.67</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>429</v>
+        <v>428</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
         <v>29797</v>
       </c>
       <c r="D196" s="0" t="s">
+        <v>429</v>
+      </c>
+      <c r="E196" s="0" t="s">
         <v>430</v>
       </c>
-      <c r="E196" s="0" t="s">
+      <c r="F196" s="0" t="s">
         <v>431</v>
-      </c>
-[...1 lines deleted...]
-        <v>432</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I196" s="0">
         <v>2.83</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>433</v>
+        <v>432</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
         <v>29798</v>
       </c>
       <c r="D197" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="E197" s="0" t="s">
         <v>434</v>
       </c>
-      <c r="E197" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F197" s="0" t="s">
-        <v>432</v>
+        <v>431</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I197" s="0">
         <v>2.83</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>436</v>
+        <v>435</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>