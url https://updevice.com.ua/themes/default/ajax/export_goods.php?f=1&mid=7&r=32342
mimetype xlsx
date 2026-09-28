--- v0 (2026-09-28)
+++ v1 (2026-09-28)
@@ -1375,51 +1375,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5608bc6201742c277c23eb419b274621.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46128b894d4acbab29a64328e79899ba2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37550171648ca60a44d141f3f623dabb3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5320dcef3b6c94fd384899ee4460247d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baec37b43868e24c6283a0e8248938be5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c753de25ad55f4445301bd40a7fff3b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ffa3e182ca4d85b987c61313b612657.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddee3c8b45216424a4752b904f48b28f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456e143e432566b09b78f0b9d5584d1f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7b475755bc38ccbc83872d0d2f5ed010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c958a00bc0baeed1a7ea18a4d062b15211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b041d3f35d11f978148f07d7cb523f112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfc6c61954cef020eaedb5c27e6b97e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779a7974e22470da5c281414a805ce2b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be3bb9f2e89283e2f6f45a68ab4a0d115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddc2d356fd161fcd76f7d7901c158d416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b80d63e6ae236fb9a8ade06ede9f7a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a426d54f50eb57d1698cec980d318c418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86096a461dcef9625b4fcad0a1d7726519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d0586b5bb31f185c8496b52f0a322020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc74f43f2b255f544a78ceac7fbb50bc21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae832d8703efc5f1372b6201d698ca122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77ebf2008d6339764ece62b7ae15a9923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068d8f7cf8a7ae89e4d2d2ec70cc2f4a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36124037cb6a966e6d10343ea221009725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256185e15bdc1663e24209882499b9e426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9563d2549b1de7ba51535bbbc69afb2027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34260651f65eed195cd028338d70300e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbf0412408d6e63e056e659264043c729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86dcaefb10b02120f7fa2338cdc14e330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f1afb20b2a5e1d82b7a543a0c3b16531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996f950a38ff5a8dd66beff60de246d532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebd011ed9ed09f224a2b80d711f4d9e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2d1448bff120669b05271b999c69df34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e80f3bca41ed5695f68a6203c5074035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a4fbe4ab0e31e02e6277ce3dc9d26a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62100f6f5d49381abc6c4955ac70b55237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679f74432176396ab2314ecbf0cb6e1138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39839768a2dcca84108169bc8c204ad39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6b95f1a365ab43da8631de9b39c23440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5f1bb2681338b9d0fabcba52b0e78841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3165411a13b5a4e6b59830d6f3451142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f3d8d9b494526587e4a90edca2343b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b767dc383e49d203a68a8da809a2f644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ed0f131709529ddb3c85740d6b4e7945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b155abd306bae774aeaeb857d9269746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21dae2d28a927d9b4b5a46e01deb644847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba7ee1c0c483b65422ddbe46e31479248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb065d7bda83149dee106317e49ce6e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a12d8f08e9952fb72095c86cab031a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff4ef91479fe7f654a27c5fe62d561051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf581694eadd9e2773cf822adbd119a452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cec15973e101257377206cf8c80418b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f89aa87174e84c117ebb299ad062b454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1e016ef89285117f8c649d6fd9426a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1afbd22d35291e1623854a8f5a001056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382c90dd7795952d4065983683ffd48457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c73f7ea4479f3fd7458b3b1c1479d2358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3f17f3a05752fa00ffb221486e066959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89d92e22d6aa7ea9893c1b16e1bbb3960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16be92366e03cddca389c73504ed062861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c16ba586464ba9be528bbb168a592a262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7966cc155aa662bd3bd68182a2a39e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9db42a3cf311def833deccd77527c6964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf7fd9cb1f471aa46979d75bce0094265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872de96126ec2e916487d39942be505566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0415342a418d4dce53dc7afd9ab040ab67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b393534a137e479c6bb756eaefdda1168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045475df8043b12557a4c91c164057e969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162cbd05b9c640c90fb1e60091d2433870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe9538228b0e74021c20565dd4e65e671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a333f5327cfeb6bec9639187a368db72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b057d2b68643ea4e6d849f1aeab9e173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86872740784d71336645c68496ed7fec74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551d07c82ebc41b0dd73828e3c3b77bb75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c9757eb6b529b530991cfdb1b0353b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53756fd905cbe36719591282404eb88c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355e5b117a924b278267a70476ccbda778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945f657f6047bffcbb435240131d263879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613b2233de5a7ae573b203d7e6e6728080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd2c91a32851c7f4e376c5095ae184681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85ed230331f2294a3879aae6e17961682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7eb7839a87aae61b909d39e07d4d25183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836dcfb3b15c9c97339022bd125859da84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f7acd82be81b6299f1d915d2fec3af85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf4d218ef68b367cfe7c60cead027fc86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378a6f2397c8035d8c55ccaf453c4d4a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ce91625d1d27c17aafb0ff4c31e08a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ac20738075ccbb2bdef893e7baa6c789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf771247686cbde04c0bb833a228d86390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80eab8624aa1f266dec65cdf587eecc91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de38c87a2199e638f3e57b2b208a180492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4eeb4029ccfce7ec1f6d9be87dcf3193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93c458265aac0a230e95cd7770d446b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d957e9e02f86d90a0b11bab13905120895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d8f2cd492b98aa3a836776f9e087c796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36241f41c97fa143fdc29333d6720b0d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968c74a5a7a0f960fd66702b280495a398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1defa50403a05623a704bb27f8efeb7a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a75dd85e8152b8042764d512340fb5100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c685b54bd39bf5a2bdb5b635e4314047101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa24b8cf38406e3c6df943c353c8b9a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fc06f74fc8d227e96b21cdba6ba44c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e34e6b429a45afec8a6a2d3cc46d06a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b638aa8b06844757151b3753b90ca05e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391888417198eaa605ceb6d952a60b80106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa847cd37cdd0d45e2625e0a3a8afc5107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e4d93c36b21fed74a573812155ede1108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a6591c7e49f3c177e36e79e4430f8b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6edd43b71a9e6515e4f2d26f5e3da70110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9d4af1e0c13e543297f9e67dd84f15111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ba685c359315280aaf759a53b05607112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8c1ad6e7cf42f57b246c95887e1538113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f922ebfba904c33e0cc5eef9c638e5f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438b69a4b1534f04a629c4837da649b4115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71947cdd26cc6fa3463c8a3b9e6345c3116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a1182ff68b1425610663dcc077a126117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d86855c51162240619376ba5512cc7118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdc6fe8eecc51d066d9502a0f145b9d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447392c4c7c53bccfee48ce2afc72c59120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5df08aec3ec152b1f508c21b3378da3121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67729af6a08c1f56ad518a46c76259c2122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4fd138d90747a22449c186fad6adc3123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3328860c30a619ebb894530762c1fa124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20120815e91951fba84e71402ba1d5d6125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa523293e6b5f01dc6a70c85ae647f9d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a605368b4d7066e9a5ab681e5940480127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8c89b68201d8475d0a910ee33d5639128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2871520d005cbb64f6d145104260fa45129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db00ef4c26e8cbce06b69f747ae28e2130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd02b36e39dd1cf7e5620ff43e37b295131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82ccb029e76e9ec40ce20f839963321132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1b0719af77f47c1c57f4bd1d47c39f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27485a7bff981960584a0821b699901134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714f4eaab5e1384345be2a57735b1ffc135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e55d3a517c780122d4e1321a571f3a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729681e68bed781795f5d882a560efb7137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef4c2fb789b2f963be6f3f27b72e307138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894e958ccb1ccf8480a8e9d16266afe4139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab83aac8cf3b58b6052393e888d71e4140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d02f9b3944ea481d484d5051fe3f2c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e717699ed6255bcab38dc2aef895cebb142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b47a3f9ef88b486ca6903b56ec8f75143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3981dfe24cd7c81b5e258af40c71e1c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5294565bcd245e01e016827e52a217da145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e3f76b89f405ce38ed62cad7c614d4146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b420a322a3aac431fae6576b20239b47147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ddbfe151f12ff878792b8c9193a12e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bbb129d8a40b46b0379918e2b5c9b0149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aced04e200a741bd05b928a241a949d8150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782434a1bff90eadcdd927c98946ca49151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdba0b859cebc1eaeba8568ce06837cc152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb56cab572b85af086e81e05034fd31153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1788ea17e115c6a24d17673a4f19b7154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7f4a0823974d011edd9f79eac5d789155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd47247cd1881681c0f3f7d0fd1528cf156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98a81be902608bf119233bb928f77bf157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fae3797969c83ab182a586a6172c09158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d9ba285a6d01ce64d8aff086be6e82159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb52aa9ddb36445421f27dde7057639160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7838db2e6a41c09cc9f688e01bef71f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4419f10e227af0fb0d9e0390c07d80162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8be3c0dad89151bad96bc5f6b14cdb163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ae7da9c1766c627a7d46ec8a1d18b7164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61288d1d8b8adcbff3062be50437d14165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d54625e96f14ddb509af76688403eb166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124e7fd44b37e5270d7aa9b3c5341902167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cde0be9fb6a929fc8386084db926253168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c9c41e3a2a6846d570011a2792af65169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e439865bb4c7f5d3b84fde2ec4532342170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d183cf7e1e77b869720e4e3a389df36171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1b7f569784577cec58b678780dae61172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b6a9c37e88511ebcd11b92dcf27a6f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1f9e631e951a09af63eaec473e371b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0797304829384ae809791339ea619a7175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec81ea0880f1737b640dba06baffdd4f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0620534d86157a8e0e7ee0d2e21d39177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6c4e6107e82396b3fa53923359ab63178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64748f1af89701d3dcb2e233735adf26179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9668d60f595032357b2cac6949433ea6180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7209c39238c04b28f1c506a7a1f4b427181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2887fd3587c81ecdaf2f1ebb9b8cbe8182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9902ad3b2e767c175a40db0d1278330183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d33f52aa199099da80b949925d7d82184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b44cc3c893f9a4351f61f9782aaa2e7185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67178d4053492dfaef0da9f066ab34d1186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3686d3044730de2b6b189984305b46187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0988ee48fc4e9d6e5c1d103c655d8b9188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246b7a67d8cfa2b9352f2318968a12b5189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1117b158f61905320b0abf11b34a33f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96dcab566f7521917c5bf031b9770eb4191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5b1117aa61aec5898af16ab13fe2dc192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bf1b7d71c1a0f4f4d97721962df1c1193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e621bb4fd63823ca5c1d0e2f5112aa0194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8456f9ec97cd15ce6aa1755cf2ba903195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6028eee06f3d92e1047f1ac3c860b9196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ad715589344ad41d118d29c6abd82b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20817d03bf4d7a28fa38e902db3cc88198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdff41dfae53f5cc5d8900effbc818c4199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05341335d2df15be7abb2920837ee4cb200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c58930b5d26c3affb8416b83d241b55201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e463c92e97da9173355a8dd77cac92f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb34ff5968bb88141b6ae7945c0043cc203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a1890a6cbc6b236e729f63b31242f9204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba20136e807aba1338f477c7a139f7c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5dd113d66c07522f6a397bb83d919d8206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a4092d7fe4b702012794bc6f114388207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c844e73d477d3b29f837648a706cc12208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758357cd82be8f6887e0aba3eddbe3bd209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe4ff23404b34593f50a2ab21c27446210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac38928b8e5c16099ce17070e4036e3211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a843f175e18589e49787e145578b749d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03febce36a83f5fa04668d52e2844933213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec5ec0c75f7e8c30e04ae587ed8c1a3214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c411dec18e72e9402ff8bcc641bb60f1215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428a19cd85f52edf0682c246b3cb3fa3216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8adfdb6d13a391fe608456fbaeea2ce217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ad84c493227443e052701e260863be218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff902e3109e9a82299619f4e40f47e3219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c0bb36b15ab25cf440c9e875af5d8c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022637c1bda697002ab014af40698ced221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abf6c09927b868ddf62c525c2b09c9f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d621c6d4757338550469e4020e914d5223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ced8a430a94cf0d2830ccf6beb7439224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99648952e19fc801fb98e3fa715fc813225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059168bc64a018e3f28a9028705d3d28226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ee7951d773d3a2e1fbac917241ce61227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ab5bb00f5843af972db733fa8cfca5228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b61191ce933ad9b81edd913bd683c6229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7819f38cc32b8d8cdbd4daae1ec02d81230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c478fa96f39d2bdd19c882a8726dc615231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d363eee340326880bb595131eb85b0c6232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c14670ff31c790c99cfdefb7aac6c1233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba03f61593f6bfbd7097bdf8d05db146234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b61cb1cdb5f7589e918b31166dc5892235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9ed736c44e92c687721079629f81dd236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27378312c6480309ca3f33f87dca2bd3237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47c285a42adedadbbd4687da7cde3b4238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee01dfbade6353328314784ce878be3e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23ad234c20a5f4d039a059f42b08bbc240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06949e66e96259fd9e2112fe6ba6357e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5fad69b855f645742f05e8a488defb242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be0c2eee6df1b6acb24b17d916883fb243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b59885a022072a4c7ad8f26217db0dc244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d3ce8ee2a62053664806d41058813c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86eb262a1e912cdedb8477223fc14f9246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c514f6124dad44dcb37cf9d9f103ec247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4fab8d3901431f723a7af8b8a41c90248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec07ff7c1d6856e1b3259785c8b9c5e2249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d4968822e022b8f64407ab07bfe5e6250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd699cba0762ef7a61e6d9b28481e55251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8370d789ea23e335c9e298e3041d62252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bf2b99cca9f34cea649d7cac25cc81253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56566f5b743ec93a46d805f2d1c7d59254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b0edb20e805c96bae8f1ba17178cb4255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4004cc909b2878ae018d4733fd521dfd256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9cf9be990bb9cad70547962e156056257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac745d5f333925c4094177e09eb8bcf258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e05923c47ef1e8f45c9d9389801f0ce259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6d496c158161ebccce2b904ed2c6fe260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abf47c2506db05fdf62ef95597671bf261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f84c390e5ae53d90e51e33717b63f6262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27ce0e83ec54f662ea10e7cdbaa33f5263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280a3c50a80c68c502de58649c3cadd2264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd86fa952afa3c799f372fab20de2e2c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bc077fa1396b9a0a107273db51a703266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2b47847e7fba43f26312ccab06ac7e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a78c3a9fe0aedb7e86fd11ac4e13372268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52b6c12df4fe280bce46e62188c8e5f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7444796d497d32fdf7d3c7bca414e68e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63fb7c7fb75fc049574e81d4b771024271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1d1cc9835d05a493ba59a05cf9bf9a272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41785880f3846d73df835e50dfbe496273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860945e2f6228ccbe1c06b121401f53a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19728d3bd4aa793dab3c3477743208b1275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ea7127121c929c295065c06378049f276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd24305255f5c9fb1c0c18df44bb5f39277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79819641af5ca0ccd239f62fab621d6c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67db090743faafcfeecf88368a489871279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f7da01c12a9d159be6eea2f65a7741280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e764409366d260bad672823db2a4d2df281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884af7b72801a37a6ebf991f53c63a3d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c98d34db852a6a8ee18842a56d55bc2283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac59d339f4f8e5af6760d00e8b441f1284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0664f8f054612b2eb5239598c0e6f52d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e484ce15ec625e03922938517bf6ab0286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7159ec08bf3f83ac842fced1363040f4287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e9836cd811765dd933859c1d07eed3288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa30bc99af6b3e6aab198b7c0a50a535289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa509798cda72a6845f82d9b71008c3290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f9186f79c38198a92c0755a59f7bff291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4ff702a25292919e9f87e0849d3f96292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5347c37f2aaf1701ee8a70cb7ebffd27293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419b7ffb0e6d8705f8a4e2e38f00377d294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e9fc245bdf951289ea17d0926d9527295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c94c9c7bb1f174d0b56b12034bfce9296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac525c31bc9ac02126dbfbeec0a08e7297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2368cdb318f2b3c1fb0e0ffecb534c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b3214da50855329ad6965e9f59fdef299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5606172cb455222fcd4d01f83c7809300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556a94a122d469148595249b04c84228301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9b8877b3e118bf6d9210cb28f89d88302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8ad056ad96a073c4d1f209973106eb303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3b694c5906b4a0b99a91e9c37096d0304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4014dbb607b5be7b38cefd6451f1a5305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f057e8d255f08c0fd1d6dfd6e0d1005306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d38d9f0d2f0b34add5e233b7b9599c5307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfb7bb0c369c9d00f7a64d86da41d4c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582246721cac0d73a64956c54c2ffa26309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5478600b05ffda4310ad1d870aa8834a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec950857b6d2ff90bbc8c504acd84133311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76157a05294eb11862f3b067bdeba1a0312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653ae74e0809b312705230de9eb954d5313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f0e3bb34723a912789816cb68843b2314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0b3287477a0d51e1c775b733ea7f49315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911d6bc4da41d20c24b0383bdd0df544316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c804bb10314f0ad6cf7e2f508b8816317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0e16851d2ce467aa03d1c5476df8fb318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6c5ae728ea870809bca704fcf01d2a319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e817f0f36a07bdcd9cf9c2360a374926320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1b91a97694af1c4ee4bceba20f3f6d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba16173b15421218e8608933f0eccb9322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2365e0eccd4c0933cdb7bea7696fa145323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0719621958fe246800ce201542a59ee324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981e3833cb65ec8e8d92cd6b98d7cf07325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636ba176218f42b612af816ea0efdcf6326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44169859d5de6f605cebf7b3b08e72a6327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2030f78ae0b104caa7bc80829680509328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5827e5f80b039f839b1b458730c7399b329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f53e1436d46f74024b1345a1bc6f29330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb21d8d98e887ead058e5b1f5b4085f331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97416fb7ffbbb7c2059873a41c05705332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a13fcbb940e152d3c014d0f4f8762d3333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e470756da911fe74233a0c9c57ba781334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf742df80ccf84ad86b90ccf11c4e8dc335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc700c678d8b3692514ddb90782da63b336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727b23cc2c165950e8e08604ae822f03337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce75645a1a9e3e60d5bfd8b1e06b58f338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5374e30b8621765081ef603f38c60379339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f11debd61285e7861b3ba7e419cf24340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbbc5bdad09f97301347e990da6a52c341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d63cb48447397fbef5a90770170fe66342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8555aa85a1ba8953e353252e24a7074c343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0a84708b6739d12fd909148113adc9344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ab3b690ada47d9c8e4e4ea597f4e7b345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca38604853974d21faff38794ea9b2e3346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0880004b9fb8a119a0f1d7602df4369e347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e002361b55664386c2f59175ea8330e348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98c06394ec64a47fefe2f1a1f9ffe6b349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46b19586d86d535b801784cae428f2d350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181686eee1c22aa63a8a60c6fdc36201351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85cd4d0787f84744013d1e7b2c81255352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489de10eed53b6b6b4e3a7d66ddbda18353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0369708361ce777767c34f0b8f4f028d354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed223fd4dc757106c0a3e702f0474e0355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fc7c1c2a6f0c440693152ee552548b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c329dddcd910c5218622102ddda1dfc9357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b79afda685f13ed8a24a4d2753d6159358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad59c2cc1d161d4b769193db6c26a4da359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f933b1159246c6dd86f3024fa331a611360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca27dca70b774543defc0c3be64a1858361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1639ba54d658b65d9086391ccc860d362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e86c9972e7e2fe95c0475ed3e76c790363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db83239eab55d95520a33a9390bf0787364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fea6cb5d3bfa1c03a2e0b9241c330cf365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1f6d6ebdf2ffb0d94cee4b2d42b0e3366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb0f3b0d5ac459b787e83fced2b284e367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ecbcae36e31fb07e65c8e397e4b09e368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbff45e3144721c9c5eb961ff30e174369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb54716f859654f3ae180a776f51379370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163c0f79f548f455cbafd23bfe06e2cf371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ff26948b791ef3ad22af154adba6ac372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0f08fdb69c18465bbe6f91c8919315373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62294059dd27d14acab6f3a60f04dc10374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a360d4242fcb4c2f3e6a696c742e3624375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7a204cfba2ed5f92744e8019549828376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316ba479472a7ac4e839951ddf344ba8377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220b99638a93f7cbd702206582b5270f378.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e022e195f7e8c7a8278d5633befd470e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53af82469bab19357bf815a2715dbd42.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b29da982fb8633ae413713cfc37b5b83.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0030a877f88e2faa9dcb1d3bcb300a7b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c851b10d490ffd5cc4e29d25263eb325.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bf7d239937fdedc62afc9dbddabb2a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28dd233f3b5f6c2c453bb87aeaea384d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7ed65992453ea1517b9a6f61951f0c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3054b51f1dd2d92ac2e45def6daafdf49.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d784d6522d01177a87b27032459ab31a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ba765a7af48e930f11bcd38f91848011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0d6a0fe18aa910b9a98d9baa859f1312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451243f21f001b102895a5dc4df180fc13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b92d341c28e4e27e8c2ab1ddd4be8e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6632199311ff2417370751ea6502912015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11134f911de69baffdc01fe1068b550716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a862e604f2783764af8c75ca80a0a38617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95faf4ba4b1330575ba2babf004000c818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e50765053ea1a23af4d44bc67b94fca19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb86300887c3d58fc65b8e3306c9693720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffed13471471bbe61cdc2137e21d95121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2ffbe1199586eb651ad66386c1428622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a096eda55e01574f95764c43ca3913d823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83927165ee28bc69d4cc9baf60db24824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64651a4e24453047b8333ef461b123a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f942574849e418f286e54420427651dc26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee109e6fa5a56e3e3dcc6bf42196907727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3275143a16d51b1f6d308d597f208d5e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b21a6f6814f151901a0a83baed18ac29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d138ff527f699526aef59fb1041ee7630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc06f62c0b6641a1e920e81a7772bf8e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e303fba644abed47485d9a3bd5b06eb032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7fa9dc24b242d3b9502c03f1a2357733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559fa84e65569ee444aaf5a5d401e84334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951ce28f81be8ae3862e381acee21d5135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b8d7f7ca9a7cbdd408379226d1605836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d085c6d415a6ee5ab1065bc5a7eceec37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72ca64906f0e16936f2569e36efb74438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3927581cf43df7c20abc32a122d9c29039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc22aff158d156d9e5d96888be4309a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5a3b3b14fd59d18f69c68af3db54d941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924778707ebf0bb6c10cdb8df7e9b1ba42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347c0f2336a2bffc8e478a8f71ea3c5e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073bfc42b63d8bd85a8f817839f232c744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a473c04c5b08fc3435f3696021ab735745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09f66b6a28b4742f4783ab6bdeb8bb246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c457b1e82bc32420ece39e83af25e27047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738ebb50895a8459690cdcf2420ae99d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293316db9b0ebe7606bd6a34bdb2e7bb49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ab3e9bb1cfac60504712480129e79150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3071c00f6397181f1767defa19d74cea51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a400e742b836a7fd4ae03287ad8be352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a68a3e3b82732ba00ee4582d2034d953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfe2cb248325c27daa418dcdd0c8f2254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ee16a7deaae391528167a87fbf6f7055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b197dfeffac5eefb755ae4dbc6b90f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317a6723089e4a1ed7450021aa0c648c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56f8b5f066c2440e80bd304b1d3cde958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a8b91e7f216114c3b4da80bf583bbf59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48765be4d3df13bfbf08a410396939960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d144d575111dc94eb4f8347bec7b02e961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a0585b0aab7cb214012c2eb9d0934c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed832d9590a140da114b411543a757fa63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8123a539ab194b6ca1c176f3d24ba8a864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce20f7e63504621551b6140ee34678365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2442d625c98ca78ac3d1006300137e066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e749832ae29f5bb22a7ff79452a3a7af67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fd38b71bb869875a2ab4caeab7eab968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc706ecbda4e175a21fba3939b8ac9a569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec29d2e999e32c55c97bbec0b52846d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca55c93d717573201feba9d38f1a5f3b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8bff6e25517579efd9f1cd3a3f881272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf44246a0d096ffef0ca945b36433b4773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fd2177c8a45c7ac919514067366bd174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5206536be67d2c3238e3ba2a6ce54b2675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ea387da235685e12f10ee6f1d154bc76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152dd490839179e1079358ff124d41b677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245c10a521e871200a597e1352b0087178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d097848972208fe3d70d1816350ac5f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05bac93fbd2f1b2ad13a45be607475b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1120b62a48188f7f2f6c1471211ef61781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196fd547e04fb56bc61c2aa66d6fe0c282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739b3ff20b063501cdef52014834d3c583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2feab8ba3d9ef030019059d1b055e67284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596251702a7052f9d15a631152a1d3e385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820f0e43f2a0d13cc21107359dbeefd886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4472a1ab97c3ec56a8122032f4ec2887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20eacffb975e73dd0adfbc09a75ac08e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0395b605b369eb4562dfa1cfc82a5e4489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aad42d8a1b3fe08b4fe1abee1f1266290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f59202700e89e4805dcce94df9491391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57f0a99c5bc9b9508f458d0946c32c492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5ea37362ec0ab4213b8eef0d63f1f393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ad43c6f470c92036bf1499dbdf41bd94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a835cc4842f8ad72d00c61b538153295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd1009f94c94e4b8d59acd0cce2fca296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a15988d49f8a43ef03dae4508f407497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac373c12c26f4152054404723d5c9ed98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c2a31e3ec73b66ae9e3882e5c4854c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2bc52773cf7cb4d5f0417ffe4d8d28100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54039a48989cb886bd61188cef08396c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a1b9ed976f120bcc22e460b18c9312102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789a492bddaf086808741f66c0c0e2ad103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1edada6bf17dc48ac04b4ac6849955104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a633e6bd8c14f9c6e44df7728aa5fc105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73721fa9d2f69b242862103db5305c6d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80438bfef6d2629f5d60d2015496ca0107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a5eb407951d22c70db764ad5951063108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32b1a73b779f9abf1369c46fa277344109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b12aecad931cc49b1a5b259ad1499e4110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7af59da57f719d9c572adc21a6e382111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5a875826ca6e5646895df200cc75ac112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884c99be70d6bf07eeef5c64c79f7f2b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62491852dbf6dc593d943f3070789e90114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cc5fe4722c1b513a4006eb285396bf115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2310c5147d623de61a6ae34d01d9dfa116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd5bfde05f114d4bfe480d5d817d5b3117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec592a453d9a071c23145b87c1f2064d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cf8f9afd2b4939376784d65ac8b954119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae2c7815a2b4fdde368f33eddb37182120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb623832912a5b2c2116c51045900ca121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9be1fb1f71bee47767fb4807e53500122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224b6855aa032892e0a7c240f11bfae8123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb04dda9b768557b7520cfa2b6855cb7124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f41a24c690be710d450083abe235f90125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72e70cccb5ecb9ee5942965bd004270126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1a5135e1c5c13386abf7c2d2a367bc127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e4ca22a977065ecbe4427f5dd7cffc128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9601e40e7275d2b83617ac0c6eae263129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3daf89e5b24185d3abbbbbe765b02d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c095929a6c08a645e91fc0e52735e8f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfb3232249856e4f21824477df57f76132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74ea1b6bf64734789d8aec4f60094a2133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdefac8272bd3f452ac60a18d969722134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9a16f07622124e44490b3dab4bbdd3135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358a2ff0dad5bf5b61913ca1bec0283c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1839d693e9a786f37110b2c66109860137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67402ef6dea9e1b0a938442f39ed5b0d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed989cac603b691825be369924a7b79139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4844835f1b21ab7b322abc5c5fa769a4140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f4956dfe038c9483d1df609d5e2dfc141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd54145af4049eda882adb341a572f7142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad2763834a17a06f1d70934514c24ca143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e882171fe8857547c7be0196913a60144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6f560afe860837a4d0a67240fa928e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c143c5574b2d59d6bfe0431147276091146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7253921bf5612ba98ed2d278b8fb1ee8147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd44b963151ba5b6a28a4cfb2096045148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0206e10c1d1f8b0e4fc3f0aa6cc85fa6149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc18bcd75e3ae5f73aead1d8c81ce87150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b4bb0afc4afcfb9cb63a0a1047544b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d404a656cc229c5abf26501e775fbf152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51311dd56204a154d613ff65cec396d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918a0af59a61fc318e31285da5fa829f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfd10b12d64e914d928adc4f367337f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16193358391e9a41df7947c58d109c59156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89992cebd7677bff72607660cfc0ea65157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6185ab1aa8dd3c9028cc9356b7a28195158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec42902b4a2c3e202970f091cd600d5159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08efa42551122a8a9371bfa5e3053fa160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102b14deec60788d21f995b2e29955b1161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c4de600ba661012215a885c29d689f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfd0340739fb811e0fbda401174dd73163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba2af4a2777b3d061539dafd2e0e9de164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666a92f9e8739f354580c164f577d117165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633006c2bc1ceb4a0813071eac820d3e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df878472c88a948a6b2c69d2e78c2f5167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e86589af698a018ea317194aadc8ab168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03dfae57b67d7f93475ea0e40ecaf39169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da3839ee38c7ab1a14a5912038e574d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6222ccd8ba57f7de73d06496369a855a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f39bcdf6be175036da8fab12cb4d72172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cf25d8c7fd74ac82c1bf846ffd8fa3173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf139025ebe1e6bc797f274076343845174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8d72607eee133cf136bbf12795231f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3522d441183e85b08ee96b7489be03a6176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a378628acf88e668dc5c25809e618725177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae8c64506fd59d6266038610d63d9d1178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c03d4afab369b5d434768c9da5663b3179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eea2be9fcb83feebfc8a6ac5430667e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921dd2292398a4edbcb28e647653def4181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3537a904695035f0aab81b46976291c5182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00173546152c9ff514d9aa77b1ab15e7183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a091849b3035a17fd1134abbebd797fc184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec580fced203eb7223b0f3dbe2f29b63185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351a9496f7291c61149a28f079a1b347186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fa5eed12fda41a5b9400febad57ad3187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa7f94854cbc748c1ef50207b136fa8188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbcebf4a4bd94a29474f6db104e85f4189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8990b00d7ad98f3dc8e9ceb952b519cf190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7a4c8060ddaab35bc6dff5da6ec630191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b9c08eedd6353450e21afdc3d99d15192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3938a19211aa46945241a97a8b23b9193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d858d544b34b687457f3040efdea9285194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5442e6a5ae8c96badcc9aa0f5b0df36195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f43c6f20aeda0613f5e30155e668346196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a3cad32fb8bf047080c50d32bfa280197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab7d209bb9a645c73c239fceadc155e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad27641545ec94a8db32403d9c68acb8199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b37c85f61726ab08f8f6070ee2505d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c015752d5f6e7aba096305150c799743201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82138e7af183b55c3a01502e6245f693202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580f97f9992f9df491d31e205647eddf203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5acf20b3cd0b0af2871a601318bbb29204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197fd0f72192d5e5947ed4339064a380205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a7af3704b1e07db440bfcd2b8475fa206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133d2c893203d8d6f2e82cf20ba364e6207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b4a57db1fd39d9460b807116d168fc208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4822b3819591ae1c258f6461f390db1f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758db2fcb8f58dbe196aa07285295c01210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fd0de1221a6fc2bc1bc15c0698d6d2211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d330e2d3c9d0e4b277260a2e803ad86212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba406a7db807e69ffbb7433439a36fbd213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964c64ca7054f979cf156a2070598bed214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d242120e94695c27db4a0303ea2227a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973c5b4f69dd7814a45079d1d5d5b12d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aeafc53dd9cf1a2e53cc70ca5fb9485217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aba966ea97eb1c3812f7349a3235498218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d520b4a3c7e163001cd2a61f49445747219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9ed14431ad5b84403f9d74268bee3a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3a377fe727977912d966c15413da1b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fa1756eaee99729eb429e16f32620c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585a1feb519e4ab4d23b6b5c9b3ca08a223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883d82c9451903036ceea532b6b66c0a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9c6fdc3f79cdb9c2af94cfc570895f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7a59dbd80a435f2a82ac7013af4705226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc52b03f9efa80022a3e6b942e1f7c13227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fab84367792efb15180090ab080f71228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6f3ee4933d9a6c5a085ad3142d6c97229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcd1fa875a9cfb7771a1b37092c7b73230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ee3d96151c897116d1ad7045fef89f231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216dd2427fd441cc02b84e06a611a8d0232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa3283b62f1a8dad4079ffa414acf7a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a84c858999f7fd2d0175011fd875ade234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e753983a8ab3f9840f5cbef3e2827d87235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fdcb62a3ddafaf5c0a052e6df337fc236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d26a9a01e362cb2e0ebc62f4b83b1f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bf277d688451223ba208c1ee7fb71a238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca43d1b7c37707adbd1b522fd4fb774239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0a590b960d8e89048b3cd7668b2702240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9bd010b5be4fbfa90e96d6cf75e22c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a0bf758ffa51f1f995a940dca6c564242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a41a0165021754376da4c5db8a9d0be243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02ef96b72c13cf5e64de93fbaf23d8a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b94928e2cb6003f12b5aca761245ff245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbeffa2713d389ff3fdf686f6db1a89246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abf1500f4c55795451a092462df41e0247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa290279264340fa88cebd4476961e5b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c2b1001e090cb58fac3abe11a89bea249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b215071e3bc029103d01c55daf987be250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435f2045a4cdcfda484b6a6084002f06251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc93eb9c859d238fe648c43e4d16b33252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb151497734c928a8b252aaaf901eb7253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c46fbb4070b7355eb233a8b02928f3254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1468296e8075f754bc4c9a4b71a81e0c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e798d373589697b8d4c03eaf20182e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb974810a862b570f15ea128a6d96d73257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6b4dac454853dcdc194b9ff67dbebc258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e49ab7a8b26709eea941d3796741ad259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450fa55481cc3ecc9157e029b2b73dd1260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4e351e49b9db43557a7f8af8687867261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a3c07b048b2d507a843a091ed204b8262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db625af54f3fd8e47928d2fc522d9141263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85526ee9b3ec1f8407de2528e78522ab264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96fc95ed4405298cd5e02cb7a3087a9265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848ccc6e3be9a0d3efda5f54bd0c0fa1266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28990bc5c56665257656811406b452c4267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95954d17e815774e9c0382c8fd90abf268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b67cc4379c2d72479e5675b13af685269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c062d574a4993f574933e8dcf74c56a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bc8bcd76678caf96e7b512d7158355271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f72cb126ce987e89ea47bbce03fd7e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102bcda14537c561cfb64d9c0a99f7e3273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b0054139ee9f63a05965ff5c45cf00274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3430daadd2fa1232ce601ad0b730fd00275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ee325412e5861aac0bca2557dc572a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b868872f7febe5c7343d1ee7d561a9277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7b47aae260fab4ac3a30297d1be539278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6716daee41482b4b5e91616656ef182c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99d54032a63fe32737f56eef9381cbf280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28806f84b9c99ae94b78f0b9d5315790281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00efdeb84f10f405734affbc9ef1e3cd282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdbaa2d9bbd85b95b7c0da0bcd37239283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80dfe0d28fd806bb90a78650a0d814e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a5caeb8389e64209393318673dd28c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9e5a7ef98a52a703c7036eebb8d5b0286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b1ccfdfef7681abb8ebfb8e2333c5b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b4237e358a46f84d5042931d6a0324288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5867142e610788e97c170998dc2bcb289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48eba9aaca1f0d4c0f085fbf3c9f772b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c14aa95a68b082178b778ad92ec4e01291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34de62e05f2b74dff5287b41d4e3322f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70de2c958cfe892fc00ae271e176b22d293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44dabeb6aca5c4230b444995224921c7294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d622d4ab81c2a1fb8143d9a0f45e41b8295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df700769a44face4b0f97edef558c74296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9032ebafbde8f187c8337ad4a44f3aa297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33bbde0e8c667607ff51e5681afa7fe298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75ccf7500ed89a07c864f9bbe24747d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df0b22ba2fa82f02589433d46685161300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3a22f3b4a43c3f22a310bce7d69643301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e4d58cf0d1736b8386db8cc244abc2302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a492f850931e127a4412a1d74fe9b9303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890b36dad5ce022b5d1fca8383002f41304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1bd5958f49e8ab5d89aa5c205f5e95305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b261256a5ed177708469def2255820e306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3b68b669bc857cd89327711c511382307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d05e33791a3e6e6ebea18ce7a868c8308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb37e80677cf6570bfa6f0a960f69c0309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af62b6e127feb96cba2e4724a0a12ee310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50402a14326e9d19481b6febf962ed89311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f4d1c8794fb5ecbf4071c59e2b9a1f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c2c665b41ca023d361f870deb30090313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444534cb66edb0699683f50c5b4f0b08314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a86cfcfd60480361a0b5d334f2c34c4315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605db1ee8f1c364233275db897f7e875316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163987a496d4c8b7d35e64fdfaf4dbcd317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f2c05628f481a2efc489763226db4a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e4f8ae96dd08359499c0c8b8bcf064319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef27ccdf74f0bee7201a9914fcb9ed7d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67126b2f4854db5cdc976255d62950f8321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e265aa79ca6c633620bd70f3a71889322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88993c0cfd64ff1a9f97afc9d73d6457323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe44ab53d42ebe5b3b95dbbbce362c9324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a236e273aa56dedd7f1fb672579db6c325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbc6aff765df997cf172770385c9ac5326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e55474bf9254d2c121cedbfe9e43d50327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deda5734301b9f91e4276b49f17fb2bc328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb74550b7334a7fd44633615e9a67e81329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d188ea68f5e56dad1e4c2bfa81d1fd0330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef01dc02d774b86b24672e28129c74be331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29f3094e9781704ec7bb0674ed8f89c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f623b5fce8a41619efc9b87dce6daa9333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6061c2bacb0e03bb9f72a720f0275e63334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27d37d60e2a7e97e5b430947182e92b335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf2d4f6709a44dd1cbda2f445cc709d336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59110530bea7c8fda3c6a1a2eb737acb337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b51966197776588c8928e9c7788fe57338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b91701503c6c17c73fa93ddc107318339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f8e1b29cecd7f18bc339d7bdb108b9340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7373e3b9f7ff0e2d4dc733941afb3fc341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdc5e7a423fef78e330b2448ca65ad4342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6b025f4ae3844314d77d12de17c23b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9d4f5ba38131515d6126e04fbaac85344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b50771063508b2a9cd0731d163ba25345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5972368cf6ce09172d6db664070fe991346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bcdcdfcc4c690eb54375ec0bd99b2e347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5cc6393689a9f5f34c4e26e15f08ab348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d22216838514417ecf27ad2a1bfbd81349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5757a2c6ce18cb5d908dfe4bfd54d3db350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f19a135f1cd9dc9541eaec3afd4e44351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5e2dae97ad8de4f3c568a200972a5c352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119590637a2b4f6175832bf3cc3eb5df353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9694fc172c2ee8e6653ed8c0b6bd3df3354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0466eb507575a0daeea51d5ee9101f9b355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbca519124e2a271cc99e03071b24b94356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3a938eaefa118590e99f2212c0f8cb357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfd57f714dbc6a1c2f21d0b0f344767358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15bda06acb72cb4c33d7ce006d68b57359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e44397f917b52d27d6bdc80d2270e0c360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deaadc1a87063bd07aa0915a95bfaf9c361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352e2dc312ced6ef87e862d172916072362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0ddfcded319cafd6558be0530faab1363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238339eedfb3dc4ddc8bf321471c9c24364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b315bd57eab4f908017c3c0959bab6365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493c1fc8caf35e34b74da330096be7f6366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6138d7c64f547e844821cd6cdb24fcd7367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cd53b68586c73c35b22d823150a17d368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc657a96839bd00471bacd472684152369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7e67f21ba5923f85efd2e69272529d370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7900859360f82072378a395ad50002e6371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3076d59113679f334b6f61abc584f5ab372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0f6539a4fca194d9f703c62ebaa7e9373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb14391db95939fb2bcd847a09253d4374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc45cacb1a1a43c2b1282c0d21e9494375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2506da90d39cdea54f180fdc689bc42376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbae58714a610e3de04df699b22b618377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1327d2c3085a4d6dc0d21bd495bbf9378.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>