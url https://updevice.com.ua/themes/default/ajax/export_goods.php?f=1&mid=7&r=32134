--- v0 (2026-09-26)
+++ v1 (2026-09-26)
@@ -1375,51 +1375,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27074bdf58e4daffed1da3628c055501.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc62f2f0189cf697e4f3396f633d93d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68331208384220232a701829736c507b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c71e4091ecb74b7a3d3aa43205d71614.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ec6b0c7856530066c0875b395e38375.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d46e98d9856981afeca62721073e326.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d487acd9eb2e331eab490534f457777.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd3c745beaaed0021eacd3cbce2e02f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae916d5b455fbfbeaf3530a570deb4419.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155ce324769f9c7e6f86c0696b9cdb4a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582f53c2b74b9fa5d74812c6db98ddf611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba16375f2a2554d1f5b81aa3e725e73c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486bb2a631cefd512496e9c5c9fed8c713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3b34fefc4edb981c3631740004de7c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5c84eaa33e3739701a0473cc3f445c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567c1e5143da9bda9f55af9240cf07a216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2215c74015d41d46f8320b71d1929d4117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1b9b94206fef0dfae0c3065ce2b86618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c4836ab2f4ff0b95cc2c4c8906e72219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87be53576016b7f308969415a6f6aa1520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404eba7c25b5578fc4ef741fd45e284e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c0105bce1b62fa54d161d244adb53622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab2a7c74e1305d26206e2ac38f26eed23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8b5ac3d558243cfd0ae334737bfa0424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097dd19c0596463e796c81efd1c432ee25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98233bc9548177a64d710a65c57715fe26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ef704442bfb08cd06844da75b926d427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e07c326d7e17518b0d3eae0a957f41228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0e7434a7c425f2d6a1a46af667463e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ec2a66a33b64d54d99c70edf7ac88a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521bd89d9bd0ab738f5d7d52bea019df31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e83783fd4aeb2b479026375b19113132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16583e7cfedc6d46d6f0fa0d5025fbb733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b729f2f9e536ca6cc6ac6554054ef69734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9846ac51bca137ffe8bc2ee678d7f36c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76b525ce8f281d8dc24d7e94116838936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea6e06736d612c633ffe2730f193fca37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5b752b5f316db13c2a51f2eee6002638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76167783439ad9a74dd44b5ca0c28b6639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07cf75e749375dc06714f0648f22ce640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b651b63fd9417665a22f8d09312c235041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c994986b35b664a92b1303fb2c3f36c342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c939702d777ff172afa7f7e1af9924543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5c121d600826446c4b66122df5105c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c12d1e390370b6d79f771e7fdaaaec45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2669f9a24ed0bb305b4c55a461b275ed46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb96d7f64bcd499b82f616fff3339b547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6426cc32c4c6ee9f77a5fdae9ed905648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ed4969546c1ca858ea99d3e642057649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af99dcb8faa7e19e004d69ffe64de5f350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16eed0ba1b98ae564c25c6ecef8d478751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45166e361b6f4500a043c8fbd059890152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d387267c0a3fce31a319a4b2338dab53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba0f53a5998b9d862587b5e9d401ce054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139dd41a17f14b5c289e73b247e7d69855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839df3dba0aca57ffb8e14bbaf71f6d356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840fa9f5d0fc5867e0a8ba9dbb08a41d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e540d8c91730439cfc7cb44cd3075d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a18e19b998f3a4923603af3ed92b2059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cece69769f0d1dda2133435404b928160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da699a94c178c03d6b543f684b4d6c2a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d0270ecc26246fc4b3b7d83cdcd02d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333625a809e37efc97de7fed59cda06163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5698842c9480b26ecf58f0d08aed28f464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26745cb25a429c85113132bc57642a265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c0e5da52be42d4d03939b08297003a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38774e9487f7025abc0731038de760d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c71595c5032502eafbd65b3f81094968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1fcbcafb87f679acc71ebeab10f73169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289ecd24f766056fbfd83696aed76f2c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db55a0730e8903dcdb4647f0806acb3f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7525e34dc43ce0c596ee191db981138472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c4e80f7e33a1ffd1c2abce9cfd893673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e890e9df9c676035928fdc219cab202f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd531c7f5716589dcdf6ab0953cc5c675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985aab939ebf12afe4e782c0bcb1d0d676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9c12e7b911e576e35a402f0d1ca8dd77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd59e1084686f0f5bab8b9cba39f2bb578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa36dc881dc9e287efa81804a41c82279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab8b2a8ba50a5474f4beb0137c4743280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e80c03fe6ede97114f5a7a925a53a981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cbe4fa4e04189644583c54bfaf337582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844cf37a412941e607bc7ffa85156c3e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5608814d533a59defb8837898a8ef7c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b859f07b81a26b17d3a099d2015054d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15daad0757abc431ccee0eae5eeed9ba86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eac4f5e3d03c0d7df7d701cf9a4e3ff87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9816263a47595262ad19a5a7db3bdca88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb5946d9c429b84ca807f221cd4aa9089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb1707a894b94a5c28ea07e39f6b3b790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1dfb17c62ce6bf852e9ca076af668591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70402690cf8a135506d1cc79d0a2a13e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651b9518fb5669f39340f1c85b1a4fa293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3740fed389e4cadd37e54122f490fc294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c63eb2bd4079c9764df3d2be894594c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36270cdb4ede91a484e14671250154196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0f2ee807b92f37d6058e95a6c5c17997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c945818bec7b7ef529fb5be1d3a4de4a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388b55028996cbf922216dae04d0931199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4347699f1a7ba31b629761b3d8845a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa0c3de6606e4e7bae402f23786a859101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b930dddcf34b3c984334d0b1a02facc8102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b0d3ab886020bb0e3882ab6a2ca31c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0570408c7407054470eee71645f4bb104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45301e468960c515fa7dd6bf06f5b78105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f1ca38ca2dee28a890a75ff41d37b6106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93f46c144edfad3eff443765d59ba72107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9942efd59aeb02f8e0a4798142c35fb108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5646ac7c1422b4200c7d863b515593c6109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460b21a1cd7321ec909e370bef89851a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e7d8bc6b9366842bcae1e47db5980d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9317404dec37d5de0c5666c2813e0b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1174001ba3eda05fd92291dfb315b7c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fe3c0943c35b2b54ceb7ec5b8acef1114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55c0c013c07297b64d3305a39ef9daf115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e125f36c7ed8953d72a192d7f80198b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7a98bf82ec91a9c3d270584746f3ed117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b8e1808fdd915e62021a7d26cb7e58118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6946a01666d390403d944dff8bb79fa2119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7259a10816f32ea09a1a152f7cee1dc120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06e5efee6a5a3757543442cea394c2e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be42fe39c4da070e1e04b80f2b68e4f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd606086d8d93fe44967a4f63669d4f8123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4868d9ba5323c05dfc44dd28a190d819124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2863d9b3c30329cf05bfb3a2d88ad151125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95dc25f374d5e254d7b64b7818d5e03126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625513eac5ef98be4cae816d4764d408127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25837a2ce07ad3477e84e71da9f18270128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1457f3978b548a9664965f06162b8cb9129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5810c4890eb60894ed980bc9044238e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739c0271ed5cdcc9364d3d73b707cc27131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5ba1bb0052b6eecf33b6fe7b33dff3132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ddb79994ad1ba83362f338577c4ecd133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9c4b7553b25c9904e9ab3da64a0da4134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a126f275a86f19a38ff7cf9429f3e4135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66f1067a539e8a7c065caae124c0337136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6772aeb66fd1075f19dfa09d439b95d0137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27cc504c015a02bfb74c6eb4d1f75fc138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d07f8c4d7b0d56a3343fe3938b044be139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2998dea7ccda38a8f699069d7d097b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38b199245d37529675301ee164ac520141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2439997c090e1a4106f0873de63625cd142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e3652ad4a821b8771cdaf8a83e66c8143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00b876c4bba6305e93f365ae3807d24144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1850a90dddcff0ab8bd4219c36d88fb9145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8b1330f494ad8d04324f78fef38dae146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487bcba2069b7da26b4268771d4eaf22147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffdf63c7db352f2cfbc4746a49a9a99148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ce75baacb8187e68b3bc883750bcc0149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad8ab54aecdc0e8c0ab72c68ff6bf74150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd7e88fc70094891476fc95a0c6e461151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388206eceb8513b1de29ec02c54a450b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9445eb046665f19d55840d5e45dc12153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2575834d6f95c1813562e00d6101de154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5abfbfd5da35d08794f48442eb6057a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d430c3e018ec6b1dc498546a8cd803156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843589fb4c42fc1751bda68cda70a743157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6f8c81ece3b6e66e2cd9aec5f45dfa158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0cf89995c82701a084c20ab37efca6159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41716c1f82b048625ef44f9914e5cf69160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6f86c7bd05f7f061124ba7941aee32161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdf0c74b21ef72a3432ace38d389af9162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34dfa94e92203a7af7eb237d67ad8b57163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5349cf1535b1fa511c6d3efe1723781164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4c3c6dc1de59247236776e1183316a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aac4e472f86d5b54a59b1f9573a93fc166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e56f6a20b05bba45eed2e109e4779c0167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbc600485605fc86a819deeac35fdf5168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e17c674b4356528fd2f938087cee2e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eecf4479da8730cca8a03a7df0d4a42170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11136ccfced82d7a428aa5c4b9fc8ccc171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4c392a4e0d3fed9a92992c994c27c9172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a8d55958fecbf8d23238ebd2491db1173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb31e93a530cced31f5ce04ead51822174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35302b501b6f7fead4cd4b7364918c3e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6ef123f2baa26c9b9df670c2c1d37b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e71b1834a1d3f83dc75cc3a71e51ad1177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c89b65a697f048f23ce55bcc745bec4178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646e54537a3000ec18ff00260fe1df70179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b765b5644b2f6c8692b16f709ce25b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4e8fc260a4027bbebe665d6641ca4e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8936ec2112045b7a4e41eccf8d490bb9182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c23f5438576d24ffe77b06600a038c3183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d399431d96fc97d2fbccf76d0842480184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d411ad33f65b0767ca309418aba116c3185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb3dd37eb6e0f6e3db2a0b97529e2d2186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddd105b0e75ff26773d1735b200a47c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d270f575c49e1996666ecc7a28546af2188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5916c6ac22adb8127955e08f9fbe99f7189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edaa399f6574c63ad8c1c12c8c5aa4a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86a0bc6ce9d7fcf62599a2261c4b53c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b713c179b64c8e0c701995f17cb44e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece8a41206ed25d990d5b4527d3b7844193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b34ad6fbb3e71cf22983caf05e26161194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a7ce989332039975c3573a2f28f56f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0682d86e3fe43e7faf9698732173e765196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9481aa9aa772f4a1554e0bb0def21534197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f932d0f3e10a66a4ddc1f419d8e5caf3198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920547d697cc577f97f7c098ac9964b4199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94daf290cf75c123722212903ee909a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9c85e70165be7260af7dbc35a6e3d3201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f231d871ac722f4d61c2f5add31e270d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b989b6e4178a9126f5cd85d2d0ff9b8203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e209b4c7c3efe0bf168dfb208d54ba0204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ed3a458580dfd5dd97818d01166c55205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b74d5d5f5f13b8c7059ce61087488e4206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabef09722d530b0b15c3ccd7377c66d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf98588bd74051a47c188eb569726b7208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57e0ef496ac06506b7aa01afc3def58209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f1ddea584367e2f4cad27fb3bca536210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257f7645087b4765170b7686b2003608211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb48bfc57e4511326cce8ab8638e6501212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb21da91625d2874d9511b170999ce8213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1559d29cfc2eeb2054d6a5c0e41f8e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ec32c684b051c1e0438036323df01d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66d397422f71e813139c99d59a05162216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e6efa90b9cfe6b9e93b03f3394c249217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331082c8eaf1a7ccc6a0a9f7a0be46a7218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992409defa66dd56463a84758f20fb52219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7a83787a4beb6394c623832340d936220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff22526780c049d9ad9c09b7edfa22d1221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4607944f6ea7a891d849fa07669960222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58147bd0249f2a27a3ed5684e9922087223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91c2f48a5115eeb6fce819957239738224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa46403223102c5b1d9bb7a11fa6bddc225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bee7a8aef17b37f19c3a098de57e60226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccd747362a8be1ef30ef095fca619b0227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7744d263c648de76e6e3d6d7f9e25c42228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818583f8a17364c18d11a1808e157373229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9203cd7a3e46d4cbd7c47791840fd6ae230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27fb0c4fb3b51f174d4bfb4d6f2f274231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d016d963e1f5e1df6bdc7071ce860a1d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0afc136bdd2fbafeeb9c5c9caa58473233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a265e592593d11b96bfdcb1393546d76234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5f097a7bca567103402deb7e8a10e1235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29c1189fd6743c5befe253428e636f4236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d868f98035ea070ab57f546e3b72c3237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40db988bab4a60a05e40c95a69edca4c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cde742f45cd67fe936382052b877d6239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0d1a269b71bd4ecbab97cbe739b475240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f49ac992b012cc147473b42e9f7ffa241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea18ffa09b35daa2ee037a739a0e73ff242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023afc948d5df49cb7dbf68f98d26c94243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618986b4ea17412c2f42f846cd1e4b00244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33392484c5d6f8e829223658c87c756245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b95cc12da091ffa85de90a63e118e1246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4fb1f978d9b6dbf684531a3f07d735247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2688638e8fc2d1234e057a39e04319fe248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7f7bda9f352461acad7d1272863968249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4ef7f900177ab10a97b3a96df2ba1f250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce06ef69866279707074bd1fc7741894251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5274ce3afa51494e92431e1fb6591aa252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1633a110dc1585e13482fd0a80688a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a494eb52b5afebeb6bd7fa307712d71a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa20c5ff1a5ca6f5cd6c599c18dbc7c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ff35434c1b52058483789ea6efe953256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ada2a9a5e5f1609b58c70b92f05fb5d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212b600fc8838756ec6375067cfbcff6258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374ad723af9520102020654f3c2f291c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691a0d1847af474476aa45901541ff99260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff1666a5dc73451dda132f32ee8e3dd261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f14fb4ed401faf843e28f65c131041262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8e668d8b993b1b2ef431534f9f9fb0263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022b4f712f4ee513d650996d269ec0a0264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2389935337b490c5170b3fb26329221265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71074c815e4c57103d00182b06e6370266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5300f23942e28f01ae7a0a6100efd987267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95f0585e1184b6dd449d17b716895e4268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3515d728c073b3e434504e8b4ecc3a81269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849722ddbce40e85601b21549c1c1a41270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69147fe558bdcc4721cf09d5b43bc3a3271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5dc062c057c9decf857209fcea82510272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cda7073c8fa7209504aebc46bc1313273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16eda02b0a10bfc4e213a6e592f6eba8274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d187065b557207991e7663b0b213a604275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fb26d41be109370d2ecc09492dfa2c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f5b63c36399043a2a4280bbd326f41277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687ff8e6a312548a4b69040522a4ec73278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd93edd53639c5449c3027b405236a4a279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75ebb0545cebc1df390077d5da7a4de280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa21226c9942a68940b4536c30663e22281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ace2e700979e5d8f016516a7f70459c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8514017b715124cf402a97d1ff151d58283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b79269e35fa85840ea9ee8d9638ac0f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864bbe45f48a18874537bbad5d6ae541285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75f885d997c8949ba8b388cc97b98ed286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7f80f853cde963f847e4c5625490db287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f724729e1e0b253a309a11d3c9c153d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9eacd08d58ad0fafa955bda027e1bc5289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cc121e51a07f3b9cb30781cd64a646290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3caa98323547a26b7d71c58286af64291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf011acda31cd7bd50e91e3717db778292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3617ed4bf6262d058d066907eb6743b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353a8f4398fb9d1cfb25bff9885c5556294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f094ea06c1ce3f3335e0d79d8a3e08d295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e857cb5053c3e8a5b1f3453db1862a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a4efeb04045f7969ecbe4cbca53e4b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd816ed8ecad080b84474e681a88698a298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9083470ab301e1d6af297606fc8672f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2750458c205f5573023549de836d0589300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537a4c80caa0bc0ffe48b2c27c1bed1a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf7168ecd5f66224e6dfd413722db2d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbb3e1c8435d427ad1255cc993dc417303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5036f4b246bb12b81689263a0f0b1ea9304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522e573e2a8bda79ce399d628152a89c305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4473bc4c97dd3b89aa921bbf15079c12306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67595e48be4a10ac6e6c7eb8f25e22d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570dba5bc1c3c6ae09a1f970766ec1ee308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1a017ded3e5a58c2c1e1d67fc7cdec309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f739d4ea5757c947ec799754b68920310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0da1d69bfc5155015534289828f751311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ef38bf294bddb2d7dd199c93f8045c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bf8d25759e96d0b2c39a88e22d927d313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b31b35e6ea265a62c6f64d263f0a568314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06df3db6f2683915d3ea91926398ad2315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ef20f777e27605e40c127f4ddee59e316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9cca7820b93b7c398263bcba71d4b8317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4807afb50455a5b447f298d4cef6ca0b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2712d18c2bcc5faa5c38d738deff8697319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4bc735db9ab504ba82a2259955a7e5320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccf7f80263d006e70f2d58becb7e318321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f556f6707150e0e45162783fdfce3b322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6be94e23d5a237b23647e6bbdd20dcd323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e1a45a6f642c914df98a882ed8be05324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11abf82c6caa7eef23ea87bad7c43972325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5942bd99b6b5b4de8872d9392d6f5430326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a469ced5143354f9603ab2f9c9098681327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aee163353d59fbefdc92251c7ff3d4d328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90159a1730c5fa4b45e21f712b334da329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55efcaab425fef84aab9c5a335e7f56330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3c37dbaeef27428530a35cb2fce52e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23baa645b17b8f0c4cf9c30eb653a5d2332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de1842bc722da0507f8c405a87e73b5333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abdb41b66c18f917c042ea8d1caeee5334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d098833031b15fd8837a029f1995695d335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f6124098cbff6c55edfd338de0ea0f336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cb1eb9ca1be0f05de42eba26efe331337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f766d9cfa208952e60ac4b89a40cbcae338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebdc195a08a77dde6fd34cbcb33fe65339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de403ab9b39575cf4b66b62bd9d32c8340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9da7d52a04c3dd92b55c26255d2884341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f212c6629fa8e2ec667d3d2ff93c6d28342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ac153ca8bc81d0e7877910faade9a4343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adda4138e2c75a4019cfdbf32fd70988344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1831979194c6d649b9dfc92c54b3c07e345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda2df1a51833c870cb47527e1c211b8346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea3fd55033fc1af78361b61ee585d88347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7492ebd4cb06a0694673360b28ec3e94348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e80dce384df174c95db7dbd3c1e63ad349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f941e740c44bf9eb54417aeef13405350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedb2faaf6727818d0a3ad24b11e2cce351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3134fe4b59cf367e3fb716fab613a3e9352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ba93de6d954fcadbb349ee752354bf353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd45ba13088414f4c103919640c113a4354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0e6795da0f89093304e87944f96219355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0558023eadff2c6af84b34152faa388356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2302c8f27908bbff8f30cf87598471c357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b38a02f45832b21128b6d5ba7e98c9358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2ae6cf5bb7331ecd2a53cb00334ad0359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c71dc7eb6ecf30a7bd7c1d7e4f2a24360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8bfde7ae3c0977249f8a1e8fc3d033361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f63fcb92f537b8933271c05524a7e6a362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62d8a09bc3aa3163d855b72458cfaea363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e354f47241195a32ad8001360f592ea6364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c014fd8aebd89c0ae942becf2328ad365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f060c0b04600e277ff7673feab09ab366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c771e209c83f79d39123a5a826f970f367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e85fe8f10909d0d010ca60e45214eff368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d0cfed2bb4402579720881401f01d6369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9210e099e6d95b5c41341c67fe5d33370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e803f8d14b7371b20120af1740403a371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c377c3de7dd04598f28e8d0b51fce23372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bdc6770f273ece1ec7a024af23ef7f373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c4b3c03082e9a819e1c4ac2c3047ea374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d7d16c7cdac29d49eb17301bc3d5ce375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5737b0e87367ff5118a2da41e9709d1a376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3020b0bf1a595a759e46850df8a81afe377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d394922e13cdee091ff539d9d7036a378.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243d6e564aad8bb24412406562ebd9441.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b737bf0a32d01ad149ac3ae497f1019b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a669a998434e94b25ceca00bd927083.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1544d15b2a719895c3d67fbeded1f09b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a72357507451f14891b1095596b7b05.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9512456d86d84e92cebbbfc8f54b8cbe6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3970b5c7decd207b5f9b66c01fed5b067.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093c2e3741811456189473ea959dc5b28.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500588a828333fc2dc058fb94fa509249.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e549f63d20e4afeda623088e3f96e43910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5f8df555ed9e416adeb8ccaa94c67811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d9ef2903ccd72ab08b6bcc0d5f4f7112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903cc2b4b59a42accfa0ec594b01278a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f97fd3283c700853322cd6497b39d214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8af381c44a021023048c7738a44f35315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1799ff43f4c7e3eedf516261a1c5e88116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2244f1a40b359943a95a43aff313befc17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a61724b724fc0440f4380aa18b476fe18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f6dfb06dc6a022aee7d0c9de1e69d919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9027903b8bb0eb7fa1e2188a743034b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5736dc8793b4bc9a8753d0fc7c0fd3621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8e598a8e7374efd4add1ebd9d5067622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1331bf0726c8654e9b41364e7500d223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81577145b462c980c504f8ba7c30cb524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0262f23b51e097f523fae0b8c6c898c625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6adf740f10a507b8a309b50e8a0c2e626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22eadd8d5e01fac0efb2ab802e25461627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2e33703c20616f74c52593ba0f3b1228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b777388ef29a043e077d06ec423e81d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d451bd66d8e439eca2cb71a2aa19ad30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82077b284beb4baa5d62e8d499244b6331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1ebcb0e23780dd5825090b37353c0b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f98beb7e1b0ff6260b58b66a61e2b333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678f1d286d9897fa93ddae16d49f9ddb34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f4346566c003089a16f430545a740a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39139a142ae332ecb5ab6eedd96dd12336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5018ad2979465f170e31b34f1c3edfe37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9bb408cc3ca18674938dfc754d8a7438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f108e284af13b302ef1161295c3dd45b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a06cdd9041a7b7af9a0f96ca77c160140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5be07d50ead71ea45d69adbcf5c35d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9bde9ba5b8a2e10ac4f0719499799342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1dc867545b63e4efe782b23b76d8a143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6a621b151829cbf37dedabb959d1a644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b05dbb2c1a792e5da7f21f2bdbc1b545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a8848dbbb14f52d3afaf61c4c1653046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e8e90cd8c5c44bec4a726d5e0a40a747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29734c958351c615ca85462e7f3d2a8648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1580fd9d31505ea2e57e161144e8523a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4a94b58edb1558de7105bc401599a050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94895ad0cf8a3f40136d609e42bda2e151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f4566346a9fbb7cf82d442641c86aa52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ff46334ba07b95b424e2d8136e069053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf64ba5ac94fcf8384fe84dd972ea8254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed59b5f8fc7895d6ed617433e59075655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d141da5b9a9a5abf0d4ae236f25a127956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51112d3c3f633352bde97e904fe1ac5657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c42c7e89c3bab177bb9043c540416958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f968e69f3f561e9afe5f0722cf63ae6f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7222b918efc335a1df7dc235fabd9bfe60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d56c8b9f33a4ab9f07851b02065155361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b389731f617e59c49e0e90cf4e8237862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0eb02b825823ebc00c9fdbd122297f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d856dcfd2cfa365cf2cba7acb26ed35264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f794db57fbd7d02061a7f96861b45cda65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585de73231928d6c2fa7343b84d6bc2666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e73ff9aff9cd805af781862d90b982667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f7e646a02282e0a56ea992285b6b4568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3887126992e079794b92d0c41bef2a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec4a084c1da76c997d44c1ec926bb2070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab18596293f3f3027e4b6584de04e7271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6cb53cbf8423426b51f6573f4eea3e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980856fd0e7fac89736946313cca36b973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff7f3f4ee95b3e92fdbedf023096aff74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0fd679acad4e91986765e0fce6e32e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2421db257357ca545f142b98d07d6f8c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f568107477120697b47ac4a957994e577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b975a94e739b464a933df9f4f7ac154d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d724e2069fe33ea343f2f322bf39b179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c35d55728edd4765f232b913b64b64980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7927c7e8c3276e7646beee4e2bddf581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90916a98b4398dc2cf42c2d4d1756e8182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bab36f644d03c5105d36040ee1e9e183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b173ac5c7e53f7695efb32bb2cb5ff84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0997b721a19a2369d047d90ca442304b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8201b2eecf538a1206f823d78c2a167d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b61daa859fc4c77f221b9c81e0703e687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ddd9c34399d1383f1e1d9b1008ae2f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a85ec754fe58a197326743490a22f989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3fa58735e946aa195c3064ec82bf4190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68aa8f3c5ba394d4e3d6c34a5e6587fd91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba885e8ea18c4a80b67d2aa4a729358c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b40bedbfd8f2d59d8da2ce411826c9293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c18a2c6295332f635167bfc6de10de94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca43fbd65552be72f5d38a7f963d65be95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7ad4136235c5789d2b39d024ee0a5c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b03d3a6108240429f6109dfad572a297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e441b03160756be03edb642b3099293398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6b0e6e262070af0d6e636bd226157599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175c5fe8658e53875931f8e87aab50f0100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85221e345ebe63d235fd78f0f683c5d8101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9c7f7a6a061a96e0cb2e22771bd08a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf6acfea4a821564c63e3ef137b40b8103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cd4efa6d7bb5961b66c5b5382f4ee2104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f7eb58f18b3fca6a9c31562493c932105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31e215c41ef261c92ff7098ffa850df106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f9e80fd0f8bc77c1f7149882244f32107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7f52dc6e2a517dc9c65dbb45ee0b64108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6257bf4853d50c915e3abf4f4821422e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae77e0002e03b7c7450cb3c06cceabf110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee56093f906fd01e8b8911c8cc595b91111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2711b127482c41acfd7a8caca9d2c159112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfb5ddd8275c6b0d97d47cb84360f95113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cee8ab6b7ca525addd3b75fd534af5114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f517f4807c7475b058b86a4426c705115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9481cd8c3fcf7608b8a6721e0c09f26116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4169cae046d4a2a3d014a0f2cb3dc48117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc9cf0ea728eee9ccc7fdeff8d80d29118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f4ab0387ab2642b98564106423afec119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98403fd9dbd2b7730baa1075ff996598120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09bf52ccf876ef96b4a197ea5a93814121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a024119e6e8c24941391c4d0cc00b51122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26b5345642d08ba2ea45cde1d761c2f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b18c8ad397a46b8b3dd51559b8de8a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cabad43672e80634bcff3594109be1e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d669e78ac7685b6efaf135737703202126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861a3d626836c3374723c7bb0e163356127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768827cdcaf3ee4e2f54306813f5f29a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4326b9f4757c0136815832848f4079129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef558fbd0111b1caebdf6f9e280b7ea130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d83a1d6e160f06ec7e861f27e71c7e6131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09237ca9d56ce604f00593aa97631a00132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286028a385fdc3a2bb95a5817f44439a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab3d0f430df8d8d31f65e3c3805636c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2e52f2b78002aaaebcd6c280161f89135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5c4fe9e5a2bbc35f5be4fb0c581aae136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55abb1677ec4b7c36506a2ac15801279137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a993addb574e02aea03b0533883f5c8138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cf80c2e37e5261040703c40073a999139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157831562a23624798e7d45dcdbf7157140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6d9da66db778f0bc288f1ea89a366e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094ba785e24ed01ca3ec626a38256a90142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e980fd3f5d28aa5bb9eaec2864f8fe143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443158a082646614aa6bf7e81b02484e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e85166e02cef826751e39da105da06145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831aa14e3d52e50492c6aafd7634a15d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6e85697d9fa3b99822482d23d2659a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f062a43813f3c6662a313ca67ab979e5148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abea89216f5c419f9950c82c36f5f47149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b982552dc5d9cefd4c323b28d22d08150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e690db7c79f41b10195ef6fb26c1df151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ed710e80069982f4f1b994602c8b50152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aaeafaa15dff5ea0832cbfc9828d9b1153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bff466d3ab49f58caa5365fd7b77e90154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5f108c32d4c824342f554b55f7c77c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed0cc55ee483e918b8ec3c7b6c67b09156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd5efe7d26ddb4d7710d9f8ed9caac8157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715600b35197927e6c5472f6267cf9b2158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a16ce355aca502bc8cdb2b72d0a8085159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dda514e3265e2a42aaa0a2d013a0c5b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f470a24d3fb3fca364d5b40017a992161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e917e056b80cddb0fe5e0855911177fb162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35deb29e62ac9b4e484db3784b1d7e99163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f00621eac17b09a013306e85d93ca0164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b2c8023d852e82a5263e37980bb62d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a444a798ffc579cacf8143427861d06166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5294e2ba12c7957f6cc6b4d7a623cedd167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778b7cbe5880078d96b3611204ec15bd168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbf027de30c5342a149ed7da9188400169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cc4119286c16e1ff1d9439cfaf5fe1170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b425da3f195bd136861c2d6976347a9171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2681d9cfbd292a71772742ecbcf7e0172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2314e787dbe06b56d1552413b4cff2c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2a526c9d76f7829e423a9e079c318b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a84cf0d90bccf8b523e09556df4ce45175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768f20f4248ad9f4c707595a39f171b0176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736aa767bfd1b27afbd30c6f1eb27eee177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f905f557c5420bd9f323515275aeb828178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ecddeb1622b9b86ee7e693b4d3c0dc179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4d1e7103f31e931258790168dbf001180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4097b9da18ca32d9aefb2102bc1dff41181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6150cf54c0954f3cc305ed9ca3f0d6a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b2d9d4d264c80eef4bbc01a6cf9c3b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9153bf4885d2cf42f484ad3a30fa0853184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a487d1814af17582672d10333b605210185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30daceda61800e1dd072947ecf27e70c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95b1ea005a3a05685c3d8256cb2449e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75348a67c39de5ad12657ce4d534c98e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d47a86145bd512e1adc2b21eb6f6dd189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191b4173e7d888e7dcf97ec2f10872b9190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48a1b265c64878eb634a81c58eb052d191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20546204cb5298154319eb6c142e7a2192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87b55f7de79540baefcf02c801f7d7b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024f3662c626d261977c274238e39a5e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1135f2207891143cd6f0f8e58a943fae195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9097dbebd40da9cee8fb2df017633da196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d873ceb36180487fc3de454feeaa50197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a1ad1af27547c6d3cbb459d7368f1e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5962f2d8820b07c054020a1abdd20ff0199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc8392397667f124a42678be39092b1200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72793933f2a555a8523c76e1d178d2ee201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573cc0833b773a0e6e681e36ba0fd9ed202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ecb43dd0ba68362207e9b667916cae203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113a5c11e769ebdce2621e639b1c5d97204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f869eb38eab5a2d35d1112e18299feb8205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e079eac3d4b7d7481ef63553d0463c13206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1c86c95bb1897afd1b9be08753bb00207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cfc602cab46e1b04cb07c75ffca7ad208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6a9ccad85ad7f26db1e4f68bc80ab3209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c07efd5bf73945c7b73a6a0067e9a5210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c4dd466a9a4a0381f0602d2a75f837211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4e1c00754f5ff9d9ced528e6c4fbee212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcc857fb4d5add36f29cd7dad209863213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4696c96c4260360bbb6df496d8295cbb214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0d6f0d922ecf684818b0688291498d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bd4819cee32faca73daa7816348e67216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90286dcebe7b708f6157aeb0714be4f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f264e4e3ea9df17234374747f82c4a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb478d26d700fa81d3481e28ad799f71219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b94031a8861ea43e84f29dba786325d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efdb8053cdb646f07b2dbece640e0f9221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd7305498406aa16063e200ce02b18f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e7588867d7501052c462f06ace88bd223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c603fa0632d3dac7331375ef76d44b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2276e02a1f888777fc6bbbbad17ff8ec225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eec16d720ee6e8dd5f056efade0b3ff226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9465727e451d6acafd9c359b8784c02227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c2edcb333d81c78386fe555c6fe05e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a574dd4ffba70ed4fdd3f65f5fdab3229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3138e2574ca6822ab0503381284f3544230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d417e9def9932d46128b6c88a6a620231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd4e932770af2cc5ff0486e36964f26232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11c15f19c26c8db8ccf6f58517e5d3c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89381d8480fb812c9c56e179c8f27496234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0052cc7c9509142ca1696f70b1fb92235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd6f96c30c55bf0caf2861dabfbe438236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cd9323fdbac2a93612159fe6c82e4b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2772fdae5126467d5f17a8630261a47238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61259bd4d2cc7ac14d0252affb7b826239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd923819d41ef14bfcd4083466c97ce240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345351b6f6fe5c75320c1079449f7a12241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fd0f0a788a30a12d7e9975002c63d4242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361666e81aaaeca88860f9c6a1a234b0243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85087cb870bef4736da1bfdba1ad3173244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021261ea3f2cd70ee08a2ff99062f2ef245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02c25e9d97e55342a89ecf63a607a64246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b32cd0093fd5036db654032343a998247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5dd3da5f29d8db174677065cd20d2fb248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80bb5b55b615ba0e61ad7cd321d9e6c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d85327610ecf22c6f214109e2849cf6250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f19f6de818dffee2cc9a00e50b4407251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ade9fbff623242692a7cebf1e018969252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415267717b94ea1949a6b133f601ffa1253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393b354978b74b7402428afbe4de7d0d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55b382ed681a425f62c2869c794d4a2255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4958164c86d8657f96a6c5756a8db43b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab09a4674ebe26c5eae38f5a2050cd59257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff87375a17a1e440121c26a5ce7e7cd6258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e89b5ffb27dfcb6b09dda610c52924259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a57e15a3c895d139381493c09f9de2260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f76725f2982d3ad928e8461059895eb261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb13815600a6cf44efbd88ffd801bdac262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b04af432bc304fa7a4b3d3886b87fa263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80dfde80f6befd707dd79ad4a00e787264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a887454be89b035761c4b23752dc2f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6978f71b34e8320fc702082ba87dedba266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ec08c159c99c8332173c3bf0dff348267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac06d25659d3c76adcf3b8448b1bd512268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13994eee4e38c733f72483d94faff8d0269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302cbd246dc63e5c69bfda10ba7ae518270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34b3a6180662e4a05f96a59f5513a15271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5a745796bc3b7b139d6b69d422740e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7510c7b88051b274dab59dd814a5cfa7273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9b12b5873a33e3393a37aa2455ecdd274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfa809f90359163c3b7a6a7efffb8ce275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d067e6fe386a308537a113bff61966276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dff3fef28c351ba19c0f18f035731f8277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f680ce7e83880e5895f58ed1bc17e6278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06be9040f3ad99a1e79c7a107e6bd5fb279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ea71837f4fcfaaf15aa15e4aee797f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a789050e3d8849772f956a47d629a4281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb824af412d67f27a918c0f13e9fb3a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7f03c0e24d06d3b3e57b489af6e818283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a048c56f5bf92dc934c8b9808b013ac2284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8738a7f7e2f30ac8a33be35a46ca280c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5ee275f92f9c91703dafb82a123528286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aef0931aceec5323780908744a56269287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f309d94d6fffb9a9208a6a50f131dab7288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61aa22f7f87975cc6df7346f30d3d179289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d8ea660d76258d068bcc62573e4076290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0275d533895b8495c022bc1cb7426d0d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a155f8edab2d4d5157e32757965b4a38292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d0fbb07f0d8e45e3440aad52c0cfec293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e99fcf7680ce11f2e6d7bb9d901234294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e95f02ad7a49835e6b1b721b1ae8ee7295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd7b234a302cfe5d808f8445d685aa9296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a248e506a6a21003c59d3557d32fb497297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb12cd9a9c1119dd1d84594eef7829f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e03b6e148ad5dd0db5aefc8627ed5b6299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d2f1d77a17f2691d815d3fa8f760f8300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2680fb223e4f4997333a8cc121b44d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457906a4849e96a39bbd036acc4a1113302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d97a22097bab6f94036a3d8227776e9303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a955bc1f1576167a4defe52a42c48491304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125119e13d298a2d45f341b867bba3c1305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7dfcc10ff0512f9ed1b2c372981549306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca976e92183eb39f93f5ac56771527e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc1618e61ca816ddce93c319a48a53f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ba14f3ee2680ee5dc16a211332da01309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1701c3a8b475e6bef893d60d213a89310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded7cee2dbde0edd78caf6a5515b1c5f311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0212a791d86c90d26560c92d2a1582312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f752f0c40c39d5aa2402e9da00fd59f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5fd271ac114cdebafdf3d1c31f2c1b314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf086d31795ea40232350913b0aa1f1315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e8fa9b2e1893e579d65c25b520b3fa316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b4cba5158b28765a0b33ee5025b31e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fd3f47dec8ff3e2894003e2059bffd318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6d1d3844dd7e559be3e536900677e7319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57afc5c25e69b27d4c19000ab2dcc29f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b94e828174cd366434f0713ffa493ba321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1533d229fa0adce962cbb885526dba91322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1a4141802f1af3e95bceaeb0efcd3f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceffca1965544541ea4ea5000e4df8da324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ef6597399d2b8fd79a80893efb39dc325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300e490923bcb839add9d4539aba3a50326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def29fb0e0003b1cef2623f2c5e63ff9327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058ebc79194927a851fb7f5628230caa328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbdee51f2b703af13f0709a3a0a04e4329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14a6d45fe5e83aaf99f5d40b66d178b330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b0ab8e8c86e81c2fe5369cbfc0c3a4331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3494446f4f5bafe74dec2f9a7776107332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7408ccce886f453d976194d5d9cd5b333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5adfab661d384778820bde42ad8e59334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff56e88f0a35c3307b2621968d6b7547335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eee037ecef913f0874a4d20ea11a356336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c188862574c511f22a5c3c82e7a14043337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f93a860d79bd8ef502da007214877d1338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbb80bfe6d202121cc7f221a15bdbcf339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5963e5685c82fae98d7f24af19097ca4340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d406267a4a77b58b7f356cfc53ea8fc341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c581f8119404d5ecd2e16fddfc84744342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0cf47272136a0e92925e9a9a563736343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa4b88bf6da222afeb32e8453dc6983344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b5235a5ffdcd73b7c1cb9e5ffacb00345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2124a743551c75080abacda9325812fd346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f5e5f86cee93bc2116a0ebc1c54fc5347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c667db188a4b3936a225e4316cf574b5348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f2c680ae952c5daed113355ad7c991349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad8dca0e18d2975c823957188c35886350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98c74fbe9e859747e1ba2c381b8e851351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59610173beb691660b2bd7b4e053825d352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69979055818ff197ce3df883e8d1d3c353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea447ecdd5791a77e2c19a53f3a0462b354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c14fe91f1fb9c08abf9e12e5c0a9ea0355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e865ab096bab1c5f83d7a0bc54fa51e3356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af2a6ab49d8161793faeaa5c9d4a49e357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408a377686cc70dc917f080e83ee5b73358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b823816eac99f68d9973664747b432f6359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfd72f3f1b6c3b857caa471d717c4a8360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa191348af1271547f4972dba57f7cdf361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d73e4fafe41ba77bd5382dee27f3fb0362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67481eaa39c17df9eb2aa18994da2bc7363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff660c3f873f198aa6d092e11cf9337364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3035f912601c2235be754b93e1ec3340365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8522eb508d93217ced0867c720a933e4366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec1470bead056244affca4db1119c6f367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692653e8beb4bb4857f86f9e02d805d7368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265a61c4c73740e5104e44ce33eeefd0369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40139437378bbc21e38f1f8b1dedf82e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf354b7c48df5a12ea5e0a737e5f30a6371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62eae804485e323d6efbcb76350d7b73372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8fcb3ff21b785130e71cb7201f96b4373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1477e88acd75fc1b369a876d166c530374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96461b0a01ff60fbe3832b43b35626f7375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1363bb73b9a64a2fa809b07f39ca1c376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f19dc4b95f4486cf6cad05378616e78377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a004b042fd4a9572fe167c0e02830a18378.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>