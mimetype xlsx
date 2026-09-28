--- v0 (2026-09-28)
+++ v1 (2026-09-28)
@@ -1375,51 +1375,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa1ceb5282336723822c41a1b809e551.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d8809c6fa8def641cc149dc93b54e22.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537d1eedb22aed0ef759ae1df2758a5d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffea098912f74008fdf72e5d76a1cfb14.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee6432a4a47f97dc08e914a4246fd8e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2d24d14504b17d6b31df2907cc17746.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d91d3513a6ccb77ff36946e6e0def947.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a648d1dfd0cceb5788e31984d0c1241f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c4c137cd4d51c4c9bc2fd9c642cafc9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512577b45a0a74389a50d63ae69ee94410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa62d812eb7c48392f6ada19b7f533c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59a7a7cceb88d31a52d185fa10371ab12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc16e290c6d826699d3a01fcecedac4b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a496490a91adb6534f48ee428de46b3c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccd8fed346640907c99e65e4f5a0fd215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c3cb40197ae4ebb38cd6eb2853fc1e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504bb76bca5af553e9e749b7318a13c417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c661ae2ee9801f6d6a8a0eb1895e963518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d59944c7a0982eff5557afece7cfd419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e41ad37f6dceb83162bc5ddb227ac4f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ed2a1e19f544ac286c6f4d72b085e321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cfa1a8e118000730cc2846bc1b8ad422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0872ce208b9bd813f58ad2a0480c1a5023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435963bc935825b06145caaf32307f2d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005eeeab79ff90d905e6063669a367a925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558fdfd3ad18b0a93198b83bfb7b80ac26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a8879bb0adade509274b3343c78b5327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53fb42d39269873af9961f6daff39c728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317aa357d02c38c425645af4f18707e129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db62db4a4c186dc2a7444519aba6f2c730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036aa86b6a4d51387e3b020a644f900931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdb17d6bf9c763d5495d9e95cf318d932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef766235feb5c155bd24fa2c779ae36733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ac1f8cdba29026ed1bee21a9d4986334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88e609bdf5f6d4798c3354303ffd7f435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcd0956035c232c1bf4b5b31a76609f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf086ec012eb792f434f497e34b0b9d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884b54fcd4c48bd3fe0626dd6f694edf38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d9f35f8645babd5a6f2e2e1180d25739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c89a9aba967200b6219c40681cb95640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef640a61d6519f9be2c11a3e0d61f0241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9528026ee9d42ed7a6e0cf22fee5211942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4880ca7ddeea23901aac4c12e31b0f7443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3cb69ab5a8373bc6a4ade1ea6f5a5f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7ae2102e6d887f4edad15bd506f6d045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cddc83c0c717b25f65ff01423b594446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8964f4c7a0b5d9e5ad20965f79593747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28c5b474af3e534510fb1cca26868ba48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485cb5337778c526c62ba90ce9907c1749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59d9d2400f106936c46040987f4295650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6696e590eb3bfeee8373913e0c358d8c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5517d364f08223ea4c60bdfed8004052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec2aefe98396f02f691ee78100e0ed053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3b398673ba92ed901b2bb27e9999e554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d0b55355a1c277dbc64faff25d251155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1712f4d786e4e990047c0b29c3d736ca56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fed09a8510f0c642ea685d08996bf9757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfe9e179a9a5dd19aea2820c18a205958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5deac9fbe93aa0516e52470a273ae48259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c816ba1ae3455a8f48f493e35d1bd260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876242d8d6e73d3901212ad290bd59f261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48541097beb066899e2ce282347579e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9128ba1781fecb8c9ef88eb81ca177863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab88adb929da3504ba837ca524120c4064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9ae65810863920c1e0773a996835f365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa931f400cd2e514ae8beb9e381211266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fa68e651953981b32d59c1e33e23a067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301571432d9b0b0ae74a821bb179ea7268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705ed4d4b9b8b67eaf2c21540d538f7969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8050a9efe8e64c86dc761e97dd7bbe6d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2eeb260b3d1be4ac3c773d1b9afa5971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0d57537b9d6958b2df1f49567c6c2d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3f7ee33f83b1aee0f9c9b0d1e6761673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b995b3ffb923f3c2551bcff460aaa8c874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae0a30254f65d4f3e3dad183e8184fc75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e64ef5676b2a6ea928f308328a95ea776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0d102eca8c74b8e176896b8aef622a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6dd8aa23e7a25fc90b0100f7ffd049178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f96eac24db447882e89167a79e139379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a3270f942897aa25c5b5d9070eb15c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1eaf161855a776d068c6de5f8c2362681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6fb066ae246b4579ecd260e98d374e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44141635d5cc12b4b2d52b123b61a14883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b30c715545a7b86f12e37513771ec3684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a71f80ea16a74b77faf2c0a552a8d0985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a1f4175efa421c27e91cf696dd712c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f165a4d72d0c4b8267c80a70a63f1a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2754538282474b829c903e93133bdd3b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03c6f9fb4d64c75b6a8b67642d8d1f389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de330a1ae7f5a08126a18f05309b906790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b27bc95ae015bee8ecb98e81225c39f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69022d1c34895d847fb35a643d8438192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b4a7cafa472764dc92367aaea7500593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcda71056c40ee8a3fe7562bb431213394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f57427dccdfd87a692e06df5f69cb795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2dd02be142982885d24b1351b5f9f596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a249febc44390f2c79fc41907ff69c4797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bdceae01b00d3b766a6a58b2d901c498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adfab942ccd504b6bc651c5af7de5f599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd99d0b8f82a33796338774d0f120f5100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983b5a4d97d48bd5f2224e980267afc0101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad2cf62c4c3c9f7732b108d5627a5ec102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b082f8bd4d275bf5a798dbd8b246fa103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08d7f221449487f317eec7cb732dfc1104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd00fe251b0b33ef97080bd41202e8b3105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87aa2a14f7fd3de8cf7e9791591db862106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ccd4360ec5ffbf7d9a4c05f98e76e0107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5732c2889c97c7732681e5e2d7262d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddc6da1ff1abfc597bce6ab4999a9c6109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc934b73c6b016cea7cb594ee13af0b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440af1f64a490dc1aed22db093a353a9111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049018b04f42b7323c76aee0198c81d9112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a02ae0f0c5dcbc20a796d5f6f91ba02113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8056a02092db4912d6eb3b41f17cad66114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adfe46b1e3f81fab2f28bdde93f04a2115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70f4be9da5c1cdab6fa1c0540e9a02b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372097e945c40a86f69d7c83129a5802117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37d0b55b3698da754158dc0fe734ca6118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a65b8faa7f72e00e4d8acee8cc2b29f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e56b575262173c1153771a4c88c41e4120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ed91d417d40cc29ce4a172d50a3568121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a35b02b3d3ea6d42ce7c7e0b566ff1122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160639603f5aa47231e1a696b657f0b8123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3221a0218f293f7a7388c4f7a06191c9124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e67768486eb3496c44721734b36c0b3125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20cc0c6024d4f58c19bf871c76ae225126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec6fc881763fc51ee62a8ae5a4c41e4127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964199eeb9c24c4ad773031108654491128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c3d2657dd396b88310ca1adc1a623f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab5349bf711a1d9da235d1f584cab2e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee465edc083ef6bd9c9ed81d60df6b7131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a298b01d9fd47042766ccd75c04aa3132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de71e88e1f5ab5f96e49278b80b5bd66133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795a19ed88cf133299164a9fa0b7985d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b1d77b2a1aa5b67de9966ef7efc4dd135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6462d851af47b9e44a3e6596f53525136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddfd431c37632510be3d9dd82dfbb47137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df3547d2f163f71b157606364618cfc138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef0d40dedc1db164d93711893b12a51139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea763d08d891260e9e58c44b706de33140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55793b849b97aae5c2bbcff2d4effb3a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2ad65a8f201643a3f3abcc06914a53142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b0a6477e3ec286d5bab7937e1dae7f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485ce64e562a2e809f1d95e0b7b67531144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8377a9687d33b804667964af9d05626145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0bc67127cba729dcc819122f8555e9146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3c36837df6c12af7caabf420532934147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc85a3566201e8caca862833bb8d09f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177ee2005dfa53a0d570a57d49bb88ba149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb98a3ad31b706b9bc67728c69f724c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf7aa3538729997cdbc01513e12dce6151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fda35fe274e55947d47f778c9509d2e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9921d6f8ffa0964dc12ee61b4ea43556153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93972084f9bd4fb84ac82b5d11924b1154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4118c78c62c314c2fd1a69d47c2133155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05487baf25bff2f6b4f71b583065104156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6933f35168a0f4e522a9d98aeca71daa157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8002028688771e728799838320b82e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fb23ad0a569fce938eb98a2f317d80159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfb381f0f1bd8a6d59665553d9b885a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a69385b7ffc30ee8538b45c23d61ac161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd244f3a5f7b4460c8f2022cd51703c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d9aab637d96dc43cd821300342286f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45d52338450b6d2f82e57db441c7d8e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f977878ab19d501135c9c771d2f3c8b5165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f1a0cad09fa655e1c3eb1296e85a20166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b06262aab0e4cefac7fb3a7e3112ee5167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05823ab225c3baa506983fe0a695823168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307256e83722f8ee0c0307a5cc070b22169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12fd9c6b6e910cb55551d13507e7d72170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e18f2352c237d4f44578311a9d4b4b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a37782ce60075f1aae5e65001abb66172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6b2ba8a99eb684b6185d2113448298173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbf63c9e7034078bf5e3dfabc682b12174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c9673276cc21a7fe4e262b8120c319175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856bfbd18224f0d7c6f9449e87b03b31176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8571d4fed0d334d6484607726ca46ed177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77117e10f24e06f7f1ec2def2e7d737178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dded6d8926677bb4d77b9bd6475a8252179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8098b45e24035e1536cba1dd9c762288180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f49acdfda6e937645ea99e6679a7c86181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c983ff7d1725758bd810e72fda70fd4a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd1f3d1f105bb66ebe760e745308b9e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29325743691e2b6d4716786e73fc1d46184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d23cc5d4126f3b44fb3bab7f7237f3185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba39a037afb87a56a640796f7fd9731186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829104df6d9b3c1c07a32f9b2a708d85187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faec13996771399d08e1bd66ef27cdbb188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d281d75bf266be8e3df0aaf4f8b28e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be39c779550c39ed31fa88cd8f50fe2c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033aae6de03ce260e384eb3542f57daf191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff62012f699f91734353455d8ccbf052192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d228345d566081527584707903042f22193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0daef58ec26a1cd366274f482c8623194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5493f1e163289fa43eded22e6f13543f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a138cdff695843df1c4d79591c064fb0196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b967b5fbe75622c0bbe580be207d15e0197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc0bdeaa66073a843eb847283d5d3bc198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3ead23e30c4a8f9a278b27b9e79fb3199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e6813bd830089231134de7b27a1bcc200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e969665ed45ec51ef2c8c027758774201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670744bd5722b1cd13289be8c067f738202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251e7df0cfb9211cea34ca80b8e5e104203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8db34856687263148c6556c770357cf204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b53207f0095a9bc06d03adaabd7b190205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54754fb81423da3dd02853e2659dece1206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18505ef04f94df7ff98d2560ced4bc3207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b08c4925980d116217762a1f41eb55208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3ce4565feb9aee5a0a934240994921209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4655a5525cf57fd0558d681d57727bda210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff861410cfb7ab1e4aba5ac7c2119897211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06af525133723d4aa2fdcc9476ded63a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9483acee850081d43ab058f20e179eb4213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a99b17c5242d674cdf5cff98b6b3ec214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c859a60f18d0d84a769d3681045f7c5215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432f915d0f8a22810be5611a976498ee216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c30b4bca392c605b8f67b5b9231c9f7217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbae03f9c4b437e5bcebed1bbecc566218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d2235f15722ee2cf31c84a9053b55b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887f7d94a546724a6a5a5edf6451bb3d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800b66c66f4aefbb0a34e83e9a191975221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af76332a436d17005f3f59bbc4d9dee8222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434ce60a78cbce6dbb60413256590faa223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26be7c7b56999868a86ee3f7e0f9352f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368d96df4ed20a4e2a9ad0216c949143225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73738e3252fd64fbbd571edc84591798226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3c954d54b54b85fbf7509b7c5c320d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31d11cdd74ee5be5a136c5cd3c71a0b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b11e633c8ed6302b9905453fa87f41229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2dd70e6024e2aa821da37e44fb79bf230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3224f9ad4e1489ce40413a6f6d84d287231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c320b9fff84b90db3681b3a0b9b769c4232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285dff6a1d4cb0b0ec95e7fd94e952d6233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df69e86c4198dc65543bbcf33002a855234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c651a251861b8088d083fad800731d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b52d84aa75cd2f655f2e0cbb77aac57236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c46d03b8fbf736944bf1541c2e63d6a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd67f3548045483baf9e86e6507e450e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a7d784734e3a32d9b7dc74878002d5239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7b86046399e5b038b7576cc68de435240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3039e7a59877ce65475f0f72c0406410241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215b4deb4165682c05d874aca6e63c98242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca35bf76d389c3c1bd9b1ea3d1c2fb2243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6185f894bd058f10f5918d904ba8f282244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236c3b2735af192e0c23c1b09f069e18245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06f4afce09173faad0a5ad16521bd85246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519a94c1d2262d37015d294720fdfd89247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a7e3e18d001a874291b99ed845e282248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcdba4b52dc8d66c7de899a1a375d32249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13ff39c686cfd6e16b44248231ce1bd250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3eff7ce3992f27e27cde310153d5cb6251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43685b6d2c8bb66d42518f4676c4b462252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f664ffdad8c5346431a60eec6d09796253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc87baedf051dbd2cec04d0f06ee7f3254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93dba8e74e521fd71f0447c5d29bf3ba255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fb24c3fab161544f65becf0e04298c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2d97bd7a1f3d16cf0bb0294d5bd73a257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75814583c4abbd6ddaf365694a09ed3258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf50a0436cf4ff4c42eb08088452dcae259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ef53c1697aa487d4ba3d539f6d3b4e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc08ebb5272992f53eb2436869a5fa13261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81b8a213f241671ba1eabbd56f625bd262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c3f50f515d8a98710a0c3828997c0e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b963db85a2186f528806c048a31a1a9264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe70c5ef72e8c29736ac955954a0252265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b745ce5544e7dd9436244d3ebc72c32266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8df5ff3dc44993048217d6c37fde589267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c24673a2d0bccea5884f60e11dbce16268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e67548dd489dbd9c22b7940bb54f379269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd68796f8167461051add7bf5b6324b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b24242cb2d78194519e7d864b5b04b1271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbfd846ae9ca08a606bf341b30e04e3272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff7ede40262c2c5e00d0c4bc7c9b952273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d015eb9f8b7e285c0e0726539ccffdc2274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17132e60a5331c5fdd5c361956b0aebd275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f2f79581558b337c651382c091f599276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e387e2746fe4a7f5602f009dcc54cb88277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5138db9a959af2eb4f65a74c75be5517278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878c64b0dec0e957591702b6920d1066279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a4dd113f07dfcec7575a680ce6e0aa280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42851792f1045699fe338127352cf8b7281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e25a255ae1fb788d04a119aaf722eb282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a901ba77a45f4327064be85c8ce7bb8283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef01c0d1a1cf3e4c8b057a2bb5c5d34284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a07bc27a03da369128f15579ecd1e9285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb32bf16841eae792f7e385072b4efe9286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80656e7f368d4157c2280aac91b8b686287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91392f50329ecc141424b0b7aad53e2288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42aa94fea51f9e9dfda3ba9aa2af159a289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abfa94dc72453a4a697c3908646c8d1290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b608d66dffcde80e14e099beb064b52291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a790cf0e0bb8a37bf1737a54ab1c8790292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ea88586e9721d5e7d1f7462572743f293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3650fd0878a992b58267c4653338d0c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2a83404b0055a6f9a35e9ebd4e95f4295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43f874c37887fd534b5c9195b84cf33296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3d125d33b86466116bd9febc7e8fa5297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ae2ea3942e4b95af1b046e2d64ad1f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19b2e1f90815e4811af51bfd6a2e094299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611d32aeee5e0d6d56de0ae373f986cb300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e47e8d0e54efd01bbe2388e6220ae2301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248fdde1e2e7e4f060a9b5b075af24b1302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca422d025ee5711566d803c61704bedd303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd3f4a8e92511b23e7d062f7efd66c3304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb69b9b7a7d50491eadbbbcbd906c2de305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba03e2c0707b407fdb8b4435b3732761306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a405f1ef2d9a19debb538f05d606d52307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c7a982e549c03e30c75d87d7f2048b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0e1466e7b15261ab441393946ae88f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc11237cc037eda2357b65e757fec0e9310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465c50ab488f61b17456ede5a942196d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e160c0f2dccd36eeb0910485dafa3d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd1faabd220935e49c326b7d988377c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3aee59ba3b2bf3e4d6a778d21a0b7e7314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77a13792c53eb919be01308d7ded299315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e0370f20cd745a81ec319948438a7e316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb3bfcdaa9ebbad0d28505c876aa22d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc95a3e9f393a29d8acb3bcc16830cf318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e8414a6379f2e6b2a3e6eec3505ef3319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cda361927146ca842e0aeb4e8d3205320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf6ad662e42a1d01da76bf1cc22c4c5321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b2605bfb6216092e8fcd3c1ebc7354322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648fb6797707a9a1e82df90d6fe8618d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d793c36b50f516c27fcd9076fc86078324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ecfc3efddcd50e8d1c6b5f846bec87325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8b765b2af1798cec6484fa3645988b326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc32f56dbf1596c5cabb49850005118327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1167040985674479cf964dea97f6e0328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fbf86e402f60cfbe407037abfd48fe329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d522e6e8ffb1c27f85649e9601fdf97e330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63174cb208cd80ea0ee3bc910dd03fca331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620fe644719b2de2d227dd89d86a205e332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1203d0f98e67fd4602df4e109c223d2f333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26d04054ac83751f005145c09bba5d3334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001dab68c3fe8114566687b9c54e29a2335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d306b24d7b2bd6a52a175e9aa0a9d99336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b5a226aa6f9822c576b58d906199dd337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ecb241fdecf908a063b5516fce7412338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6feb6f474628758d6b49feb4168cf6339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185ddeeecba76ba4840cd46c0c4d093d340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940e443a1dcd39a64d0ec51b63b26063341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6ebbc8e561b4091297873b2f9f7aa6342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab26dd651e8e9240ba195b281524c6b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb6af6b5a22c301cf4857ab9b1e03c4344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedf5cdc89a72fb71d3c9226257c8e5e345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d05f95bd97630cdb966597e3a444a0346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c3d79c1151279b1a3da28dd02e08eb347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6c7224f1a54eb755b5cb949dfd625c348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee253de767407cd96e44a6fbddfedbfd349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e5fe31502cdd73f4b43837b4a8ae94350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ff9eb82451ff5724da1a2ca16a326a351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f84a47aaa3738da2bcd5a68ff62e7b5352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bad89322723535997b236a8ff9d325353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df36b00ca63f56219fd1a68171be98e9354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90c4ed98f056f931b63193ad6dadd98355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a27368a51ecc751e58046eb43c051c356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc26b83a2b2a967e3fe5a5d4ee191cdc357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089e25b8eb25991b0b9d2ecb5ead47c1358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593172b3a38af23b4f9e05ff21df274e359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5126bc7fa24df3d88dd5795606152bb9360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17836e6b275a314dcf72562f8e6c4e90361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3742de24ca395b379a579ac05c417f362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59e3fb338a8a471fb3189923464fced363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bff4f592f0cc9127851bb9d0b0d55f5364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c161ab66176a0d078fcbf9f88d22a9365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757a24d1eaf4113ff0126a1f2205028d366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b19e793e22c34834c02aca27ec3aca367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57894b93c458ee14da68d4d8f76883f9368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bead8c0d19dca10e0fad85566b52e859369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329d551b9f7d57bdca0ffa58006f40f6370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd03394cf73070cd435931ff80392d29371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5fbda5123ae94aa195d3e5c4671eed372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fe9c8e4c731c48e186bf42655bba56373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcaf18211ab1a2804237604f61a81a81374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba0610c3122c11654e38beee5c3c357375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc890c7b647e41de9fc9055122f31c0376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661d3e7c8510eff2ef0217d65f1964b6377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663becb4edd6d91c9191b2e5b0bbe69e378.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f098c9566f38c709dd7b05b708c65a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221c6f87a1ddcb23f5735e7c11c01eb12.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a5d27600a05f103a17d3e9ab19455e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ad4497b42267538ff2607748ee96cd4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6611b8b87e6d2997de27f24431df2505.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b958c3a9dc92e05a1e34a40c8547bf926.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48f1cfdcbeec815ffff67025d9beb6b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458764fe09642e7e7795b410c93f65828.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5b2c2b6b517f916784b938bef37f059.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd09aa55db34931b3f5ce061cff0814310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1bd8118c9c2bb677e6daf32c04569211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b658bba1dec160669df46be6662271cb12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f6a143cf5dfc855aaf2256783c5d1213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ed00e5700e82195788cef19338a35f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25e7f3c2f0276f794ebb40452ab7d9e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8de4f18af6e2a683b5fec39e584340016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620b88e2bfd57ab29d2860688a5cc6d317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4b99af0f9c07f471bf852859e5787d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107dc164a05d0fdbfe1a4a37a869b91519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56581e69cd3e3aa2c82ee09f90cf58c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cd76d1a3af5acad32445bbc2ca222521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cace397ae9a5bee6cd78808d1866786a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b80411a5c50401000fb8633b87299a523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb8deea3463789c93e2a48ef6aaf13d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010a667b6ec7cd888486cac713be785725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb2907ea77342a14d127ba7e0ae26d226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc453ea88e0a450e1b0f54c0549099127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb22deae6d6ec8f1dddca37452c47fd28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d379b7c3403b1988c43e31722d24563f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8654847405cfc74404b9fe2df6d369e130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4542205a8d84ab89649bbbbc5240e57c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3801165d2764cac31ec7981d915036a332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72accb891dc5dc71d095b8d6b56e99233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d30bdb793068e5e859608b3e28bf63c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8415e2f1bbce90cb7018e8dcba636c9935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d69d11c859aa07f48d0cfd6e6d3b31c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e74d4c2797436684e0025280aee6f0937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989c5f4ca1e6aca590bf55182e90bdbf38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095eb972e981be0d27e010914fd02ae339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5aa3c78e36c484c083f0b3e4af504940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b193e3e5b29c2f6c69bac8e6128a40e041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817411082d7b1e8b9b2e9d20714c8a5442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed02eb02ccf6fd720c921d77c27335143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985ee9aef27f7a5c2d1f828086dd1ada44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cfec0c158e5a2a2b73bda8befc4e7d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b5719f264e61e20509f3f48d5c84ea46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3248d2bc86459219b49877894a4cc8e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6734f800af412069e213777b56ffef5d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4752a27d8b8634f31bed48bd42848e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834b31a03b6dc0be0422811299ccc60750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472621ad3dae15478fd1604be1e9b9e851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0585c25b5f2dd7483e9b116aa971acd52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ff7bb1b24d5582de7af6eb249b846053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a61264da79824073f0afc859905dc254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d394a36c0d6356bcc8e8149c45753555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5c0e12df5858be09b81d8078d6c95856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d14752f7d6351027c0828c807d7103457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2073a56b4840967a7219d7ab21e30e058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49e969de8b122fe9515e850a5e5f23e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f503a28f7c64ddbf38fa30b83e866d0760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102108c0b19dc08325cc2924f7e7600061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcc788db2d601a7361aa61b3bcdd08f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3293638001e2a820bc3d49136d233e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d468e415ea989abcb915e951ebbcb2364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fed65f56b63fddf0eaa796d448613365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5050e427252587217d0ac84bac9de466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4200f30a64f84ed2f07201b3002cfa367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97a64ce821041092a2131219eb25fc468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b26cb0c372d1880b35b1944bf83afee69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5692c1a5c5e3e217d208201835ee429f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7851e1a4b6c5046130857094fc713071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cc30d86b0306a5489d0080a767bb9272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0143cc7b12d4a8f1c11334c63b2bcf73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa434d90d13fafad7b13c425c4cd18d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9450a667f0637f2624db626af15730e575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d9a3d78aca47211d14775ca59c28b476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608c3d9e46e645e59c04dbae41919fbd77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1dc51e9998dc50500c1a58bd9b8733078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0274be90d738a8eb12d53688cf90bbca79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21938d9a8561640574eb96fccd89df280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c581a1845977d875f0463ac6c51144781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0faa80c5c9485941833593cd59ecccef82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a706272994fd5b19da451643b1f015e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707f8c6cd03419821be246c92ffa31f484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2eaf4c7b7539fcda369cf17d26588985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f9d0dfdefa96f7932bacb05dcb3f7586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b86e1fb286b37e0b1620c4d0539aea87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809a9eb63ad08548960b270bb859fd2688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9c68fde18ef24cae583f650c77081789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918dc674a73e115be089d6f735feae1390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa734aee12ddd964416a6feb5989a8891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1f64e9ea10874d15d68b1797254ba292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32f188fa8513e612a9f6f3546261ce793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6239d24b2160ef86daa51233df023994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137958dfcd8521073b8e5464564e3b9795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f290d0ec3273dff5030cafca8cf0e8796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e20005186b2a871d92d9450a633b6597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54851d35f40640bcf18f92c3b3dbeef998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79999a0d2c23b71380cee3f82bedaefa99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8866bafcc421281fd1703aca58066c0100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f4dc9e323dd3fc5315c27b0d7a4368101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbc57768fadb9cfa6b8e31d46ec285d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfc5f20afbd83650883d367ac6cf65a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c425609d11a335c781ae841a03d44da3104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aaca425e9bf432c08a9f2f445eda5ff105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffdcd41c61df44291d2a9e24c756317106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8fdb7c58672c0278895dc60a1d8bc6107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249aefef71277d25c1e0c97c200ae235108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ab27a8d04950ed46436ee39c0a8d78109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a20cf0b65ea0855a14aedae2aa03797110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3876d59bfc3a34cbcc1f70895307f80111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5470ff80d603ad358d5c4c5da919fff112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6882602e820f5511e347a18eb9f48c2a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413d521690ebc26cd9b69b7e8bc25c8b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2405b78d4f36a27044b43cd89e1164b9115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf146e3275a3e320f1b9acaaf37fc4cc116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8cdb78e55bff9dbc94e6ff79e6033f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf85b71cad0b0e10e836d5b8829d20a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4839caf2b09d4f6a39f3774baa4b8971119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20b1ef47c758d81d5f1182fcdd491c9120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3955778f1308f83c07aee6a6e6a6c9d7121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590298ca5c184ad9ad1ac20344eec9cd122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de84c3ba0f9ca0fcf48b567a4c5a846123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329e769b0c14bb1fd2c737a4633d44e8124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ceb938facfb76c8ad9bd54073df03f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda0e1cb5f6b2662bdefc9f629b24fe3126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7298d8b558dde6c549981af30e477506127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c79a3c357f3b2200f43e5270b1e83f3128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce10343502a64873e5a47f3fee9335e3129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8522a1e7d51a0ae7bdeedc37ac4c64130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cfcc65adfd205a781057a899afc96a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bf5b4da9068e868644496187aaf696132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7863e1ea957ec67bf98a2767f05d7669133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261f32c02c5594c1a0dd96bea5b224a3134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c075c78777b4914d6a812f856d094ba7135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf46db126b9b1ad2a583f93b7f42969136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a405335a3836edb160bfb8b748e2d35137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ec2718f288ee40306f910ffa0753c4138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7861cf74a44831d0c8060f44a2ed67b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8bcd07665017c35b05cd3d6a8b7a2c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760c03d72b1ebf835b0afeda185729f9141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91277bd2e3b7acb88ec6db89841cdc7142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef181570f9617bd80a642ed5f6832c13143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91c214477d4cbf51e2af3f0e3a4c576144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e20bf57b81f2d465d486429e9e6d775145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f4ca68193752463d20146e65f25fdb146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa0b836e718b47e228216cbc2690a70147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab05fe87b86328d093fbd1ee75dd42b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd07caa85f875872ca9f7436788d88b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e24b3f73b416e76b9de73e5dcd7a57d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5edc2c8c836b273a9edb5512fe7ec82151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c673226a550e3b43d1fb12fc6a4197f7152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e398490dda37241ab422522099a927b4153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c7c95540dc65097a7b9d953dcfec47154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182fcc4e69b974461a718c1d075d5a2e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e914eff54dea61b1ac017c0f6e577e5156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f534e63fefa74d351f7622dda4b053bc157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d6bcbe0659aacfbafc1c514b15ba9b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55952903bfa6194068940a4f2d25a63a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d932dfd27c7c6f8e0cc5b7fb19be0f02160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d5bd56e9abdd96b99e3dc9ead0dfaa161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc53722bfa05fba96bb56f41df687928162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4021223761e0ec85b4019055de38825163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cfe4b32f69cf3b0baf850789020e9a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23281e071da6c859f2e652c78fda2e0b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e29f21bade5c2615c96853f16eb5f75166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26db9fcf22904172f03b94dbde86e0d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fa736bdc67c61830aff322f79541b6168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f8f299d34ccaf9731facdddc4df073169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10be26c4483c3059aae6ab72a82c628d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8042c84653f6d9dba92551d516accc00171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b193b80aaee2bc9bd7c23090bed83f9172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06dc021559fa98bc48edb0d98e6db9f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb30c6e068f39d75db0082a80fadd56b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bd24443fd84c7cdc1fb63115c60e73175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c1b691d2c6f97fe5a9f40f15a9a1d6176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b499c0d0bc81e14107ba6cbf17b55f1177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850a732a087b82639593b38cfec03d2a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c480dc66d5caa5a3ff48c333c131e1179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b06b6fd976de8277ca504a3683f6af0180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fa5b1352b66f1d6a5a5d46df8747a5181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f151494d352edd055bc92cebac12a36182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d065cb7072325e24b3579ed957e2742183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135fb85f2d123ced9c2849a56ef5eeac184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0804ba1c8ef947228e170aab97f9760185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6acf68907e430b97315f949b6fe1c9186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491b3d98bb6de6889886c808cdb5a162187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcc11da3105e6264fd239d706249210188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c610707dbb7e6137d91fe163049ca3189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741370bb6871dd6daa90361d6cacf6c9190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bae75225de54c2433c3526b85a9b755191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53505ba6b3e35d7b9634be89942942a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff636cdccc625601b244930c3c48d626193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d91498bcbecd3e153805bad303e0410194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cab8e758e435900e76ac3431798062195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b527b151477a42cbf5c1b63e2166c068196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb7b96b736522fab0346a32b11be6b5197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bbaf7c66aef4ba6ec36f64f0208e09198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a344db204e9217bf4758bd2851173b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a52357ac4b9a76486ac19fddd6d3fe200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ee91ff43b0da941bffccb6d90e3a4c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e9b18f65ada8f71fc8dad13a6604ad202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108d43bfc54d26be5bb495ee32215851203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331e74df9646d58f80156e0086ce78da204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fe9f54c74177d5d9595401d4882bc3205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb84d7b24ed1d9a24fb551444df371f0206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70043f19b6c6c5743117b9f7681d4a48207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7153fcc45095a4dcabc3cabd2bf08f35208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5734ea64704208503755160069bacc209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddc1e806f6741a0ad2a9364355a38a6210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94471ff27ceffd928464461d9374d7bb211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d5f43587dd4a420481b2a05dccbdf3212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4ed35999a7312ad648084e58b7b918213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4806b447b2e878f1d3fb9c7d6b63d1c8214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fbe5e4a5cac3880ea46d540a87e10c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a62a48d60ea0022421a1f4ffdfc8235216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b6e77902520f370ecc47216df1b671217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c3004694012ec42aeb46e0995e0e78218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d0990212a5f5d06554618c56fffaaf219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b606752471577554d2ed0e03f2d127c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a74d40eb4d1b066d79e6743514c350221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e05b9a361ddc378560c4eb57fb8cd50222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ba84649d4b7521703a1e3e2ea9cdec223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd01cf231ea9a301cbe0501f19894e5224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7029cd20136a25540ac14605e6462bb6225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7724556566748c08c01a563572a8d957226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29a867b0826cceacc160d0530bfadd6227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997566ef7425d0cb3f37f6d8a6b393b0228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021009b2250c6b4cab67236041172735229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1114992b667fe1f68408a79111505642230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd289641c392df576700d81d05a8e47231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c1a90144c9de416dd20238234661db232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f2db399ae3686a8351cca5bc4e4f45233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9122b1060989035cb5891c25e3c68e7e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e009bddc9c76cf5bc82f416fda9ba38235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e697c3bfc7725875f4282eadc95a95bb236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634abaef03cb91cb3691a56bdede67c0237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc23e0a559994b1a716c94a6ab03e95238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc3479fccb25b98338ab94db9ea07dd239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f22b4cf6c20e7c02c91c5b4eef48565240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffbb114bd5e806af4b5a932e97a02d1241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81011067821e74de745705796a024b23242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b44ad42ffc574696157f0c67ad41374243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102f3e58bd0ffd0ea6c06a08943f2b52244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f7e88953333307a17b957cdd75a406245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a711aa8559e38c2a212b6b8c48f490b2246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea1887b92a77af7e97c72320bf0189f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f4ccd8c40e669679cf5386c8fcd67b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9dbd6a360b626a4ea0ba092cbf4ccbe249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2db54997530519433c30a955bdd84c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff94bad54fe9abf9026c37faec068b93251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c672dc13807b6378ef92a3cb105b193b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a69d4119b5aca82f596c84c8765f3f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33c375bde1db948ed43ec66cd107486254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fc1fa14961340920bc5c083f193cc4255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636f391a43d7947bdd546c74243662de256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61f89936ffea8a6b48e7adb1d7bc60e257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c5dc5732aa033ead4dd042c6c0198d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54a7622ac7301e437c9b1863c370a37259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0c3ad272f2c576c384ead79d46a554260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405d391242eda13d6d539e72ef3cd8da261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25ad3254246bcddaed47714f0b78d92262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9aa4fb5c67e0ea1a5c91be8ffd8b33263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a0434058fdf4ebdb8f70abc8bdb8fc264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d716e5f73c0bfecaffba7588c69010d8265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9507d1b5e095ee6df76da283c714793266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169599989b27a146bea42b0fba477388267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b17d88eb8533c87c19ff640e9d2d19268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b333ee4003b6d5fea72e57e61a3f3b75269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c7b89747dcd579a3b3675814ab8c15270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1def58c65c059b4413201c16b4909d02271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901632897c052025120fc370d30cb566272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011bd47b2fbbcd34be8c709e91c1c085273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca59aeaee5d2f9204a32dab1c3a10c54274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468696fb604c16d61255fb9b267d87cb275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61319e4b69fa52dc54a926a9ea4570ca276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2480adae69e7c5aef4885794d963daf277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8671d183e3e6bdc6e1b2a8d584a753278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63173c23b6caf2fbf75d7ea243280887279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2bb5481338d8ba258abccff196be9b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b125e3645891ab2ab8f76e6e6754bda8281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecf3595d855ac9a87d0e47557d510d9282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff2e2a811d9273f2e21116ca11bed3f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699fbcd90d883888cc9a965715c0157e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2f4c6670ed2e352281f8c37e783f79285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88ee80c3bd96aad4fa2caf6be07d27e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998ad74881f0c28eecc62045a1322878287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a9d6487872b46ceb14efc4fca8905a288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8330ab38183abe2011de983cacba911289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e627960c8f26e2e32bd39a996054ad1290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4687c9206d0a44e14ed119dcac53128f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562e25edf4bf3529069ea6a5d862886e292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1824688778cd32d089c5a80dedcbac69293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d754b9d718aaa5ce5cff94f2a31f9d294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbaaf56c4fe6fd729dc2be5d875ff13c295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956ed906234c4a35e6d8e8a0c2405552296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4a199cc48280f9f160548748821d72297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd18f82183f3572f242ff8c5b058421298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcef7c5373a3216231a17d6ea52a6a9299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67500edd9f3a9b8d96a4c12b6ad25925300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3f1f30c6cd64404cba2bcaf7f86fe2301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25854e825b404a1e831e0bd9bc42626302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc9e4ee95ba321fe5c39e531c78f993303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcca2bf3606d46e92a04fe67c318ef15304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cf180528d2fa6d65a239527fa2a72a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713c5e69d8c33ad6c358f8fb8c73978b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30727106df5e20e323b80b0ba2577137307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b321b7bf2afec6b99760da2c2238df01308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ca408358e281171ab67e15f23956d1309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1bcc4422d7d91b91110ba76c9b2aac310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953f186774bfd1f63d79633c8082d072311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f37bfa4b97e9a7be4dc40849ef3fbde312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8dbb4f61035941b6013a81c1bb85178313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acbc415ec1590a10bab50438ad375a2314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37675bab2ee24b8aff8ecb96e460930315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0bc69736468bcab0fdba9b0ebe088f316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11883c2568d15c0ca35be136b95a07c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7765bdc0f860550e42b2a7d710407e9a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfb09b6928eab6b610c854374fd3ee7319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c0c7535b1fc7632e94ba1fa0ee84df320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69071d4595c1e71cdb4b4f1645e85ef3321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3523df893929b941b584b53fd4162d88322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99338034197225b82b3a524da771e505323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34db4a5fd901bf3348a68e6cf269b4d5324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffa27a0b4171e19217a35b616d7501a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0eb8f56771732dc574559bfdd4f3e3326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72c0ad46d05b97b578b365b3b895c3a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70eb3c05470200e85ce692da4b72b481328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de54ae057e24438fab47af4614f6777b329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a1d9b4124b3148bad39efcd0fe1f8d330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf4e5535ecc498ed8d61ca3fc59bec4331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad8730b08623117c9e50479a1d48fb9332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ece4dd062e3dd050d82d3536f07c1cf333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854a5e5ee202a43cdc0e4757f0b0611b334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca2b15dfd2b34872d03afa72221fb1e335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e9d97b7d3e4ab7618a4fea42be68df336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9015aa71762019a1cc7033e9515f157337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf4307aabcee22d09acd023b0202840338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a024d99f0a9d3aa6a9e93c3c36dc656339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5d5652da26aba4a101c383428233cc340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e28c8a2c884accf6e64ca7fb75ba60341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9943fce5292e948b149d2162046c32f6342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f12109cd7cfe32dd0229d626e7384a343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a507714f1e96dd582f6269b751c6d862344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b1b145e84b8a782f129c0d9730fc7b345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459a6ee135e74d28b2931cc076740bcd346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7981e906e56cb2e1c39e90ad2ae23103347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad027fa21dce5d171783e544c01d0ae5348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc8b7a6e3647085534574f4ef127284349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64f7828b10d73270fe499f9a75bdc32350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0576c9cdf2cb0c004ccb38a4211b3e351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cc15b4ee4a683493fe0a41001b236c352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad4c53aa9afd747dc7274926e405b45353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f28774d3789699329a6024bea743393354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac47ee7c586badd49cb65554bb4771e0355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24565cb13228e662c04adbb01d9ed473356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffd1ae7663bff810c823533ad5ac96b357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6154332c08955e924eced6fd77b63030358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7147d22ca4f9dad10621399521dd8c15359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5e16ad88ba26e31502984162e0bb0c360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef2993a71174a066e89ac39202a6226361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e249182b88e647d2bf820343489735362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b9a2176a9e284ec634cbc6b0a7a67a363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb2bb4275c4a41cfb883c5d606d84a0364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b37e23540b72fa105266256b8f40e1365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea3e337ca8ca4e7222b7d2c8bc81e27366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c69494a40b22b470e69ad3968973a2f367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d23fe4c528bf383f6e0517d8033cdfb368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87728aa9b7344593672201f746d3f57b369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28dc2e9948caedfb98583257de44f412370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575b3c06ce80ce2a75fb4e8fa2d673fe371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7b1445f90aeb3bad3ff738489300c7372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002bd48113ce9da0422990aed5ce2c89373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f174b28e73e352e3dc418a361d00a34374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579df946ff5dc0a7ec53591ea75fbf1a375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e72ad3b5c77ce9ba38b7e1e5cff5e20376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e63ebd0918c63bb5600f7ff04261524377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033e9b6babb732f8623f21936462e176378.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>