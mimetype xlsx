--- v0 (2026-09-28)
+++ v1 (2026-09-28)
@@ -1375,51 +1375,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ed78d0d288e686f5ef165aeb64795f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a15e13ed122764bbefbbc5de957352e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521180de6dd85994683f0eb1a121df453.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6290c891998161867387c63d76703b364.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a23461930d6da9026ae1e58cf124925.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45eb4660944dffba7ed4832ff34fea366.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672d72365554c7a656643e8556ea210a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2daf66f4b8f8e67aea1e05e430693568.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbdccd155095ed4032c0eaf3ec8f1679.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9214a9a8e875de328d5d7ed9e735c810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8f3791e93c40aa8ad91caf44d5637b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df0817562610de989e976ba964e307712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c4322970786dea9c15c95ff387b60013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edde3d02488a356acc5860a6de5196614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bcd6d60aaadf5a33279dd3bff38f7e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c33c0ab4e389fa963d2b5930d5188516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a5a4b90dd5f25adbc32ab24d5bb26517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d187ed9334867a680b6f162ebee1b718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88af6f227ac989c28676121932a3318719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0366fe476332e32c59408f5ac05d7d0020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18e80921951201f58c7a2480b16295c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aaac271f7215f707640b364342869d122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8099f5c1ba93840946c637abf6db5cc323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9aea436d464c7951254b5b681dddfd24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c731cd834ea3ad79814752ea1ef798f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39b7c27fda7f6106c9bc6dc2cbe433126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529ba99417981d2dbbc46533c34463dc27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786460a3f6eebc122ab0f6f4b658606828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c36f1437e1d1fb1860362883670b0929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4766ec1c991da249721fb7f2b50bba30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663dd66dc155ef0a80f6476627ad22d431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce06b72b2c6b038c699c180efdedffb132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57eeda883674e04a805f3fe944f3a8233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde2a96c2a9b6680814ac011585a229834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9270bce8aaa74f79ba374d12b525f3a335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e455d5c49b934e89f7c92da980176ae36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d931542a4279a923c28df03355f1dd837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d299d07bc55dd3cfb6be0cd88aff3038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8932d127653e4beeace152e1174f9c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e42986a97a867754e5c5b9ad2999af40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e7fb4f3cf44c0c7fc74186a81c898e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0227bc6e1e4f8becb4eac90e0144b98642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22de0237b9e9845166240d51a0a8d4f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b941d827ce99d2c9c1a6c8b0777d23ae44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22579acd04303297d52a72cf917cbf0145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e09dbd8f46a7f0e775fbaccb20229d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae871fb2a07a48102169f1bd9316e16b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d2c39eccce423d5ba089a7c2f0e02648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48dc6c5658f1069dce42cf9bab6892eb49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8be98b587cf5f6e7cefac3b5af575050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5c9d1da2eacf400bfc6ac2b19f288051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b347d005559568ac12ec8b35959ac68652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a203f506f1e1b9cddcbfceb44ec337953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fef6b9a1d435ab67b7519f50bd15d954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4d6ae38fc889193db037b1225ce7fd55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e618ef227bd43535a329fd9138ccbbbf56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ebe5775be211685fc503586da6468057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fe4c29904a06276b749a0e993b7dba58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a5f5140e5501f1596ae78f951ff54b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5d36dd8f1937ca9f19eb1da590061a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21de0a3ff3f7de170f01f89b4ba1f0261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5534a0aff4e026a09586e3fce72bd1af62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514ed0d9bc39f6b970f39d342737c01463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bd3427e90fcacd62420843fec0737864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b615912b2b788aaefd8ce5b71d43d1b365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e340a5bbba4c4a5cbe8dbf591fce0b366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b05a3d0ace4fa0e570c9cedaecbc2767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51eebb73014bd4081e62152306bb1a2468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6524cd4ed12b78be765ec81bdea8361a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45dbc200ea034d3b5264aedc5e44b4270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f09eaa3b867f59ae8d6c8619c88d7071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b638493b149b2624cf25535915cc826672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9c8e844584d6faf29dc21d3c73fc9f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc17753d971dd02cfb5c96e5579c70474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e4aa1f5330f428c42394a93201168375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afa83e327bff712873d07d1ff16bde876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18daf1f22cf8370277add0104ab6f64477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b852f3baf1c38b0c490bee865e51016c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ef2ca62d0e12cbddae54fe6eee6f6a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d4f8a235c9daf3f4cc58dc654b047a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16555ac3b04cb2c1931cdeaf1033f4eb81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4465b1da8790563da21332d83d6bf74082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bf35cc1f4869bdf7f4378a5eae34d683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70dd1e7026a146267f19ad05b0529def84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5733ca9493a4144a165bbb6497f6360e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1164ae9649af14955acbcbba6bac12286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d566c5c6c1509bc427e8aa2713cc04d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432b2c15b6b64af02f849f0bf0308ba988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271d86a14fc873d82698372ca87e676589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b5c8966603afa6276d46a6bdcbf88690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ffabbf39a61be6f54c79fc0e2273c191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8dd2f4859e27814923468fa4eabad4492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859763ee0bdde7e40ee2a08ad64a7b7493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da26e42197c35808fe430f385b7501894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d7494656813170869db0f772140f7695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b856e7414bdc1a8817db19ecd8dfbe3c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78f0065ddc4f3d494a6b150340b546197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f549d81439a6605d21dafae58a14c698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17649b7037df8f3a58a88cf2266356d999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c26c99becbb73f860322ce46b83618e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ee68987c70513b4fb1625b26eb7a5b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b225165bbbbe87c87b53b7ca457408e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52909d0b2f1075c14d428a2cb51b1737103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ca7cc5279ede8f27d2610efaa456db104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866bb681f4234ea8611689b6dba620b3105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e582c2def2463e449ebc8425d682af4106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92053486a03a0de530c1c851a6dba5f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98568d300c14388d1397555fccaaa765108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0bd554afa05bf204e97ade7f4f11f5109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4eb4cfda4327b37912304a30c711ad110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47b20b3f911d29c9b608489b58f0733111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5265329052a01220e90b32211bebe79c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ffce3c69649e081fa58c2139e9fc2f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf703dc005d077c4fbe6b01fd6030f78114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf315210432f671b2d0b7ea615b2705f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d02bfb3513fd34a53413a9e0c5bbf66116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077f994b315ee20bf8ff9ef37bd4cfb4117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b8ef76f4316b35a0a8f7d03d175fd7118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0cea464e8b42af7394f1681a91b176119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbefc85cbc2e41a7c739de028c4450a1120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa5335dfe867782439cbbd3f6e9d300121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a695667aefda369a0406cedbe5addbb4122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4685e92b4f72c64fbd521d2aa8c393123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd44e71a965f53981dabb5419df6adf9124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cf7e182490090c341609ee7164b389125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273e6f3a815c00fa7abace2059f33b40126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31b68b95131876a2b561cb63545fe76127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434e756fdde291834756733fe0f5fc75128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94a25d2a895050d8228e3065569185f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c54fcf03c44e1629f4d17820b3cc19130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d19d8812d984b6a4c9308d1f7d41e6131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcfe6701942e19920dfffe9872245f8132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad0dd3a6121f073eadc74f971cc8414133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9890bacf08aa69b615330b1de730cc134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59d134128e3e9eecf6b98db71c57c15135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5336933a96091e52fd542115882e5b19136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c9f14a881cb4e0aaf396c125eb4780137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd12e6c596e667983c87f05216a8b4b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2335cc609e927d4b3eb2d1f71492c8d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdbb79f597606074757a547219e237a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58123cbc38bb641ef5b4c4534fbefdc141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc95a530371d04afa1a128757df13fd142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fc9d86d862f1c7e66f0c909797d8b0143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07674c40eeec08e5d827a41e683aa17a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f5e0b99fa09c6b7e65d8a023a4bf82145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2214b74cf58f1c536518899885f0d84146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6566671d94bad625645e2b2b3f94c8147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce930265ce046c5dd7f8090b3b7ccda148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf7a3cbf40103edafce80f0756a5bf2149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af26e9336f0ba16d63e7d2ae75f6c6a1150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f9514b41ae1d77fe9095403b517eb4151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46104a65d6e22fb95a860b995f77990b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467e5c2004a41eb884a8e3695bad6eeb153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3240d04722ca96e3a24b88b5cc583071154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6eab072bc4618cfa68f0b17916fa015155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d681217d7c5711453f12cc0b9cb0831156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce19ea90db0ac6559ef6f62a7fd5abcc157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5cbcfbc0a9f675c8db330c6abc78da158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e662f025a3c7fa7148fbff8f317141159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca2650c46a78f34df46f88510637661160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1a7372d161e86935e798c78e7b81e0161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6304e70d6840bd47ab56e3a843e91024162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe2db42859bcfdac42ceeafbca529c7163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc45c6eae73105c93cff2321773e06b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7338cad1a940c00c391238c3c0939f3165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a8be88fc1f9a18a591d17564d378cb166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd5cc8ff0fc810c9a64714e24635cf0167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5901f68063256c3911e5b2720da41236168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17782423d77c30a60e8b0ec7301931f3169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390b21308cc732b5c36dc833f986cbc5170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a7d31e2afd5d19d708dd6e3d588879171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb02eb22753cf3247e990d39bed6b348172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0b456a831f2ac845f1deace3915f87173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32dfd3852f6faa1f8006973ec18a7203174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3d6ee9c23ac705b738e6b269fc4780175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58601adb3bcdaefbc84a216e3631cc11176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e910a368c88c6e8494d6cf6880eb1ee9177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31b413c9d27c29b7cbaedd378399571178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce2759e088f5c36e9b74ac60e62b5a0179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787aa8d36bd4c4539bb91a3c5c3210de180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195b7c69713003f500fb10da956c2156181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f301ce1e866f3cb8a3224615b6d309a7182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e434ad655b42375e873644906b34399a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f58307b1c85fbc5baacc41a6c5ed21184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bbff935f056aaddc221d4ef7395ac8185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862dfe9f6f77ea1783b2be5e837ee9c2186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25a608ac74d50f8f6e7b1824c6e71db187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b51c51f57ca6fdb979d9b524052efd188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77991f40e30df59182fc64dd41889bb189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6160b74f3a8c899405dbe8f23b7fc5d8190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055347d1eadcb343e1899db020fe788c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014bcebc5dcf674538959fed60409e35192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15c8789d9db99ba6522d3bb66b56948193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ad6332c5fa4d37228eae6c38b29fe4194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4133e918e638e92d5c8d8498318dfb195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2602445049233e5c634e80144fc55d06196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f731141a97c4089bc9044e92f05254cd197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc8d26d5f6bfb83a883691fc1eab545198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da9e676b784f48d031646b4641ba333199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97c7fdbe9a89c7182b81afd21c90625200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2389a2402fe8a9a165dced098dbecac201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862a77cf33a13dcb626737acfbae14ef202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a173eeb713a12239d064e8035ae462203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b135035677717404b43dcc6d76a7a6a4204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e11933a4760aaf44a4d79b8c3f5901c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceac54f23064b9a8e03b464251fb4286206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22f883dc0c06868ece714dea1822555207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba423b0b20cba7443dc825ff3dc7b58208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6293c6e17c8ede465ce381e00692c44209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5405882cd79b62331e6a48f00b7472ec210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7771a55dd7c7cb32c044107bc31956b2211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6333813282ced793e9f1cf0b2be529212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1286ae05a06546ac9def137bfd02a578213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a5f91d5d74e05ecab3d1f7d532dca6214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a1fe8c03434320b0defadeaa06ecbd215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd20af5ce0d40a5ced2daa96476dfd6216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c57447961c786d69a83ccd13731a1d1217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8275049a6a109408b6d931b17484ff78218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fec23add0b13f530374f7b8d1fe4228219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2666664f293c3aa97a28b44dbc49a6220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f29d8ddd1ff177e85e19b7e558ea244221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ceef304b397d58eda850c6c532f457222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18187532f3efd75aee278119e21923e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b523a86d5afc635f2c197c1a1969d22c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4e385af3685a8bd609e6b4fbfadfc6225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16696288af59df086354b12d1f6432c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9523eda9c9793e5ab648747f221af49227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b909b29a95fb4c7f6eed346aabff024228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dba4280b284543f1600cca278ff94e7229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac039439ff8e8d8d4abd4b173a06d96230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e2306c61abb96461176fdff4080fc8231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac50bc95d7885356841562cd2415f1b232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465b86921c1c9e249f651ed922d1f4cd233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1ac9f6dd20d618a6528c44a43ad899234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74dc257a531eec7a64b7152ec1c5a11a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a5c8e5370fe54cf65c45e5c12b68dc236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecb7e85a761ebc615098a07f047a30a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a80ccddd5f51863a2bb2ceb45f26e6238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7045cb14512d3d8e8ac523a65f87a4239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c7b465a04a79281e0ae0aa76ddb639240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968b8847c6b0d289e18958df41df58a8241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c940728e351a2cf6fc70c39b080ae1f242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887e5064a2c49a137b9c1e53f77e9767243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adc913ce741b6d8bbce73c2ad6c4cc6244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a48e4814a4f6d713b7de84e756f4ae245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f40a0e72e8b739bb24b2d21a094514b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12397570e80b0324884e695671b0325247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af76abf22775b223f4502c27481aa765248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f422e4161ea702dfca538f313f959ac249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9e592f8c708068377f65ef949b8207250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96756be8845809a1b2d2b04388813b9c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e2945dc8a3b0d0a5e433f7036910ac252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200451215a3caa1d3d0bde47a543d937253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8718d6a0f8a8a158da9691242916c3a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e3ab496bdbd50f8340d1af74b8bc84255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a0d694dd7b6474524d598703fd3ebd256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f037dff7774370fd7dece23059d37ac257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15564e9bad93780ee05ea2573770a0ec258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38a1a5159e7d94d75120510ae4484d1259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a96988cf76b1b41eb3e27ead260a52260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4307a6141d8b4056c413a1391c67129261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68be4d190b48093020971cc52aefcaa262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f42b80d693d2484a2663a876d6328f0263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9295813b69ba7f779d907d36fca3b7264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c77b6f1ec6e5a82e9fd6df41f3ce71d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cb69ffd3007b6f2ed91dc099847518266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8398224da480a7eeac8d5c74a015d6e6267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbb40f2e8033ca2a1cdd773841101d2268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791b0a0c7a71d48dd498fe9936fb76a7269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06b2b4f4223c5de3fbaee87ff1aa538270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc1c51ed8195734f57d0e06c6353a8a271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea833e9110f627e30ae763a1623af91272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcad49a9a0e004c7e39bcd5def968ba0273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853b818dc742d0ebeed8978159bc5b9d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2402ef3cd1456ace1fead34254427e9275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d5c6f62411beee2c45015baab67a7e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510196626830e113b02533ce8fa7700e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db918f8f990e7b59534dd53c55e1a5a0278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c10f10e0c1cd36f915b4041edff6091279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bf60a41db1f47d981d5d51d1e55086280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982dcad8df2e233d4726998a03bbcc15281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f821c12285ac10caf962666fd629ab282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81432cffc4247c9192b72cf4c60d9a2283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c031dd36b63d0ae9ac3255cd84354e71284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750d0f30d83e12c6f541fa3a707180be285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5633c9adc9042d2f762d56de2c1eaa9c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0917f3d12cfbe0cddaa11e4a035e46287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b622edfb69ea6d1f8a94620639b716288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1bbd39533a309a48618e8e793226e1289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc4a9fce314a7f84a4c4056aa32ce8d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be25cc10648dbda20c8de82f43fe31ed291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3745d9ab33385b2eacf933967fb35b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5894d5263272c74d7719150888bea73293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b850bea19f89275676d3a3c5a8dee1c1294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa0fbd4c1c39f875080a4db3fe5539f295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda8fa8eebc75f4861917b59c96e1d03296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c676e57d0dfe730871fc44b8033b74b2297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30199f3afaf871319e1a01a5dcd3c4f8298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcae7dbead47b4d650bf7bca6574123299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc153a94b41086d332aea985aa1c055300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a30dcd71f6424e9a55e02d5b6209cbc301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a228cd1e23660ffb4ad5a9ec3ecac1302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a7efaf65b61a987ce217f0b4fcab0d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea5a3ab83ee5fd05e48ba74495a0552304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c7a57be13e476b5611b61a065d3729305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4b84d97649ce8455407f5c284cf2b8306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90e648b5c9cbc60ef9637f420f8aa9f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e5cab46c9019767175f2c6913e43d9308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c95225b8fd1a905b67cf9d55e3973c309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534f6f42b966b8ef6cf55311fd7a3f8a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecb59ed97cff3471bae8baa00df5720311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260041c5b65af7d8753a48154052b520312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbecc2e43fd0efe7d56c9a475f1232bb313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae18fb4c241069fd87c4c30794c950e8314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f286ac47a74b817feab20999b61a7ddd315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6a0920dfc2922030799f3961f77d34316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f751e2e20e24eb3c51c5fb2a7942b2c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf566bf9e20a4291e2591027e8126753318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44de756b645c91777e9d03e66f17f56319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdc7661e892ef3681d2b730e8e63d1f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82fd7100b625b1a14701e65a9094fc2321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673367c3a93e8625cbe1228ffd5f68d1322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283b0d3b4543bf628d2304afabb48b0f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63ca325a58809f761a4fbf6106439d1324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ec2198994880f7a4b78291077ece36325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be02f13b1b9fa5e2fc141d0197a0e9e326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc41c3b1502c6f98f479da6d35896d64327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614484ac48c93264af273e6ab96790e2328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea404779d43b1529766f9f1df57a24e4329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63fa2a54448cbde8289b7a715fa1186330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5af6e0542e14cc04ff26a9194f61302331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76aa54b78b704c716d110dae2bbf263332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f985c14aa73d860716997e4583bcc8f3333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7301adac7c5167621b213251156cac2a334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5dc3b56342486b944b46b6dbf0541a335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5ac095de8a5f6e85d507fc68b883d2336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e16ce19068f5d3d1f21b5e92bbd8aa337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cac799de41508d683092f3204f8d255338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6769de3196483c5c22ce7c49c9ce24a2339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bcb7414fb36702f7584a5c15b5337b340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f5021c1e74343e5fd78c8813c17eab341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73e1c49ffad5650989a6f44e02bdabd342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56720977cd455e96523524961be00cf2343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab56242c56604a7055cc66901037b8e344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371cbbabff7e9a517198abd72635426b345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ac8ef8353ff8be77671889a29d2af6346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591aac2704005668d84012b2eef8c5b6347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a8f2a29b422d13e5623e48ae01bdd6348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded4878e581de878d164a71d73c264a4349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a330862f8877ae4fa9c8a25342a4a9350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2621d873bad1f76d4f9fc7147a30c0351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d001641bbc3504d6db16cf6e35d723a352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc280c42489217f3c9a2b7d01eb8b04353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0d2e5e19252c9d49a0e7c45d3d89e3354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a2ff646833bcf0b16a8a6bf23b5f48355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880e92c2bd626135151ffb361134e979356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b78715470879eddc11014c9e2673e52357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca76119cea2a131ba288e918e74146f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab91d74a379ae73430f866f83ab3ac30359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5085420f34a8d431e41d244d05f67305360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee76d64a1675555ba8b8ef20d3d90d4361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416c4762ee36b47db75b9cc5978fd1a7362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690f070f59af1998c20b6f9348ee81ac363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915861faca27b874a177985ae4ac2eed364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8613ba785949574d3b5e1bcc21b7acc3365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97f399c996dfae4c56eaf05159df65f366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee369df5ad8e57bdc277afe49514c93367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3bc4ac6ac5f13d24c29f9d456b341c368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e7d0af41d15c457bb7210c4a2b7c3e369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c16a8eb7a721b417d7be4dbe06f4d8370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1b56acf9e5358eaf32d7c9775eaf39371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab27e0fd0e2235adf47418af01eb15b372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f2baceb2432ccf260d0fc2feafe015373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fe7281447b438cd5c0d7e5380f74dd374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1196cf1f482c3df5ed6f0f0868f3b2d2375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972b4ce9dff1b3e11d5670a493713e75376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33312d34735aec74819385a3576f026d377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a4fff3ddb821b44e2797791f56c0f9378.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d322957b0357b2a5e6137e8feed2eb441.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32e10b27509ec3a4a44d31ddb9a011d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2f9915d2e94203f3ee8e5d6ebe09f63.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1ce9473de5c146ebf4cb460e573a2e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f539eb322c7220c24bf1e20ad563116d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a362301d419b45d08c3b5d44d7faf4796.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5400daae99b65d48312ca7984fe23917.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e97b61b68f4923b28a014c84ad136e98.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656f6b3386d7793705e15b9bff34b66d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22baae8f85194fecd86ba1838aed355110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a518fc6ab1ca47641fefe0897d723fa11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98ea7dd6017d19957276211b6375fcb12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7650ec035cab79d9b7f4853d5de5c63813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06defa5313a0e60f6b56fac9065e2e014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386ca453d6a9a9fb6cf37a452eb6e46f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6af8c3a3f7520e50d32b87df6b7b3416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88a8eadc89e6f16d24cb7ce03e9be7517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba3e70b18ac71573269744fdc4666a418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f002e11e402190c547c5c385c9317d819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f65db0cd6ce9c154a7c9b0812004bef20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794d79b1dc351427eff6e5354c8a52f721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e1b60a10adff40ba0a2017378ba4da22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77a01809fc122478f74a21e0bac12e823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1747e87935ba6aa3ee507cff3533d8524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c81b7e8594b8b6f8641778ef13a81925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e0a194fd6069c2410a3db2b47cc35c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26176c124d7fb544e4a8df9a8995d1f127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349df17a8f7fc95c87752e440b37cbcd28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab5ffc66a8f244cc622dc171120577129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4491f8dc55bbe20480572d095dfc9230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8178b9a921a3a0c95a4907b05c4e60bb31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35197ed72a3b0599b4501e3ebfa6f61e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04503a0422eadae60ba1b81a3261d5433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e54ebdd201daf5fa072e9856cbbf9ee34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5583e1b1d65ddf95f107aa6dc18fb9835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0cd922eb37d4dd1a04334735e4980f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58975d8cb8f8559471b99e11f9a4c95a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c01628181ba0167cf0377000039477538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9102a7559050795d951c0bcc88fed40839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2b082a41d7467bc4f054edb263b8ec40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc72a41fcd5a947117c33f1606410ee41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c762d8cd77de4304ee570ee2b334435642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda0d4394c68ed2a78caf7a7e9b1093143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533a2eef2f3130e6422cdb1eeb47659544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db39e556c41c92e00d783f4124112b645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e6ae07a2f81d048de0882ff8c65a5946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3954797b9c5554beaaa19219b50ba72347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5725856f4013074426bb515345e5d36d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acb797fec328bc1af3639eac6fd968249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2231c99889b4dbfb0fdfcc6b8e2079150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9317ab68c94241efba3d13b2ee18dfe651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e45c94038398cc9a3e6884a2304ceb52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c5a9a14856e1d2a5d12d688238227c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b3c1c476807c6aa963aaddc808486b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a567cadeaa3e96366321cc3826f3fa55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902ff07601ee2fe1415a2084d849245a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0571d7c093702cb9e71132296501faa57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db73b21330abf18fdafb5b30fa8271e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363c27e441d309726be3092b02c8c36859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcff84d9b7fac936a4d199009fa7ed560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b8c676f2e9d3e9fdb9d23251811a9061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1e15fd156523b01e7c9a25d65b31d662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f37412b5424c4562f063a04fc7f6d3063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27fd0b26c5cba20da87f799f98a467f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee33762f898b8356e45ea1ad9c0c79165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122e77f81d7cb4a5e8d65fceb9c3647666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9285e05bd4083bd481cff553d3450567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25b1f160e24a2b2d360f371c281625768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44a79a3b742985d8a4cb4e565bfdd7769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84972818556656d9daec52e477903d8b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53208d749bdaf455626a5d7e7d3d532871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d00cc91e0b2d067923a309528a8fb872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6deb1af227be6d274475a23fff9300c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db51a4890f1a12b6e0a700f5835bc99f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035faf48e65be27fde28a90974f196bb75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efe6ed46f3ec3fe85b47602114d896676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7f53e205ab41836b3e61ebe3efa38d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a72013edde0ecb7b964c4a8fd00999478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adc3dc307e08189cde13f1cd67696be79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6325dd9e2d8e9565ba61bcc2217b6180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056b61fbd2c9ecf8052a17c4f35bae7d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06181cfdc97db04d2cde1476b4315a3182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa20d456860dc1cad5626afc4f8aa78f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c2513aace4d0cee53632c3a375ed1c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e7bfef1baba137b0d3b94340eff13f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d855c5f75a5cf5e37a8ab0fc2ec1146486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b8a97f29f5a54bd85b88eee456c2d287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd8b525645af006257b0e2bd6ba847288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a0664fff5be360cc7d087fc96619b589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e7ab6a1550ae24e696c6bee99c4e4990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1670602252d5efc0ea940b4b1579c9f291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25571281a8a292f96c42ecb93a545f0692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796182da778c00738582fba55ad269a493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d9df2ca05e21e380dedd0bee0f064794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f808a506d4843801824282b8c75dace095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d520f2eeaecbb3d37ee0ac2ddcb6b596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a460082ee8ad4467b358572fb32334397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18789cd5035443a900bf88a993d03b498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89510e8e9a978d44e908b027543814499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e48a9b0d5583571d977cb007c9be6f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33072c5e88151cdcabd545879e5a3f31101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac017c36955970c58e8a8a133cc75a4102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381b2223b89b48cc088ca0ec20d6c66e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68f67551c4e972ca2459935b6044913104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b312c0f9a6cec110311da1aa96708589105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07476bfe00e818110542ae004a8d61a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a23e05c10060b389f3b3ee0666b9330107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bca86285cd26db52af0e54a66a73152108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53a90896ecf50bcc849aed3754b2b40109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e7cb0e6560113b98a9a51629834dd6110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bc1750a9a179934dcb956ba82f4866111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17ad2728324220e6be81cf8e462f64b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32be80d26470badc37a9c9ce9c6190a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8981266a4e139625f986d0ad944b7b02114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b96283709c8415adb8c84b9f5819de115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403c169079bba45147e28dd134d95943116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c3b8d8679baa71cf0d9f0410d88595117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a1be2e5354286c641b029ddb03c247118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4100ee98aa55b919bd78f584e3ec4199119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d93b29110157dbc6e2ef07d57085c7120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72f7ac76ac8f1fda7fe76a47ec615d1121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1ef5c08cd0177252b4c60320853680122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2cadafadc3be3b3d574b15b9205071123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770b0066c16f306de800507ab4dbda47124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb01ab9b67411f7d0f62d021e7f8ef8c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c39a3abc291c694e50655c7f2b3638126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27b22be993d467f8dded32f10027be9127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ecb511af62aaae11bdc6e946f59530128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27d7ce639c7cabf7f7ea91980f21a51129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09aa3d6284d09faa081bacb789adac78130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ebc8b62bdfb2e16a0936c955ce03cc131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a32c3f494247a1a9e94e8f3024cc4d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7aa9555ef760fb2e30505d6d8600061133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a52315ba4c24f45f57f24a7cb6060b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ee035f37792e8d1f5aca7427e61a12135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7972c03b593eec26a10d3e47fba70e79136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5eacedb42fe63adc78f926eb7280c0137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c241aa0727052c3c48fea4ce06810490138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8ee1c39994fe5b017f89c57004cda9139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff0ddbc347628ce8f7472278163e75c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d88b2004677f4e1d8489d588fc233f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb728eee744419d2e4739a1a826cfc4e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb998fbbb75f7a658cdee72e1481775143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe718adba698e39ab25224497347510144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75601362e1e305e6f3e7337aa45a856145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933858055e306a71d68ba28cf971831d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bcc2efec79d3858e52a3dc05109ad6147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd62199e36c0ca806a31b30c9aa56400148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4811ccf9b1dfa4a52bab897371f00d83149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4621e32e382135e87540854460761f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3c06f1a50f1a3d08a214480d9ea91c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fab820b2038d98df4302712572aeac152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f80bd570400fb6c5fe3f1b1e4a28c1153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defad940a6ed245e8e1f5fe9b7a64032154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c977cde47a86550bbd7b4409ae28847f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bd29a1f143e1c899c374043e98de6f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7145b451026171e57b781c8dc187a824157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0821af9a5058c01ca2d8075b36823b70158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace59c5e31ae9ce9082da725690a416e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e820db8e6b187d2d2c0d230df4a15dc6160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50a7b3ee45425cdb1bfb6349fc12a57161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5818cbbfb34b89d7d1a376a0649d420162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e8b0c4bf589779e1a1657c7ca87647163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6d2bbd0803971f1324a12a199c0921164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74de72da67ff1e4ff194e113ca1c358165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e9a789732e38164c2b71eebd253ed9166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef5507047b2d541810cef42aec8dd7e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2853c40ed60a51d480c8e5f436c3a26168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c22d54ff7ef23c29677123444667d7c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7e3bb3ac84f54e11f516752ed1f186170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdf250bc61978fff65f469c86da0246171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d4f9035996df166c19e1f72132f09c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6287d8ab2c19fba12964545e7a2028be173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de8ae0dc2d5928e5b9161523e5c58e3174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a50b482c5a0984a380673cda0cfe29175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f07a5ed3ae137a3ae9f2c186e5e1c85176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b012b87bfcf138dd6e47533746b59a7177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54c3b486434ed79a10424637825e1cf178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c546a3c8d3ea322e80c961e3cf2a93179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f961d78010b81c387684f54a560710a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b9fbac7ecaaa1906dba764f3e8df2d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa7547f2c768cbc5fdddbd6969c8fa4182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fd837fe152089e56f02d4372819733183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c283d97a1b670bd0b22d4626e622a861184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4f1e2ac016732678f51c717e2be127185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d6da42aacb6db2aa234b9676ff2914186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce29b53ff407be9cd50bbf775e67717187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae04400252c02d428ab201b7505a597188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60349ba924dd8f862fcfb633f528ff95189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4867ed679290b1041dcaa05f5062c3e2190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29779df0ba0a9ba9c451bbeedb1590c1191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c99eea6fdf222c5c64c7e8d2e71e8db192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f8ac5fb9fa632e5fc1ca7739a85b0a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257b1e5823679d41646110f5c8c938ca194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0841d6e67312d022d3514cc5fe77119a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828a5d54d3da73fff6ce7ced1ca36bcb196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bc22bfd87363bbee47380972d8d31e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebfcba7b4a63027edfdfcdc713951bd198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd899b81cebe7ecedceaed71d55e67b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2bed8b26066db567e6240109dd9bb0200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7caaea2090868f44d851b0596b94ba201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65c56259243ef19bb6c683908829559202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e01c206a036d68a8e0746f558aa335c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad1f24ffb69d7fa29b8eb5829479dcc204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e0b245bb29d39121d5f0e7be09a69c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfc3722d09928d118009d8eab59644d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6cbaef650fd4c9932bf1dbfe5211eb207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5b485151880b3c1cab55aad1be5773208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0891bda1b889e304d4374a12024ae8a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7546b6dddd8c3d65e5b4ec5b7cd6750c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5338b606852ec75658b7d8507cb4032211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cba13b68004c8e4894fc2287b7a3094212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4960cdd63db39cc48d5aa0fdfe2a1188213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6510486fc1595289806d38ddd2021aa214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32063e5c8f124f2d0f7a2a8a5d502ca8215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb30bd01f524a59143df3e530c4fdf5b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670d65c959d9ee5fcec9146509db3c9f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afb3f07771dc92e3e60bcecd3732deb218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b14b57f0fd258349fe740bcc82614b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00a4ffcd79dbcf1e6cf5e98f8db92e7220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085291c1556b5058c0da6df29d08c54c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01a0ba2c7d8c08da2abd6f88ced91f6222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1068e87e837a82d8a36900f6cb33bced223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01288e7d0224da334459777349851a5b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5bad35a34ffdc559e26fc35245c40c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776115de7480c4dd469fcf3b015b1dae226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef63401decf46ccebd71632b27d1fc05227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f855a3e8b11b87259044682c48a3ffdd228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fe0cf21bb013e8fee228e4df1682cc229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b90b7fcb2e1c880a82e6839a74002da230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1b5c599ee2afb08bd7149a1c95c6d9231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c797ab4f2bac0b0e3e71bd27dcc721bc232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45357d91d493fc4233e12d2012d2b528233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9412dc75b4ad44ea13eb5ad7a4fccef234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9b7cf710782eeac084711fd4740977235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfcc485782e38ad5298fd195a316ee9236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c167a38f3c468dc8aa5da95cae42668237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d12b0800595043adbf7cd73da4a607e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac816ca082a59e7c56aade0f5063b881239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b194866f2c8ffda9e1cbbc1e667710240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48740d71e9b55a134d7d2292b1f82df1241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c067d1fe230c52c31d8d118affcc75242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b5415f3f7047d7a0af94f8fbf54ce8243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6420183adc336959a1164f0444090959244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67530d3b7b36f84430d07973f5002208245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1855bd883d5af43f1b55b28979e224ca246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989456f071ea763df37ed33bdf74a41b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb8b4a8d8fb2db11346303e1527e051248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb67600fc56e8779039b2fd3cf95d782249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a07da28432b9aa128703fae7fc8910250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59a78dfa3a1f351cfda43706a365ef2251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d66054ca13ced1dbfe4d211a035623c252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1505256dad33f61677632dc83cddcb26253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f60ff512c063a8a87e64fc2734032d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916dc8055be79c3fa0d9cc29123f890c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13056cbe52d778bf185e28db7d218ac4256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bceda77f363b84512dd628e3a7dc8166257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd46786114d14a2835bea6606682c93b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b7d3f291e647666cf2123e2374384b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2e263cd67b108c19be5cb95fc3273b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb47df26fde30276d42daaadeadbdd7e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9ce3fdeebd1540490205b076df20f8262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286ebd0ed3acd86d1ddf04bd951d6e70263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c266fa7f58d2fdb5ffb8f6394aad4c01264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bb40d2a8ba20afa610e5318636baf2265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0310dd0de1cb6085ee5862d0b14f60a5266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c06372f24c6b8333ced7fb86abd425267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f02f16622123870a9abf6b7c6a6cb3268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05266561f3c95253952c9a8d46bc7856269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d7ce4cdbc5df22e96f30d4f99f6aca270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1456f093dc37f1346713f10449779212271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c4f9ff242f91f3f941c3473a35a6e6272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcacc09526a46fa072ecbb224474c34273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a0b67588cd8b6991a352d897567603274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1576edefa754156143677bdf490babd7275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0e85ae15763f946e6846c53ceab396276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d152de2f33ce72d9f8501fb805da5120277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c38426898472fad548e5a4404d9371278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fedb9733b58aa371f5f055010cd7fc279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b55eb3e9a9a8aa5bfd089c636e91fc280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967306f97a92a2c85bb1f28e5d1404cd281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8287d10723dc9f55fe1d2ae8a24ed684282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4c4eccbec279cf261fed7589186a98283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e85e5ed4f1d02fe7a1579435416914b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5285af2d078d3abb5a1a13777ac994c8285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746bd3285218e80be07f6ef3613f5b63286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fa557d6a890a59d3838ff01b1c5036287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffad91b811e64eb27864cd5d5328f84288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fadf6f62be4d2c0ba377e67f5a82d3289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2eb9c44e2cd31ffeb2a06997c97a5e5290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c18837d5e5d7e71d656e66a0f8c420291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e488142d3ae6ae56880cee02769730b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3728a108266b8f0f22196a9790ff7d4e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a63780276fc21014bfbc51197c7f5e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946e3240a32063f63af40151a89a1301295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1c74bd8aa17397b7b09d400318029d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b658bd7b11547801224345bec945c5d4297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d7ece24b66820d7400abec82a8ce9f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44ee8cbcd474fb3ea0b49a0ecb805e7299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83375743c3df820f4d4a901bbacb5b1c300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09106cf3deffe2d78eaba5047e56df7e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc54f71d83f2d2693497f4d494da5beb302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739ef3bbf87764d07d027b0d7cd003bf303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0e13187a6c9964b33506f26ff8b68a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731830dc73364eaf3d46d6ea46fd6353305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a444709ec12cc387aa1d438bb5fa7c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d977e31faa2028692007b03c0af314c6307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f50099c5bf169e418ff0970db37cda308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fa412ceb55135c7cced1704a1e8123309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94af1f9a175931477487499890de528d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff5a9ad8164c475f7677e0a8b2f6f26311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0fd054711ffe0a3406d37d1fe53265312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adcbae85bd71cbbc5dc58ec33ab892c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122ebcc2928cb771643a1c2e4ad5c4d2314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867180de3a3b86474c97ad102ba10d4d315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f79f98fd1eff338ee5156e2ce427515316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983e5e5e2094520f2132daa946f639d0317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1565ffb6812fe7b6f7ed843683e6de318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06386bccd616c57b30f51cfbba9c86cc319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdcda23969f7f565ce809e0fc1a24a7320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c92d7c7e321f124863b4b40ba2690a6321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8494a4b92f0b406b4aa40cef087c5109322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d3277aa3f077e6997c9387b896af1b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0addf52845503b6fd69a41c9ed397d9d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681a3d060799d14155c71308988e78fb325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c576f608821ab9d8966b25d8a1e9494326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992b2b8a37804c573847ece46f67ff37327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe03a409f404890b958e5dae423b8653328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6768fb820ab7be65ab859131def42f32329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333f5b3057ebd796937a9d14948b0e94330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad6fb07868cc5d0de6d3051649134e0331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb58604c77f27c9958e3aac14f4b91e332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f656f98bef2ecc3f908d99cd23ae24333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cdf9df84dbaac60c7c8299dde54482334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77243fee79c02267213c328ba77b645d335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2c7db96d4fc5d2ac82735c786cec53336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c324bf6dd35fcc0950d34cedafa3371337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e193b0167ae6c598f2d164a830a612338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5c3695214f443a1d567d78d4b6bb33339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f666f6ad1e26783ee1570d097f9214f8340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4c144f38e95c009f0a0f1fe933f728341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece96ca6af95d18950dc2bf38eecbf4c342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d05635845cb340b83035fa06e331083343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2913c8d705c89e766997df85f4fd32344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83171485067baf16ed4316d5f5cd08b345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a77828cada1f9596b448d43b755be35346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ec420bb6d792c283eacaab23ebd2cf347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2ac46ffdef17c05f6f863330c66719348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7e78d6b194bb85f142a8206eca75e7349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ec76cac77c456fb60d90a1649a973c350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ac1aa5d8a984cfde20b79f3ab60903351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc307949d5636103cbd5ebee79496927352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1223f31395b612145e7c4dd90b79d46353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcad1cf5c7bc016a258643e78fc00c6c354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5905ff5499ec28237b7af9baa29f132355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f06de30ff5457a43b6e7f5335b810c356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e57d7e084abd843c0f567487b393e0357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c01400be3d6aaf6a0e1f6db9a9f471358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c491dc13dd698d65ace3176d69b300359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9213cc07e6d90f07917f54e5fd3a14e360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4187c97327ed5a7d0ea465008782cc361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1f42b27d9bf4abed7e6a4485e7f832362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a9d2644d15e65ac208a56ae1c60ff5363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f21d3716d9f43737bd114f435ecca6364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aeca879d751213e9d1cdf31609497dc365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7cc15088402bfbd7ecf8a73af3ea24366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95488b330161881bdc603ff17e3abe3a367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915cd3fe582eb8f37928e2df50aa3983368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63de6e00580afdd366b6ee6c1e5ea34a369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0eeb4a2de7c930c97c321189c2e3934370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f2872a9ef8bdeebf9152eb57b0aab4371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be83d9545deb0b7c1eb270e665aa16d372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3294a51c76c12c548d06c8739767328b373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6530d5a447bd73e1941f8bdff1fe1ec1374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6c7127d7d3853c8d54d48f608dc59d375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158abcf16cc65faae8b742f6fdbf4a49376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d45fe8d943637602084c1996e5e498377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61546c796502bc9b622ee20a39500996378.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>