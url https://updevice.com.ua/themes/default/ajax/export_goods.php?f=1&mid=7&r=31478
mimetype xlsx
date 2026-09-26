--- v0 (2026-09-26)
+++ v1 (2026-09-26)
@@ -1375,51 +1375,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b905b2827d67a7d0b0ebc1aebafaa891.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3aa57e95823456d0ca0d6fccecc67652.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac44ee005a70a7080e18df028a2625163.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f7254c3bbcbe574bbf38e5aaa338ca4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e7b84c2751547952d0613410e7faea5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d8fad23a42bfda780820039f936e7b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cafe5d9466fdf9ebff9ecd4d0e6141f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfe42c4c15b2ee070d480f24a80e1b98.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac22adbda7f8bce33427478410b4ee7f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c931435c8f44926627a667ddf135cd10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65b622087222fc38bbf7847af93a61f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0987559deff83a04023f2d74b74c3afd12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67942b42d93ff88b5b9f258f81a7ebdc13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fd87352c4a236814298474bf6a348514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8dc7f8f3c2ea6372eb0b097000f5d015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0c4f0fc8d41a86322c8911aefafd0f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4aa4cd54b040c1d3289105042cd0b4617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce54c913bf9ab1e47263adf83f54c5818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627701345b0e779ef176ec823220fbdb19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd86267df512ee7f7f7c9578c0c884b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0b9fea4b14b3120eddbe6488b78ae121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20aecab4dc00dd62535469d055ff33b022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62516f79178c197cc7e027893806327623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72ac7824d95f1ace96e3089cedb7f7d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84196be1d9158d025adff3cc8874df8525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9576543d3272400c99d15c15ffd17ce26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab81ed094ba606ae729f96a3176348d927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874f9ccfb242b7a0c9401e862b5eb68028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d54acf7df2986fe8db6dc0f8908e7a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca571e2257c7ecdfcb3807fc90f584c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81246b56fa9d7ed6661ac38c8a8ddceb31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a38d33e1a397e99110df01044dd35832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35323e3b304df653f467604b0927065c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7cec75e82ae35d305d25327e5000c734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7f18fe024577e56589e802da5aeacf35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45a884af72c42be783146a5758858c936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b310356950ed7fcd2eba01f4d9daa237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb22280b010c27866b4af8e0561d80c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6db53c0380346dbab8552f976ccca839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26dd3a9ad0456cf79431fc8a823a504640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63997903c2bdbb5e6c9db03cf1b05da41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f1df000374fc8ab7724c4e9f41eaea42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47eed16c00d6771d17d0f4b0d046963343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f510ff3720462b9b1fb66fe7e72d0944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8319bc49ab4051f3fbd4ef13a71acd6145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af2e1bccd191ee149785bf0711032b846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72eb429bc7207a017d6876c5de5d18df47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacd88dbc83fb9106d5573caffb322f848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff5c84589afc7ad4113685ccd77e9ad49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fbd7d8e5fa6c19e09d99c96d79d29c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecae5f921f685c656fa18b2e7acfee1451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f30b0cfc435f8c0e75c2522767c11f552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85e695f48e9e7a03da35e73c51be0c753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12f31c73e682244bc364a47b9db04de54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e76e95e715931ee403bb2ad3077967755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2963aea512afb7b6830f057e909834556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3c2a87e5d9e14209cd358929a0eea457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a32bfca7ab0bdda1c1cc27500c0ac9258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be50346c6b899202f395d75f5a33bd459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca473abe4cabbc129437b4e48406d2260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402755f045c22e7be12aa23ad09f482261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d7cd1fdd9873957c31ed5a4bea11e362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd5c2b0b026ee833528cfa8634ba58563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bb359a9e7fea11aef46490e6542a6464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0e3ad28b2b7c9e5fe64692c7506dd165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bd5ea6504f8cfebf8e896d139f089c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4f22b73f9b23aeb6d9e26e46902e4767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d725f71e7513fb6f6481c2d417d8b268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94699c037ba1e9e68879147a7d23741069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8708ff3454c3ea98a276daea3097c470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c01adbe1549ab2a67089b51196b959071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae46c07b6a11450fbfcdf6f5b5d46fd72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fabfaba2b5f12fd4d7be710b652d49c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b29de6d8751872c8e69748532b78f474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfa8e406e28387f6f79d9c3b83829d075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ad64f6531192788d84389e94bb370d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2d378ad147e2842430988f3ce8814977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70771f5eae0699b3f26b2dcad05d33378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab7fb274f922c1058a07327c1417f1f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f2345010235cded22e4558750f5eb280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a701674e9c4ded288b53b2af67bc7481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7b5d6441848cb5961fb6fc7e535c9482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980fe30c76f8a95d3448a07dbef8aca483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d6a5ccd47306280b64075a9eb9f6f284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d97d863c03284a880cfc36cc4ec0e885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03b7840fd9b8cf55fc47d7d48bfc20186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc176863bf70cbb7141470b9b747f9087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55e290ab15ab4b6a42416b3f0c6d15188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d03d09c0f18d6cffda3d0f63d289def89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9aa1ee4fa128a4b7e98b80ff675b7c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e8a8591eb5b77601a9875cb6f2d8bf91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef5045c3b229648417c98a73cee8a8a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb95e40d19eb9da63c44f7f8c067e60193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c6d83f20d1ebe318e483602c12c2b094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227f263c8f6464a66521c2d259e53cde95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b35b40fcd5f876a0e4098044996d0a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f74a0f0996e9365c21fa3f0b13d88397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1deef097846fce5aeb0079f2f9b91698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e478c57d788b143fbb36f6289b4a180599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1c3e8c6361c1deca50bef4f76fe645100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b48a9b0631704efd6b9862d9be4b98101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb6af823a6ebacf41274b6295707e75102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6eefa65821f19aa430cbbee614aacf103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca209d95c54fcee6dfe646df91ac55c2104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbbde96fdd4909bbdf96d005e8bc7f2105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0f57c4f2ccc8f8c9705c308ed9339c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd12f555625c13722f5eec4f571d9a31107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a019eb1cfb74acf45248f228637ae2e6108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5875d1da94e3b685c08512a55a568ac5109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2d9f8a2f4fd35ecf897ea60c63e875110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afca5cbd636d35af85cd6f9a2b206354111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4ec6320593ebbf1e853371b97d875b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e9beabd424be265108341946a94158113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbcb784a040f9559491e90080393292114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10e22bc31743e4be2b1d5000f683271115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f356393e73b0c8588b527d5b5def545d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592ee350938143630d3eb39145b30252117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6287a61a15c5c0de07fa4e27c57d76e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feee24067b76762bff96cee64e0dd91c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201be0d6bd3108b440c3c1ca45c53e9a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6338be8b7243726e5e7335bec9cce4f1121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6354132b6e4d3d23659bb7ad1f9639122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a27fd9a1bcb6d53a3df98e5fee94399123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df3c885c7bdae51a182ea00dda3f882124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e81d050c8209d71f8cb430e8007da9f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d272949d50f5cc0328a19f92d4a36ac8126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8f5289a781a11b252b69dc7e2223ab127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9ef3dbe71c188fd58824d8bc4c22ae128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076f0adb1ecbd3f7a4bb74c9f04c5551129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be804140862d8a724ee82197d403ee6130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec289466cc99283f3cced8a171b5b74131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035f067d33cc3fd5752bbcfe4020b6c8132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595544766592c6865501a0a448cd49e5133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779fe6eafaa5cc32118d235dc5936cda134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4d1fbc1dc10bf08c586129f07bb6a7135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07480392e522a607bb1b103124ecf7ac136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae0def414b377e9dbd5c07fa735d1a3137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f57f07f8c6c91b787f6bbf281b711e9138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92278f3f667462d85afff69dfcd0d27f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40be8be40dbc88433965a1556b473e1140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c534d5318fbc3105b900c655d9e9a1141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0f5d2ca034b39543645c276890d7a1142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7f0e710fed65b01f4bdc04a1022d99143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c53fd294b30ec5cf9db499a1f098fc9144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bd368e23976d9ea6bb52368ed393d3145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ea314601c155e097fe640997bc3b74146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83448eebdd0169ca7f5df2b586fcb2e2147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd0039b273349c2354efc82a37ef4c6148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4c0f08c4f09a8c699918c5ea60459b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9914a428a0c8a61a7233bf4054a5af150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac7545bee5a8be919791c2240cfb1e0151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51652695bc1ae6aae66fe41a2763bf51152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95102c0dcc70602017b801365d69d21f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0a46eb1344d5a0bf7e101077ec770c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac18b2d5fb8643b40268a6410c845b6155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd980a92c6e3a9209d690c9c7aeeaac156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382fdfd24f9ad74d59bf9ff2c594dfed157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76f768d5ed7938b65a8a67faba281a5158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee70cca439084830976646d50f2e006159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f54c412dfa17478ae193d70da4545f9160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ea963ededfab0ae9e31e8ade042cca161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6d53c9444c41a7cf4a4f59a15f9399162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c233ca80e4790f1726c97bc61253c58163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9aa473fef140b8588e10dab0e14a721164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96edbc65ef995ccf2428b5eba66e41aa165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be9dadb30b4dde4fe96e982467f913c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128dc90ba5b2105200286b1ded744c3a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d2990aae9c363599e47ca0aa0dfcc1168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1690ad98c053af0fa153be710b41b9ac169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa272f28a9522cdb7f659b1c95e02a0170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4930320a7cc763ed4973cc2c79bace8c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2937b824e7e267d028492fcf3c5a7e95172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeedc10d0f8259ea12593a6d7944d716173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1185f3f9db8a0a9d16dc8d85a2f3e1d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14412d1df88ffb86d5f49d173e2d7dc175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886b2c2289f1e085c2a5b1e6ded949c3176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a36361a6c2045c0670897e6eb40861a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8b365751252a9c4a916f65a64ab5cb178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74990e56b3452b3551b3aa06728d6fa179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a232eaa52b678b1b80f1c76a7365148180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874f5f3b299872c1875ab637ff019473181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d5e8b0851b09517dc9ea602189f0f6182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee486454ac8c4211333627e540477499183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b1fde3b8f5903a86fd7ed07b9ce0b8184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b980d6fe6f4461d769e2127521a1c8c1185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa54d8ad6bb4cd1c7d16fd4d541177d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8418cd373d87cc0d7a2f90c5bb3b092c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cdd5034e542756549441433d2ee50c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1a328424220a6f0b24eb069e357e61189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d15241db30e967beca7f190639f9c4190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f67713d77c6b9f11ff561877dd2860b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d9c1b3389cee7362931fed5b5a87e8192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79695347f08f163f05202077845dd9b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f880d20bc83a405eb258d50f902d95d5194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7340c243dc35a3b9f0b5823caf29877e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffa7550f86ac84014163eb975ba97a0196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3659e3eed847ca15fa8e75929bd550db197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7593a706b2447a1baa69fc060520e7d5198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4c5a866ca33a300e2512043052e227199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c7c77d2586260ac1f456355c5938fa200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d4f99bfd9081427f2d01fbc26e087c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3290ec5e81ebcc8d30c02d253c2053ce202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de1cd2b8c50399e6d5eb39b4f55e1d5203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddeb5756cdb6d3ba0769fe62c2a421d5204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db76c9f9049460861c5dc553110df6b9205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1009605953eae004b2e24c1f2591220d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0dead4793f40d915e66891bbcaeeb1e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba4f2640cfabc32ab3185efd74cce87208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9a4aee98c777c8fc696c1292f8a60d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a83bf3376197ff800eace9eb684ba06210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7536bd367590a77e9a7bad6f4e7a2c8e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab91b54093dae9be29506556def91ff212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b31bd0fc821e6ac632fbcc766f592c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f18de8db3f0df6a087322302e603f54214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9033c7f18b03c95e18e3b6d06395a234215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8555c1ba250928a1c21377afcc2befa2216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa699787e33689629b00ccaae897fec217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136d1c2eb2cb252e1179d41c56ac76d2218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862db4b4e4d88d22e0e3385fc1678d50219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62ec070321f427172c1a757b126a6b9220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47830421f52f5f60cba400264c59f2cf221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c81b81a18e319aafc45929182b47ad222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffca6df785327625ff5e132bb199e46223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0347f2e10cbee255f55c169fd90c9d93224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab11ea8cae28fede22ccf9a8f7e1647225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f37cafd2ef3315f93695d5ea8f8d4c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50d98cda64cc81db4b20e35ed2e6ad0227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617206ede4636cd84f79d40b77d83fa0228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61849701e67ed93fa168710aa8c7e6e0229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41822cb3f32617a3ac8fa41380593796230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746d891e64c1362f8dcd89ad6147330c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad5faca7a30f94f2dc4e5056910dc19232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff23c485a2b53193df635bca7a34076233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20908927289fcbf9db56da165b79fedd234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39b1f1d1df0ac6c42840b50e6ee6522235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34046e27d7e5e0163a7181ac02b11a27236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d6af261803503d730fc5e4ce6368d3237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4f28d22a7bd1c1a05063dfea0a0be3238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a648b562f7088939f6260c943ab8cd7d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637993c33cbb3ad904fb77c7398fcdcf240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b653dcddda9f372b7eee73ddb1a7091f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876755ee238d945803fde1e72e7036f5242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195b629581f173d73edabe229e9eed06243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82d08fc713a647388580acb81672dee244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8b17392cfbad77dd2992f0255603ec245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bc58a5c61a6de263ecf6fb21c855e7246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b4514d1cf1c83055b27e85f1725b1f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6483250733b8d56ccc684d449ab2b7a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7886109fb0f01d4da3590252c580e9e249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126961e5047dd610da4366a97e9289ad250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c3ebebc05de570d40afc6f42f9195f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205c99b43c10fe95a0b19270c4161a7d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722d91a65e1ae4ee6c77c9b8c90ac306253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78947d99387da9d235300beb746c5c40254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e6dab195ea0b4edc45fc617a961af5255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259a0204dc6227baa68e6231793e5495256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae703d835e576352954387f084b4788257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45c1b186d6420ade83a5644964edad7258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2179b5b728ea78c140fe3a5a6806993e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c1859d63f0c02b2c2390128c5e14ce260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a13a756d530c94f699984868704b32261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c54cc86b08ea156996ceecce4ca300b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c636975ad7082ee713ac4838e7d5bca263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66d51db69617a708c3268d69df20cfa264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847fbc4390750fab478415eb68d02367265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ef53200a9c84662a948d31b6b18f69266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d7e98f70898bb5015f0626f1a10541267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2273aa286c35c7d1dbc9925923f930268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c854f8cecb8fafe2254f84caddd6f6c269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970783a7b017e0316f15d2594dd620f8270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1e1efb78f286d60047fe6a4b5d1883271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b86a3c95d2ebff31bb2aa3512f5390272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7564bc8347ffa80157262cf5a023153273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbd16e04fa56036a00d84104119bd9c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5668225538fade2b5c31be92d667d83275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53796587a81c3e1eaea07fd38c50f74276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b033ac186146043a5d0a48b1a67ff88d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525291c35e918840f820e79649f44161278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151b61022cd79911c39ba5bbe624ca2f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c195a118113207dd7c07ca0819320a4d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a4dfafee1aeb75b91ff05a98869333281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adce0884f6e1d6c172e71c4d8ff7236282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a8716e4a59e33b2811d445318bceb5283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9464072d3cfbccd3bc7315c308593a71284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af042bbb84f3cb1498d134e4bfd95290285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6544edc71b017ce7b55ee491d5d83fd286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d848fdf72dd3caefa03844a354188dd287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7998c52268e763efb639548f202617288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd70f541c21cc369f9c1df329046dfc289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b16ed129e1f5ba25e3b11614a806770290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eaf2050dfe8ed87ac402e5472af5d36291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8680b117c4345e68bc46aaff0ef030292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b60fc03dc394de6f24ebc8e6f64df1293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0204e851f34f457c3e1909d165b7db13294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95690dd34a5c05aeafe03867ca775b3295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a35762bd52ced4522b772920a935e3296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4855718b6b8ea0f463c964942fc41b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff0e453b6986073ac4d86a1afeb88c8298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cd3c917cab0fbff6a6241c3d331c2c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a04a4ee8e8e18a57c96540e241e3127300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11261e13d251a2b36f8ef1236cb0d3ea301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4c9d09f65c9047ea9e7c7ddcf140b0302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43ac41799b0c9acd6bc3cec6a7d8c01303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac3813979936af9f586e7bc8c3a3bec304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e716bd67deebefb7193680c2263785b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44d3748927a52f11573ea24dfd88297306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44789351d2b12e594c16eaf7f5c4fe1a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfe4f0d50bfa619ef0879e8bb34feec308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a326713b63500fd434603c06ce0e0154309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2923f8e1cd05363a20c1cccd282ac9d8310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17084f478b779793a735bc938bda18c9311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0ef27a6f301a7b520a2594265ad1be312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6019473dec07c65610deebe26e111f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f79c4e50979910a2022dce84f723313314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb318868ffd8c1cc02ab0459b07188d315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209067b936d458ca96903cd9c0783de9316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd048a2225aa44fb0f2a595dd1187ac3317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48162872dc930d960b6245352d2f76a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85045dd2acb2d03828eb9ed570eace85319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ca04a612c0c52f6204a04d7245a8c5320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17dac11437eb1277115bbdfe9199a4df321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae1df5b508a2093f8df6b4c1321cf9c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bdddd9a0971457611260a1d30837bd323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a563551a316217b3092f44c02b9bdb3324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f697bc6104d5df58f09dd783309897325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e870ece54048917c600d3e8d2ff39523326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e4d9b5bb44d9218a5d0a9f41412e48327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c336435115f79a0eee983b495b59bd328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef5f6aed67dac7899747f0cf45e323d329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0474a89edb51a8d6fc667d9b88c539330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f477edf8c1f1b4a7319431745cf1c0331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cc04842544e86548357a3cff4e685e332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56551f042d7ef0606e2c7f0952b14a42333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fd056e365ee102103f00e5ca8cbb15334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4febe02132352bb77983852a5d47202d335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe843c39cf0768b59d362253736383c336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0475163432c99e446f70ebf0358663c337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657e0319d7dc9dbf81abd96706025f88338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad338a924556536504dca1a76ae4363b339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eda2db03d9e9d2c573e13f523bff3c5340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654f68365566fddaa9be409bb72cab28341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5247cce4ae20a23818f4ef6d27f016342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d9250b9a6ca076f1e544151539e338343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c129b299417d9fd5bdda23e15a2556344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5718ee7a300e8de0cb80173d99c8591d345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fd1bf822bb3f9f56d6b5ff9b5f8593346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366d69f3e42d7f9931f19f37ef1de7dc347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954d939cc530f1f3d223dbf39db758de348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1177eb4fdd77fada21ee303999f39ad0349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2622dd258ca43e46761132d356262f350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e67d30aeaa9fdf7ad33c9fef637ec0a351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b9e473e1f835e1e40297e02d1e3626352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25aadca51c6f7392a442d40bb260df3353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3724f0d600a5cf608953bd6f59fc755354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09011f747f5875131b03314a0a4fcdeb355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035a834c6025c05b5204744a0b754c7d356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7588faaca41aad11ca2edd7742b9e859357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6676ab7c0e676c18db8cf06eacbb4c358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a4300924c19265446004e6c8951b7a359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6517e192c26802b837c787c6f10d2ac1360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d989bb7da01961954623bbaecbc1c2361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd77c4d2d3f1abe02e70470837e4de54362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f24888a4a68b71cdd340d4f04de587e363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f95be7a5dc28b722f18b5535763c70c364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b41c3de6d532f05dbdc0223c942f75365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f4c9c0513ee7eee78b2da2eb46ed5d366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816c41a2b6b5a7f2e0faaa7b146746ff367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8120f25bc636dd249ec2f44702dd748368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8472065763f70c94a0df04793b9c80369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e71b6111d04bcebcb51ea0823b78184370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681d1710c9d1ad2d9c8c0f12410d9038371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39e3ef3d37db182b45d5b979f0e1cca372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8436cf21e6cfa8c6947a42661b6fba03373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7446ee0a03d07b5eea249e904b80eb47374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ebd8043b6ff6ecd14cd45b450032fb375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a78ab8206970170730573429632d59376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b8779d1c0f64a9d79aff8673044961377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5ec9f90b17b5bc51584bd0fc8e3faa378.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9b088724cd3f2afed24165bcae90a01.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7db9dbf001b2114821498f1ae98bbc2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3c5c59f67691fd61933a5be572d1e63.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8b4002a01996216cdddefb4f20bb5c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38dea4a09e81f6f59113a5db4ba0aad95.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105407c2abc1a1d1f32f473b2022a6f56.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63a71bb0f74518324b08941ce0e0cdd7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c556831ea31f29172dfefa19a9ed8398.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70bf3cd050684701fa0607d06094a9a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c0ea28c7651558d41485e6515a4d3710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07b0994b023dedb32e83c5dfeabb09d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72662b82c53e962b1e349e3019a93f612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2b48a5bb862f0ce930177ef66ff43a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f880d074be989c2d7fa17bfed1b5282c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ef4e588f36de405c65a81613b3588015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a196f799c4111dcdc37d1d57920a5bd416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8cbd76f1a1b27c424ad5ccee8cc95a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e19d1bf842e6dd5f8c4e01369ea9af18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bab4288d6e9913e670c85f1a3f4905c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20164f077b5b73a2be1b46a49df0146720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f8636410c4c26012e9486fe320f2de21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c4d4618a9998bac37739333de3a53422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121700f1cf44c454dc588f9640e5180023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44867cbf39203e4cfc20c2a226ebbd7e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d080041009f966ee823c4193ecb00afb25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba7693fbc20888e9156f0e0fc43c36726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b411d704824adfab64edf381bf5d23f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d169f53899008a8c469729187335b7a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79842bafa647315147ced4bfead07de29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa6e5b82ec713224fbb06493ca057eb30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6eb82aa6f0da5b7f8693ff4b112de331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5291bc0920af6c91a18c6eae40db6a0c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b139654e0b2396700dd4664ec09f3633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c153c0e670eed72c14be74c01274822f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eae616c572b80410d0e4cdf1558fc8435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acd0aebc4b7424097f415865035b0a436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8816c1d79a636f6461a2f785fbdda82f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6152326050fa7ddfdbb36eb3e07b0ad738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16b6721cd25dd54e06a856a709ab2c539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572f4a6cdd12837ebf8bd166e586697340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b909af5d494293f273d48e554bf2ace41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b659d58ae450ff764e85530b227137942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82716b058accf825093a006a7fa37c043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c3c18a7920c87cbe6b1dbf5df985b444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cc5eb602e35dde012295745fb033b545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6090e9b44b06b88125ab645d9e4c06046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c230acc353dba7f84d43c883a47fd147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf0a9e827f0a28a2d20048d6b49271648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5430dc5facf3d83253e6c42b7428ab949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb553b0a6504255802948873a84d0f7750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fd1975e9cbc210d33a44eb30fd6b8651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7eb05034175edbaeb5e99279a2791352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d32c5b000c114c92610747420bc22f053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b8ab049c9cad4cdf7d14ac33a526e254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0050b9d9e5a486d6c710c3768456d34d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab881c8fdcd2847d61434f918f6044f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c92b5674e8a77947207900ad71f936957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd8cb3f567ca12b04e45553ba2730e958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b6e5ddbbdbc1538f6f2676727888f259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab916e3f2916857ada10b2b9d3dc094d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be08512134f5896a3b595d0366cd28f561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bbd16a927fdccd2c39832d35248a3262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53c2187a98cee41425c07e615859dda63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b40073aeda1f1bf86b01fc909688ace64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b58e38e4e7f02e647635f51a32cb9965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033ae730ca29463cb0056c114340c9cf66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d145fea0ca37b6fa0602d77abc6bc63e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ff65b959b0d8618690236a09613b4e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db113fa5235f61ee8a1867373fc2d6f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa6662a650d357ce08b14eac9d26f4370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d948da4d5546e7092e216dd31c6def71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea7b156141cba8cdd646e0679a29a3572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9999abaf59ffbc6ba791c2b2b0035da73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f644e576b64494053eacd4d2d8103d8d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5870aface77e542217e459be23e855f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d6036f40923b2e048be21a89f650c176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800486ceb09afe9e9bb30e58b082406477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cce66e0f159737320c7e277632c94b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a8d33a59a8e8330d45739635dea38e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a7e498772715ef7d88f27461f9ee2980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7468bcdcb4bfea5794a638452084665181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ddbe221fad3b38f8190f696345b20f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de55912d28e2aa8629ee4cd9cfe08e8283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3ab739d44e0207df31d158a375771984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3643d5d1ec4a69d30c15d1a5e5e4409785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa2dd6b70ba4575507071aed4a5b5fa86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1c2cf173901724a04eac30daff5b8287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46819c6c7b20615a4c726fb0fef70bc088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961deb5247037e183553d0505333945089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884531c54b345992b35c8ebc56b58af990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf830f50e692b1a8bef04fac3581be891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c0b225d4f84bac4cb6cd3ef199884892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e914cc691d6c0af32fb308c4a214c493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10e140e0256f03f6fba88f29900eb6594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd074ab99e1d8865670198e7f7d9b6595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a9dd3cbf158a71a952aaf9c9839c3e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244843961202edf4fa5831cf0f5dff0897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f738ce727e0250c188d592b828c56b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5277b7e52dbb67f786949cccf8095bc999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440ff138a748a9a0364d32b156aad862100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb27374796c200e03636bf7bcc60c71101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66eae930e93fb8b30dc512eac2c5a5eb102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518ab7b2ba47953489f8c355d6b78555103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c73703a0b8791505e235ed9a51b8cab104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fb2e90135e1a415bd19e04382b0ee1105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e9ce6b50d84817784de5f3655b6a76106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e60086e4bdcb6eb24fc90b08c4f1216107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9263fff9b5cb279f6ab4ccec1d9c85da108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166c35bd3bc1a6d605ac8ccd6e26a0fa109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4870019887940553854e39b9ff144d5b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ab4491e9e05bd6d0e0e21e281480cf111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85733c6f996bb6d1a47a1101854c8c66112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbcce70152e6ac8f986c12626e8c054113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13d3f52533e7fedc894d901b3a01544114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5a9edd8e9a17e0497334a0bb807976115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a625dd39aa6f3c4fbcf701620f1728d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914b6060b385529646d8954c519d6605117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56103d36fc39ab2b9de8116a89f3148a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61001fb34ff5146b16ad416111f0ed99119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f67a65860d2a9dcf199109102dd5a24120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f052c9dd0578e311bedbb71cd7aed673121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d301a2179319c2905ac6178385d7bfb122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1154c2c40be3d2083b4fcaa5d4c0a41a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947985db895faf117382100d85b27001124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b846d6c83b71433dde2285e107a5f8b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d74fcd4d85c3c4aca108493ea65312126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c64ff5c2d41d6198d3e74acb7683be127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0f63a1c867ed72117c318e14616e85128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd048104c1033c1ff65ac71c7b625c5d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53af01dd4bcf7a9cecb30ebb9b501f93130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79994d59b3c0e6364668af954a1bdd83131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a2dce7a7e5d4a977de07ad7c8297ed132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0a378414532cff7031dc4226e6d320133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b86eb47dfd55b9e5f963cbe6348959134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2819b217e3353185e877158cf2ddf86135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190fae2538f8e5ae856586adc3d82ab5136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42bcac10214eee6decfd81e6c17fb38137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aaff1d3a24fe2d1f292cb6a609c60dd138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47353f6bc4692b336f164c2ad4f00aa7139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3d79606c115f684077985b6f1acf1e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be50b82e4b0f8d6781b9fb5b2f9c57cf141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0451db50fcbad581160940150c9c4f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fda9c2179e534266065fe5666afb99143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eda0556b55dbdb9bf70f542bc8a3a2a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac45fa8e8053095534af5b207509036145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae9f38534b9ae4e8845a0d249a9ab27146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316453866c7ca16c50096d72865b817c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5e8b3dfc219a2e681786501329abad148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4714edf5c449212c3d247bdbfc3fc1a1149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c35f1577e6f3a1967e8ef3543da8cc9150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de94d1f20cd09de32db8a14c35fc9a97151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f99a4a1060af77e1c4b56c40461495152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d20413fd8f561f194069880f531381153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa1c4df8964fcf76518e845bebd52b0154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233879b1e41f7fe2e8c666583087d64c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c2f5ed1ffb6ad5b828d9352fa23f3d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a49177c142fee9af81474a3abbd226157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed81cf40deaf564af690f990d682a7f0158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20dd75c241a871b7ef56653602cde5f7159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf61ed0d2cc002f49eed89c47a8eb73160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef6493afc9b2f9614d551d0881ce55e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e52dfd7122e77099d00b0dc1fb7943e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adcf9b68b93d744480884a915baf515163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e32317073870057187b150bd755b403164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c7dedde6239338cf7f6743aa17d2d9165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee27aae3400b7e71c76056ea8e31bca166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f54cf8ac9f5ccb508ec9bcd5be46584167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbf710f26637d61a09d6b874d4d42a4168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8ee7fdca2737a5cd878882c3a47978169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53263f02d515a6bf0a9457c2a51e8363170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2daf58429a47fe9576c8f9e2e6d0ad10171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03ddf61e8289906a18d77b8d7e67864172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274e5ac507de2292d51afee113b6e40a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e852a7cf298e887e8415c858f0a9c73174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f09cf110f8dbac7c546ba28da4fa7ac175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbfdd8e4bc8b28d773d7593cf8a2582176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d649dd45fa57891daf87349a983e8cec177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58e95b1aa181f1dd642b0cf69566cc8178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74564316ea42382a62161292642b2d1179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be4103fc32926931bad19db00b54bf7180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5d629da8438ff4db7b216212518c87181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bae36dc2f3cf86eb2cff1efbb96311182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e27a28b3a07bc698efc7a82b292f72183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9faa410fee400c664578c81377462bde184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b611beb6c36647799aff5c2995d22ba185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b198a2f40719111bba6f9d31105eb07c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f93c753841b324b60f22f00ae0991cb187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dee8447e94fff6637eb51b6b9aa79a2188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c3d8af4363fb9eaa7c15227bb9bebd189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea441ba608793dc57d82502a6d2b1a6190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c5185e7d879eff82b75c0bbb5ee6e5191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47f83d36dbf7d42c23a283f39448631192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1c43001b4a52c69d8408e3cfbb5ee1193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99748e8cbd8eb456d1e0d9b6f7462b9194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0fdd79805e28d655562ae38f10c264195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e7f4a968c1c06251c4455f5b2ce6a8196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cb715267be876bebc590e6f79d844f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e996d295e5ea6608d5c38f4ba2f5f5bd198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd3a0163089b16b1f562eda70332b8f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e8a410da041f52dbb4e615b29b7fe3200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36568da216764ae24863f5b8a69f8b1201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ad5e2365bc1c54d7f661b87a3d700a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d837b88ecdd26f26489771270e2007dd203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2ece96b0476d1e30da1d36c2f9d52d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5654717786e81df540d808315483915f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f306402fb6d2d96c3a7d644db3d12ee7206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918b910086a56fcc9cfc663412902aca207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377a21c8a280214738812d707bc359c9208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdea9a6aacc085b65f5fd5eabe946df209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f630275c112125bdbc1b1ffd29ff3ae3210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3c413625edf844ab02b5b6f65cd3bb211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70f3e9015846d5c6d63130512aa04d2212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb467c3ae8a4faf3342f03f06bd8907213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3013b02b1bbd8f5b2d29471e25b6f518214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c24098078b910abb1bb55c440c7b1fa215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770f6bedab6aeef259f2d99679fe104c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48258d1cadc151159447a95ca53535eb217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162e38031d561965c3c7bd62374ad710218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a41772a6fa6d639e1076f5799f22fb219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add52cee0e796c0df634bd6c6095b2dc220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2c98ecc7cebb604c1a66ce9de8edb6221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b1f027316eec9de1847fe1c897a95d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a914f4d41babcac89802fab23819d94223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d963010c3e49a2b28bfc449cb223af0224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9bab409641f1df1d2c9dc321a62ce1225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f06fee51953b7c76e774ae55e719277226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9365394e002edee730bca24f76cfae227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9aa90fcec2227d17eb4bdbee2d7ab6a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bae453ea9e8c108e70282b5aee7f5e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651747590f0086db893d06a764c1549f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcacf51448586448cf108fe16f058b8231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8709671ba7d5d8a037dd6706dc5508232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854f1621eb950e65c07e45d9d67c509a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d575fcf5337394bf24854450c00aca6234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08bc8e09b94b678e20e24f3a53ecc60235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536cd481ea3ed15c6a88ba4f37f3c7c8236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d02a9eff96d5197a2c19f4310a3a3e3237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c889c0becb2e42458d1315a8c3f6c18238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8846f763f6ce41d1fae95f8158cdea7b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d0474785a78157b044197b0d04e222240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6473bd4054c99cc8f9f9ab251c0514e7241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa9db4d9c8cdcaaa53bbbd7d03135f9242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae1d547aaf3cdcfb9cbffc25669f2ed243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923e97421ffc42cce51ee0f5a0a47d67244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bc69f65aa879b33545f8cfbfcdb699245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3dafdb75f3ed801e05360b79841267246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c5c8c7156984dda6a4e5f88be263c9247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5456183c050eb720bb33c6611bcc5b8248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db147c5dfdc690892f18bbc1d35757a7249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd8cc00fbd909f0648bce90e2f0dff0250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643d44010ad7fabaaccd57c478c9caad251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e508c0cd3f84353debe03ec89e5e79ba252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597cd593fd09986b90090da4db721c6b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d36aae9a3266a743b00088a8ff9d30254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0424ec3b889bc4f2677e6bd78258f9255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f60e5cdf4f9ec5d33916824c6ae1a7256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffb4585fd17b3524d4d926c98846762257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256819ab42b9cadc4ab6269bad7cee9b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da7b6a7ea8344e5fc4f29dc0c227d41259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b89202294f1f88dddb71424f20b44fc260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a8c823494b058f2a53e8c8ed4f3165261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62f74a1b3823cde6de0203e19608180262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1a6e742e7c17375e2b7fa49032df80263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e8d5f5cb5f0ab390c97773b1e6ced3264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c22018af414a5bd4d884cc1eb0bf97265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a37a8a0b4c32d9981e0280b4cab41d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b769b6aa3252cc34ed54e883d9ccd60267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0180688dfcd0093ef3b89416d273739d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82490b58867ec4eb3e597241ae47c7a7269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6702fca911a685be8e4c9df3a76e6854270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32906596a701dbd8b82be8926edebe5271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf3c64055afc4bea22dd65949a71cc3272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e17c75feef8cf6921661485867a6d26273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96577bd2e02360076d4b7cc8ccdc1a5274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f597e4e81e7fc2d253cca884775da9275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e6ade894469b937abe33232ca65a9c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8769fb271363024bc521de7b8fcb4d76277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a369e6873f484459c42fea4ba4e88c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ea01acf472b27dfc5835fc213a0e1c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba9955067253f5edef41f8da18376bf280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bdd7757ec59bdd149c94042e4f14c7281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94088159dc3058f8c27632e376d6962282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a9203aa4b1896b6c1833e76ce48570283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5c3a631f135eea7bda9dbc361baedc284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469e698063a6a7c832c62f4afb21fc57285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000a7cc2a97d0cb49ab5c613db5ad8f9286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c816ad2689093e2b2b60e9900ac0fa6b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9d78526bc54697d197a3b4525ab6a3288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44634ca56bcddc32a5ba0fe23874f2f8289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c55e010b149ac6c371ed6044a1aaa9290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a793daa6e6677b46834f597affcf01a291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da79dc8b703ff743e8820fd55bcfb61e292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b380d1c6703b1273767ea61a5cc399293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3fa772846c635d1feac23154c4b64a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f080eff5f12325196f99f4e9da8fee44295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144ffe4b4f36d44f15c565de2f81dc42296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155f98a0beaf5e4aad652d3c3b403c89297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d47399fc26d334222bcf096747217d4298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ede14a3a48b370d00c057feb9d2ae93299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9516e6ceec803992471721e89f6e183e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ff5e436fb83a9f48b7bd6c0cfce478301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71392eedf3b878eaa255b2b7e3c775b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e68de42b6d56e8c120ddded49175051303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ed1cd56d36e92a0b0e806f77b7ad23304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c887d8d44f09a596a805810a4c5416305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62613ee05c608cc38adedb733554bba306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a91895d94d06f6996ef94386216bfa307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cdde495e06b8ee48d3916eb5932a3d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87c2dd77c68f9718c56fada2ca53100309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697da0c10d40966908e8835804e97700310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e1f87adbe404a7011a3649ba8a10e6311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88941d84cec9a0e610dc17f8e6e7513312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978a547111ff56a896efa68d93b43928313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c73860b35e03fb44c0aa2506502440c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6f502ab653b37d6870cc3117cd6c1b315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c95070663a982c72eb1241a5b9a171316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205b2dc3dafb448d0625ff517cf82320317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8818f6e1bd9ee1819cb5b8b998a21ef8318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23952bea724fa4d749f9df09332d4898319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee6915f9a5ca0ed00cc44ceb326f7a0320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc293e9231eda2b6ab2119dc7991159321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec183727fa0caffaf84d6565d392135322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123c6651fa05dfff432b2cd1ada5d24a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21820400b974536b72e3e8d398fc9cdf324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4397aa3d23be297efc2d05b9fca2cbed325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880b2a75ef0084e653e1a954c96b5489326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80470950d6421a5d5521f3fad15ae656327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f57d864418c2862083ad4070163b2c4328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5a8278e444fdc84d8c7d6ebbff0215329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a07a0b520e6abe6307a76c2de9d804d330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3d7d19799427bb737385702a71bff2331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a43e170efe34f8a111478321545716332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b5371825411d23b76e53eb2ac7db88333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bc8caaec3388816b415b29e5b6bfe1334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2349de6f1b58a36077e10262dc58e548335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774d65f5245a96c8a8389c4da681e3c7336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f20a3d37b2fdd4ff3670bbe685f242c337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079348e34f3dd9f81d22ba8889337452338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a484a805b0bd9e99d557885ba80074339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e72deea0b16be1f1b6d58afc25130cc340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fa2c8c43595bbb6b2db761da48e40a341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d197407911b6c04c80f611038996dad0342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d30310c13c790f41e4edd28fc4370f343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a84463e7bc0023353728c19c79fbea344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32660c4b8e1752148dea8c2dc6ec213345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55facd65b0362ca658ad23e60179d55e346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0490835bfa45d90dc2695c90434e1c347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc33cc871f7d44778792b68959adbb2348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c7214707aeff45bc4e86f4e68095b3349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1052189fafb4a0083d3fedc9f5e01a8350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd5b909bec89f6482445673ddc82f82351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79acb1b90a735b9ea6670826e01ed808352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b930f70e6715f19da9493b1ab5d73ff353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4c2bbe5ef897d624f56b9f094871d2354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80aa3779b800ad696d05a171e516c6fb355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52eec94ff804e1f9a4439afbcdd64504356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5312f68d9bda1a2a1c9819ba737b9455357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586776d888874f0a1eb48a65234b5506358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d04314f0f63e3aff44a3053ad3d0c1359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2564cba3789a1b7af15c824ed447f520360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15ce790bab9a5cb0d48a1f1522402e1361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafbc9307192e7cc36f195cfd37bfb24362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3978187a2764d6f41c423f1fb2947cef363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da8526fd8da46ae256aae7bda468852364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31c789031d717bc1107e27123943d90365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d9f69032908442adb30bda1e090514366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590df724f7ec8378750094deb0c5f060367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a4f13d97941fe98ff41616a433138b368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4d2b574f2956a91f2b95eb556df3ee369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67a8fd6317f62eaf605f4ac32213587370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d204be6997ab5fe6df6935149123a83371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e808ac593e66e8542cbadd4895bedbbf372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2359be6f7984a7cd9c52807995d946d1373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c88ebf11443dc4e1107234eb864299374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b35bc55b8787a99d06926fc8c9c7ee375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826e77fecd1603434afe99d21ceb9a0b376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e028672743299dd468e9ed0b122c1b377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d59d51dc043d543fef1dce8dec6af11378.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>