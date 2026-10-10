--- v0 (2026-08-24)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="437">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="436">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -296,53 +296,50 @@
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-electric-wireless-car-charger-holder-suction-cup-version-jr-zs248-4-5-6-7-15w-/</t>
   </si>
   <si>
     <t>Тримач JOYROOM Spider Stable Car holder air outlet JR-ZS255</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-spider-stable-car-holder-air-outlet-jr-zs255/</t>
   </si>
   <si>
     <t>Тримач JOYROOM Spider Stable Car holder dashboard JR-ZS255</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-spider-stable-car-holder-dashboard-jr-zs255/</t>
   </si>
   <si>
     <t>Тримач JOYROOM Phone Holder For Bicycle and Motorcycle JR-OK5 |4.7-6.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-phone-holder-for-bicycle-and-motorcycle-jr-ok5-4-7-6-5-/</t>
   </si>
   <si>
     <t>Селфі-монопод JOYROOM Phantom Series Tripod JR-Oth-AB202 |Bluetooth|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-joyroom-phantom-series-tripod-jr-oth-ab202-bluetooth-/</t>
-  </si>
-[...1 lines deleted...]
-    <t>000003778</t>
   </si>
   <si>
     <t>Селфі-монопод JOYROOM Magic Flute JR-Oth-AB601 |Bluetooth|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-joyroom-magic-flute-jr-oth-ab601-bluetooth-/</t>
   </si>
   <si>
     <t>000005818</t>
   </si>
   <si>
     <t>Тримач з кільцевим освітленням JOYROOM Fill light live holder JR-ZS228 AKL03 |12", 2A, 2700-5700K|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-joyroom-fill-light-live-holder-jr-zs228-akl03-12-2a-2700-5700k-/</t>
   </si>
   <si>
     <t>Тримач з кільцевим освітленням JOYROOM Touch Selfie Ring Light JR-ZS228 AKL02 |8", 2A, 2700-5700K|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-joyroom-touch-selfie-ring-light-jr-zs228-akl02-8-2a-2700-5700k-/</t>
   </si>
   <si>
     <t>000006657</t>
   </si>
@@ -1378,51 +1375,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5185b14cee9d6e4c2608958d983a0ae1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206e527e00d9be09ffe042d23abdb6bf2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db07e3b802895b028477160f4f1e4fc3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975645ea89f13c7eee357568c78b1e454.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef522e3b8e36878957477e07ea58d3d25.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346eaf955ca38a37df77220401d2ecee6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d297031faaa4bb195ad8b6f1f9bd871d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3534fb76259db002cee7a8b633b5aa698.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5515f65c096ed0f00c4b5335cfe3559.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a8ca82150311ccc3d27c76b58e60fd10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6bd463027552588c1f100966aa8a8311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341054e84f2385e590bf3c5a911e746812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f369aa3aa20aede573aeb02d13532013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cee573ecb461f2b237c097fa7aecd2014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6bcb63aa2998cce6996595f215b83415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c479a8d0f8c488a4b1bacaa1b9e06116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c4edbd807d94d8b93a0324a81e5dc717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42b25edbb2f155e11c077b8c39b606d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f075c0f0b33d5a2d7a2d7d3bcd70bc19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926f277b659b482d2cd128cb8982210b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5affdc228f27248d6fb19d9551d3a02321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4320c6a035f22d92c466461c44c6d82622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84148ee6827b5cddb2504922b5b13e2d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b436c93dc5d084cf36f1a636c1348ad224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c7789cceb5f5d06b0f0f1feaf3433c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0a9c15b6b2abb3050ba6aa4939c30426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdedd7d17d92ffda8c41a37ab12312327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7797da00808da445a4281163be8f22a528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9d14cc5143139a51ac93e43fa0b4a729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64d85f414fed142195bc667a7d8934630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104d91bb19b4cb47cee72c371b33d05b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a1e10e2110fe7466af9b018120036732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd75ff3163f4c7a9280a6f175e111d433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94621c093ce40bdc9ffea6277b1b7db34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44516eb7325ea1c08a346767e5bc21be35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165753bc9040196bd702a5ab6382f74a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2e09042d970a7da485229d2eb5cc3f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea10799a869c6ca7ed9f493088583f838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e419aabfb309a57adbf7f5d0a8f7e1b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f948b2021c2ff5d8babba93cdadcc67840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebc30c7e281628e13bdbf769c52420d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcea6dfedad2b3502b3e125fb6e0db1342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a820a98754d741595a155924b4f8a4d143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef9bdd423a6d77aabdd2c29311ed21244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885eb03c31b8668eaa91a87b3148a8ca45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0577fb4cfcc5387177224c76c86ec0ea46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884c8b103a583676f1c1cc480183ed4147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de72438ada1a21bfbea25260614724048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4daad042b4bb2efa3aa4b8b4a9021c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff11abfcbde29b3b39150d48404d665250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2cacefd11be670331a1441b69d334851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65badff34fab96122417032a1d917d6f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b0d4daf1224a0be3df275ef75f8c1953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775b6bf082c2caf482629da6f170066154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f477b5e9cef20de62139013eeaa28d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430eb52050661ea09b47c5aa5df8795056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b1f1921e972ed2ccbba793aa7c28e457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc1a98b44160ff85ec8b14dae14a88858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f99cc6cd905991897d3ac1f1439af259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0e6653fad4bbec75719f3ae67db25e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7dd1bdc770d8fd471cce5df076aafe061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babe0ef730c7e546e1b714be4c38f6f662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1693bb200b8a6c0f4083b56f4503952463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1379159c70563a4e863d46e6468b746264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93553baa98f9032f38f178bc3a3547f565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b0e00cf83a286ec213618415684f8966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff133ce434d2a565d688cc5d0b6538e067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7b00ce99bd70ccc2537eb1113789e768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f793aa80e25d5d18a9607b1be10615369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a8626e5aebbb54c6b8949592abd15f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95e73bbe13df397e9880a882cf327e271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46797ffcedbb146f7d89b4a902fdc3572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4338826497c444ff022bc0b1290089073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4010195d2ed272603b461429e72f344974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6f7c27f52378599b7b18c20006e39975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68b6e504af2f7a9ac23aa9a7d6d55ed76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1c92e1cf60b7393e27615a3858c49d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd4b5c31f7c054a65c7c272ce56d5a578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7764ae26cb31ce1d98929686ac3b3fdc79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e80d7bf4aa755b0d39ab9b01e53d3680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f869787790e33f4d46fd454cd4e1ae9481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158bb40b5f34df58df39c84410b921bf82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e637d766a506b3bb43586c743f3ea8383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdf85f865c7dd7d2e2e0c5f5c359fe484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1294171df3b5dcd2ed8ce4f516185a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb1a365af68d976d06e6e39f531e6c986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa016a96883c97d10bfa3b79abdb7ba87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d786f23b5fce254ea11567017bccecb88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e088b9d1c732ec2765963acf00b33fe89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d7e505eb3f80ae6c2eb93fb6d01fcc90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7aada9b8bd89b61a27a2c334c99fc191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6782db5c07c35005bc4e2cc6d2c35492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b967fb49537d4581b7ee2d2847ab654593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59deb962fb4b855d09c0eae91f1123f994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1c6e34ca3542d4775353eb3bf3894495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67391a1c152d35e84c575c2b0a46557e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68cd4742a1998b86a9053742e17abf697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6b0f5275c8c56f2fca06183fbd00d498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1488173d6e65a5dbf74e30c451ae07cd99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6833c5e880072156e6b059ed50bc56d0100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a89aadd8a19d7cb8e81283fa56cf60101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72ab407df549a0497b5de0cbd0bad8d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00b613a362c4ccfb42923979cce2b40103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa99503433976189c898fed37fa5006104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329892456dbb9d1d23730ace83dc7388105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28b3f45185bc6ee91e96584ec3b861a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9b55f008dde2acb2661b8d21a19c5c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2392006c1f3f8b62c55717606aca5c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee6601a69cfea2bff72826ef27d0694109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b51c131f20c20fed1ea60dc2fae110110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722b39b20e39dbaa6b7897c40bb6b49d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e55f2f076fce3c50e854957062a39aa112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d0f77de06ea127b265a8a43abb16c3113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2906ccc705bc8312de930c4084a2eded114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab1e046f9f3a504947e14c50ab89e96115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d4f1d89d76f2bd02e30d5c0996e4d3116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c081c8805122dceb17566c7fdfd1204d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5759bcd688a7da6bd50ad2e8a7c5c81118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d540a9428900a345a5bd1889337e626119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b71fd5e09ff81a9ec5618cfcbaaf585120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e865191db9829a8dc7519fe2f0e33c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7e13b255d30a0d12b4314786a8a35a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a59a7d521fd258f955648bae13130e8123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa09149b193cae9b430c61cb717bcad0124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5787ba93746d4891171da7cd79d74f2d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799e63735198c3bf573539da2dbc3f02126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed8056387ac751eeb9172ab73770470127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0510a288125f34e49f64e057a0575ed128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f5640d6bfcc6667af487c7da730c3a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0947a2bf3cd20d745c839819e60bb922130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108535f9351ad4fc94c3eb89c8bf37c1131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e5fe51d782b648ff7e266b3aa6700a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71127ea37f12f4bdb40db6475c05d99133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab4fe3d615befc8c2f44004fbe6bcf6134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643772bc736e69255e1e597ed7994bfd135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5c55dddb20d3da3c23580d2a64abf2136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867f957aebe1243d5719f0d4736fd9d4137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ddb74cc89a5155d2066544adca8535138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183efe206eb849b7de32e7b91bd218f5139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4bc50268d28e87a467a775ed044ff3140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af421a8156ef98bdacbdaea6ded559e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89292c79a02f6e268987d0dec60758d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9677b061745ece1e328fa2fb82c29a4143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb31d4e5919ab21c170ccb29a0e41fb144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34d0ce09954e218e86b2780414ad6be145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014340a5cbc93ee0baa4a1da9399aa26146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fbfd6f2293d1a08683d49595aeb181147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093e900e1ffb82601b316374ceb507ed148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9410d228fca038cd91bbb8e3839367d4149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f837f7e3b6e320bd62fb21dd0d76bc9150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38158657b7c850cf204b4a855d425e10151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a560abd1e872d7627e02ac9d71a655152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8904f904d78e065d43730e70d5c8d1b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bcdb3754b85cfb5ddf21440852e73a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19982e050c2719dd92604ce6d179fdd155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df92facb8b31c066eb0cb1d1ff16655156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a5a039f882c1bbe1e19fb15865ec05157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2776cf4620e19daf90385c6c5af531158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de65c202cd1e827036b9e98915830c1159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d53d7f7cc531dada8b7b75cbdf8e3f9160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0d748ff69fab5b1a192ec0690637d3161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d3d14005f36fd6d4237ef76bf29daf162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20d178d2495fe47a7b6a50cfc2c8056163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0f65d1228bd6a89375190c36c69950164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b495ca41b4cebc9ca23561558e64789165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e32cea2b47c4ecbcb75595d2905d53d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9217131517110c711c7d9291f328b3c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556af9dbc8dcf313ab3cf0975f49045c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c8837a9faa6f6c604d795307eb6b91169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42b391271d2322e4ef9a17bf0040de5170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa772665f4c264c6753b8f0c83b0b2e1171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71e73fbd8722294c21a6847fa172bad172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f2c63d97e473411dc15b7fc2d24868173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01a450540373f9a6902ad05a5c11c68174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be14f07fe4ae844ffce9ddbfb579231175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35310bf9460c85c821de733ae8d22d93176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07dfca1d368db97d053bda0965ba9ffe177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0395deba00bbba516e2683b7eb7779aa178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cb1006edf7ede82950e006f8462bef179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff37b23a59c58e398406452a8770cc8180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb59c0b5b95999398d415daa9a7c7807181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be9b80e6395b29abd46e502700832d1182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9981f39eab8dc46c7f7c6ccd0cf5a61183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184b119ac54cb3bc506eb907c25c7621184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71307d3c710bb2634eea9fa81486244f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc913fce723f255f8d4dd47fac7803f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae13eb2eaf35ddeb9d3c74c57b6814c4187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec41ee35bd5ed793abbdf041a4ebd032188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0389237bd307b3dc297319483a1d45f6189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2a61402911f3de6c0966e05341d340190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e020616b1c127f5e5d58cd70f3de0a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6402ac78cd3eee4d9fbc2675cee330192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c97fd3eb20707f2573e31cc367259c3193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419c9f3b1d9b625bc7b54b8aff2c1f3a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed887dda76a20dfa7062af87e3d27534195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66430173d434efe6b966694eecb23cd5196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e2215c7089117448b46f7a27c66d2b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99910eb38072b36321f35073d0351f7198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52887a20f83d1d428c9bc5d264af505c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bf86546133e936f9ac4b60caca2936200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7156b16299ceb473db4cbb492a5a9ef5201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4bbf3e7f12870927ce396cb5ee6768202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4bb0d136b0c29f2eec988567a48aba203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b56691fa8490699ced9044727b23b79204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516bca990d0a9f9561a2abd166d2842a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e43d9eabe168264366a18a56b606a10206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5144e2d3c9b85b144621f92d9c8ca0a2207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75ed33303a9dea834b4927bd8957b77208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296c38f1ba83e06bee5fbdf9a285c670209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5684823a0a540fda315b84554a2586210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decf82eaa3fca5f36076e4dc15faa2fb211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45511fe9d9a11a4a55b2b6fb62f7ccd4212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5932ddbe9413d8aac7094ca1cea0eb0213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c637648bb3779b12e8b03fe2d828990a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1c15ff02ccb8f7197a30c1ebdd7978215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de148ea93a8a8e8eefbe1f222e90a1d6216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862e542000608bf787c573891b80ce62217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8117774e2a2d6243bf5169efc38076f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5339875950c43e415fba712a11c84ecf219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4c558ebe10b813756ce7261f91d649220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e10cbc76a999ed6ebaa3538490df3d0221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85f0c0a62e1870674d3d1ebf2ccce48222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c5d18c8861afd115596ce5ac5787fb223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbafd1075169d3408de43a35fee00512224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2bda69abdd9ecf038ec5212bae882f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8061ac70468881353cba9c81fc39393226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5f5bb290b8abb4e9345737deeb87dd227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fed5280d416153e396e76a1469a342228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb60e4c1017214e561a014150d44b68229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3db7347a33baf796f28f287e9982e7230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3ebf191dc594a4aa7de9a0f310c4a2231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc6d28dc9c122dd2b7b72e37edc150f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a575bf787b6b0d33ee94712383c8d3c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f106ba8e87f0d90070cbdbafa5d941234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18003a33d7ac8811dd2311c00c73111b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef767a5b1d44d65e7e92dfb1e92cf98236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8044a892a410920855103fd6cf4efbb237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ed3cb97463b6c4e7a3acd8c9b99b29238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a26b85bce71c42f373ab918b3430551239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ec2fe3d99c9637abd263aa5b73e10d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e188bc846e286527f8403ed70fcf54241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165082fa6c8faebf7ee8beb74bb63186242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012a51e722c1110b8ac0658ef4821085243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef631681cf3beb0e110aa4111954b84c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360fc79e7b59ba550d1b433f3d4f9244245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6f66468356c8bc618fd10720f83c83246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2543583cf58523a549f69b5be0f8045247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66b3580014288d2fc86055679f34efc248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17179328ef2df10dca28410ad25a9d84249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c760d59447fb4b5c2ab2aecb75230d0f250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bbf993ad13d5c3d134af5c63970f26251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937a0f1de7d51bcf15f608b2f5ffc75d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b5e0f27a396fbd3437bf1067af199f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9762065df88162274ed8bd3cd3a1ec0254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdf507d8d404dd493aa08f5b4209105255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac4f1e6baeda5adef7b78b948fc3d2e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f58a3077ef48cd217afbe3081983b5a257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4349c45e1d6514b43170a6b56dfc7b68258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba221a0c2826dcd967893bface8470aa259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440fd07855b33ae0290f4e671ba6e5fc260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cec4dd7ad591cae9beb87a2e37b12e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6858e9028dbe38f9653e430098bb8cf262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee90853002fc2c6aefd522aff29d298c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888b35ce0081f37cbc44534f9283dc6b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a2d980257feea753a03abcb23730bd265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f8eb874b94703db2dd6d4d1a2e7017266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7f78e115f34e0445ea16045be79f67267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df6a630716072c72476c5061392a99f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957c28f2d043eaf0dc113b0f7c2ceaf4269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7477f8970b3086a923cf352f556d4895270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4070cae2ab171d7a44c2004b01e8c7f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78785588f072df140f17bd5e52f0e56272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81edc07558a1742ac3bf87fa462f82a273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f952fc416fd43b88da3455077cf7d6c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7affc70b3e790933e6b2a885fbddc3a275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f3231eb2a74b8edec7c50efdc91109276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5276ea56893a69b9939b97db5da163ad277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b0244296fd6c7d296be1e3fb15f2fe278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe37dce65cf0df3d6032e9efeed6159279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984950ff2460fc403340e4cfd9f3201f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac040ddffaccafe78d3f534283a7b479281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba68211b067c4f88b58d43aecee95cf5282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bd43de282e6efaa20bb263b81dd581283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1151ada4159a91bdcfd075446e41a0c5284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb27b4bbac1556026f5069babec84350285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2718f9285ef36364ce4c8039bc1def4d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010ec402d13b8fb56aaeb86f08310169287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dae858f791d7a52863d4d6e14c2c5f9288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bced2e0a91ecd0c54a7d13dbf878c2289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eeb9c22f746d31596227512288a1f39290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df576b6d396b678531666ef3ea924033291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706c406ad0c9fc70ddeb3a05013ff773292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783f04ffaf4b984e2683b836c197c4ae293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc98117c7589e2442ff8d1cbc1c0e08294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f742a65049312858c32f5ed579ccbea4295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce5195692f9e64d802c0638e2d10833296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f33a201f3606e3c3d8f164959b32c52297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de5c42026ee96b315139450ed73f317298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121839a48bafc9622ca88b0ea192a8b9299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e2949628f2dcd542994afbc1b74559300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2923c8a1350359f18fc1269cf47387a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2798cae970a05c64d4d66c3f00e7d639302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761ab1cd27dcf933c8f187c9640bc9cb303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7c52de976f12453218ffab5ecc8d21304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48f6626713c1b37b102c309f7a4fe35305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bd13be802994370011ffa770506760306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be8bde4231bf52ffa9ff22ff3b0d326307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a8268e2668f9c97ce35237c8e2a83f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0018f43a44086065a7b16a12c758cb28309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2766065c33f57150f8ae1ee9d0c8243310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49627636f810a27f2df1af6d68535fe311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305be9242954f66ee74f264cce6203da312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f141e8306623e1234979ec0c195de3313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b750db0fbd4595d98b68ab1d5ee4cdc9314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa06b961a641c0370cd3aa4d7c919044315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc5314dfe7610e56112fe4b6b122c8b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44ab20893944507f2bb975edd495f42317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70dbae4190ab0cd09ec36042c0cf449a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a25f1b5f3ab5d2973e64e2ada0391f2319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32abcc9380034bcc3b849a758b3d47e4320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7729ec3e9f47fd77a6ac8ec9ceab9aa6321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8674ad79b3d22f684875790a21f6a5322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06d7f900a171a9eb6f88784a52e8464323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7639e61188f0de743669101d9414249b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39acc3fe1fb98f856eb904188c8825e325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c3449f1f15a37f8a43ff055ab308e1326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7b06f8556bb4e0533f337a2e4d7832327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5f37efde5cc4cb2df1f5d9e290b3e2328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbf7ff53f950adbe1618e5ff8a24344329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad9979f6bbe528c7224b71f54178525330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cd6f2fb06d695f7797800e95c7ae51331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e1ad37874befc67acc5a5beb025b21332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a755b2e3ebea8a7bd649e42bed130a333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07f704b1076ee538f26081292db958d334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363cfd95701584146030315a47b7f31e335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffa28b6dcbb3a2203ddbbd15c0faa2c336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ced7fde7119b0172c7bdebc96f2b80337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1369312a47b2a70dd4586fb6427f6624338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfe38b74d086485b814892d1122c505339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6f379889c974bc33480baee07faf1d340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e291fea448b4d3081242917bcf09d316341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc51243ce6405d603a62c1ed384fd1e342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27b1b9903b3f3d9caed2062be92ca51343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daeeb00146c33a402fc9607cc4b43f5a344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfce29cdd7eb87e62a470ca20edc5473345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44338187f243ecba3816f6db5b553fc346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e733cff73fcb5f2b03c15e9039cb2e347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5988543b9b87777ea1a0d75f66167290348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccad2adee8b75841a09f27f124658654349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9a59545c29177a5033b99daa236dfd350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad91e047c60fefb166f829aca7a7968351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e264490cb4c5292d842e9b7b31531d7352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c013a820cba4fced22b0eda88b130d8353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c1fd5c1f8eaf1f7771abfef16d8090354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf5e501dbe64e2135b7af83156bc482355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86e3813dac5606834c37fad6cf47a4c356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082bda85ae6e40cf41c2bfbc116dfcef357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e95d6ca7329e8821758ebe9052156de358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6861572528369af9a7f36de6eac27c359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d66b88efe86abe8150c8b3ff1cd462e360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d39be745c0ae63d6272ab6bc076b67a361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64049e1e6a2045413cad69da048e276d362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9c84e157a3638c87822b3724a67850363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d938415b1aacadf70edafe828e1c68364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5934ca02a1818c975c751bd4c4204ae4365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8dde8d231fb5972390fdbf17616927366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c9cdd792cc0871bcc779f1c2c00f60367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f161fe9c5ee4942d7f2a6f7fbac0008368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4779829b1df40f12a7257d6e54a874f1369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdba4ef4ca3b05f479d8b4bc40c4e43370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7259ade450013257bd92d12490c0aa2e371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6af9e7bb783fafe2ac8d033b2844b63372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b2ec79914d33f738820c6ac43a3d5c373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bec684ac8bbff3004eeece17c2d465374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd14b2faf4c856fdd2663b872ee4db47375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b506e53e793526ebf26f9bfd1a341b376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1640708543a4ff7d34cb9a77851c90f3377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88fb78a729e7bbd15e23c48f86e3759378.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb46a54e1da13f06559a74b31e65a9ca1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a300c689dae3e6343a6323a834595b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c666c12b6a8df98fe128e4a3438c12d13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f0ed20ec84c99dffaed654c24100424.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238ebd6547a5ad65d66ff2233b7d187d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf50493f50c52165d16f289866228d0f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e77cb4fd323f09b6d3b7157d96c3bb7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821012b0e43851c0b7a5f999bfab8e5f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264564d2b776c2aa9f872953d27ec7c09.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b4b15fe8b26bc112733e992d5f475610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583a90602657c68b42621c999caf7af511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae9b716f03fa4a64e661f4aae2e668f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4029d9d45fa70b4fcd3a9500bad343bb13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3075bdeb2920383be4e8eeddd631f6e814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ecff5783396023a39d52689bbb961d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27a9fc9f0505a48e2329757b704175816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32ac094b4ef8d052fb1d40f881c3dcb17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea73bf66512d3de1a52e0a07ac49a0d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa461d175e2e36fbde82eeea47063fe19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9aa207c584280244e899e23083cefa720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146ee2ba436c0e5114387fd999a38edb21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b05cb312bd582983574837e2864fc8c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7967df74086627057d81a2ef83498c8a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f53e178d47c5c19a9982f9a48ea38e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b890e40f8e0b0f683d7d4720f0d6b9dd25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4e6c718a939cb15c075152242ab72426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f70c0b8ba9bab82b2ce7d1857de5b7a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b97b1520a6aaa9add0cf95cd33d9bb28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7042d655b6987c7e13e2834afb6bfc029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1841c25c893e6c30fcccbfdda0e93c130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0d8390589cc3405722d9d8f30aa87f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54652f92e1ec6987e504d08a1907ec7132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98ee80c3123114f51a986c1c2d4cdae33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f15264157a0acc8e9ff36a7ad3dffa34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052581891143ffc1f00d31c95f04abac35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bda61f1525d667de5c828fa31834d136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df4258cb5a1d9e74b245350f554314b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d69593ad5709a513898c9ab705e29038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655174184b0cd608437d124f6d202a1f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd35d7d29ef01248d689e799a01064e940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b86ba8a749fc335afa6cb497033871b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f145ca90bdc495bea55154954899f1e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fd6ee7f92dec2cc2a9c9a9c8f9697d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b684e9fe0708e69a097792f2772ee28e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3637871266c27aecf3b7f917ff2b280d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ae44ee0ce86a28e23fd9d38739eabd46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45018ce244e915b9b8dc6c82be0980cc47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f066f1e0050893e94ef8d57e99c1ba0648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e930314687f35a656776889bae1df449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a2469c63e6ace46080299e5b07aa8f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18b534b061bba22553aad7a53ec10ea51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a1e3fb97b61fbaf09a593a12b39f4652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a0840ae7753208825d6d3e0bc2004953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d805de3292c791c600272c52b5d88afc54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf7ae1dd552447a64655f888e64f52355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608302f48315311e316c5e64485dd78956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b2d7a18c275c683187ea82dbc38da157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af1115c2aa5e8d4aa8f839093c204d958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ac228551da9096b6fe01264f0037dc59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ab3f874c7a24323a87bd7d4b4ef03f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83840c42d81be8ce17fe4651d39ea5a861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b282b9bd7672fdfc0f4ccebc666c67462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7f7e5cebe8127af5fc4db2e983a09663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839b19ae5939bca612a0e0cfa6afb3d964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ab56cb7700e0818526ae8829c9e7d365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92dc2cc00026ed68589d28081717605c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a0460a021fc10041a0961382cc18e367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d183d459ab5948603e545da7c47b8068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452e662303630290954e6b95a164aed969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4401a2161097d303ad48fdc698867470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cafa624e3db19b932b62ca485a62ec771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56091757a0d5702fd4576df2c74aa21472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541c5b1e42eb7b27cf6ad1f20a2f148873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816a1a5410ee177ee7e36e842517217774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d19aa75cd66ef001e0089d04e50f0b875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8f1dfb3552cb8b01f89736cd7042f476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6634f6dfe10c97a1c539b9cbf18bc47177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5c323de2051617bbba5cc9af24566178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182227b18381026240cac429c94dc63379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0644b617c40218a8883d1b5595e8ba80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc670d6facd73fa66d26d13c2132da981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f8b3e0c9aca63a82c5d405ebd9954a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0f9cffa05a9f6006f4e8f42f7cf89d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95e6a29a29b2a20a780327a4fc2174684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a5b16191602170c4cc53e41ec0b9c385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796b6d7fd7f6adb42f0bd3180847fa6486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ec475d5f37ea9ad26ad4a996f52a1487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93374a26140f06de714d6aae81e182e888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b6c64ef58d14b19b12a3a05d9f541489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a301521c46f0bb8c079320d6a99165790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd13f56e02af60624e66bf3d986918e491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db608441090ab30322b00bdbcfd8ad7092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9ff9b79fa5f024f4e290da6502ab6c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f444e125114cdf11ac356a918cb47894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d62224d67446b7e99dd2c448335fe595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acba2c7eefcdf3cbe27655b5d4d9586c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935b8a2758884b829e5dea85814998c797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89041a1580f5ae990afd1cd114268dbb98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56f66d4dc10bdfe4f8df93897a809a999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8664cd360fa076aa1bfe9e4f969a056d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9d0097bd73b25fe329d068cba89a50101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46110f6a28655289b557fbbec2c93b4b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1bcc09ed64080c087b6d2b216a6217103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22742edef6ebf1e92d3b3abee85a358104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e378e8814c9d90fb419209aa20d4873105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e0c1a268f29243d4e7109e0d36366f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359cfbd6fcceae243d0bfa0bd5d170ec107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2f6817f7c7f09a6cbd2990f34f8837108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432de81fae83fcbe50504b70ca23b944109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354fe1491e88861657ea9c3a89bd4827110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d33d22f9c064763d06297fbbb5012e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad49995c5e394e5ecd38f689e824aced112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c341c7be501e2142a7d581a705583dcb113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d42bf3f52368f14bb0061454ad59285114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb0e5625062d819a4499aa947d102e3115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf7b164166161b25958ad707bfd9b47116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241c104e4b0129c4acc6313bb1a73a8c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121d5ebaf224a3b4677ec14ea0eac5a5118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5bb6f35275fe1215785b1152fb4b39119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc72c91f0981dcee21753d4ca1ae51f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9dfba0102f59376c49859413532f8be121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01669ae53f09d22802c7d02f7fb62e0e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4393e5a5eb8b189a1ff528752fa99f3b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e763df7400b5a10f28680284676a55124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc8b43bd70c0a2cc72b7818be70e37b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba969239f3a990f8f40dd25af246ee0d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1d04d9b6f62a87e1267956104e74e5127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f471c0872a2bd77b3b4dde029fc648c8128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fe931a774f05e75a7eedb9bfb8cb4c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc07ef1b429a696fd0a4d12f586c93fb130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd1c99d8058adc995a93cd63d63e00a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e931ec43276808997970dcb7e9591f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0f39010d8311ff48a927d0a1d361cc133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af51fd6abd9831a5536a96e51f2fa4d5134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105538f0ac98bcaa2364bb2bdfbb09df135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15133b2fe0c0e0b1d9622310f7df88eb136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9db10588610bf146509914bccd224a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6037e4ce5476db86de15348cd4b555be138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d38636832c8f6b6e9c5ca1cba2ab27e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85510c589d9a1b0dfaff813479b3ed7140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadd2d9f366eeca07ceb385f5b68e3ef141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def50b8c876ef568410d8886bb881b6f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e73f244007256696241775d8619077143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29413800303de84311be4b23201579b2144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b8c18dff24a781a6123a6c09ed6849145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d084995192049f6676e1b9699ff82d07146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1e1645783dc51290bb987117ae9a89147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7cddba0cf8f0c75ec597496ef3cf83148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f85d57f902b23ceaf0a0df901aeae85149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798d0302b44fac05a7512502a8c55399150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23da73b382844d92452a7e29381f45ed151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d103aea00aedb7ed84da0cad879fb8e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065bc645ff3c83f3f2ce2d10a0ea8c8c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00635c399cb1c4eaf201ba0785f25ee154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78b7cebaea58e509966ca8285fd894f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b7d5854debaf9761d5d53a02861dec156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d34bbc17e3c0f9016e6d8ca9e1eea77157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b420788fec6d32dbd7a9985318c6ea09158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7546eae5f67aec75be9c78effcdfebb159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a78664d2ae4322e16c83a79497c957a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac6fb144319f2a0aa1c484d601aa2e5161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fe6895f617c2398e64d38878970525162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3965c5d9d478218fb625e80159a29103163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8ed23a821f422ed5e5b6c3032b8718164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1cd1de3d8eeba8eb3a72e39dd4e442165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b967a48d956e78ac107f5caa9860216166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7678cb427836983d80d9bad14168df89167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4e7ed2ecd94691e9d4174b785d32fc168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825f43fab7b8d090e53b43e32125564d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24772189496d6d23c3b72709af03f565170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5904d12c8eb8c988d87afb98e5ada7a6171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee1478dc7a7cf1fcea9586f1cf21588172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cec59fd9eba62061f9917d6c645c6cd173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf404fb5b8917468967700d0a65983d7174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9c48a212a10f8c636f245e6a9c9593175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf2d5586a276f4610dc6eefd4a3c395176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e65094b32f3f94ebf81baef00139dd6177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510349645c5c538561a5471cea58eca7178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8202e4c6fe86b092c59f57a7115fd1d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eabdea62ac2a67162e86b0b7be6b1ea180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebe5800d39c2f9a27e3a191908fde4a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf6f3097a593f5109a91ff2c34950f8182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9933889769eb0af374da75782226a75183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc6b50201de620dcaa0e785891fa748184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d943eef87c098f5ce3efca08cc7bf7e5185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a271d54556ed239a0519ed4155a3e8a1186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b54c7fb07c6e1f9a00f1e3822c4664a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6157afde388f874da7e8c6c58246a6188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190bccb5a77240d5876017a3ae3625cf189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb720eb3dd15ed6ea2c2731bdc71839d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bea615ee6ad230d53f085d0409e09cf191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52051841c36dbc415dba4e2b00df1b1d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d868f678ae5d2782fb49ee5e6674a21c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cad5d9b35b70f9e5d48bfa0ac90eec1194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9955d4a68f4d44347f059f1bd6fa79b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e67b80a6b6c9059dba7b487ab9d8de196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2c75e1b01aa455be5c7b7236022f86197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbf6c59950bb18c1e007cc939ad4f86198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd27b6fdc20e00b5b5109a03d6bb85f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598b9d2c245a680e5bb06ebf517dcce5200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b397e937f1d2abd30d41fde487030f3b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8cdfba876eb6c20bdf69e6659d5170202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24da22e901c5d636b55f431414ccdf6c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296b5e302528e0b29f165f241018f66a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bd160b7a973d7fa6a29f79b3f5e2e4205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e676b1fd638210aeb6b34056b2cb1df206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1e8bd3a14689912545a41dc671363e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d27542c6764d83cfc98108a8c89de9208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c36443e883ad36f66edac28cbe3d775209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5018c795cbaca8f24d882e3a7ed94d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e968df633c6170852b59677728071b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d557b80ae02def90ea394fa35815e4da212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d950e4f5fb02278692e19dcf0847664e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe2c4a29e52e82c9be285677ab44a5c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2699fe23df95ab2de4358fcdf544c4d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897d93840c4634a56dbcb086aa21b837216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2265442609dda293a195f45b211de1217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26dfa660d080e263a56352456e9962c4218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c99b5e2cfa74c489032129cebfbc8f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17dca4a94cf4bcdae37d7fe2814a3d3a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8203e9d60cb09bdba86729510c944334221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e2c66bd5c26c30b5312796a5b0a194222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c9f83f3c86e3b55492b6580319868d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f6542de7c39899b07e675563918396224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a2d88f01192a67cd6d105990182d94225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ee435fc161c5bd95e88f97bce5094f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da65f16f226f143ff53855e599ba340227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969c97a83d172138cecc4a188706264a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e3cd24832e5cc078ceae9d95ba2e82229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec807ffd95bef85a63713527133a29e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf95a2d3015dfd7a0fb4e87aee98512231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e0c300e76499008acc5d04ea679ff8232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179011d85f151b885912035c4544a20a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2db14c99b512430bd0e497e0bd5f012234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eea63c804b76908c7e34774ab3d124f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da37903ca41f775f0c19c0c68c1ce950236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc00e2ec2bb8d4f5f437c0bf23df587237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99452c843ef744e5c7316e994b8f6d1a238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd41cf3d070a49f043259cfe91894e5239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b7c183c41b5cd07f2950ae64d600d6240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a573de07c8e59158b36901ab6033572241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e186ec5ab8fe80071359dec5c2fdc300242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c154c35a4d0eb19fad94dc2d5dc6e4243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706fbb0217c7f613e4431be59a015627244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4aa56e24c7825198feef94227385369245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d992fbc2a4e114ad36894fc986e46c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ed59b0a7c9a296adc99a23a55994a0247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fa22b30dfab8f9e769c28f9c16eb0d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4825dd17000e3a866ad67b5b318e3b25249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260a974891b3eb5518ad1adc375d5b7d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83f1d7463c922a81ecf96fa6b447a58251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8146dba8d94e43fe52be0ba7e51f368252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352f098cc9ae91eba6bee6753f8429ae253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e1fec052d78211b1421c114f4b8482254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9716b9a570e349bd13d5353acc3f362a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebad19212ea08ed0b0ca25f8b4f3d59256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2306d7a075ff7d8d72a326209e8add8257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e721d364cfbfd85dc50f7ec3197f5375258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a974636f62de6d5791c98dc2749da215259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c37ccbd33270bc5ec25fb606d9216b8260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a992ee737da014e6819e6c2b2f7be53b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8a461edbff1327c0e20468c1fef2be262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e153b9bc71aca71fc1168effe424315c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ac3c275da7f045fde5b7b9e74e69b4264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902f5d3386b3552c18a12ea5f7cdc551265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8753d03ed2f5840699ed2fbd497659266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c647ee70a8d0b058ea1a69851a5dd62b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c66a6b9c2d6e39497a8557c7fea3459268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c5d8bf9c9c97ac8efd6cc2c7239728269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4cc55915b073fb4f349a913b6ba0d9270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6f50d75510eba48745efd94ce665a0271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebb2ca49a2a690dc6c3cf8b53a176d0272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38cb43757ba35de0ed559dcea2390a2273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636d4c2cbba9207111eba5227cea6978274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a326e2e2fc44c2555259d66a476f6c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d8f018a71d70590bf55c58e28ff89b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995bb165b585138f0c19542725dc3e1a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be76e07bb08063cc410b66f00ed6d079278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841f51fa88c379c2db4210dad975b724279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6339adf6c6b17b0f886cc8b38989ace280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3937a35d83e68d71a1e3174dd697b335281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1a8f260999e62e827a54b5a2f2d912282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814bd55f3739693ceebc0b4417747b92283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0878295f5d0a15e98712ec237a3dfc56284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550214f824c67029ffbf7103ea1b35c3285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97143fdcec01fac069a36c9ee02c3bd286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd3ec75a723d049da6b3ebafbbe0207287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72bff4a8338d882d694dced8910d228288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee6c085d0455c1b2a2a2f663823a212289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49080168a085cc4e4f2ff7ded6dfd4c5290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f205d1cc9a74cc8d457d16c83ffd5d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037684b8eed055fdd805699d3dd1e6c7292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90a9641bb686d8194661880a44c5ca7293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd10b84751343074af94b9d160988b70294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094504a13e4524aa76279614e02c542d295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3341ce587d035c1a0fa8f999ddf976296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e50d317b062143555ce15f7e9d082c297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f19ee001e308f2377887f9904713809298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad3b10afe90d6cb257de4a637cb23a7299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe38e8404dbdac58b76fbe14596299cf300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd518a12dd340b7b2661f458a626c1eb301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9f0c23cee27dec5b03bf25dfc1a431302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9c074bbbc0e377fdb5127ee895a17b303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc46406d32ad6191f59c54cba4e2dfd304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2adcb01df25b2301bf187fc31550742305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020a53d31392ca9d08afe391a3d77a14306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a421d232f02bdc1b65663550e980e5307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88226892b83bf9411f8f33bf4ed9efc0308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca0003e8f68afc2ecd2580cf7e57647309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c7cda8e0131d183e1fb9669397c6f0310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd44faa59da1ff4fb79541b914d43d4311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c5fae2608a320aa1c577a9e3603b8a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d82b94954b84a2472e3e3aa4f7f9d9313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74576c5c2a3f62b36a33a45da374dcd7314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af21766b2d87abb7449cd244dd22e9a4315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa6ed553f3ab8e4b6dc3b16bc6ed015316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e882fb767dd1288f75a6c70c4117ce317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0c49971d0ec3493b74913ba2e59385318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f44d4b5b2ad874d3e1afc054c90a92d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00f8e837c43a5764d2daf31a9c4a217320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d59c28a1ba573bbb0a3a6b9d62c3a2321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8cfcd53c3ff952e7e0bea0b1f5e58a322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2babe6d0667d7cfc530575fd7d3d0333323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c737b38d27ef1269a6c3d33072ab1b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d164c2d211d97ac316c223012956f55f325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc7f93d4b938e0bc5a79ffa4f6575ae326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d996a09e3f57c62fd2be9e514f469dc8327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d974dbca1980292a414a807425e4e271328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99afa17a4dc5441a21f584b7519c3ebb329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c241fedfc91a9a77403b7b4ffdebfeb1330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccf31115850d951875c0a0696ec84b6331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea33b59b2c0c02aaf04a8eb176a3de55332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666ecef5e1d744698b4050e04c97b142333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28c45a531760de872f586a9f75e9386334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500897bd1bbc911756ea69ed52fdaa6d335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef1020ae5d9e2a451dddece1c96c985336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc543c0c22d11ad17e46874872cd90d4337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2679a0fb245dbca7aeb1adc2e96947f6338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d275b43123ba3358fdb73fd21e9bb9ba339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c80ff7da08af1f9030ce53171dffbbb340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f87059ef820d6a31ffb4446d68ec8a9341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fbcbcce9a0764f758b4e292c5b0696342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093877a4d45e2d945aa049e60f47c900343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8361e78116fc7e5d503449de32d1f53c344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd4c3606f4915eab7e4e11ad5885618345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f4c95c39da5b58b217ba30cd56c5bc346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c31b9304f7487f222eac7d80ca43abd347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7617e9c3db07cef5959a062cdff60e07348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edf39c162f1f85686c0e1594d65212a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d1696b22b12ff89e717cf10ad4c33b350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4440e47c182a480ef1c46a8fcaf96c3351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba9c07bf6d30e713c953a60ec8d9b5f352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ba0be11a6befeb16a151a49cab93a0353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20da8712c5909d9d5f650c18d5d594f2354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a72b9445470967f7d31f9343d433493355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c228031594f6349fa4596fd6497f90b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8af35a20466ddd4605d861365f90b7d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4fe2082f9ed72a2f3ab1f6141d89e7358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d61a3dc6390dafa98e654339ebec657359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787c7fa4b70b8a20bc3dcfad615e2469360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd922dcfcfcaea9ef6f54673b0535906361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2607c302dac5b84e1550589e09d37174362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9578e01b0c25c0eedbc31cd50de7719363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecc3e7c22f51e2df8c72925636de2a5364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4906e26203892eec125076fc676f48a2365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6076ef91813b40da9f86ae6b7c21849f366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb16c0af7bffc8e56a99670c3f66b09367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3e0528c0069184a1cb7cb5f918048c368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5e14d299351722b298a4aebf49ace6369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6d004c5130b99d2697e1da045f6b27370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92476aa8831b0758f512cf33661b193371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48103d75bf0282a1102062d9e8954603372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5dd1170d87db12e9c5ce0ef20e32704373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc12713cea6d7f4339e7712c485e61e374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fc92b8e4db9f05f4039202c314b168375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120a82a1f14468913f39ccccd5962ab3376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43df02e32e1b696a97512a479f8eff6e377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846d7003c4a696fbd81f5cd250e64ef9378.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -9610,51 +9607,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId274"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>143</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1057275"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="275" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId275"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -9670,51 +9667,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId276"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1057275"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="277" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId277"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -13925,3418 +13922,3414 @@
       <c r="B41" s="0"/>
       <c r="C41" s="0">
         <v>13593</v>
       </c>
       <c r="D41" s="0"/>
       <c r="E41" s="0" t="s">
         <v>92</v>
       </c>
       <c r="F41" s="0"/>
       <c r="G41" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I41" s="0">
         <v>20.83</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
         <v>13594</v>
       </c>
-      <c r="D42" s="0" t="s">
+      <c r="D42" s="0"/>
+      <c r="E42" s="0" t="s">
         <v>94</v>
       </c>
-      <c r="E42" s="0" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="F42" s="0"/>
       <c r="G42" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I42" s="0">
         <v>7.1</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>96</v>
+        <v>95</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
         <v>12626</v>
       </c>
       <c r="D43" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E43" s="0" t="s">
         <v>97</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I43" s="0">
         <v>18.51</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
         <v>13702</v>
       </c>
       <c r="D44" s="0"/>
       <c r="E44" s="0" t="s">
-        <v>100</v>
+        <v>99</v>
       </c>
       <c r="F44" s="0"/>
       <c r="G44" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I44" s="0">
         <v>23.22</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>101</v>
+        <v>100</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
         <v>13703</v>
       </c>
       <c r="D45" s="0" t="s">
+        <v>101</v>
+      </c>
+      <c r="E45" s="0" t="s">
         <v>102</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I45" s="0">
         <v>12.46</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>104</v>
+        <v>103</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
         <v>13704</v>
       </c>
       <c r="D46" s="0"/>
       <c r="E46" s="0" t="s">
-        <v>105</v>
+        <v>104</v>
       </c>
       <c r="F46" s="0"/>
       <c r="G46" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I46" s="0">
         <v>48.68</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>106</v>
+        <v>105</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
         <v>13705</v>
       </c>
       <c r="D47" s="0"/>
       <c r="E47" s="0" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
       <c r="F47" s="0"/>
       <c r="G47" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I47" s="0">
         <v>59.67</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
         <v>11644</v>
       </c>
       <c r="D48" s="0"/>
       <c r="E48" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="F48" s="0"/>
       <c r="G48" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I48" s="0">
         <v>15.98</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
         <v>11894</v>
       </c>
       <c r="D49" s="0"/>
       <c r="E49" s="0" t="s">
-        <v>111</v>
+        <v>110</v>
       </c>
       <c r="F49" s="0"/>
       <c r="G49" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I49" s="0">
         <v>4.43</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>112</v>
+        <v>111</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
         <v>11602</v>
       </c>
       <c r="D50" s="0"/>
       <c r="E50" s="0" t="s">
-        <v>113</v>
+        <v>112</v>
       </c>
       <c r="F50" s="0"/>
       <c r="G50" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I50" s="0">
         <v>5.42</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>114</v>
+        <v>113</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
         <v>11603</v>
       </c>
       <c r="D51" s="0"/>
       <c r="E51" s="0" t="s">
-        <v>115</v>
+        <v>114</v>
       </c>
       <c r="F51" s="0"/>
       <c r="G51" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I51" s="0">
         <v>6.39</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>116</v>
+        <v>115</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
         <v>11650</v>
       </c>
       <c r="D52" s="0"/>
       <c r="E52" s="0" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="F52" s="0"/>
       <c r="G52" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I52" s="0">
         <v>7.31</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>118</v>
+        <v>117</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
         <v>11652</v>
       </c>
       <c r="D53" s="0"/>
       <c r="E53" s="0" t="s">
-        <v>119</v>
+        <v>118</v>
       </c>
       <c r="F53" s="0"/>
       <c r="G53" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I53" s="0">
         <v>2.95</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>120</v>
+        <v>119</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
         <v>11899</v>
       </c>
       <c r="D54" s="0"/>
       <c r="E54" s="0" t="s">
-        <v>121</v>
+        <v>120</v>
       </c>
       <c r="F54" s="0"/>
       <c r="G54" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I54" s="0">
         <v>3.75</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>122</v>
+        <v>121</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
         <v>11900</v>
       </c>
       <c r="D55" s="0"/>
       <c r="E55" s="0" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
       <c r="F55" s="0"/>
       <c r="G55" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I55" s="0">
         <v>1.96</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>124</v>
+        <v>123</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
         <v>15679</v>
       </c>
       <c r="D56" s="0"/>
       <c r="E56" s="0" t="s">
-        <v>125</v>
+        <v>124</v>
       </c>
       <c r="F56" s="0"/>
       <c r="G56" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I56" s="0">
         <v>1.81</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
         <v>15680</v>
       </c>
       <c r="D57" s="0"/>
       <c r="E57" s="0" t="s">
-        <v>127</v>
+        <v>126</v>
       </c>
       <c r="F57" s="0"/>
       <c r="G57" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I57" s="0">
         <v>4.19</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>128</v>
+        <v>127</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
         <v>15681</v>
       </c>
       <c r="D58" s="0"/>
       <c r="E58" s="0" t="s">
-        <v>129</v>
+        <v>128</v>
       </c>
       <c r="F58" s="0"/>
       <c r="G58" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I58" s="0">
         <v>3.56</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>130</v>
+        <v>129</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
         <v>15682</v>
       </c>
       <c r="D59" s="0"/>
       <c r="E59" s="0" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="F59" s="0"/>
       <c r="G59" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I59" s="0">
         <v>3.7</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>132</v>
+        <v>131</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
         <v>15683</v>
       </c>
       <c r="D60" s="0"/>
       <c r="E60" s="0" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="F60" s="0"/>
       <c r="G60" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I60" s="0">
         <v>5.09</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>134</v>
+        <v>133</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
         <v>15684</v>
       </c>
       <c r="D61" s="0"/>
       <c r="E61" s="0" t="s">
-        <v>135</v>
+        <v>134</v>
       </c>
       <c r="F61" s="0"/>
       <c r="G61" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I61" s="0">
         <v>3.13</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>136</v>
+        <v>135</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
         <v>15686</v>
       </c>
       <c r="D62" s="0"/>
       <c r="E62" s="0" t="s">
-        <v>137</v>
+        <v>136</v>
       </c>
       <c r="F62" s="0"/>
       <c r="G62" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I62" s="0">
         <v>3.57</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>138</v>
+        <v>137</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
         <v>15687</v>
       </c>
       <c r="D63" s="0"/>
       <c r="E63" s="0" t="s">
-        <v>139</v>
+        <v>138</v>
       </c>
       <c r="F63" s="0"/>
       <c r="G63" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I63" s="0">
         <v>3.94</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>140</v>
+        <v>139</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
         <v>15913</v>
       </c>
       <c r="D64" s="0"/>
       <c r="E64" s="0" t="s">
-        <v>141</v>
+        <v>140</v>
       </c>
       <c r="F64" s="0"/>
       <c r="G64" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I64" s="0">
         <v>1.72</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
         <v>15914</v>
       </c>
       <c r="D65" s="0"/>
       <c r="E65" s="0" t="s">
-        <v>143</v>
+        <v>142</v>
       </c>
       <c r="F65" s="0"/>
       <c r="G65" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I65" s="0">
         <v>3.69</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>144</v>
+        <v>143</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
         <v>15915</v>
       </c>
       <c r="D66" s="0"/>
       <c r="E66" s="0" t="s">
-        <v>145</v>
+        <v>144</v>
       </c>
       <c r="F66" s="0"/>
       <c r="G66" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I66" s="0">
         <v>2.95</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>146</v>
+        <v>145</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
         <v>15916</v>
       </c>
       <c r="D67" s="0"/>
       <c r="E67" s="0" t="s">
-        <v>147</v>
+        <v>146</v>
       </c>
       <c r="F67" s="0"/>
       <c r="G67" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I67" s="0">
         <v>4.63</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>148</v>
+        <v>147</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
         <v>15917</v>
       </c>
       <c r="D68" s="0" t="s">
+        <v>148</v>
+      </c>
+      <c r="E68" s="0" t="s">
         <v>149</v>
       </c>
-      <c r="E68" s="0" t="s">
+      <c r="F68" s="0" t="s">
         <v>150</v>
-      </c>
-[...1 lines deleted...]
-        <v>151</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I68" s="0">
         <v>3.69</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>152</v>
+        <v>151</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
         <v>16197</v>
       </c>
       <c r="D69" s="0"/>
       <c r="E69" s="0" t="s">
-        <v>153</v>
+        <v>152</v>
       </c>
       <c r="F69" s="0"/>
       <c r="G69" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I69" s="0">
         <v>2.48</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="C70" s="0">
         <v>16199</v>
       </c>
       <c r="D70" s="0"/>
       <c r="E70" s="0" t="s">
-        <v>155</v>
+        <v>154</v>
       </c>
       <c r="F70" s="0"/>
       <c r="G70" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I70" s="0">
         <v>3.39</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>156</v>
+        <v>155</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="C71" s="0">
         <v>16200</v>
       </c>
       <c r="D71" s="0"/>
       <c r="E71" s="0" t="s">
-        <v>157</v>
+        <v>156</v>
       </c>
       <c r="F71" s="0"/>
       <c r="G71" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I71" s="0">
         <v>4.57</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
         <v>16201</v>
       </c>
       <c r="D72" s="0" t="s">
+        <v>158</v>
+      </c>
+      <c r="E72" s="0" t="s">
         <v>159</v>
-      </c>
-[...1 lines deleted...]
-        <v>160</v>
       </c>
       <c r="F72" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I72" s="0">
         <v>3.93</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>161</v>
+        <v>160</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
         <v>16202</v>
       </c>
       <c r="D73" s="0"/>
       <c r="E73" s="0" t="s">
-        <v>162</v>
+        <v>161</v>
       </c>
       <c r="F73" s="0"/>
       <c r="G73" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I73" s="0">
         <v>2.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>163</v>
+        <v>162</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
         <v>16203</v>
       </c>
       <c r="D74" s="0"/>
       <c r="E74" s="0" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="F74" s="0"/>
       <c r="G74" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I74" s="0">
         <v>1.92</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>165</v>
+        <v>164</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
         <v>16204</v>
       </c>
       <c r="D75" s="0"/>
       <c r="E75" s="0" t="s">
-        <v>166</v>
+        <v>165</v>
       </c>
       <c r="F75" s="0"/>
       <c r="G75" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I75" s="0">
         <v>4.43</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>167</v>
+        <v>166</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
         <v>16205</v>
       </c>
       <c r="D76" s="0"/>
       <c r="E76" s="0" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
       <c r="F76" s="0"/>
       <c r="G76" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I76" s="0">
         <v>5.41</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>169</v>
+        <v>168</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
         <v>16206</v>
       </c>
       <c r="D77" s="0"/>
       <c r="E77" s="0" t="s">
-        <v>170</v>
+        <v>169</v>
       </c>
       <c r="F77" s="0"/>
       <c r="G77" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I77" s="0">
         <v>3.08</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>171</v>
+        <v>170</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
         <v>16207</v>
       </c>
       <c r="D78" s="0"/>
       <c r="E78" s="0" t="s">
-        <v>172</v>
+        <v>171</v>
       </c>
       <c r="F78" s="0"/>
       <c r="G78" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I78" s="0">
         <v>3.49</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>173</v>
+        <v>172</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
         <v>16208</v>
       </c>
       <c r="D79" s="0"/>
       <c r="E79" s="0" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="F79" s="0"/>
       <c r="G79" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I79" s="0">
         <v>4.21</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
         <v>16231</v>
       </c>
       <c r="D80" s="0"/>
       <c r="E80" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="F80" s="0"/>
       <c r="G80" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I80" s="0">
         <v>6.38</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
         <v>16524</v>
       </c>
       <c r="D81" s="0"/>
       <c r="E81" s="0" t="s">
-        <v>178</v>
+        <v>177</v>
       </c>
       <c r="F81" s="0"/>
       <c r="G81" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I81" s="0">
         <v>2.31</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>179</v>
+        <v>178</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
         <v>16711</v>
       </c>
       <c r="D82" s="0"/>
       <c r="E82" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
       <c r="F82" s="0"/>
       <c r="G82" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I82" s="0">
         <v>5.1</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>181</v>
+        <v>180</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
         <v>25329</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>181</v>
+      </c>
+      <c r="E83" s="0" t="s">
         <v>182</v>
       </c>
-      <c r="E83" s="0" t="s">
+      <c r="F83" s="0" t="s">
         <v>183</v>
-      </c>
-[...1 lines deleted...]
-        <v>184</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I83" s="0">
         <v>2.63</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>185</v>
+        <v>184</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
         <v>25492</v>
       </c>
       <c r="D84" s="0" t="s">
+        <v>185</v>
+      </c>
+      <c r="E84" s="0" t="s">
         <v>186</v>
-      </c>
-[...1 lines deleted...]
-        <v>187</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I84" s="0">
         <v>1.88</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>188</v>
+        <v>187</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
         <v>25492</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>189</v>
+        <v>188</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>187</v>
+        <v>186</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I85" s="0">
         <v>1.88</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>188</v>
+        <v>187</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
         <v>25059</v>
       </c>
       <c r="D86" s="0"/>
       <c r="E86" s="0" t="s">
-        <v>190</v>
+        <v>189</v>
       </c>
       <c r="F86" s="0"/>
       <c r="G86" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I86" s="0">
         <v>9.09</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>191</v>
+        <v>190</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
         <v>25060</v>
       </c>
       <c r="D87" s="0" t="s">
+        <v>191</v>
+      </c>
+      <c r="E87" s="0" t="s">
         <v>192</v>
-      </c>
-[...1 lines deleted...]
-        <v>193</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I87" s="0">
         <v>6.88</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>194</v>
+        <v>193</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
         <v>11645</v>
       </c>
       <c r="D88" s="0"/>
       <c r="E88" s="0" t="s">
-        <v>195</v>
+        <v>194</v>
       </c>
       <c r="F88" s="0"/>
       <c r="G88" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I88" s="0">
         <v>11.13</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>196</v>
+        <v>195</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
         <v>11646</v>
       </c>
       <c r="D89" s="0"/>
       <c r="E89" s="0" t="s">
-        <v>197</v>
+        <v>196</v>
       </c>
       <c r="F89" s="0"/>
       <c r="G89" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I89" s="0">
         <v>16.17</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>198</v>
+        <v>197</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
         <v>11649</v>
       </c>
       <c r="D90" s="0"/>
       <c r="E90" s="0" t="s">
-        <v>199</v>
+        <v>198</v>
       </c>
       <c r="F90" s="0"/>
       <c r="G90" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I90" s="0">
         <v>8.77</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>200</v>
+        <v>199</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
         <v>11895</v>
       </c>
       <c r="D91" s="0"/>
       <c r="E91" s="0" t="s">
-        <v>201</v>
+        <v>200</v>
       </c>
       <c r="F91" s="0"/>
       <c r="G91" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I91" s="0">
         <v>30.09</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
         <v>26141</v>
       </c>
       <c r="D92" s="0"/>
       <c r="E92" s="0" t="s">
-        <v>203</v>
+        <v>202</v>
       </c>
       <c r="F92" s="0"/>
       <c r="G92" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I92" s="0">
         <v>20.71</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>204</v>
+        <v>203</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
         <v>13634</v>
       </c>
       <c r="D93" s="0"/>
       <c r="E93" s="0" t="s">
-        <v>205</v>
+        <v>204</v>
       </c>
       <c r="F93" s="0"/>
       <c r="G93" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I93" s="0">
         <v>7.1</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
         <v>13745</v>
       </c>
       <c r="D94" s="0"/>
       <c r="E94" s="0" t="s">
-        <v>207</v>
+        <v>206</v>
       </c>
       <c r="F94" s="0"/>
       <c r="G94" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I94" s="0">
         <v>16.29</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>208</v>
+        <v>207</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
         <v>16411</v>
       </c>
       <c r="D95" s="0"/>
       <c r="E95" s="0" t="s">
-        <v>209</v>
+        <v>208</v>
       </c>
       <c r="F95" s="0"/>
       <c r="G95" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I95" s="0">
         <v>7.52</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>210</v>
+        <v>209</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
         <v>16412</v>
       </c>
       <c r="D96" s="0"/>
       <c r="E96" s="0" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="F96" s="0"/>
       <c r="G96" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I96" s="0">
         <v>9.93</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>212</v>
+        <v>211</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
         <v>25493</v>
       </c>
       <c r="D97" s="0"/>
       <c r="E97" s="0" t="s">
-        <v>213</v>
+        <v>212</v>
       </c>
       <c r="F97" s="0"/>
       <c r="G97" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I97" s="0">
         <v>7.37</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
         <v>12770</v>
       </c>
       <c r="D98" s="0"/>
       <c r="E98" s="0" t="s">
-        <v>215</v>
+        <v>214</v>
       </c>
       <c r="F98" s="0"/>
       <c r="G98" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I98" s="0">
         <v>4.86</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
         <v>12771</v>
       </c>
       <c r="D99" s="0"/>
       <c r="E99" s="0" t="s">
-        <v>217</v>
+        <v>216</v>
       </c>
       <c r="F99" s="0"/>
       <c r="G99" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I99" s="0">
         <v>5.18</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>218</v>
+        <v>217</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
         <v>12772</v>
       </c>
       <c r="D100" s="0"/>
       <c r="E100" s="0" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
       <c r="F100" s="0"/>
       <c r="G100" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I100" s="0">
         <v>39.69</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>220</v>
+        <v>219</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
         <v>15235</v>
       </c>
       <c r="D101" s="0"/>
       <c r="E101" s="0" t="s">
-        <v>221</v>
+        <v>220</v>
       </c>
       <c r="F101" s="0"/>
       <c r="G101" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I101" s="0">
         <v>0.98</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>222</v>
+        <v>221</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
         <v>15689</v>
       </c>
       <c r="D102" s="0"/>
       <c r="E102" s="0" t="s">
-        <v>223</v>
+        <v>222</v>
       </c>
       <c r="F102" s="0"/>
       <c r="G102" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I102" s="0">
         <v>2.22</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>224</v>
+        <v>223</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
         <v>15690</v>
       </c>
       <c r="D103" s="0"/>
       <c r="E103" s="0" t="s">
-        <v>225</v>
+        <v>224</v>
       </c>
       <c r="F103" s="0"/>
       <c r="G103" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I103" s="0">
         <v>3.94</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>226</v>
+        <v>225</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="C104" s="0">
         <v>15691</v>
       </c>
       <c r="D104" s="0"/>
       <c r="E104" s="0" t="s">
-        <v>227</v>
+        <v>226</v>
       </c>
       <c r="F104" s="0"/>
       <c r="G104" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I104" s="0">
         <v>3.44</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>228</v>
+        <v>227</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="C105" s="0">
         <v>15920</v>
       </c>
       <c r="D105" s="0"/>
       <c r="E105" s="0" t="s">
-        <v>229</v>
+        <v>228</v>
       </c>
       <c r="F105" s="0"/>
       <c r="G105" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I105" s="0">
         <v>1.07</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>230</v>
+        <v>229</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
         <v>15921</v>
       </c>
       <c r="D106" s="0"/>
       <c r="E106" s="0" t="s">
-        <v>231</v>
+        <v>230</v>
       </c>
       <c r="F106" s="0"/>
       <c r="G106" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I106" s="0">
         <v>3.44</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>232</v>
+        <v>231</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
         <v>15922</v>
       </c>
       <c r="D107" s="0"/>
       <c r="E107" s="0" t="s">
-        <v>233</v>
+        <v>232</v>
       </c>
       <c r="F107" s="0"/>
       <c r="G107" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I107" s="0">
         <v>2.46</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>234</v>
+        <v>233</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
         <v>15923</v>
       </c>
       <c r="D108" s="0"/>
       <c r="E108" s="0" t="s">
-        <v>235</v>
+        <v>234</v>
       </c>
       <c r="F108" s="0"/>
       <c r="G108" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I108" s="0">
         <v>3.19</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>236</v>
+        <v>235</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="C109" s="0">
         <v>15924</v>
       </c>
       <c r="D109" s="0"/>
       <c r="E109" s="0" t="s">
-        <v>237</v>
+        <v>236</v>
       </c>
       <c r="F109" s="0"/>
       <c r="G109" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I109" s="0">
         <v>3.65</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>238</v>
+        <v>237</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="C110" s="0">
         <v>16210</v>
       </c>
       <c r="D110" s="0"/>
       <c r="E110" s="0" t="s">
-        <v>239</v>
+        <v>238</v>
       </c>
       <c r="F110" s="0"/>
       <c r="G110" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I110" s="0">
         <v>3.39</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>240</v>
+        <v>239</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="C111" s="0">
         <v>16211</v>
       </c>
       <c r="D111" s="0"/>
       <c r="E111" s="0" t="s">
-        <v>241</v>
+        <v>240</v>
       </c>
       <c r="F111" s="0"/>
       <c r="G111" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I111" s="0">
         <v>4.61</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>242</v>
+        <v>241</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
         <v>16212</v>
       </c>
       <c r="D112" s="0"/>
       <c r="E112" s="0" t="s">
-        <v>243</v>
+        <v>242</v>
       </c>
       <c r="F112" s="0"/>
       <c r="G112" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I112" s="0">
         <v>2.22</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>244</v>
+        <v>243</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
         <v>16213</v>
       </c>
       <c r="D113" s="0"/>
       <c r="E113" s="0" t="s">
-        <v>245</v>
+        <v>244</v>
       </c>
       <c r="F113" s="0"/>
       <c r="G113" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I113" s="0">
         <v>4.19</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>246</v>
+        <v>245</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
         <v>16214</v>
       </c>
       <c r="D114" s="0" t="s">
+        <v>246</v>
+      </c>
+      <c r="E114" s="0" t="s">
         <v>247</v>
-      </c>
-[...1 lines deleted...]
-        <v>248</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I114" s="0">
         <v>4.84</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>249</v>
+        <v>248</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
         <v>16214</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>249</v>
+      </c>
+      <c r="E115" s="0" t="s">
+        <v>247</v>
+      </c>
+      <c r="F115" s="0" t="s">
         <v>250</v>
-      </c>
-[...4 lines deleted...]
-        <v>251</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I115" s="0">
         <v>4.84</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>249</v>
+        <v>248</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
         <v>16215</v>
       </c>
       <c r="D116" s="0"/>
       <c r="E116" s="0" t="s">
-        <v>252</v>
+        <v>251</v>
       </c>
       <c r="F116" s="0"/>
       <c r="G116" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I116" s="0">
         <v>2.53</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>253</v>
+        <v>252</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
         <v>16216</v>
       </c>
       <c r="D117" s="0"/>
       <c r="E117" s="0" t="s">
-        <v>254</v>
+        <v>253</v>
       </c>
       <c r="F117" s="0"/>
       <c r="G117" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I117" s="0">
         <v>3.26</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>255</v>
+        <v>254</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
         <v>16217</v>
       </c>
       <c r="D118" s="0"/>
       <c r="E118" s="0" t="s">
-        <v>256</v>
+        <v>255</v>
       </c>
       <c r="F118" s="0"/>
       <c r="G118" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I118" s="0">
         <v>4.01</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>257</v>
+        <v>256</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
         <v>16526</v>
       </c>
       <c r="D119" s="0"/>
       <c r="E119" s="0" t="s">
-        <v>258</v>
+        <v>257</v>
       </c>
       <c r="F119" s="0"/>
       <c r="G119" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I119" s="0">
         <v>1.93</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>259</v>
+        <v>258</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
         <v>15237</v>
       </c>
       <c r="D120" s="0"/>
       <c r="E120" s="0" t="s">
-        <v>260</v>
+        <v>259</v>
       </c>
       <c r="F120" s="0"/>
       <c r="G120" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I120" s="0">
         <v>0.58</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>261</v>
+        <v>260</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
         <v>15692</v>
       </c>
       <c r="D121" s="0"/>
       <c r="E121" s="0" t="s">
-        <v>262</v>
+        <v>261</v>
       </c>
       <c r="F121" s="0"/>
       <c r="G121" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I121" s="0">
         <v>2.46</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>263</v>
+        <v>262</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="C122" s="0">
         <v>15693</v>
       </c>
       <c r="D122" s="0"/>
       <c r="E122" s="0" t="s">
-        <v>264</v>
+        <v>263</v>
       </c>
       <c r="F122" s="0"/>
       <c r="G122" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I122" s="0">
         <v>3.56</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="C123" s="0">
         <v>15694</v>
       </c>
       <c r="D123" s="0"/>
       <c r="E123" s="0" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
       <c r="F123" s="0"/>
       <c r="G123" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I123" s="0">
         <v>3.32</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>267</v>
+        <v>266</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
         <v>15925</v>
       </c>
       <c r="D124" s="0"/>
       <c r="E124" s="0" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="F124" s="0"/>
       <c r="G124" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I124" s="0">
         <v>1.59</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
         <v>15926</v>
       </c>
       <c r="D125" s="0"/>
       <c r="E125" s="0" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="F125" s="0"/>
       <c r="G125" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I125" s="0">
         <v>1.46</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
         <v>15927</v>
       </c>
       <c r="D126" s="0"/>
       <c r="E126" s="0" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="F126" s="0"/>
       <c r="G126" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I126" s="0">
         <v>3.69</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>273</v>
+        <v>272</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
         <v>15928</v>
       </c>
       <c r="D127" s="0"/>
       <c r="E127" s="0" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
       <c r="F127" s="0"/>
       <c r="G127" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I127" s="0">
         <v>2.95</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>275</v>
+        <v>274</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
         <v>15929</v>
       </c>
       <c r="D128" s="0"/>
       <c r="E128" s="0" t="s">
-        <v>276</v>
+        <v>275</v>
       </c>
       <c r="F128" s="0"/>
       <c r="G128" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I128" s="0">
         <v>4.19</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>277</v>
+        <v>276</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
         <v>15930</v>
       </c>
       <c r="D129" s="0"/>
       <c r="E129" s="0" t="s">
-        <v>278</v>
+        <v>277</v>
       </c>
       <c r="F129" s="0"/>
       <c r="G129" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I129" s="0">
         <v>3.69</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>279</v>
+        <v>278</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
         <v>15931</v>
       </c>
       <c r="D130" s="0"/>
       <c r="E130" s="0" t="s">
-        <v>280</v>
+        <v>279</v>
       </c>
       <c r="F130" s="0"/>
       <c r="G130" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I130" s="0">
         <v>3.63</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>281</v>
+        <v>280</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="C131" s="0">
         <v>15933</v>
       </c>
       <c r="D131" s="0"/>
       <c r="E131" s="0" t="s">
-        <v>282</v>
+        <v>281</v>
       </c>
       <c r="F131" s="0"/>
       <c r="G131" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I131" s="0">
         <v>3.9</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>283</v>
+        <v>282</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
         <v>16219</v>
       </c>
       <c r="D132" s="0"/>
       <c r="E132" s="0" t="s">
-        <v>284</v>
+        <v>283</v>
       </c>
       <c r="F132" s="0"/>
       <c r="G132" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I132" s="0">
         <v>5.32</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>285</v>
+        <v>284</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
         <v>16220</v>
       </c>
       <c r="D133" s="0"/>
       <c r="E133" s="0" t="s">
-        <v>286</v>
+        <v>285</v>
       </c>
       <c r="F133" s="0"/>
       <c r="G133" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I133" s="0">
         <v>3.93</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>287</v>
+        <v>286</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
         <v>16221</v>
       </c>
       <c r="D134" s="0"/>
       <c r="E134" s="0" t="s">
-        <v>288</v>
+        <v>287</v>
       </c>
       <c r="F134" s="0"/>
       <c r="G134" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I134" s="0">
         <v>2.4</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>289</v>
+        <v>288</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
         <v>16222</v>
       </c>
       <c r="D135" s="0"/>
       <c r="E135" s="0" t="s">
-        <v>290</v>
+        <v>289</v>
       </c>
       <c r="F135" s="0"/>
       <c r="G135" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I135" s="0">
         <v>2.4</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
         <v>16223</v>
       </c>
       <c r="D136" s="0"/>
       <c r="E136" s="0" t="s">
-        <v>292</v>
+        <v>291</v>
       </c>
       <c r="F136" s="0"/>
       <c r="G136" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I136" s="0">
         <v>4.43</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>293</v>
+        <v>292</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
         <v>16225</v>
       </c>
       <c r="D137" s="0"/>
       <c r="E137" s="0" t="s">
-        <v>294</v>
+        <v>293</v>
       </c>
       <c r="F137" s="0"/>
       <c r="G137" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I137" s="0">
         <v>5.32</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>295</v>
+        <v>294</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
         <v>16226</v>
       </c>
       <c r="D138" s="0"/>
       <c r="E138" s="0" t="s">
-        <v>296</v>
+        <v>295</v>
       </c>
       <c r="F138" s="0"/>
       <c r="G138" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I138" s="0">
         <v>2.99</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>297</v>
+        <v>296</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
         <v>16227</v>
       </c>
       <c r="D139" s="0"/>
       <c r="E139" s="0" t="s">
-        <v>298</v>
+        <v>297</v>
       </c>
       <c r="F139" s="0"/>
       <c r="G139" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I139" s="0">
         <v>3.5</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>299</v>
+        <v>298</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
         <v>16228</v>
       </c>
       <c r="D140" s="0"/>
       <c r="E140" s="0" t="s">
-        <v>300</v>
+        <v>299</v>
       </c>
       <c r="F140" s="0"/>
       <c r="G140" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I140" s="0">
         <v>4.23</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>301</v>
+        <v>300</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
         <v>16528</v>
       </c>
       <c r="D141" s="0"/>
       <c r="E141" s="0" t="s">
-        <v>302</v>
+        <v>301</v>
       </c>
       <c r="F141" s="0"/>
       <c r="G141" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I141" s="0">
         <v>2.06</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
         <v>16712</v>
       </c>
       <c r="D142" s="0"/>
       <c r="E142" s="0" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
       <c r="F142" s="0"/>
       <c r="G142" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I142" s="0">
         <v>4.27</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>305</v>
+        <v>304</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
         <v>16713</v>
       </c>
       <c r="D143" s="0"/>
       <c r="E143" s="0" t="s">
-        <v>306</v>
+        <v>305</v>
       </c>
       <c r="F143" s="0"/>
       <c r="G143" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I143" s="0">
         <v>5.1</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>307</v>
+        <v>306</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
         <v>20581</v>
       </c>
       <c r="D144" s="0"/>
       <c r="E144" s="0" t="s">
-        <v>308</v>
+        <v>307</v>
       </c>
       <c r="F144" s="0"/>
       <c r="G144" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I144" s="0">
         <v>2.95</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>309</v>
+        <v>308</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
         <v>20582</v>
       </c>
       <c r="D145" s="0"/>
       <c r="E145" s="0" t="s">
-        <v>310</v>
+        <v>309</v>
       </c>
       <c r="F145" s="0"/>
       <c r="G145" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I145" s="0">
         <v>2.95</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>311</v>
+        <v>310</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
         <v>20583</v>
       </c>
       <c r="D146" s="0"/>
       <c r="E146" s="0" t="s">
-        <v>312</v>
+        <v>311</v>
       </c>
       <c r="F146" s="0"/>
       <c r="G146" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I146" s="0">
         <v>2.46</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>313</v>
+        <v>312</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
         <v>20584</v>
       </c>
       <c r="D147" s="0"/>
       <c r="E147" s="0" t="s">
-        <v>314</v>
+        <v>313</v>
       </c>
       <c r="F147" s="0"/>
       <c r="G147" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I147" s="0">
         <v>1.35</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>315</v>
+        <v>314</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
         <v>20585</v>
       </c>
       <c r="D148" s="0"/>
       <c r="E148" s="0" t="s">
-        <v>316</v>
+        <v>315</v>
       </c>
       <c r="F148" s="0"/>
       <c r="G148" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I148" s="0">
         <v>1.39</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
         <v>20587</v>
       </c>
       <c r="D149" s="0"/>
       <c r="E149" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
       <c r="F149" s="0"/>
       <c r="G149" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I149" s="0">
         <v>7.28</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>319</v>
+        <v>318</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
         <v>20588</v>
       </c>
       <c r="D150" s="0"/>
       <c r="E150" s="0" t="s">
-        <v>320</v>
+        <v>319</v>
       </c>
       <c r="F150" s="0"/>
       <c r="G150" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I150" s="0">
         <v>10.33</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>321</v>
+        <v>320</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
         <v>20590</v>
       </c>
       <c r="D151" s="0"/>
       <c r="E151" s="0" t="s">
-        <v>322</v>
+        <v>321</v>
       </c>
       <c r="F151" s="0"/>
       <c r="G151" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I151" s="0">
         <v>2.32</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>323</v>
+        <v>322</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
         <v>20591</v>
       </c>
       <c r="D152" s="0"/>
       <c r="E152" s="0" t="s">
-        <v>324</v>
+        <v>323</v>
       </c>
       <c r="F152" s="0"/>
       <c r="G152" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I152" s="0">
         <v>2.95</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>325</v>
+        <v>324</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
         <v>15695</v>
       </c>
       <c r="D153" s="0"/>
       <c r="E153" s="0" t="s">
-        <v>326</v>
+        <v>325</v>
       </c>
       <c r="F153" s="0"/>
       <c r="G153" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I153" s="0">
         <v>8.69</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>327</v>
+        <v>326</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
         <v>16229</v>
       </c>
       <c r="D154" s="0"/>
       <c r="E154" s="0" t="s">
-        <v>328</v>
+        <v>327</v>
       </c>
       <c r="F154" s="0"/>
       <c r="G154" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I154" s="0">
         <v>38.1</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>329</v>
+        <v>328</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
         <v>16230</v>
       </c>
       <c r="D155" s="0"/>
       <c r="E155" s="0" t="s">
-        <v>330</v>
+        <v>329</v>
       </c>
       <c r="F155" s="0"/>
       <c r="G155" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I155" s="0">
         <v>4.81</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>331</v>
+        <v>330</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
         <v>16232</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>331</v>
+      </c>
+      <c r="E156" s="0" t="s">
         <v>332</v>
       </c>
-      <c r="E156" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F156" s="0" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I156" s="0">
         <v>7.53</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>334</v>
+        <v>333</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
         <v>16420</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>334</v>
+      </c>
+      <c r="E157" s="0" t="s">
         <v>335</v>
       </c>
-      <c r="E157" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F157" s="0" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I157" s="0">
         <v>7.61</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>337</v>
+        <v>336</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
         <v>16421</v>
       </c>
       <c r="D158" s="0"/>
       <c r="E158" s="0" t="s">
-        <v>338</v>
+        <v>337</v>
       </c>
       <c r="F158" s="0"/>
       <c r="G158" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I158" s="0">
         <v>3.31</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>339</v>
+        <v>338</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
         <v>16521</v>
       </c>
       <c r="D159" s="0"/>
       <c r="E159" s="0" t="s">
-        <v>340</v>
+        <v>339</v>
       </c>
       <c r="F159" s="0"/>
       <c r="G159" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I159" s="0">
         <v>11.48</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>341</v>
+        <v>340</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
         <v>16522</v>
       </c>
       <c r="D160" s="0"/>
       <c r="E160" s="0" t="s">
-        <v>342</v>
+        <v>341</v>
       </c>
       <c r="F160" s="0"/>
       <c r="G160" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I160" s="0">
         <v>18.31</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>343</v>
+        <v>342</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
         <v>16523</v>
       </c>
       <c r="D161" s="0"/>
       <c r="E161" s="0" t="s">
-        <v>344</v>
+        <v>343</v>
       </c>
       <c r="F161" s="0"/>
       <c r="G161" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I161" s="0">
         <v>30.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>345</v>
+        <v>344</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="C162" s="0">
         <v>16525</v>
       </c>
       <c r="D162" s="0"/>
       <c r="E162" s="0" t="s">
-        <v>346</v>
+        <v>345</v>
       </c>
       <c r="F162" s="0"/>
       <c r="G162" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I162" s="0">
         <v>1.84</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>347</v>
+        <v>346</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="C163" s="0">
         <v>16527</v>
       </c>
       <c r="D163" s="0"/>
       <c r="E163" s="0" t="s">
-        <v>348</v>
+        <v>347</v>
       </c>
       <c r="F163" s="0"/>
       <c r="G163" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I163" s="0">
         <v>1.49</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>349</v>
+        <v>348</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="C164" s="0">
         <v>16529</v>
       </c>
       <c r="D164" s="0"/>
       <c r="E164" s="0" t="s">
-        <v>350</v>
+        <v>349</v>
       </c>
       <c r="F164" s="0"/>
       <c r="G164" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I164" s="0">
         <v>1.84</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>351</v>
+        <v>350</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
         <v>16819</v>
       </c>
       <c r="D165" s="0"/>
       <c r="E165" s="0" t="s">
-        <v>352</v>
+        <v>351</v>
       </c>
       <c r="F165" s="0"/>
       <c r="G165" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I165" s="0">
         <v>2.36</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>353</v>
+        <v>352</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
         <v>16407</v>
       </c>
       <c r="D166" s="0" t="s">
+        <v>353</v>
+      </c>
+      <c r="E166" s="0" t="s">
         <v>354</v>
-      </c>
-[...1 lines deleted...]
-        <v>355</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G166" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I166" s="0">
         <v>1.35</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>356</v>
+        <v>355</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
         <v>16408</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E167" s="0" t="s">
         <v>357</v>
-      </c>
-[...1 lines deleted...]
-        <v>358</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I167" s="0">
         <v>1.52</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>359</v>
+        <v>358</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
         <v>16409</v>
       </c>
       <c r="D168" s="0" t="s">
+        <v>359</v>
+      </c>
+      <c r="E168" s="0" t="s">
         <v>360</v>
-      </c>
-[...1 lines deleted...]
-        <v>361</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I168" s="0">
         <v>1.68</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>362</v>
+        <v>361</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
         <v>16714</v>
       </c>
       <c r="D169" s="0"/>
       <c r="E169" s="0" t="s">
-        <v>363</v>
+        <v>362</v>
       </c>
       <c r="F169" s="0"/>
       <c r="G169" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I169" s="0">
         <v>2.25</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>364</v>
+        <v>363</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>16715</v>
       </c>
       <c r="D170" s="0"/>
       <c r="E170" s="0" t="s">
-        <v>365</v>
+        <v>364</v>
       </c>
       <c r="F170" s="0"/>
       <c r="G170" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I170" s="0">
         <v>7.52</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>366</v>
+        <v>365</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
         <v>16716</v>
       </c>
       <c r="D171" s="0" t="s">
+        <v>366</v>
+      </c>
+      <c r="E171" s="0" t="s">
         <v>367</v>
-      </c>
-[...1 lines deleted...]
-        <v>368</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I171" s="0">
         <v>2.63</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>369</v>
+        <v>368</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
         <v>16717</v>
       </c>
       <c r="D172" s="0"/>
       <c r="E172" s="0" t="s">
-        <v>370</v>
+        <v>369</v>
       </c>
       <c r="F172" s="0"/>
       <c r="G172" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I172" s="0">
         <v>2.82</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>371</v>
+        <v>370</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
         <v>15675</v>
       </c>
       <c r="D173" s="0" t="s">
+        <v>371</v>
+      </c>
+      <c r="E173" s="0" t="s">
         <v>372</v>
       </c>
-      <c r="E173" s="0" t="s">
+      <c r="F173" s="0" t="s">
         <v>373</v>
-      </c>
-[...1 lines deleted...]
-        <v>374</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I173" s="0">
         <v>3.34</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>375</v>
+        <v>374</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
         <v>15676</v>
       </c>
       <c r="D174" s="0" t="s">
+        <v>375</v>
+      </c>
+      <c r="E174" s="0" t="s">
         <v>376</v>
-      </c>
-[...1 lines deleted...]
-        <v>377</v>
       </c>
       <c r="F174" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I174" s="0">
         <v>6.64</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>378</v>
+        <v>377</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
         <v>15911</v>
       </c>
       <c r="D175" s="0" t="s">
+        <v>378</v>
+      </c>
+      <c r="E175" s="0" t="s">
         <v>379</v>
-      </c>
-[...1 lines deleted...]
-        <v>380</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I175" s="0">
         <v>3.21</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>381</v>
+        <v>380</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
         <v>15912</v>
       </c>
       <c r="D176" s="0"/>
       <c r="E176" s="0" t="s">
-        <v>382</v>
+        <v>381</v>
       </c>
       <c r="F176" s="0"/>
       <c r="G176" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I176" s="0">
         <v>3.79</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>383</v>
+        <v>382</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
         <v>16196</v>
       </c>
       <c r="D177" s="0"/>
       <c r="E177" s="0" t="s">
-        <v>384</v>
+        <v>383</v>
       </c>
       <c r="F177" s="0"/>
       <c r="G177" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I177" s="0">
         <v>6.38</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>385</v>
+        <v>384</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
         <v>16224</v>
       </c>
       <c r="D178" s="0" t="s">
+        <v>385</v>
+      </c>
+      <c r="E178" s="0" t="s">
         <v>386</v>
       </c>
-      <c r="E178" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F178" s="0" t="s">
-        <v>251</v>
+        <v>250</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I178" s="0">
         <v>7.76</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>388</v>
+        <v>387</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
         <v>16818</v>
       </c>
       <c r="D179" s="0"/>
       <c r="E179" s="0" t="s">
-        <v>389</v>
+        <v>388</v>
       </c>
       <c r="F179" s="0"/>
       <c r="G179" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I179" s="0">
         <v>1.51</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>390</v>
+        <v>389</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
         <v>20580</v>
       </c>
       <c r="D180" s="0"/>
       <c r="E180" s="0" t="s">
-        <v>391</v>
+        <v>390</v>
       </c>
       <c r="F180" s="0"/>
       <c r="G180" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I180" s="0">
         <v>4.92</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>392</v>
+        <v>391</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
         <v>20586</v>
       </c>
       <c r="D181" s="0"/>
       <c r="E181" s="0" t="s">
-        <v>393</v>
+        <v>392</v>
       </c>
       <c r="F181" s="0"/>
       <c r="G181" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I181" s="0">
         <v>1.39</v>
       </c>
       <c r="J181" s="0" t="s">
-        <v>394</v>
+        <v>393</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
         <v>20589</v>
       </c>
       <c r="D182" s="0"/>
       <c r="E182" s="0" t="s">
-        <v>395</v>
+        <v>394</v>
       </c>
       <c r="F182" s="0"/>
       <c r="G182" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I182" s="0">
         <v>10.33</v>
       </c>
       <c r="J182" s="0" t="s">
-        <v>396</v>
+        <v>395</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
         <v>20592</v>
       </c>
       <c r="D183" s="0"/>
       <c r="E183" s="0" t="s">
-        <v>397</v>
+        <v>396</v>
       </c>
       <c r="F183" s="0"/>
       <c r="G183" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I183" s="0">
         <v>2.95</v>
       </c>
       <c r="J183" s="0" t="s">
-        <v>398</v>
+        <v>397</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
         <v>20723</v>
       </c>
       <c r="D184" s="0" t="s">
+        <v>398</v>
+      </c>
+      <c r="E184" s="0" t="s">
         <v>399</v>
-      </c>
-[...1 lines deleted...]
-        <v>400</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I184" s="0">
         <v>4.15</v>
       </c>
       <c r="J184" s="0" t="s">
-        <v>401</v>
+        <v>400</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
         <v>20726</v>
       </c>
       <c r="D185" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="E185" s="0" t="s">
         <v>402</v>
-      </c>
-[...1 lines deleted...]
-        <v>403</v>
       </c>
       <c r="F185" s="0"/>
       <c r="G185" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I185" s="0">
         <v>3.31</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>404</v>
+        <v>403</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
         <v>20725</v>
       </c>
       <c r="D186" s="0" t="s">
+        <v>404</v>
+      </c>
+      <c r="E186" s="0" t="s">
         <v>405</v>
-      </c>
-[...1 lines deleted...]
-        <v>406</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I186" s="0">
         <v>4.15</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>407</v>
+        <v>406</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
         <v>20728</v>
       </c>
       <c r="D187" s="0" t="s">
+        <v>407</v>
+      </c>
+      <c r="E187" s="0" t="s">
         <v>408</v>
-      </c>
-[...1 lines deleted...]
-        <v>409</v>
       </c>
       <c r="F187" s="0"/>
       <c r="G187" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I187" s="0">
         <v>3.31</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>410</v>
+        <v>409</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
         <v>20724</v>
       </c>
       <c r="D188" s="0" t="s">
+        <v>410</v>
+      </c>
+      <c r="E188" s="0" t="s">
         <v>411</v>
-      </c>
-[...1 lines deleted...]
-        <v>412</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I188" s="0">
         <v>4.15</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>413</v>
+        <v>412</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
         <v>20727</v>
       </c>
       <c r="D189" s="0" t="s">
+        <v>413</v>
+      </c>
+      <c r="E189" s="0" t="s">
         <v>414</v>
-      </c>
-[...1 lines deleted...]
-        <v>415</v>
       </c>
       <c r="F189" s="0"/>
       <c r="G189" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I189" s="0">
         <v>3.31</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>416</v>
+        <v>415</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
         <v>13843</v>
       </c>
       <c r="D190" s="0"/>
       <c r="E190" s="0" t="s">
-        <v>417</v>
+        <v>416</v>
       </c>
       <c r="F190" s="0"/>
       <c r="G190" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I190" s="0">
         <v>9.109999999999999</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>418</v>
+        <v>417</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
         <v>13844</v>
       </c>
       <c r="D191" s="0"/>
       <c r="E191" s="0" t="s">
-        <v>419</v>
+        <v>418</v>
       </c>
       <c r="F191" s="0"/>
       <c r="G191" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I191" s="0">
         <v>6.28</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>420</v>
+        <v>419</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
         <v>13845</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>420</v>
+      </c>
+      <c r="E192" s="0" t="s">
         <v>421</v>
-      </c>
-[...1 lines deleted...]
-        <v>422</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I192" s="0">
         <v>5.03</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>423</v>
+        <v>422</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
         <v>13846</v>
       </c>
       <c r="D193" s="0"/>
       <c r="E193" s="0" t="s">
-        <v>424</v>
+        <v>423</v>
       </c>
       <c r="F193" s="0"/>
       <c r="G193" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I193" s="0">
         <v>13.19</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>425</v>
+        <v>424</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
         <v>26339</v>
       </c>
       <c r="D194" s="0"/>
       <c r="E194" s="0" t="s">
-        <v>426</v>
+        <v>425</v>
       </c>
       <c r="F194" s="0"/>
       <c r="G194" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I194" s="0">
         <v>81.76000000000001</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>427</v>
+        <v>426</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
         <v>25647</v>
       </c>
       <c r="D195" s="0"/>
       <c r="E195" s="0" t="s">
-        <v>428</v>
+        <v>427</v>
       </c>
       <c r="F195" s="0"/>
       <c r="G195" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I195" s="0">
         <v>8.67</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>429</v>
+        <v>428</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
         <v>29797</v>
       </c>
       <c r="D196" s="0" t="s">
+        <v>429</v>
+      </c>
+      <c r="E196" s="0" t="s">
         <v>430</v>
       </c>
-      <c r="E196" s="0" t="s">
+      <c r="F196" s="0" t="s">
         <v>431</v>
-      </c>
-[...1 lines deleted...]
-        <v>432</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I196" s="0">
         <v>2.83</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>433</v>
+        <v>432</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
         <v>29798</v>
       </c>
       <c r="D197" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="E197" s="0" t="s">
         <v>434</v>
       </c>
-      <c r="E197" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F197" s="0" t="s">
-        <v>432</v>
+        <v>431</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I197" s="0">
         <v>2.83</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>436</v>
+        <v>435</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>