--- v0 (2026-08-23)
+++ v1 (2026-08-23)
@@ -1378,51 +1378,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccfc9fbc825965f1bb3b8d315b387f71.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c53fee2467b807c898a525f25a44c022.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b285ea0aef1452b5dddaacf280a111d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2ddf6f7d24715a6c4cdb53fb32eea74.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45efbe3b59ec1ca912a27b3637ded5be5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3b56f33c1e7e1be28e708486a961536.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f399b1eb0db1949e2f414b5ac3d93e87.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3999806a34a919d522ae8833ca9670c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca9a22035fdbd485abd2cd14ad1ee739.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bb35923c27abfecdbae369d5e45a5810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e1b337efe516bf6336323df472f6c711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f8000d5162f441f4c0f17b49e98e2e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8219f614ac4c7e0d48e5c11d03406f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979bcf209ed64293220892b40c907e9014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1a698f12d68f44c985f5bd1a6f948315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3470927822093c6b8f9d54dc481c320216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cd26b19e68da49b1c570b52633957617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f03a989f5774f9760bacfd2189a866218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44183489d48ced51a7de5f9f2237086919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e382abd576013d12e1222e18f07d3eb420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96d1648cc29af6b60a80fa39a61bf3121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9e6b554389832b9d586dc701d5297b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b548661ab7c6fbbebae499b2e06c8423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae1a3d32b6ccda12495a9470892fd9024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699326132653b05e86830beeaf5aa8a225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e8eade4e447ab0cb125541bc1ff8c426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a630415fdb00ec2a5ad5bf1932c7b27027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbef99b3cb443d26f159bfc8a6e909328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246ec43bb396b7ce87d3aeace57b946f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9819acba028477b0978efb6d44fc99630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbcabd39d29bb5398c694659334cc8c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b1aa06847c5cd94167d51b3c164f3d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c872e3957aefee26f2e17845dc93a533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d83abcb38d3aeff69cfe3902f57055a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e4d707faa43f1411c58a61edd78a7a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe10cce3963ed75e03620f26756ba1c636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb019230b1abb192be41a0e940e604ef37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0120cfb383d06bf645aec156b28b28cc38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e615059231e9012c9732986b6df614e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139696a1c3174955f7ddeedb7903589440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4263880529231a7cc42091df85fb57a041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03878985bacd8673d5668ca306306a5642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8d371037892839518b377b8aa456d743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f013ff10784532b20af86b0b4ae27bd44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3673f77ce29c8ed843dfedf73d8d503b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f017b5eaf8197a21715656eb381b70e046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70145b89abeb4b7060f9ba882569abd647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e82852755cc26fe3d54458332db5df248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10b767b0418750305137d5b6a41d56749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68de0ebd6509b608919ae9e4b593a15d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f99db6e988a50e0bf78fdfd0145e51c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642c1a528e18f4f13c1e987e2e84b0e452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be84cd6b976e25443db46feb5ba81a2c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626af57303c438a00d07d6656f0b847054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfc0d2df5751bbe8099b21a40eae16255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990b441a348244a94b690c987882f6e556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7b0a2d9ab5f33b7881cacc87e3819557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf1d30fc9da9c0ed52af8736774425a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93891c8ec07244fdf7fd748fe1679a6a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95f1ec54abfd277fe923bef2489851d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e679872ca77a54d307877778bcde868b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ebe1d4b4c8c97fb492e115c3e99ec562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab172f09fcaf6688617f4fa769d999a463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e18c373b048afa9eeabd69d4b430f664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4676099b08f10ef1b1f6bd6f780fafdd65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd5837af6b14b734298b0cb8421a4c066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4caefedc997bd03b932d20db3e3122367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2949b18081dcaa1176c708ed871aef0f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c47a8d3b0b59d0179869572a268aef69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd7da15cfbad48d08a38607b56bf3ce70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d81f3d00e021e10257bffb33490f2fe71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348d2d85c6f1be47d58707a316710a5c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bfdb63f15b7b125f212b45860f9e6773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9081ae823a4af0a40f5b01dd08264974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c29dd470d08502c458680f6df4a445f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ee1ba39504f0a18c538cbda3a46b7776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e47744cc185a0cd840958aa79feee977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f17c00d54b292834205e20f45e2f30878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e9c252fac26a51a29285e0929f211479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f21d2993abd3005d30902113527b42480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336b1c1814b0af69bc923afe32d5f54281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1ce1c68d34348bd1a096aa6104229582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4972171637ffee233156c1ef181d6d8583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add3d4749abaa3c09a60c8c1a8a421bf84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba3295ebbdeeee9f4b1687a440d3c7285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff6e1040fd14c1bdce1e09af2a41a0686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716df95f7c30e4b0056e07a65745d26d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f05b32e97bc30ac86176b55dc350c6388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc0c1dfa27559caeedf0fc7a66ef74089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9ccb298af6bc69a8376c039a87480a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a4b00820e302add6b63cde861f1e2691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fcc07634013ff8ce0423469194be9692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244bd31fc8fb7e38bdad9df739424c5693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2a75b7781d459ac2bcac9794b22ee694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bbdf7f4c85be53bbac0cc483c2fbdd95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6276d146a5859723ddab6a6f7369b91396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78c99bca1a661194afc01e38cf9603b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6a2f9a6f5affea8112d88f4fe0538998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e18d2adaa9d61d1e745df2baec4f5d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8174e1216b14ce9c93e4395d5dd8e1ca100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b5d1e145dcc6f189d62c3c9e03eab8101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e392d23ac3a153d8a51b59ccb64e489d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec33bb31c0244b7735fef4f3073c375b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61015bcc57bf84a793194ca7fbe915b7104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b8bfbb1e9189d71f14511d9b3fddba105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973073c7f187eca5a202cd81112ddbda106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88241aeb9e4ef2a306325d30cafd5bc8107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a64269aaeb3d6baddc60643afbb736108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adf1931f91da77b1696929b3bb33595109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad6a277b0b1bf1701551402bf6d2a1e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a9f880d0449168ba4d2b499f5002b2111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2956930b9a5f49e96fa648e9721328f2112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64134dab418ad6f2ce559cf64baf4d72113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e5e8bccc3120665c9034d961a3d821114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61f5542e0b08063568286890867d23a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e127c2a3929026222489a96202502bf8116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84ec119e558c2838ce16e831e67f972117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6b132400ec8ca9a8569a6cc41921ff118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e7a8df048bfa49c5e1091cc9bfd394119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cd8dee7f36b25aa41e56e2ec481823120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c1eb7968bcb37fd1744e88a8dd5591121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a0c43da933bd2d8731a6f84baada98122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dda061942de0f2d712515ec0532922c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4311a3375655ffbebbd67e5d2102a8124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5c66ca960daabfa803cb4089cef5cb125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff9f500857c332ae1715a63848e720b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2f97eaa1f8812d5765fecf04ae9964127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf4255e9c9e313ca05ae6b69d79b7fd128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c51a382640278690b3ff403a2b8f3bc129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8011205a5f872af4d070a97a864e6c5130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f17a1fc10316c1eff8e37e5d287222131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a9a0ba6b26b617621632f0ff253c28132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6845188e18d987e3bdaf1e748c524b9133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4daa9f7536ed0bfb011ab3d7c17307d0134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e81665134fec776efae265f48e0c653135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c4a9fe2b116c3909bd7a6dcd465def136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9824980f80a31051349fa0d3c4ae817137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7277b8d464fa43074693c1068b54805138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1746434ca0b5f1858e89d4942652f03f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa42b6f00a1ccdeb6920716c8134ad66140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7500a8c8c7404997334bcc01491cbc141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2ada0e49236b34045af3143dea05c3142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befbfa51c2258c5c5a512b6c110d6e22143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10bb8594fdda9aef59d10ee48129b69144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8249923ff66fe0a07498eb7d8e50ff6145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af8d9480ad8a29e4a06113f4feb158d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a940a87e9352966d9d042426bf42c1147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd17eab24e902370c3ec2761423df5b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132ff5aa31336f942bc69889f6510881149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d90bd63036efcf94c3aa753d991bd0150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd699042d441afe4b63d2e795cf390d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace58a51229bb36ebffeb7e541ccc4cb152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b6612c0bd9821dcd7c0fe80a0f471c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf89f6ef26ef99eebf1c4d5cb6784860154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd61e6369778a1afab15da8e28b53836155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6877d8eccdd74a639d35c06807d6b6156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292f3c75f48ade0f5e565d82c1df51ea157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a663e8cb1951c89fcfab4e6a2683b0f8158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d729c3af8dcbac74549306f03f2600159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1aa5411e3fe21bdc475783431ae7b7160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab916855a05609ed97113fec9ab130f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7149894301bcf9e1c3ba3efed86a4976162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4597f4fe755859cc1af7802618c88a81163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a9d6eee6da9da68f98c3e35fad71da164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dde0605dea64674d9eb99acb64386c0165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d909a4d816d637a6556c20b3108d40da166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcedb83c909a789414799a1cb3ac1bd167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ffd8b8970ceccdf3ee6a1ffb65b8d3168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14125523f37fcef3bff691dc92fb2dd4169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e80c5c1c0761f59c9afa9cbf92ac2c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e5cd71f6ac34883990da95f767146d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9986cf94a7a88131c629d0f32385cd33172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655231dd37ffbf4fba3ed03d27b0ff04173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20498dea1653cec58ebee8384b00efe9174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d39d3e7c60a3575c1549ec4b7b95a8175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9694f3a2ff8b98d0edd3b67861d0c9da176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5678a0f8c6981755495565afa3b051e5177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84d75611694bba1622cce1b573d4eec178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392930f1c0966e2fe6b806fa72cab049179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6dbe2b701720b36ba4668e3f4c0e5b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4b2f51f790ab8e4d1f6a5cd85d7212181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4885330b643dc8b7cdc3cd1a957a6743182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3aafec88edf5d79178b35aaaeaebdb0183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5972aaf5dcced908fcf7060c7d586fb4184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7241d3d3b407dd0b725e1e20e534d93b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c393ed9a5af42e9f0aad7dcd2672c0186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69b0408f041cad6a9712a4c4d451869187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2b5e57a4327b8957c68a37c0c648ca188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6663aff04383fbbfe0310737d4fbd4189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13f26d18836f11de11d5935e7bbe839190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079e3bda1c7a86a4c52512eb3ebb11a7191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd5645ce881fd759690c5d8f185b6f7192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c4b28a601227cd490d6c157047c0d4193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e81a87163a781f82ef7a83f90b1a1cd194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b4fcedd4dc74e5a294d6aba22ac23d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70983c9396db77bff617b1355a2a430196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e351affaf71a0ff7a00a433486cc1410197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cf1588ef5d4afdba8411fa47358104198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7188a3d02c6d338286a4216e8e22aef1199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3901379bae9e94d6c40a56a22548fc40200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3857b0e9fe01201b056e066c1003a809201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1cc62d7253c93859e7376447ab917c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcec8b2aa787370b52e773d879fd2843203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b63f1288dc3aa308cca81c0cf3a8f8204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea8aa53fbd666ce8a1c6d99209f6f15205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d6a5bac54a08948ca7066b9b3f50db206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fed39442e8604110304e08ffad3060207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d51f19efb72d550a79c1836c75a0699208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fc6b270a06806050582c5145c6fd9c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9618201bd6f9fbc438d243e0e7d43537210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35723d06add150152e841146a4982c5e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058553355ac1572985105a6010f3a317212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28f354f0558bbc65e65cedf09996626213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debdafd563f0383cafbf75fd54f8bb95214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e953fd99638a872b26d0b25d6cfe615215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35d9bed5a7ebf2c251af2a8b0ec5b34216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a23e3709b8f5e70a88abe447824aa7217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55b7f4f42423791434a5ca66facd2c8218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe0b417c8108424e35db4f6fa1fe94b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97e47329c273fd9d8469799166944f3220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1365be04b0e4e6db154d977276929bb221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bccb85d75977774144c1f44866f5ff222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c972281b0c7aca154ee53ea07629dff5223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9196d6430197efe60068519a5539a903224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b42e03265810d20fec102881643fca225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2499921b3305da591333bc48dc93c188226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363a4e3a662640ab8f40215acf4c1990227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0485e0864438a0499aeba63792a185d2228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0655b973ea2e9b0b96eb7eb6dd0f42229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d239be2176c2aa2505ab62bc1535d503230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e0a0034d7ffe79e2052519a4a8fc92231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972c2cad1840447c7987f7b511cf31a3232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788f1c1dd0a5c80af61cf59b18fbaa71233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d6e8772c3bb57e9db27743f3d932af234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3d0e675b36d4d71c8593323e8670a0235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0bc37b1eb6ef168300f4fc6f90503d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851a84d34806d72f578afac9e7892622237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41386bf4e4fb50797fdb58a4fd5af98238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5d1b0f9c9dc26d7de30290812d0874239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6694866fbc6afe4d3807609af4a780f1240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1613f951645a7de1fa0bb2948cce94241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca94b2b409ce2956354f20ddcf3dfe0242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f68bb0871d60e5d808cc551af2ec28243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4d302eff5ece0db1aebd904125de2b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a6d80a5c7c507b69d47702098b4703245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88daf2d4cfd91e0ece58f263ee59a130246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eaaa0491fcf92d492fe5b7c02919adc247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b45d06f8bb93620f0b0c8d840115b0248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ab049a336cea1e439e5deafe5892ef249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a39f6ff298ddf625247780e9054013250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14637fd319c24dd0e8b8fd8c0f93ee6251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf88f666ffe8afcae4d77d273b2aff6252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99069e1fa3ee270a967facaf1a838c65253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53201389011f5be3c7d62e343013468a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ccf92afa2339d0923a2c24aaae52d5255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837473cecb2f88afceaccbbd4b4f5d0f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97d8fd5b6d26e5e94569f9216e2fec6257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e315e3f340e4a42cd7dd6448ebe237a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b4c6673443bcb4413f55a0a8ad5357259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b3f6f1ee0392e310971be4d97dcaac260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fde9775b81c8f1e402c57a0831e6663261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa675aa3310ab783e8c25e14bb0db0f262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11adbfe3237d437e756b2a7b0aa5e5c5263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d94aa9b5d4956f0790a8b633fc7a51b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae4837ee611d148e8db93c50167a6c2265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe2f925e7af1bcdecaf09996414d1c5266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becd292cb896cc927ddf33bdb2692a98267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e180cc104d02bd4be85025b6e821c1268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250682f4e4b8fa6cb7f950f03a6a3f58269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc26afb07eec110c3dedd556a00d91e0270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f931ea82ccca4ade066feae1e78251f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f4e7b2d32b96e0914eacf5d1440684272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8da4e8870c13e56df13862c4a28cb0273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac2aeedfabf365e127d8041c02e0ce1274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1616ad633e032e374807b4ee3538552e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3974f6d20a9d2a6dc62bd42c1ff33619276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7744b3b01abd6f01aacdfe2667488735277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0941c1df6a26980012bb2f694d0f4592278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7935df68a1f4c2706cdbde6acbde8d64279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4239aedf5b76a7570b7350dab313f7b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77f6c7c65ba4599e5d6d02a9bf4e32d281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cb59364afdc057f81cfb88bdc05dab282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be06c2d06ac6c07db881027943045c0283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b11d4c8542aaec8cb369745176a028d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d76447709b22e5a39106d6db3f0f1b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadc9ca2be34532aab63a18d1501d2c9286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e85f0668f60253451091afc6928c782287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed2b81736673376e989001b55545098288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390bf02ea030fcb72384f7cd2990319d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b015c5cf6f3350ff04d14586b05d7b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2764f2e67954db95792fc1addb296702291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f228864ea8597eddc40868ca76c481292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e3748490cd372038191ea561c9a182293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c23131417a29352a1eba076afee707294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3cfd5b9afd49520f063f76bd057cee295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61eade30ca311cd0d18b25b981c0a2d8296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3aaae3d8836e6732e52bd9b586db3a8297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ced7b63c3c8411b0798a55df047a3c8298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf71e7bbbe9a53cc4675d123ff093af2299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a18c660e0e7c097b49695ec32d9afd300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc40251bdaba6572cbbaeeda9374530301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa83625a18049d61f86b72aa1f06e27f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d686ed0f95c84a61cec3d5f06da998c2303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e505eaab03ebdd19edc2407c76ee54304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7b8063629c145044aaef0502b1d04b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5474545dae9da31819e72a9c4a493cb1306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb56eaeb63c290802b501b2a64a0c04a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c98f6e9fc6420bf0f2252387a34c61308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f937d995bf03650e5545ae72a15d2e0309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a66c278e21ed4d85c6f1762ccb5f93e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff846aec70ecdd79d2d1a00f04e2a3c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0ab72fa7414607c72cfbb053bb1537312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea53f1bdc30d94ede65c12b4b7aca6c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4833abe8db8eceea1dd4bf5d00b7a899314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15318c64a981c99a74c74e42146d874e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2795aa9f23546b55e68163a20fc4d3316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8685b003ac1a1f7ac2d936b7ae04f2317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9917a1fc0e02baeb07ef5b16f40a555318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0803e7daf435073a1b267093361df36319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dea40219f0378fd1b8649f83753a0fd320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0068ba5014bc2c3299c8f5b35872cd321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa75e0f92a9c5fd62d5ca353538b7cc2322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef0dc63569b036e04c0bc06e81c6604323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ba76836998b2990c139c13a7a7151f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c43591632dfbfa5b9b38e1441ed8fb6325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db651f1c12cd94b73615aef5b1bc73da326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7559a6039ff5158e3c0c9cbb628b2439327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989df3beed9dbb6d1c69524040cb5000328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d33597c39f041329a29d032b6d2e80b329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d196f1ccfda94423f5873fa8a7f7f85f330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834ee7a11a1bdb46dedefb69fecd2710331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98846f8479278dd4dba7a9d6461eb55c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31469608fb3866963210caeb0831770c333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fd797141bccf22110bb50c192c265e334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2b2b9670cf042caeeab083b00762be335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43691638a73a32dd2b66e5947d1a5fe336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16863558907b939b8f02a2fd76e92934337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8437187d416906a3395793234d0a7c338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fd93c4614c34d1abb622908d4eda87339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bc41b09cc0916b6e62a0604ac1d744340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa66aa53bff659cffcc2e4100e16a50341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7933d2e5894c6aa90658845eb7176f342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cf140c82f6d64a71e3fe089adf88f2343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea92b311dc96e01a537023704dc339c8344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf096a67d9a5ae53881cf233f612e2f345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd2bb581b3baa5ec0669fb761770a30346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5e19d9cf3a4415f6f1939ec763c688347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d7b3d7ae0e03c29198c787f4c387dc348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1917fca1bcba5ba28bec33eaf0cc5f99349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569fc68615936db6d25d9ce0bf0968ce350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63fb373f906232438ad02f7517f4e6d351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9b412a9c0b942efb26c854967ca7f6352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bc6bf32666275240d75631f592b976353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59201afa3edb3709512f28c782429507354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f5be265e653d2016ad46f606ac4a5a355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9371d49b197cc4f2aae7d6e3700f336d356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff316f1e044566ef4c46916d751e548357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996750504d4cfb8a11f210b22205a746358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7510c3a0e2add3e58ab1750b8bf47354359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b286f2f6893670c1a8c70dc44c37b7e360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00770fd9c2de619f2f77a1cfee35956f361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a102affa1e6f8b6575a12b10d6ee2d362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4347fcdb697cbbb063d69d981a4b9ed363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475db088c94ae78bcc08a84234fc1fc7364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45dba5abe86145b1a2e5b68a159d6934365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc127a7203735e0ac6a481528daf2b2366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcff2d13b06e6059bf354cc996a6ddfc367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967fef464d1468f051033f9387b79a16368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4833b927c497ae79c631a1d3c5e13e369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c602ef665a67102eec154c40488b574370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e89446eeda39d84d6e5724b2ba7b89371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b721c00696312829f2e8f1e1c7a19bb372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabf6adf5417c6aaef5bf5494bef4949373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4275d3dbce63c03494a5df2eeeee007374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae5acdec2e853cf4b20ca11b26da610375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e7413e83a03de1acbc0b845fe86d09376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda473dbf8e110057b781b4418bc9e65377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581b48b2f3347b5e1526d857902b0cd8378.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8465429e7fb203b9332c31ffdf6c16f81.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4257e6637a1e259595068f714ee41ac72.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0500495f82d49b265dee3e1f621d4bf83.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81561ba4ef08c696e1bf47c97263595b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a52dcea94d491ac2509a8b410c7ef635.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0d8b43f804491272820453d8bf67476.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb9752d97fbce24401f3be8176714767.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51534c7f588de9756d4bf87c85ce8d5c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4724db4819e520cd5809a281325704969.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0843ded14735b42243bcb248b6e9b5f810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd39db88c8ef0cf7c30e09ef451766311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c78c17595b041754f66627405042ca12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9e1cef81cbc58a989db1fe0915c41013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be943f5d22d0134cd3e0722cbed2929714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb758b36671c7b10a935ef989368fa8915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8996e7fb674eff3efa048ddcf3855f8516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0253cf1f1e7480d9d3e23765183e36d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c2d53ee3ab4f83ded6d6282a2d244c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8241713e45cf61288a3fb22511fe807019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f52732dd7492b9027e608812262ff920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40f64bc7a1ef0e4f64a65a7f5f13e5021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c80c2127117d291256a24c7cfe758a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b26dda8e9e9b2cefe6b8c0c4720fe0223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7007e0d5104341ae287736e5cb8e261c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d50ea9a91805a221c0d05ac1e77283c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e999c8d18d931bbbad5950125c089a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e70cfb23a6056229fcca074100e2f2727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b1db7e620ab680090baa992dc49d1828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122f6024334790ae6b3b1d5f6b0c5be229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163ecf879972a0da2c1f1c870bdec0c830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5376c6973de94ae7ae2505d72c1f02fb31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0ec888947b1b31c28f8ca7ebcf130332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53bf10582d8c2600f2582de6a7d99a233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375c8ede7ada96033228cf8f4d8f93d634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2996ac177a54468c36e323261c8e16b635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b251d91ba3ef339c06cbf59a88726beb36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b777bca961afb0d47c071b692895da537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54375f2626d9a7464b719dd26dda16f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31575dc323f741369fad7a8731619d3339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af94d577602246a03ec94827d8628f940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128771b2b187b67349b24987493f4e7841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581d17888a3b0a576c3edbedd56e67ac42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d92d44278c1ffd47625371f400c6abb43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f8dd744ddc7b6d104f7ca3f0236b7344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc5b7c33f6d3cc82c753815815ce91945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1dc6e2a4beb2bac65c42b34057c9b4946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28344887788505b7580c6ca22efe3ac747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6523146af47908579d34359bb0e6c4c948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e70ae4f05143f7fdd6e1a9f9d32107c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4406a4d4c9ab818adda76e54c4499b150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db08c8fcafe17ac43c63bb33aba5e9b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb146c549738ff55f819b40a4e76ed1c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d41061a27ddf65a5dc47c126ab16b753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf533c4fbcfca50c0b383ba1dc6518d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6821f392bce9ee571fd436c914aca12c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2271f78e5d8173de311ae653f5680e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3aaec50511282bc7df7d2b7432d48f757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4553c3ffe1eda9299d67650fc74343358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11177dc681ce621a308dfe1646565d5659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c84a11d65a0b3544acf4da625f21c4a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa744ff1a1f92604be07dd1938d2e3561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938f7b76f3b65e1359fbb4cc1212756762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbc5f22ebbe7d5c1b42dd6a24d3030b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01c2be67a1ae5a3b8bf5890a99e29c064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0cd7c63f5814ec326aa8e3dbafab7665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ef8faf64049ecdbd39511d3e3eade166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c10ebfcea2e12a3002c747449576e9b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abea3e05d19eefd4e07168312f22cdf68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14616e78dd3d2feb62ddb27d997f516369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586e37dd97b76cf330cd5d5a84eb9d8c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1010686863fee61925cab4c1b23268b371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee29d490ea8f1ae5134a6444eccd7de072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2714fde6bbaf7da0645eda06c11eeb73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cbf8bda7ca464b9733d23678bf15cd74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14a610a6d2f9160c684ab555736d3d175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d9f2752e0c480d8ac5c21acd5fb26476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b5499325e562c7a71cbfd135d032ad77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e616725bdd1ffa99b88b2eac87817c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6d3eaec27735a5eca97a83796baf3e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d46460fb150df31326e7e6537a07f880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67541b939414ccb618c1e42fd02d6cae81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f276a361ed374c9a74f4a8986e9e1c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ffcd355ce2eed268a6620c26e3d22283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d38e7c72751bc40bb97d55b3e79c55084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2890fa9b89e34cb4ad7d7b7100d9f06285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331b2f4792d29aee013dcc2f722f722486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba512319d42d4c6d95c3ffc3bacc37e387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afd696899ae57a8a934bfaf8f5b4b0a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af546471ce6b4c166f59b18a0e11f87289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcd7ab64d43d0f8b44d855670278e0d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef68476b328a4292f22eb0f7831656391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700acbb10098d630c3061f26883df0cd92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168082e3edfbf5081d65205808b9d37493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f863354e62c377e83a5559c5d4d21994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d2f4e3fd7691fda7b561bc5bc46e3695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c38b7ba1be10f6f1ef09fe4f0e957fc96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628a9f5d21cb0168bfbc4f1af98028ab97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf307df172f92d28c4d790324a5e23b098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9acac76e5c0a20f5198bf121667f5799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ce3fe4607ad383ebac55f1b16433a7100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d56f376575bf8ea988a33e97037f28101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cede6bc1240f147172850a991cff0576102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0e96ef7fb2255a2d24d93f3aa1a513103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42a18c9004d6890b160d861b0e85cba104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a72169f6eb13d321c4cd7c224aab8a5105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47394122af1380ec66ce07b7c551f626106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c9577db816ef7187460d52d3e826d7107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2cf6d91e6f64de14fa348ffd219485108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818a57569b28ddb84337f7e2fb9adfac109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3906d27ed488cac7afc512e695714d89110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c8a9340f92503cee6bd85ad82282d0111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf503ea43c0f52a124eabddfe26ef52112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b221fd927b629a55de19dc49a179f820113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5e3f07f8f8b470a3d0088dc795fee0114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9833536ad0b4df80c3ab07a73957023e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d2954b3c6f6612eec5d0188fb36848116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d559fbb2fa94df3048bc958ea2ca12c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c120db59cd0a2ddbd0eca65d0ece60118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc8780ea6cb3596126c5931f37958e1119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b5d1bdffb0cd6f0c0b02ef5af68a49120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672816fdbf72f5fbc8743bb2e755dde1121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b978f46005c13dbd77ce29fac8c20fb4122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b968a9ba426606d6bca85f13c98a506d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6163703456e1c8545f57bddaa9733c60124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9bad85f78bd0e074f3754dbd5dfa82125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a49bc8eae93f8870f2df22e20051fc4126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0418ac4f5d0c268f9c7bb7615d8180bf127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f836515d14a5d86b9a6668326f695fcf128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2471fd6dea20369117db8ea32dfd0fc129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b219330ae4d43c7a58649c40b4873da130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c1578a470c7b5942f136db6d21d3f5131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f44422c6ebce0ed1c8e889b15d207b2132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5af1c89cdd4ab5c8f330702dfd90c41133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed7df7c087306d6e3b906a64f02b618134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82651f836e7ba92ff43574d9857fa1cc135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964cd2408214624ac85a5badfbe584ee136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de58a206d4beae2c3d30d71157a9c09c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cc9676464d268a1c7ad37df707fbf9138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab9eb4fdd5e47ee7beec66d63792cf1139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9f5d3f435ea132b800610237dd08ab140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b45fa6bb0a13b55777c1df36436587141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2915403f1a0b62783d870a86d651a6a3142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c637b01395e9bc4027896b7d881dcf5143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641ceb4318d6fc8ceafae1a3e46874a8144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4ce0a121a28bfee3e1459109124ce3145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d8e1372310c12137047c8baf9392d2146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0470d6212ada1094de1ce3d76e67280147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bda26730bfb3eeedcb2bdd1f0e3a529148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1a174a42efc2834b6b9df4f1c0dd7c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fdc49c5f24316e8cf307cf60437a32150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8163932e85dbc373bcb13e32135b2d28151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1d190c0813596ddf90dfeeb7ad715f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29e0d1f9c2ac1d7a5ccc3aed16f231c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf4661f513c77503831ef687d050476154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624407c85bb5f9355570cba1c32a6aba155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adc8219ea4387ee89512873324eb3ec156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f41eb2c3a064cb75e23ceab67e782b9157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a661a317f21b7d21d29d3739d02efcec158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e08e5713858ab549a7fe422a89e661159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9292e40f10866fce7d6069ef79f9b75160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b284667e92d808e5f252f35f7603a80161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68dd7db4e52fc638573a864c2629d761162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63260ec4e85b43c8ca8eac8b6a5af963163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8803810f1182298f15364ced01c20e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e87c6c93e9eb432db5407f8e6ba787f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5730d642f1e24e3964392f688bad490166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5039f5b914313550f397fc154dbf6e6167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a0d2e76f301323c5493366907aefcc168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb0b4284f0c0b70e57c54e65e706901169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6e091e3ae704a1a8e27ff29ea175a4170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc26f66021915be2c67439dc7cacaf1171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694a2ad5cbd1a95eb9b077f89de670ee172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9172e2737ab07187e02c59da8c2ea34f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81cec26f425c3131df27e536362864b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca9857d6e4d8ed40ba893c78446b6a5175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a38520f80280b57d60ed6f953da2e1176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4fc8aaadcfc6002868812405bb74f3177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4908128f7b2bee232d658e71e70ea522178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e042404b3ce54099d766e67cdebc8a1179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8acbe247561739273ba8dd56e2f59ac180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3184f7144ff5355c10facc9f9d2ba2ff181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda8ae341c84ddcee9bb0ac8f6cb99eb182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28596deb3ad44298d18e9c63c5c3725e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9848176623efd335619918e54275c8d0184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128d4c739dbbde0bfe25b73b2fc52ded185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd481642f14a188560408657b4d421d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da487fc85737badb4b6bfb757a8532cb187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410b2e7282b42b07103148cdb3d35020188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1614e3bc2cc0530ab248f5bf7d709f81189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd32e00f721f803fd9ba60f8acb378f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf5f5210c0250ebd91d5deb11e97243191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c530e76be026dc75eb951c69eb84e7a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d42975b7b00c1976570ec5a8dd3131193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ed31c4fb2aa5601d0a6af3b70d3723194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9a1509e179ec2dd0287789e6b30eb5195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd0484d8b4d01757f2d48c89f8a1771196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36c861c96f8f330769582fbdc85c8c8197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0b3837f49d2c5997bec3266bff528f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b862a90a1c9456cab8ecd3090a39ca77199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057cd51ed06086be52be931d44b8495a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a6c1158d0459df229b42dfc790a5a6201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85e2bdd61dcc0125554c1aab793eb68202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4cdd566ab5949338e9b71e074b7f73203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4173fbe2420e83e1f5988b70db066b7204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d51c5a38a5be5f4aa68cea165cd8962205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a568338b1e6b468582e4a3c109222ef206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b5a1910f3ef8a0883bc7e1384cd1d0207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4de3cb020ce57b06a5b104a9daeda16208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88967ea92933facec046e09220efd3a1209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e157134c3da4601fd4310c5e2df7c800210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0e9f9807397050b9a95f06466d5b08211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3b3f811c9d7fe1de2a9b8be56c7906212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34222840de6f3a861e085f83a9d0346213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a5ab5c4495a1b5700bcd7665c1b6ad214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4791dc11f13d257ec5f0920283e70492215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2c477eccfbd177f55f5d207a6362ea216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e587e6077b07a2ec366df7a6bb0e71217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7f9ffd87a4bab4831e4c174aca905f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa467a38b75736f91c6b4f9a9747875219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745196dab914c7faf57591de2a116805220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f44b929785b688f48c0ce6d072fe35d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba109267df745f5844f530d7fa0b5a8d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd33c1cd5a1e6bd589cc93e037ea233223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a250373c118d34d57113698c0c95c1c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f352fe5bb451538391c6760173d7d4ee225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8735c24e45214677cc28dad3b6a15d1f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b9a451f1968f3bc7708cd541a4a5fc227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6d9f00ad7dfb06d2a66422fe34bdef228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dded975114425aba0158595489ef11d1229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3254ac1a0cc463184c8d47d9a6d2e55230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7253a49f14b574254b7ff7a029d15fb231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9c602c982adaaed92c98f073f87a57232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2619f94979cef86b0e018f1d059b167a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdce9983693359c60af7f8b921b85ffd234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92774a4eab367c216b422ce751a4bde6235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5a4d9593a5729aba0fd149d0b23451236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a12d618ea4fef3fb1b02b62404f419b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7b30cab7d428cc3df7dc13a42901f3238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81675e3671be862e05bce05645049528239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcaa09f809dd2183bb737d3ef36cb29240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fd48df7af6884fcb94b50c82f157b4241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b25d8baa7269b48677d6e12962300aa242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80264a4f1663ed69a7523de915d7de84243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52627a7ec4bf3191bdb1a315fefafb1f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85d5cb5f8943862031701933b4c86ce245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e4afcdd2bd01c613f1976c43004613246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122cd7def99c7e1ada9970cdb49fa89f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b95a70abe9ec02656b0572193fd269248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00369dd153029dde886f4ca60448670e249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035a872e4c5f970d2f954d6361e2a142250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5cffed9c82ca605b1cfff52140c6c7251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6109a94750144a8d943af1a6e8566017252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35ae986e14a3aa3799b273c1c608d12253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d5208da0507a2e7e8fa64d41b7d97c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e789f8d23b79de9c840e74272f5a05255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d515f6f9d471813c495c2f3e1bb2268256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec0abbb994f2539ba8555f76254e92a257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f124aff0d106cb757a638f67f1fc2f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10421acbb20b31a86e4bbb34d8ce7b38259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ca1166d2c4651f8c73e62f9e07883c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573be32a3fb82f2d2acb80d226e53b68261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada5bd7a420d5ddcf696137ec626d73e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e92398559fbaeb6d1a675623535220a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba062e52e9add78c44f0a42d1c44f5d264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454c5b657cdcd3dbc3ba6ca642948c72265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c3f49f3c092d351231c44700db1a95266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb817b00c72f6bf2943b57d265dbac7267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef03d2043dd265abf9097167a954a6eb268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edcc7574c9825e6481b2e0cdcb896d9269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26df38758e4711028ce3b942e96ea757270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f788fd29f5a28c6b8474118eee403545271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851bad7e14f1642662ad0a43b9c8fcb1272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16dc1d3004e2c1b9c6e594955c73ad8273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a1019c2473c549cba685dfe8966260274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f561adee3cf1dec2f884cadaf59756275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3735bdfa960d57a5b4c6545bf1b249c4276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97df2e1b106cf4ef9dbfb540b6ffd9b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9e10aac2db43bb9d9050df6475753a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bb3d30191e5836e17f32f3b95880a1279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb215a597abbbce5442476ce5608d36d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89eba2201939992e5b7b3db3a625cdd3281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5ef1ea44c8f887bb6b51967402c8c9282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f5c273e170f08f8d798550bb567cd6283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8dd3cde6d47f4f9e35cffe91f13415d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf33379d55568d1f7095c7cd7ea2a58285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cee2673ab1abcc9829719b52aaf56c4286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1f2a11e3d8aa08ed42764e223d9c93287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d87d3180e014e78901aef9a4094c57288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c7dfe873639d65a7b308829fcdf43f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476c90fddd7f967565cf9058fa164634290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b62908ce2412d8275754d049a7ab8f6291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b479f710ceef32671a436e94911808292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d971e532d573ab8686800c586186d02293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddaf4f0db7625d4000f52c480b4c84dd294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37276f5ee2a505ed6e5fa7ff4e526ff7295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97b193d45d410223614d2b08c8e968c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f647f1a818f96a4e1e19a4dfcf76613297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a2d1589c7dc0bedb6e5cf6aaf22cfb298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296c38d446a9b46a18928e9072e1419f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49373b362784a9cf0c917ccdca67355f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4877fcf13abbbf9195af1cc993d7ca42301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3485caaf4afd73453e36532cb74c48302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd25c9246108a93e1e9ac3c7a52bc97303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219799b4344357420fa624dd3f9ebe0b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f354bc78de825d848067c6eb406f3385305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbc36820f2d72280f2e9bfe810091fc306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc042923c6107a0c20688058a28cdb34307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855e69b8fa77e3586d2fa3b3845f7773308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d224b9aff52dec7df987b901e713b8a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0101964db4e065a93c5ee0a4fa0ffb310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94dfe4824addcc38496e4aaad24c1fa311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d431af058ecfeb6685cd452f6ff129c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0ba53d0403d7a28b3ba77e909808d7313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb02302386b2d8e638e9e22c8a0c1c49314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed8c353eab51c503570879638fe27ab315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb67ca8b5c4c71a861b88fe5e5eb769316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5790d9ff1fabe69b3bc06e5288c7e3f317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0f2e5e352945ce8fac5c09ebe8a1ce318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2d32562aba6dfd65abbbdd8d45a40e319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0031ed8d7b83fc03057463dd85d10c65320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6991fa83f7f0f361e5b427881a83515d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44aced2e5c22ba43b2b526b59ce9846e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3607194f0fd0f1541e864204582446f9323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbeb5f29751eba4cb6f2ae7a66a56f8324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2beb7457264694d3b4146656d52089f325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d819c44854ede389992b53c5919ccf326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77941ac1704b01d050b7dce0b1160910327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816890b13be39fe3c9ccba5e6ff436e7328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae23ce77511599f3550bce2b74ef115329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a388d06b3033eeaf9d8d027af162c8a330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b496460532c9a5241d30d4a91232c6331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbf9d3eef0435b1de5b995d86430122332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f0b96272852cf6b1c47e401fdac06c333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3f8efc48bbc22368333308fd784840334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925eb85d1a03508c2ea01c8d38616829335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bd387e4dfb498f7bc84b7f0237c504336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c75ae475dfee01815d24af79bb60cb6337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fc7da8bc980ce6dcb4017646d8641f338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c4879def9b530b167f1f38959f70e5339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a918f97a9a22c4fd11511abd8b597d51340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea0a088462ab2d68143b5f7e914d498341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8d262d38fece34e7c2c662313d5228342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000ee99f80fb7449e29b94f986d95578343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b450b1d9b628c0b071e9c2f4ce23568e344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbafb81776bc6ffc52d99aeef55aea5345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b7d218331b891e7fcc8b4aa0d33ce5346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630ab1e4479ce329a7bba9cc7ec4197b347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bdbc88a27b51b8d81caee9fa876ea7348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1733698204e3bb139455f9b6360726c4349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e6143931583302c813096f7f31fbe5350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7659157bb37434898f269fdfeae5c738351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6864b44ded62154ed49cc9dced35485352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f9ba06f2dba298ce477fa6af390c1e353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ccf31fcda8623892c6b3ec848ef333354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40bac1f831fb40ba38db3857a2ddd3f355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bc4241576429bb7cdda59d52608ffb356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27650f5bb6e4ef26ebbc1610b2289d24357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedfbbb8f5328cbe7cf67d0ab658a340358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ec8bee74287d1c65d728deaf9be8d5359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5ca357e8efa410b7ba93402770774a360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732e6cb917dc7e940104f5891f7d6af8361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef30a50503ef4920fc39ac2e293c6c2362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af600e3774d65751eb72e451f2159d6d363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4e88b310e512bd759894c0a1befa98364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7737d7a68224ef920379810c5cf296365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8773ab048dc5c0b2eb2b004c488d43b366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803c52b1480b305cde7d5266950df05b367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645d91d88a9bafa7ff93b79eb1cf2d5f368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef50bd304ce149beaafffd9c9efab4b0369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1804294788cec5218ca98ce0e7948aa370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96ad37818f10d691940dd0bda6a667d371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7d05696c7144a372cd02405873291c372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcb4b9ed9908945aa5e90d82344af05373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252080114ffb57d3d629e87835b4101a374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0ddbb28c7c4c0ff3c0a0da8efae29b375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7463d950367a720d93f592e666842f376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2f4f32d5c773699a9bbb95493eb2b2377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8bc754333005874ecbca7d2ffe31e5378.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>