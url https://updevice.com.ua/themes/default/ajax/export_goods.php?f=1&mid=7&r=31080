--- v0 (2026-08-19)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="437">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="436">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -296,53 +296,50 @@
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-electric-wireless-car-charger-holder-suction-cup-version-jr-zs248-4-5-6-7-15w-/</t>
   </si>
   <si>
     <t>Тримач JOYROOM Spider Stable Car holder air outlet JR-ZS255</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-spider-stable-car-holder-air-outlet-jr-zs255/</t>
   </si>
   <si>
     <t>Тримач JOYROOM Spider Stable Car holder dashboard JR-ZS255</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-spider-stable-car-holder-dashboard-jr-zs255/</t>
   </si>
   <si>
     <t>Тримач JOYROOM Phone Holder For Bicycle and Motorcycle JR-OK5 |4.7-6.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-phone-holder-for-bicycle-and-motorcycle-jr-ok5-4-7-6-5-/</t>
   </si>
   <si>
     <t>Селфі-монопод JOYROOM Phantom Series Tripod JR-Oth-AB202 |Bluetooth|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-joyroom-phantom-series-tripod-jr-oth-ab202-bluetooth-/</t>
-  </si>
-[...1 lines deleted...]
-    <t>000003778</t>
   </si>
   <si>
     <t>Селфі-монопод JOYROOM Magic Flute JR-Oth-AB601 |Bluetooth|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-joyroom-magic-flute-jr-oth-ab601-bluetooth-/</t>
   </si>
   <si>
     <t>000005818</t>
   </si>
   <si>
     <t>Тримач з кільцевим освітленням JOYROOM Fill light live holder JR-ZS228 AKL03 |12", 2A, 2700-5700K|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-joyroom-fill-light-live-holder-jr-zs228-akl03-12-2a-2700-5700k-/</t>
   </si>
   <si>
     <t>Тримач з кільцевим освітленням JOYROOM Touch Selfie Ring Light JR-ZS228 AKL02 |8", 2A, 2700-5700K|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-joyroom-touch-selfie-ring-light-jr-zs228-akl02-8-2a-2700-5700k-/</t>
   </si>
   <si>
     <t>000006657</t>
   </si>
@@ -1378,51 +1375,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2a7af4bfbb28433dd30b86524789841.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf2d9219cd359a1f00a9f438f63c68c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2e30fcc9cfb1a7dd842567ee195de93.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d074c8cc2214187540702268e69bc4554.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e972ba0026c88d9d217309fd66796695.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60297346b08409a5a227650d152d02e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e2eae08f6fa6a826fbb2a051e0a69f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b346712637992003dfe397ed94f3dd48.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cf7f6bf6bd09c2d7c8f19e829c465c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df580d4941831279506fed4d4c2fcbe10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945c22956a9892f9df7e22e687c3ffff11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea9f7dc2a84a259002c9f59c3c091d612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5dd331d46a6ae45c392f8914a3cf5213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9753b2b613225c98cb6eaee80acfab4914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b74f9f2ccea0d473d58b9ee894960b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56173b9af4d1b7eaf00cd30720384a0b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ea0873fcb38a14ff916e2ef0ba29a217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5ba02220afe5d10c0e8388fe05c26918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83094718523cd9bd42f3fab71780aa2219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c7c161005dcea653542f94e9bc50b720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fbf69f2be6677bfca1f786f519233f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d8f20e04a96caa042afbd73e94166422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b5f56898d5eee4f237ffa6cf8b194723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b686980e35a4e1a6103a19fb051925d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c69376f1912ff125724c48be5bf88e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c6fab4b57fc47eda9b6e8d1039a33426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46a6f6970d4f6af17d6bda153e98ff727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5f0129f884e03ccce25b429bfa20fe28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2863e4b162a3e6ced68c38964f99fb29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8813263b7fc92911bc2a787312abee30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b7e0019f9a0da0ad0baafbe164d9f831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40bc99a462d66ada5d38c7a3a352e4432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db568b18d92728b9b380d59a434249a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2967e1c5f284b6431ca177fc8a436434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5b84104c4d83eed84a0d04e99ace7535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b9d1f6e4ebccf122f196aca367625636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa992f8a39650440602c76d321dab59037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45af5380c262c45712835412f91761338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6743b50e28e31c91b270b4f30b604ffc39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25e4bc1a4b7551b9e5f387f0fe9192740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa11b26d053bae98c96b43a0bd1eb1ac41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec38eb24571f6321ce7db8cec2638f7242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399bfd9779706317b3c8077ada106c8b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802f8b3c48e691659c52839c2862d40344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2537d3fb495e2537c40a430a25d22c3d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65931d5cb80ed636ae0cf55854ceea8a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3dd7708cbca16cc7096ba563711e8247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd0b3341465680628e0c6392884f18d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179148cba3a6a7db2788bf05487f996649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d831c475847093692d0f37e326bfd650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8489a4f3679850cce4779ea386b58fa51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c7c24620cfc6c9b75ae198f8b6375a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb68b44a291d9dfab0dfc9a32db447153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93897120cd07b38038c86b6a49e28fe54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78150a95bb930b9e45bb2142a9e1a4fb55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71598da0412a57311abb5b9aa0aace1156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1b30e0b75ee970cb656461fb979da757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88abac90f3825b5678858bffb88f1c8c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d10b69ed438c75f23fb14cbe482f49c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f158d66ffa0f6f3a384f1efab1690f2b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f08835993d51f1e9219b12a0b5cf6ac61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b814ca20bf3b5417ae56d823d387acef62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757a0c4e6f2ea002a3b377a98a0e369063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c48a155f736a5fd1b32c87b5b5e286764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e17810573e2ee65ae6745832e9d3e2365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea66cebc83304266a2537c62f9c6d4ce66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c83d96d2bfa95918c268a696ade7a867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010637ce6d28b23511b887ca18560aef68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce336f522da0a24a40bdbe17b70c45f469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f336da1ca85cbc510e58342fa4f72a9b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b572b24dd9355aa57510c15299e05971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117c8dc84895f9f0152388c9b5b83d7772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f4923dfc69efa69bf7e01892b9df6e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91329454f74c01e1938564752c12e6ba74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5121d01cfe0374fa2c9065b247cf6db275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b033947ad76088ee1d899fbbb45a6d076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde7286ce4d530ef68814fdc17336cd077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0736b35f75e73f11efe5648c56339d478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816d088a26ce058e4809c7a5c285c70b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edca4227024fbe5dca88e1e2c95f82d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7beb42089607db201f486c242a8f456381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ae7cdc9c34abf73f317f7382402ef582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de14f6991ea5615f2ffc56f789f3368a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c92a57429aa6c0de317c66b636dd9c384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af6f87c14e66e8504f023073873ef0d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c3330e3f41567c61860da069c7320c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d754ef790f574c55858f5b98cacd075687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a659caf8887da3f7c836e29d48ba9688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b2abf259c13eda0062e0b0e440206b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e6d2b6470ef7a1d88e04f997e0719c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a07af6cc4fc6bfe11c5bad7ce9a1c191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33e8b64987cdb883ba2d3a9d6ad470a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fafc45d2f3fd4f8457f36ad0698a5893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b0e8cdf56f872ac3ec8d9d103e7f6b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f734904f02a16acd26afe8bf7634dc7195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e525af9580882c7a160456b6203d437496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcaabd5fa99b7ab32c990d2583d993897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd9cad91a68ad233fcf4a6f49f8d0ea98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2bde77bf0c060ff2722030a9bf15a699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6eed31ddc4b0ca366ee93240bdcb4c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801bb5e121ab4c9763aa695757ff078c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea9de79e7f64c8cc070b29260a3e011102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6a900628afd09e4e42a11c733c374d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b205d0b6794d7dec26e561cc64b074104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d8f2834402686dee12cbf87016e1f0105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d124f4b88228ea4f47a94554f08b8f8106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e583d6050fca7a4aaf442407645195107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5091b52a151ddc1b015f26a88c3af4ae108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9557ce39a27b343d68a6d96b58670034109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b626bbb009b824e649d3f430ddacb7e5110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67a8231c653d9e11b80f85785a55072111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd3a97a07c1975198f704814a3c4bc3112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b868cfc1fe2a235bd65af47d043de0113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a14ca35e9a27bbe754b80c53f981a32114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee943dc883616fdc66f9f0ab9ab248ac115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94046ce59c06d8b5fbaa7fc781a72cc116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e4db3903c8ca333337e3148b2881a5117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9310e9b8bf510a0fa778b3cab63043118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a5faf4151f4d3cdd56ad803b04dfed119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2d8843f5397a2e4cd93e6047716554120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7d76337dfc795be75e3c168a7affc3121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c9ffa25d579ee0699d1f724ecfbf65122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6331bbf218670c3ef0593b4909507f4123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334f94eacab590bcfbad6fd63eaeaa80124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc43f2d4d96e25ceab5af196ae92a0ee125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96dd35f52f646032bf6455e972d39d69126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f4cde0845ab601e9bcecbaeba040b3127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965947a20fecc94cfa76c6163c8aba6e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8318c9508b74f60d4aad67ba62d45d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbab4e5ace62a50164822728367d61b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d22ba6f528b878af017c3d9c6e073e5131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5dd57a919b0a38a291082c6c472a51132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4838f052d6615882fcbb2c8d78e9b626133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c53d9ef4c54ed5968ed2c8fb2b45d27134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560b40515455f7ffb7d7e491998328fb135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51fce50d3af1daaa35f5d4fe3ebe665136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c7bb162888da1913204a3a2148a71b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc583bd77ec7475eb96c82a72c8c7d1138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938a30790ac14d12b9c01de3316e6f9d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6df40049c917d156e43880f6ceba30140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601f6033e7467e4b2b7bedcbecfbbdae141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463e400d2d5f8455c5c76ab2f0c91084142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a502f4d919f76ec80a2c8c4700a3dd27143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb77f82c594659470adb8514ed54620144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b2d3fca78e60e82c3dc823ea6904e2145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c6ffa54ef52d6089215c7ab046c10d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74aa4082d8c767d72aff2951b7e09fb0147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4726342b0dfd7086c36447054682de148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe691093e9fd274520a9b10f60a045b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20379e8e1049efeb66b00a09bb926c37150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dad3d8fae0b4bdb4d994323167b3859151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4e74047886be775b41b6655d3efaca152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da68ff972a49a203fe1bd3bb358adfa5153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df463738efa238cc0c859807f7ebffe154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8741f5afd3188a02c05939b79d328abc155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65874d562c43114c2a8d0c2209186892156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869348604687c9caefe089e97982541f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a324ee8241cea6306030b8a82d16ae22158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54084f65cf45e680c0313651c4d9e152159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bce696f8b6aa1b5e94733834f19f93e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803c77112cdb029c06c90af9edef954d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8ff3126827e486c3842284742f1bfc162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59efc8381e1392fd3a7b280aa49bb0b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6352d877434b24755c22b2fefe54d6164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4048d14d8f72868b4a3b8b613fab8c9f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c686b1241259504937083883932e5b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fa2a3465e911fcfad48ac956dc334e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a312b6302e56fbe1a0fe1d966dd3eb06168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af27cc6544a2892139a54e4f233e4ea169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a2d5478e3e29b31243f140fb3efdff170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26721e04dd61d5d298d4d2d384ce775e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3793e6e7c2a197fec507d08b0f6e83172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8348081a207d96fc3c803a8cd8f7485173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12545f5ee1df9360703583a39f6c3664174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eabe3f1ca344c605d67cf32be3bdc1f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92afec359adc988bae4dfab6761a0075176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c97fa5d65965ffb7f20dc377ead2af177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f74d826ed2645bc64d90733309380c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20203bc8efba97713bf6f7548a86b3e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21767c04ba02aaf48be5a0a98e124c8d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e5f91d1bbb240b89ae36f0342df2b3181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df149d85b2914fdc20bfb5449c271f4182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2654afbec4995ff35394d270faf24fc183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e128c5f02864d436b176d35046e151184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d16ed3a4e9c29605931b766cf77af1d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d31b0ef100ea2beb6d08abc9f9bac8186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2651016f6e083eeb685a45806172e7187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d88d32d876125868f797c87ca8215e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f805409f98a55c85614c00dec6233f3e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450f0e3ac1157192278525cb62968b97190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29dd4f1dd6d2563619ed0ed56e1f340f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5964bf334b839802c8ecdd60b8828205192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6704422037f4c58ecdbb1e4ee9313034193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36734f357a3b4acdecedf1392b4acd6194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca799e5aedc136ce074c975150f45da1195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51a12652c82c795cd0f70858079e259196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6f0510ccac94e3f94a0d5fcae1c8a4197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b42e1d2db21af04af2ec8e59796bb50198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babd007d26b1941f89d4a2842bb354f4199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a41cf6bb6603899fe097d16eaa0635200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed204b3913a2004ab6ab3b98305fb0d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c86235195edd3e2cca36b4839d0dd6d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870842918f4e415c56639b5439cfc2ae203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4bd146187531cb9dab21f93a31901a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0deb3e4401a8113a76f17ba8fff3326c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fac0988c8a21bd6caadb76fba7f341206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504af84d72e85f0e8dc9b066210665b0207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b142991ead2adc3a00874d641a1c48208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7793eab97a85ebe4cc35bbdfde40a5fa209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277f1a205fc6f48b3e966d5470b1284f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fada538d7e462e5ad9194efb75eed61211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d6ae30f58c1b97f3d2975c42308a89212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da993a3023c6bb74775ec666a64f036213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb68ee4a754aff5d24cbe999aa7a1d6214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c167ccd0d17f2a31ce1790fce028835b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0a02241259fa73a0df31d7217db702216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c3c8236ac032f169c2318cd61cf67b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8147dd9be6938347655028d59645bf95218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6098a73aeca44275c5a6550eaa2834219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0a769d9d1e33406e8af1e1af66eff2220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b52ca208ee3e6fe982dc97722a98ef221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d213e81e4676789affd657bae2339c51222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4978aeba7f6eb888a89dc581a8ae6da3223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd184f23a4e73162b790145f8859f88224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68875c13d5094bf3f10e9a7c893aedcc225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0940ac1f1845e26ef419a2ecae45c3bd226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46fbee21175ba302bf3e3a9c3e8a3d6227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a729ebd3f6d4f92ee20c9bd2b2245f44228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfe7ab76ff2d61dbd4817fa8510cefc229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0871fe6ce056d99b78bb89983172eb9a230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346d414cf4c6d4d200032a818d49896c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9dffd889e53a3f293ffb1b1a5b3cc5232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443d0ad166217194ebddea22381d6c58233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cca6b004477ea87d90452038bf8f45e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc26912a59a26b2d17bd54aad6085ae9235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ceca5b2dbccf3cff98216e8ac9c7cf236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ea2f1824889ed2eb43397732b82a95237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa1a087ab0f66cde7519eef3b061faa238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b649453e34b9e4e7defb0968a6f95bb0239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3508b305f504ceb6a2386bbaee457da240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3eb0502219f29c3cd7de04bd13e0de241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d024d7184f6c25eac18b6b7b82efdb65242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8610193b02feb934f60a7e68db4d102243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3133829f46c8e7c91086503a9aedaa8244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d46690a8df280196c7031026204522245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2c6a489fb4ee476ca54747473a0d84246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cb83e6f1d9116fe447752ee50bb890247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba78e19bd66cdae3fd36f5c3d8dc6ab248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75598874159d31ad79226f28445cc673249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ab38653b9b7b634f06b9723924d044250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534346c36bcf50d5fef00c397364ba2c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c326cc2856ca476c8d286c443259ffd8252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1d004d308c3f3f95b11e2d7d056143253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e63e672b2318925cbdf6d1f1272ab4254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac831980e736ba8bff9b9b037f5c1111255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6430aed1b3937a2805a89652d7ad21f6256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbcf3db2760b620841e4ea176520eb3257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ae57336d7edf7457552acedf382009258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9b569ab21a9543f0142c0d8a402f5f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb52225a453c577a082ff237f50c681260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b901d9ded924d4a1a6ac18e5e351bb44261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f2777e23b5eb2d474e2c0f7018f3af262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be72b3b5836a857df113e30c409b02f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5323651723f66884f65a35a14087b6264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590f774d01f7fe38a0478f0d0327493a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb669bbde4bc86a21c8bfdc3aeff694266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726353a5bfbe1a2348d27b095f7fae60267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22e02ee7e80a012a3fe9562f350234e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c1915cb3bc55b1e00c63aaba229bc7269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f748d31992d523b599bf2c1e0ffecaa8270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb177cd02e5d2020e2f4b6760239a40271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7775e51ad15a9e3788798b5e95993f4e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e02f9c46393980924671af15d49ec13273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a82b86988ae17103eaeac00a1331c13274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c85c300c642e4e86f81cf87f09e736a275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1995839dd27306a2114671fcc16317e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2754a9a65782e23f3e714924bb753526277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31862b16c88789d6766c0d095d912163278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10801b034281dfaf68c2035a12082cab279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac191590d2b7e44034566d0c0fc3fb5280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3f346964851c06a7e982b0bf9a2b12281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07b8cb89082d8fdf3bd7b6af4aa130c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5006ea5280b6d171807ef6474f913748283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c69a8cd46eb28d275fbae06882e27e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daff9568b5073c668916cb047a55b509285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8084629213f2422855f52014c1acb6286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3af931d8671da8033d747f4a301135287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbabf79191913c10e15ffc4aae79311288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e59873516fd1ec47bc9ecc4a908c787289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f49c27b3107e8a341a18465dc46cd0290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ea6dcccaaadbed4deb07fe84419acc291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f357dcc80a72301ca2d48d5e7d2c900f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfde74fa766854ac91881394486fdef7293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb47deff730d51e7d7cae3776fbab5b0294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f04d9e00ce621e39f0f95bc439ed452295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08442283f876a2a271de0d20599f6601296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a5bbd95d24b6dca80ab4fdf209afe6297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95dc9a2352fbe65f0bbb7733ffc07630298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198e6c4405f846fa90edcb1608dc440b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d589a58c6a5a16b12097b6a31d9e4e9b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c879a280271e458c05887971eeb2b9301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1917cf6fc03b37839056171c1e163f57302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e68c657350a78b963ada64d8126c07303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbee202c7922c112faa160b15f5a0d08304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8ea28fb8a61e856676bea9709baa03305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64b6eb3fa058ed655393de3615ab58c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa520575d7c190ad89ba5888d9e1281307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea78980866a6bcd3a2a6afa38e136667308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8c565d2630d84962e34034fab312b4309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c195d013b5a6c6c7e0779efc75d37c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e7336b044564947b53c86f70e52a54311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a43404970ee15ad0e800d44ea42031312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6208f8c09d597cc01cf367d0579774c3313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9126f1e36c6733763bd60c91d6067a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed06640387861b5f522e1609414914ad315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0385be6cb09d538cf4e73c5447775b5c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a1b9649258388ef38dd7ae49297fd4317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd095092e0f14a008883cb4bfc53bda4318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b97c6f8b8e6ee39fc0f3b15c51b8259319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecabf25ab55cbc697e249b493ecc69b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7571e38cdf7cfde473c24e5368daf509321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90db59272d5f7d18978bbc3e31db2db1322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9701fa6381886d39d65122abba8fcf4323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5d9580aea7ec56cadad5280263e082324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea06b1846b4bc55ab3a95e879c6c3470325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e5f1aabda4827054876e7e0bb0187c326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3f28da897931874ee8018a7f2fb49b327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb25bd2e89d921fa0e254d483c5b07e5328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a860a0f96e18f7e2f4b1a47c7dcd1a329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc25f7c1545de4d6c38e1c1f4dae6d4330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78320f604e371f87ff50910670e4040331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05585ccdf3e0ef33de3fe4a252afe033332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05b5568bfd3335354a382c25705363a333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386c9bb0834c51ef03918fea147a280c334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f912027d86d401f59b8965f7b862c9f6335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf0fc3b5ce00b7cb486591524c7eb88336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ffbbd4f06efad107ae6366a32e30d1337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1286228bb51680e9362a4bcb1f65174338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a0224c9927d3bfc1283e1635086159339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c580230d87b3dbb99dfdc43760eaaf7a340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b212a89126f56cacd3813dc4318011341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550f6874dde6112f0fe4b10174565a1e342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65eb8ee26a1fbb4f3e43dc8b77012836343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5a57a761500c788fd8ad137a9d5193344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbf3f7f59d845d9ae18658232b2129a345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf9a309c46b2f6f33f55153195a8eda346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cdf0364710f73c6cb4cbd2d65be6c2347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580026f39e6bdf80d96c5720e63400d8348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146652e96ab554b4f67ba5c66b111119349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f897f332a4621bc3a001a6088a6f4d6350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9f08e4cb18068e97e4be4b07bbed9a351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c420d344ebbcec577c3ec466f178e25352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e499d339f4be9f6d302cce2ea75ec9d5353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d913a919866961b3085d8228b802f9354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6138da5fcfc40d010a4249585bc8e40355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b866d71a7627143cb2440a2392bf9a12356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9a4d8d93be234b7f2af3ddf6a656f3357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abff629c62f0b68f8dc57fc4b344a66358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804612c2f6b4dcc7f4221becad009659359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b71b6632474c795213c6b1cda8783c8360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890327717e8f293ec22a612e8d46bbb5361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b78eb58eb6defb9abb49d48f4aa958362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b588fa66e373278089dc284d3fa51ee363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fe0ca233951b54d12273d588f61bec364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e12c62124008f9bac7299088262abdf365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c621eb19d9156c100d7bc2d90958ee03366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2297642fbdc66b00a0a7b56a8d6312cd367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e6f10d9457d40b349bf6eba766e0a5368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541dcea42bdf8df2303e7cbc83937f09369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37adf799356304eb1e21ac38e8edfd91370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9720dc659d656a59d61077e4b9d4489f371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69f1c26e607493e78e5052868701e8e372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54c52d65f405b6a40945ff4491307ef373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c73f1178718ae1b666e5bf3678cbbe374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba115ecd3cd60d61d164202a82ae8d29375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c621276e613303cce075c17029bb34376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e541227e448e4cffe32d3aabee0996377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed4035bbee9f5228fae02eafa270e40378.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f6abc457bcf286d7b63fbb9e55a6731.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4266251e4ace3efa5ac388c7de8f5c62.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c773c04314c01124f3671cea5f39cf173.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2464730ac332d8e885e5b3367ba30d44.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2919596afacd3f7b94570baaaa8ef85a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b2103f1256111a176f432abc3ce28f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b6f712ad783b3e2fbd83b714865f127.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381f8f1f5451393e1f91000251ed15328.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8428d0b063e82a47b00d5bd5ac563b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b26c0517877c9df5543b7af3ed516a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5448f323b23f27b50ce99f06b17d773c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebfa499c283c37c73b67cd2f87989c912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1be3d44e8f20650152a41544c9637b113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0687348350f1799cf5afec17a7e32a9714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edecbb63b9c9ff3f7d381f038a98da2215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110b6652998580ee04f043b4b612ec6416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb41c843a07c46172ca56072b61f021d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253c034c60a636f6005716ef05d9a06c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e8da5865b7c5e6b909df2fbd46286019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a142ccc55e8867695905fe72049fee420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc0d7893c7227ffbc6ab598c699228d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954869f08a23a8659065e21f47b06b9422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987fe17d0df3892a659eac28efbb2be123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b443d939b699c21483f5f63c88d71a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b389a59b9550827beb168f36c440266625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc561796cf0aac651c4ba142dc6bb9d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da82e5cdbddfa98bddc920a4c15fb1027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3ba2881016eac00f76b78182d2d0b928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f2272334815e55672570e941ea9f1729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4542d0b735a3406c78c85c4e6ff4f70530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389bb77cc211598787bcb7b859500f0f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223aed54b391e140fd328fd63fd0b2e432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d63bfa6e8238d29c643fc3f832260be33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4da603af775494a22498c3c5edc11e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c139eecc44e959bbae0cdf19c83f0a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d85dbcb423366120ae6cde058bd6ed736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5f30719c0e60000f261a81f7a559c637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11d679458d34a6e997705d0df815f3538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cab72e5d32e565c0d5ab172f1a7109239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa9d692578f4f6a37ea6f4b01b2781740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8175bd4e8b6a6c7dc158371af0e0218141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3754f3e38c38dd3e73900694438d29a442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349e3101f8f0ac6bee6b2316def67fa143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed027968bcc5fe396284c002e320e8444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd8f7c48b03ff3110c2940d386d2a9345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11d40f07dd1d0aa44482386b2bf779c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15ded56358a7a3e5eaf2fac2cf99b4047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf773f7f95d323437d8f15a20ed6617a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c463a30d58e425f1e32eafa1e8d0c0d449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a6cbd87939b1bed0c0e46d07a0775450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c346d15bc7614638085eeeeb26afbd351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4cda6f60623309b7fa90aaa9aefcdd52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f65ce19c6199f7d85d0896b590afe6d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b17bb91a4d423f51f40accad9dd0d0254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7877c9bbae9040214de911588944610355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb8aac0705631cc9717751dc5bdf23256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac362acbfc1a8b93cb886937e85b56d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337e697c07ca3f8ba029a3c6efbd9c1158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a410f4d28d5b0b14ee68215a4a534d2659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb35d1501ab9a6f3920d786e4c23419260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdc13d54b6548c774c25a08d631646761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679d1e4676ac2a878bf61a604e4abfca62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5f9bfb1da902926d6f9eef29cff19063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1564cc749eca1bac861dfdab929ef96064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14136523e637b1ac14aa1c8f67ca911965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c26535b45bf960ddb3e27c177800e766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01d38ccd97a7dcf95271aaccc1450d667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e749b3122fceeee18d8cd90de8a5d868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dddb880d5c352abbeb6dc1b8a807f1169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed7267423c5f7941797f4bd3f9480cf70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1ef5dda9d09ab352610dc6995b5f4f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36471125f40a81354e94cd111a262fdf72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2f9e3add217e0c943a54c5b4c05d3573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2101c1ff4d372a73e5586b1b98e6c45e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbcf183b5699b8f7525f3db3444e32e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66f84b81b7fa18485ee79b4883919d776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea086d4a0198e77865f5ce1e2dabd75a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3502231583c67a16a3542bab587a1e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ce9dc83fde698990aef6b3aa69eec579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec82adc1fb58b5a17fe1823c0b03b8f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6baff05be704acd3566bc214b80711981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04531a0e5173b107241a77658fbd949482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714c2db6abb5c5dbd908af1362953eb383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4138150b88364af05d81d5271b65ccc84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905f2c91e2034061b189e5f490f9653685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6873cd33762a80280677dbb188c8d886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd9e57bc9cc257bf042562bee23c47387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1290e1b852b2c8153f312552dd056a9388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7e417d725a5a69e1a09278711b148789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511f839f28682b8b21a95a699b6bb8d790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0dccfea2a05bd948e46d1daff5f1ff91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b18b7916d282268035fb4159448626592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a945846fb82daad51a84f7deaf237893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e795364c7cf7d1f91fc05f64fac0c1894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c728cc908527844b306581892a3275f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26012d040566a3e1bb664350a729006996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ec70cd0eb007d4d98d041840aa899b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677f7fdabff3a81c7e6e5a8382ee1c0a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebe0fa0ad94789c1757838cdf41162a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5154a583491c668c15a91e35a4b560b2100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febc1a579926994a3ab5b8e7b6be83cd101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5492f1bb02ef1003da5e7a6e4a8729c5102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d4d492c24e16e6890ea5bf8f5efea6103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af840c9464aa49148a2ea40fa4bacf85104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fca75361b4cff058b4a1c015b068e4105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fa43a40ec9a27fa19fe3192928b7a8106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd3a55c7bd795f103c33e1e72518796107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887900d27f152fb1bb2dcfab573311fc108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc990b51f95195ad50e52f5c358ee07109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5329f345e80479ddd83423364d5a3f42110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9831c09e2396cd4b454acd365f0bd5111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f87b082677d14c552cbfda6cd0e2a4112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136b6074fa026aa0def3dcffc7c0bdf1113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d849bcea9b01f6b917f3d2d1815cff42114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523c3aeba298b46107f3e159f72f43dc115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8cf62ac2532d7c10ade2eba826aebd116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c9b1c79c4d9ccd55b7d4998545502f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ee8b4bf0614d70eeb80df2736ba1a6118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e337260b12c1d6b16bb276aadac5a4119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fe28564a60d4a6ebd89af14765d364120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ff35532a98962c1c8b7d65070da129121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83224689936bd2f2f40761fbe27b296122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806664e74dce9243a31cb4dee241fc90123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b019198c84045636c2ac1187739cf90124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42fb432c4e2cd9ab6f749397f7bbb3c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174a9497ad399f8421c1ff5b908851f2126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2824ea5fc02b6226b8336f775baa4210127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3a997a5ec29df0a132e7d74db2bcd7128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b938b3a6ea539b038b4a04fb19969d54129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9ab35bdc75e9fd39c8645ae5f22f86130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e01a10e1a2791c35caefe70304fa64c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15817f0fc76e51f55afe604e927cc732132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9a7b48a367f5818faa21cc6750985c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c751bb8418cdcf87a63692e8b23711134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0d05ca6adbf9be1041f432aa46b90d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8578516b25cfd233b4deabd589de88f8136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed72ae07e5ff4b3899b32e75cc11e9f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045721d8bdac3e93779c292c0caf6999138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba51f46a0ef3026ff94160c7e0b8922139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759cea3a36f5dfaea6cabf4012a546b9140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1b60da1111993085914498c2d96377141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03f78b296f847098e9e700394d2170a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acca71865cab78f5549b985b475b436d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc84fbc2c39ba2f5d69349ef20d30d7144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c29ebceaa9b3afeb46d741040c3ac4145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973fdff159cfc66d5362ec184f9792f9146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa6fb9ee16d7df9371ae6bd8c922c1e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cb696aae5db0435edd9bfe5597f044148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5dd8ce8d570eb767e5895809f286967149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7935bc08d453a3f684279d45eac2d0e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f670d5c0e46e96d54825e7ad37600f67151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e456e217cdd41c1b99796a19ed983e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1813d3afd0136fcc05f72d0f543ff78153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226361ea79a7896790f66987d86f40d2154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ee9ebf9522400f4c947fe1a9176392155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972c13945effb8e1dbd1b46763275e79156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109503d6a8169e0a34d24cc6142385eb157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1936f22b454fab6af8d912f09ce4d7158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c0d4aa5e50f67d9bc8f2f484f1e651159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d053759f6f7da99ad81fccbad4ff3b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce58baef8eec03d417ba8fa2ddf90d2a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b4fb1731c5757d2c94ec3eab66091c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c713fcf6bb9b53fa548052ae87b06f40163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad33bdee1f674d48ad222fca8b33df7164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718b26c4ec68d10e7d97a522d0229670165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054334ecda84d26d60100b3f73a0e15f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196099d802eaf6bfbe987c339296b811167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512ee8e420a13dfe83c99705043933b7168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e216750632ea02d7e41ebd10a6dc1821169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094aa992884a455594a611837ab439b2170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ddce8e68656b406e7f737fdfd35297171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e93e8d038e4106bf59fd7dc99bbcd7172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ca0e371db0714716645d85ff51893a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dac73c5fa4a6aa3938dace3c2717810174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c276c884451b873da9d1b20f9c3f4915175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92a7456ca0a3b1177e9788e475ce285176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890d85a1d476f6abfc157a9f37691b1c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755cde226e65a32bd74c04021ff789b9178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31448289ee49eaf4a4c99729e271dfc7179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d587e2ca8455b16198a1aaf80a16897180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88082b7852eb585a0c17b2c0893e0eed181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85b3323e7be64e90d54cacb6cc349e7182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc0eab0adaa6a9647d6aba9a1cb95cf183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc39c7d1267c51c2b8d55651f2165f6184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d521178714631a13213ff04ab2edae185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fba500c3178c98c8550efe9a4e0d2f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb266c87fa35598a25521502217fb1a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d2466a670e5b22c053a3788655c6af188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf31106381d5fc2faf740a43d532b427189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd9423743581b56fd328a8bd3d8dc94190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a95de46497514b91d76420c7dbff1e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074ba425d41eee2833ac2b8a5e956a3c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6e804a298c81d8bba01ffddf5d3ae7193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78f0ba233ade38a4b7a6eb02b271f99194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19663e8167217d01931f3eec7295de82195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0f879e0b4606dbdfbdcb7cc7272594196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297f611dfbc39b9a8682d5e7a050496f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbbb90102582807fa353cd64df3dc6a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5cf364406533c2f82af38999ec828f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ea6f50996f2d7fdc1a09ff38fdb2dc200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001625d2fe93008be3e963bd725fb319201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87c43a26f8e50fdb31e4799227f8ef2202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee35b125aa4ba8ba87b59b35ce64e603203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6debeecc1c559d42527e7e12d84fa34204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d60b396fed276c02b7027ce8ff1739205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d165c1896c9a0231b56315d19d512c3e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0655a061b740e0e4d9d8b2003fcde1a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9f14616783aba08e0a4a90ea2782e4208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333523fb5382a12a850a8e19de71943e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97df424fbab962b96bbc7d541f31712210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b852235b522297a0257688d967094c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433205adb69f82b00d027feb82ee9faf212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28cf3b256cad159c35a0e65355875c1213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb64f1488edd5359b97f2a6bd041333e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97dfa7c25e55b265d9fecb87f179c17c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814e3b08ff3f8ed7a12aea4f8f7a168b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4a728b790855c0efb26c709b6dcd89217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db413b19bafaca8a050be7fe084ae555218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea885f5b8460b099f145e5c433e2f4bf219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091deb0ff9e32d889671ce34a9872e38220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9724e0f569868ca43d5e6c46f1640a22221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb862b65404e352ba90e3b54cff98ad222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1342b90011fe298ed625c4987b1ec8eb223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de20ebeb4cf424a46608d47ed4fc6b8224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b718ec96eec753e50266b731f623056a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d022bb81c9f024c9d12cdee273cfc49a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d551d20b55da258a6d6e1d540af043227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057c2da209b3983c6eedbb20cc9a312a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c06e3f3cc80b15b16971ecfa8c16343229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae190efd514a1d13a678805ee6922aec230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf35331817b9ba8878e5d51e0c74caf0231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06f141e9575e8f99a238c42237cfe5e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865de6e92de4020de3ff9483c84e8a56233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042b5c8ba039f589b979f7f9a6b89728234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee16b8ff8cc885ed7db8fb4f37c4ffa235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5260de0aca837467371efa154dee0d5d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245db9ef7b571dfeb871a6589aff6d9e237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d8e4d29a8201367dc4b7f88b5912fa238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a16fa4b92b7f0afa6b098377efa3ea239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b72a2e09db0d058c4804b3b0f79d8be240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792c9b170b6a85953407723f1668836d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6d4ea02220820b1864b0ab171759c9242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b510069e639cfcd4cd28dc627b6a1fc243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5d09e71c0d9fb0f697fc026a3a8feb244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adeb2e67c5e052bb858fc62645f20fce245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe6ff3341bf732729efc4de50ec236e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526c777ad1ce13102065817a292c3a18247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa9cef3fcc514409124e317b65fe6e5248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672791e07c3b1d77525970c58141930a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33c10da32a977edeb0370be276c3346250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0558890064761adf3923d5c973b8ef4b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb413f5d20ed36dfb23a00fafc7a587252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef78119a57bbc30e237dfa63176ac26a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f493bd6e3c7aeb913197b837d13a2e6d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5838940068871ad9da93c11ace67a745255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f4425ee2c0143322786a4fee030dee256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd9f1367393afc29494ada18b2f1de0257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e13ce02adbdb5d498cc582b03573c5a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7b28b5c4842bfa7f944d8452b6069e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab842789bc271bad0542f821cbecab5b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f0cd25d5506d2166e048d07252cc32261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6627cf93aec6de29a4dadcd863a17db6262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28730bfd4960684c0ac87ff7733b9011263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4192733f5afd82e206085999bc34be264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8642b437199a0f153c9469eb26ded5265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071a7727d949626857ad2477daffd5d3266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ad6fb1dc347fe6b056e83b340d5767267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2dc3680c817996821a1ab657f1f6797268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10863a1e3b729e4cddf419a3f7bbc775269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffaf5120d528af2b41182e83603ea15270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980b382145ec25f786ee7ff1e7de299a271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10e30abcbefaeeef4f670395285a734272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a410ff3fb60aeed974951ce91984f9c273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f0d2655e6e76e02381a5b80b8bc583274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba060b1d3d187846ec36b28a0c090fb275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bc8e5759a7ac1b2789c9d4328fdd64276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34094a46d060d251c042c3b9fd5380a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8166425c787d32b8ec359a38bc597b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6587ae03fd9db1b075431e3db439a2e3279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec07c59a2ab21c55883d3e13f0edcd64280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc247819af3ca1ecbd7125a64dc231c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a953192b8b372f497bf4d55068329da282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ce7429786c4604275cd1a4e7a7ffb3283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9213f7da7438eb1b412386fe5057a9ab284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66821e3390113476578a397a99ae8857285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575b98123c017d24b404073bba2fc96d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a604ea7b2f3e101905fefdf965cd1f15287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e4c3fd50eb75d81015238db4c13f37288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0b52cac3bbbb923bc216b929fd42bd289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce3205bc1b11620650c195ee1ed7ccd290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac3ba61eec145d5a30d158f74dd453d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c2b0fb2f970ae9df61058fbee6af95292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd67d44e0f7ac2947a9fb7723974d1c0293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf74fd299f5e468d863792c672bcc5e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac8a21e9db839962ea2e9a9eebb32d4295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645706df57bb6ec9df71792332146f8d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bb23c3a89d701d7207f4fa0e8ddcd3297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357faa72cf097f22ce603e125fa67443298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f50c58904d6c6e45df28f2b68cd475299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b205700cab7285cb7040689862175f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa856c385e66c7b1de8c5525ac8a138301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccdf076ccae173315e38b46ccc1b1de302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4d9a433d69e4e233c2a05652b65b01303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb43ec8b81e3408ae5946e9b169d978304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22685c6b5817a5b963af7f8325d4131305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0eb44ca0ab488bedeece3b8c0dd58bd306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2dc32e06f8f6d36d798e32b1e1ab79307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5114d25b1525bef7d57365995da2def3308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0a074a8c389d17e1dd902e3dc0f446309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9c8fa334c7db64a1d90b7b39a60af8310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0713897ffdb85726088d06e7ba8c239f311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6291c9cda7625bd5fb6755f35f36d707312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef9f421e68b76f7087632c2bdfa3b12313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee054d74097dee2bd7f89745e07fe8a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57070533eab13690587d9e39c5e22334315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82887380733bf5a4899c097006863ef9316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768bef0db4d605366638b47aebfb5e5f317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52680cd8b067ab5f94a383c847631e05318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20198d7f0c5e23d85dea6b1dd62187dd319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4783e0328bd1819a100b63024d271bdc320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a96d26216392d2469781e22f937c3dd321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f793d67aace3fa548303e7583374ddd322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bb325ca7f879051017ee404de8dcf7323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e1c19d21b8134e663da39c278415b5324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3395ce7a66a8dcd91d92da326ab942325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfb3371f132799578b8987e2f0d0902326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec122e2749bf45cbfb3513cf0c8a0b7327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e191b50c967f1dacb2ca028af31489328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2a69f49a2c127931275bea0207cbf0329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec464888f2f6a8ce6e26f30c36ae780330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0354a52e50e84249d9c511ed8b0ab6f331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e0d3e326b1eb6885fcb5b694d2028d332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a262b1c4557c094e555d2584516493e5333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4465f259819962ed2603fc50a420f8334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503c8c6c095ccecd6cb80892ca4aca02335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e109328067f4d51ac7fc6de6214d890d336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea816de0285388024e85b51bd2117354337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43884458ba58037bf4b7721b93e35aa9338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f851e2c7db1393af6f00ad5a4069642339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9646de51065902193608515cf7665255340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517c066944d74adea957b6a204b822a5341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072113d6082599af2e556eb342fdc1ec342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ea7de45f36083d7801c10b718e6266343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75d5be36486a5fef2cefe32552f8041344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2115c1716c1752c7aec71f5eb36d1a8f345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e442ea6f0b30dd8843ba3075cf27e502346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07763237de5dffcb88af4e958c2003a5347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff25e90c846705dc017a7479df374ab348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a679d6fa4c765e4872d77c4ad18034e349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b97bf323b830cf9603c4e05cdcd7d54350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9d9e4efbbc5d320de70b6834c8e1b1351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878668d12a83f891c17834678fbc1e56352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6d9e259c065b0dd91e5ffe32abe040353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9463d682cd6dc97fa631b60bada68a354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b43869208f17a8677326267228a4142355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ed43676a378d3c8dd0a953f2766c60356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5680c72c2fb98c3bfaab9c1dec4b2964357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9b57adcc7e362268bf9f6d0a3f881f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7ef2317020b4e47ed2430c0e5becf2359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5157137e36ffdd42724987113026d88360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e361858d46af689b0f09fa21d423c9361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecd022561d57309d99cc6f8778e49a5362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4e246512f98828e0a37bdb606b57d6363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30234eb51a17d5f3df7fce3ae490b99364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72db4e792f6894a18e1bbe801015e7ab365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26caa6e611f3148b5f615447ea3b647366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ad5d1551f704e271de64d0e6845d83367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d8abf384ce490fd5fa13817666655f368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d231912ed1d292934192a6006f483813369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc02893ceb0a87907bdfc880f86437c370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667a1891cfc9ade2a45a1b6910ca5031371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47eee01f03b6657ebb47dd36d9d42f36372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcac276fce63274e0076f885cf14bd08373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0265e7ff129ac9ca19552d6e8a95a9e7374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f166743abd930bce34f3a5ba3bc09333375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7dcce356ba9800096998d1f90af440376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee87f729bf17a80387442ce5864695bc377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2203da0abfbf6a7d91c45b4993a8cd9a378.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -9610,51 +9607,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId274"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>143</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1057275"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="275" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId275"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -9670,51 +9667,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId276"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1057275"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="277" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId277"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -13925,3418 +13922,3414 @@
       <c r="B41" s="0"/>
       <c r="C41" s="0">
         <v>13593</v>
       </c>
       <c r="D41" s="0"/>
       <c r="E41" s="0" t="s">
         <v>92</v>
       </c>
       <c r="F41" s="0"/>
       <c r="G41" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I41" s="0">
         <v>20.83</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
         <v>13594</v>
       </c>
-      <c r="D42" s="0" t="s">
+      <c r="D42" s="0"/>
+      <c r="E42" s="0" t="s">
         <v>94</v>
       </c>
-      <c r="E42" s="0" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="F42" s="0"/>
       <c r="G42" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I42" s="0">
         <v>7.1</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>96</v>
+        <v>95</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
         <v>12626</v>
       </c>
       <c r="D43" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E43" s="0" t="s">
         <v>97</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I43" s="0">
         <v>18.51</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
         <v>13702</v>
       </c>
       <c r="D44" s="0"/>
       <c r="E44" s="0" t="s">
-        <v>100</v>
+        <v>99</v>
       </c>
       <c r="F44" s="0"/>
       <c r="G44" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I44" s="0">
         <v>23.22</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>101</v>
+        <v>100</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
         <v>13703</v>
       </c>
       <c r="D45" s="0" t="s">
+        <v>101</v>
+      </c>
+      <c r="E45" s="0" t="s">
         <v>102</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I45" s="0">
         <v>12.46</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>104</v>
+        <v>103</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
         <v>13704</v>
       </c>
       <c r="D46" s="0"/>
       <c r="E46" s="0" t="s">
-        <v>105</v>
+        <v>104</v>
       </c>
       <c r="F46" s="0"/>
       <c r="G46" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I46" s="0">
         <v>48.68</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>106</v>
+        <v>105</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
         <v>13705</v>
       </c>
       <c r="D47" s="0"/>
       <c r="E47" s="0" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
       <c r="F47" s="0"/>
       <c r="G47" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I47" s="0">
         <v>59.67</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
         <v>11644</v>
       </c>
       <c r="D48" s="0"/>
       <c r="E48" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="F48" s="0"/>
       <c r="G48" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I48" s="0">
         <v>15.98</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
         <v>11894</v>
       </c>
       <c r="D49" s="0"/>
       <c r="E49" s="0" t="s">
-        <v>111</v>
+        <v>110</v>
       </c>
       <c r="F49" s="0"/>
       <c r="G49" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I49" s="0">
         <v>4.43</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>112</v>
+        <v>111</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
         <v>11602</v>
       </c>
       <c r="D50" s="0"/>
       <c r="E50" s="0" t="s">
-        <v>113</v>
+        <v>112</v>
       </c>
       <c r="F50" s="0"/>
       <c r="G50" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I50" s="0">
         <v>5.42</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>114</v>
+        <v>113</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
         <v>11603</v>
       </c>
       <c r="D51" s="0"/>
       <c r="E51" s="0" t="s">
-        <v>115</v>
+        <v>114</v>
       </c>
       <c r="F51" s="0"/>
       <c r="G51" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I51" s="0">
         <v>6.39</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>116</v>
+        <v>115</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
         <v>11650</v>
       </c>
       <c r="D52" s="0"/>
       <c r="E52" s="0" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="F52" s="0"/>
       <c r="G52" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I52" s="0">
         <v>7.31</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>118</v>
+        <v>117</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
         <v>11652</v>
       </c>
       <c r="D53" s="0"/>
       <c r="E53" s="0" t="s">
-        <v>119</v>
+        <v>118</v>
       </c>
       <c r="F53" s="0"/>
       <c r="G53" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I53" s="0">
         <v>2.95</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>120</v>
+        <v>119</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
         <v>11899</v>
       </c>
       <c r="D54" s="0"/>
       <c r="E54" s="0" t="s">
-        <v>121</v>
+        <v>120</v>
       </c>
       <c r="F54" s="0"/>
       <c r="G54" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I54" s="0">
         <v>3.75</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>122</v>
+        <v>121</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
         <v>11900</v>
       </c>
       <c r="D55" s="0"/>
       <c r="E55" s="0" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
       <c r="F55" s="0"/>
       <c r="G55" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I55" s="0">
         <v>1.96</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>124</v>
+        <v>123</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
         <v>15679</v>
       </c>
       <c r="D56" s="0"/>
       <c r="E56" s="0" t="s">
-        <v>125</v>
+        <v>124</v>
       </c>
       <c r="F56" s="0"/>
       <c r="G56" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I56" s="0">
         <v>1.81</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
         <v>15680</v>
       </c>
       <c r="D57" s="0"/>
       <c r="E57" s="0" t="s">
-        <v>127</v>
+        <v>126</v>
       </c>
       <c r="F57" s="0"/>
       <c r="G57" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I57" s="0">
         <v>4.19</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>128</v>
+        <v>127</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
         <v>15681</v>
       </c>
       <c r="D58" s="0"/>
       <c r="E58" s="0" t="s">
-        <v>129</v>
+        <v>128</v>
       </c>
       <c r="F58" s="0"/>
       <c r="G58" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I58" s="0">
         <v>3.56</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>130</v>
+        <v>129</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
         <v>15682</v>
       </c>
       <c r="D59" s="0"/>
       <c r="E59" s="0" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="F59" s="0"/>
       <c r="G59" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I59" s="0">
         <v>3.7</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>132</v>
+        <v>131</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
         <v>15683</v>
       </c>
       <c r="D60" s="0"/>
       <c r="E60" s="0" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="F60" s="0"/>
       <c r="G60" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I60" s="0">
         <v>5.09</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>134</v>
+        <v>133</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
         <v>15684</v>
       </c>
       <c r="D61" s="0"/>
       <c r="E61" s="0" t="s">
-        <v>135</v>
+        <v>134</v>
       </c>
       <c r="F61" s="0"/>
       <c r="G61" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I61" s="0">
         <v>3.13</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>136</v>
+        <v>135</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
         <v>15686</v>
       </c>
       <c r="D62" s="0"/>
       <c r="E62" s="0" t="s">
-        <v>137</v>
+        <v>136</v>
       </c>
       <c r="F62" s="0"/>
       <c r="G62" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I62" s="0">
         <v>3.57</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>138</v>
+        <v>137</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
         <v>15687</v>
       </c>
       <c r="D63" s="0"/>
       <c r="E63" s="0" t="s">
-        <v>139</v>
+        <v>138</v>
       </c>
       <c r="F63" s="0"/>
       <c r="G63" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I63" s="0">
         <v>3.94</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>140</v>
+        <v>139</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
         <v>15913</v>
       </c>
       <c r="D64" s="0"/>
       <c r="E64" s="0" t="s">
-        <v>141</v>
+        <v>140</v>
       </c>
       <c r="F64" s="0"/>
       <c r="G64" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I64" s="0">
         <v>1.72</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
         <v>15914</v>
       </c>
       <c r="D65" s="0"/>
       <c r="E65" s="0" t="s">
-        <v>143</v>
+        <v>142</v>
       </c>
       <c r="F65" s="0"/>
       <c r="G65" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I65" s="0">
         <v>3.69</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>144</v>
+        <v>143</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
         <v>15915</v>
       </c>
       <c r="D66" s="0"/>
       <c r="E66" s="0" t="s">
-        <v>145</v>
+        <v>144</v>
       </c>
       <c r="F66" s="0"/>
       <c r="G66" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I66" s="0">
         <v>2.95</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>146</v>
+        <v>145</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
         <v>15916</v>
       </c>
       <c r="D67" s="0"/>
       <c r="E67" s="0" t="s">
-        <v>147</v>
+        <v>146</v>
       </c>
       <c r="F67" s="0"/>
       <c r="G67" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I67" s="0">
         <v>4.63</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>148</v>
+        <v>147</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
         <v>15917</v>
       </c>
       <c r="D68" s="0" t="s">
+        <v>148</v>
+      </c>
+      <c r="E68" s="0" t="s">
         <v>149</v>
       </c>
-      <c r="E68" s="0" t="s">
+      <c r="F68" s="0" t="s">
         <v>150</v>
-      </c>
-[...1 lines deleted...]
-        <v>151</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I68" s="0">
         <v>3.69</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>152</v>
+        <v>151</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
         <v>16197</v>
       </c>
       <c r="D69" s="0"/>
       <c r="E69" s="0" t="s">
-        <v>153</v>
+        <v>152</v>
       </c>
       <c r="F69" s="0"/>
       <c r="G69" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I69" s="0">
         <v>2.48</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="C70" s="0">
         <v>16199</v>
       </c>
       <c r="D70" s="0"/>
       <c r="E70" s="0" t="s">
-        <v>155</v>
+        <v>154</v>
       </c>
       <c r="F70" s="0"/>
       <c r="G70" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I70" s="0">
         <v>3.39</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>156</v>
+        <v>155</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="C71" s="0">
         <v>16200</v>
       </c>
       <c r="D71" s="0"/>
       <c r="E71" s="0" t="s">
-        <v>157</v>
+        <v>156</v>
       </c>
       <c r="F71" s="0"/>
       <c r="G71" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I71" s="0">
         <v>4.57</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
         <v>16201</v>
       </c>
       <c r="D72" s="0" t="s">
+        <v>158</v>
+      </c>
+      <c r="E72" s="0" t="s">
         <v>159</v>
-      </c>
-[...1 lines deleted...]
-        <v>160</v>
       </c>
       <c r="F72" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I72" s="0">
         <v>3.93</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>161</v>
+        <v>160</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
         <v>16202</v>
       </c>
       <c r="D73" s="0"/>
       <c r="E73" s="0" t="s">
-        <v>162</v>
+        <v>161</v>
       </c>
       <c r="F73" s="0"/>
       <c r="G73" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I73" s="0">
         <v>2.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>163</v>
+        <v>162</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
         <v>16203</v>
       </c>
       <c r="D74" s="0"/>
       <c r="E74" s="0" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="F74" s="0"/>
       <c r="G74" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I74" s="0">
         <v>1.92</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>165</v>
+        <v>164</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
         <v>16204</v>
       </c>
       <c r="D75" s="0"/>
       <c r="E75" s="0" t="s">
-        <v>166</v>
+        <v>165</v>
       </c>
       <c r="F75" s="0"/>
       <c r="G75" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I75" s="0">
         <v>4.43</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>167</v>
+        <v>166</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
         <v>16205</v>
       </c>
       <c r="D76" s="0"/>
       <c r="E76" s="0" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
       <c r="F76" s="0"/>
       <c r="G76" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I76" s="0">
         <v>5.41</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>169</v>
+        <v>168</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
         <v>16206</v>
       </c>
       <c r="D77" s="0"/>
       <c r="E77" s="0" t="s">
-        <v>170</v>
+        <v>169</v>
       </c>
       <c r="F77" s="0"/>
       <c r="G77" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I77" s="0">
         <v>3.08</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>171</v>
+        <v>170</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
         <v>16207</v>
       </c>
       <c r="D78" s="0"/>
       <c r="E78" s="0" t="s">
-        <v>172</v>
+        <v>171</v>
       </c>
       <c r="F78" s="0"/>
       <c r="G78" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I78" s="0">
         <v>3.49</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>173</v>
+        <v>172</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
         <v>16208</v>
       </c>
       <c r="D79" s="0"/>
       <c r="E79" s="0" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="F79" s="0"/>
       <c r="G79" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I79" s="0">
         <v>4.21</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
         <v>16231</v>
       </c>
       <c r="D80" s="0"/>
       <c r="E80" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="F80" s="0"/>
       <c r="G80" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I80" s="0">
         <v>6.38</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
         <v>16524</v>
       </c>
       <c r="D81" s="0"/>
       <c r="E81" s="0" t="s">
-        <v>178</v>
+        <v>177</v>
       </c>
       <c r="F81" s="0"/>
       <c r="G81" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I81" s="0">
         <v>2.31</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>179</v>
+        <v>178</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
         <v>16711</v>
       </c>
       <c r="D82" s="0"/>
       <c r="E82" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
       <c r="F82" s="0"/>
       <c r="G82" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I82" s="0">
         <v>5.1</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>181</v>
+        <v>180</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
         <v>25329</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>181</v>
+      </c>
+      <c r="E83" s="0" t="s">
         <v>182</v>
       </c>
-      <c r="E83" s="0" t="s">
+      <c r="F83" s="0" t="s">
         <v>183</v>
-      </c>
-[...1 lines deleted...]
-        <v>184</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I83" s="0">
         <v>2.63</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>185</v>
+        <v>184</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
         <v>25492</v>
       </c>
       <c r="D84" s="0" t="s">
+        <v>185</v>
+      </c>
+      <c r="E84" s="0" t="s">
         <v>186</v>
-      </c>
-[...1 lines deleted...]
-        <v>187</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I84" s="0">
         <v>1.88</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>188</v>
+        <v>187</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
         <v>25492</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>189</v>
+        <v>188</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>187</v>
+        <v>186</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I85" s="0">
         <v>1.88</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>188</v>
+        <v>187</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
         <v>25059</v>
       </c>
       <c r="D86" s="0"/>
       <c r="E86" s="0" t="s">
-        <v>190</v>
+        <v>189</v>
       </c>
       <c r="F86" s="0"/>
       <c r="G86" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I86" s="0">
         <v>9.09</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>191</v>
+        <v>190</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
         <v>25060</v>
       </c>
       <c r="D87" s="0" t="s">
+        <v>191</v>
+      </c>
+      <c r="E87" s="0" t="s">
         <v>192</v>
-      </c>
-[...1 lines deleted...]
-        <v>193</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I87" s="0">
         <v>6.88</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>194</v>
+        <v>193</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
         <v>11645</v>
       </c>
       <c r="D88" s="0"/>
       <c r="E88" s="0" t="s">
-        <v>195</v>
+        <v>194</v>
       </c>
       <c r="F88" s="0"/>
       <c r="G88" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I88" s="0">
         <v>11.13</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>196</v>
+        <v>195</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
         <v>11646</v>
       </c>
       <c r="D89" s="0"/>
       <c r="E89" s="0" t="s">
-        <v>197</v>
+        <v>196</v>
       </c>
       <c r="F89" s="0"/>
       <c r="G89" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I89" s="0">
         <v>16.17</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>198</v>
+        <v>197</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
         <v>11649</v>
       </c>
       <c r="D90" s="0"/>
       <c r="E90" s="0" t="s">
-        <v>199</v>
+        <v>198</v>
       </c>
       <c r="F90" s="0"/>
       <c r="G90" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I90" s="0">
         <v>8.77</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>200</v>
+        <v>199</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
         <v>11895</v>
       </c>
       <c r="D91" s="0"/>
       <c r="E91" s="0" t="s">
-        <v>201</v>
+        <v>200</v>
       </c>
       <c r="F91" s="0"/>
       <c r="G91" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I91" s="0">
         <v>30.09</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
         <v>26141</v>
       </c>
       <c r="D92" s="0"/>
       <c r="E92" s="0" t="s">
-        <v>203</v>
+        <v>202</v>
       </c>
       <c r="F92" s="0"/>
       <c r="G92" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I92" s="0">
         <v>20.71</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>204</v>
+        <v>203</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
         <v>13634</v>
       </c>
       <c r="D93" s="0"/>
       <c r="E93" s="0" t="s">
-        <v>205</v>
+        <v>204</v>
       </c>
       <c r="F93" s="0"/>
       <c r="G93" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I93" s="0">
         <v>7.1</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
         <v>13745</v>
       </c>
       <c r="D94" s="0"/>
       <c r="E94" s="0" t="s">
-        <v>207</v>
+        <v>206</v>
       </c>
       <c r="F94" s="0"/>
       <c r="G94" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I94" s="0">
         <v>16.29</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>208</v>
+        <v>207</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
         <v>16411</v>
       </c>
       <c r="D95" s="0"/>
       <c r="E95" s="0" t="s">
-        <v>209</v>
+        <v>208</v>
       </c>
       <c r="F95" s="0"/>
       <c r="G95" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I95" s="0">
         <v>7.52</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>210</v>
+        <v>209</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
         <v>16412</v>
       </c>
       <c r="D96" s="0"/>
       <c r="E96" s="0" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="F96" s="0"/>
       <c r="G96" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I96" s="0">
         <v>9.93</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>212</v>
+        <v>211</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
         <v>25493</v>
       </c>
       <c r="D97" s="0"/>
       <c r="E97" s="0" t="s">
-        <v>213</v>
+        <v>212</v>
       </c>
       <c r="F97" s="0"/>
       <c r="G97" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I97" s="0">
         <v>7.37</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
         <v>12770</v>
       </c>
       <c r="D98" s="0"/>
       <c r="E98" s="0" t="s">
-        <v>215</v>
+        <v>214</v>
       </c>
       <c r="F98" s="0"/>
       <c r="G98" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I98" s="0">
         <v>4.86</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
         <v>12771</v>
       </c>
       <c r="D99" s="0"/>
       <c r="E99" s="0" t="s">
-        <v>217</v>
+        <v>216</v>
       </c>
       <c r="F99" s="0"/>
       <c r="G99" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I99" s="0">
         <v>5.18</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>218</v>
+        <v>217</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
         <v>12772</v>
       </c>
       <c r="D100" s="0"/>
       <c r="E100" s="0" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
       <c r="F100" s="0"/>
       <c r="G100" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I100" s="0">
         <v>39.69</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>220</v>
+        <v>219</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
         <v>15235</v>
       </c>
       <c r="D101" s="0"/>
       <c r="E101" s="0" t="s">
-        <v>221</v>
+        <v>220</v>
       </c>
       <c r="F101" s="0"/>
       <c r="G101" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I101" s="0">
         <v>0.98</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>222</v>
+        <v>221</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
         <v>15689</v>
       </c>
       <c r="D102" s="0"/>
       <c r="E102" s="0" t="s">
-        <v>223</v>
+        <v>222</v>
       </c>
       <c r="F102" s="0"/>
       <c r="G102" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I102" s="0">
         <v>2.22</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>224</v>
+        <v>223</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
         <v>15690</v>
       </c>
       <c r="D103" s="0"/>
       <c r="E103" s="0" t="s">
-        <v>225</v>
+        <v>224</v>
       </c>
       <c r="F103" s="0"/>
       <c r="G103" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I103" s="0">
         <v>3.94</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>226</v>
+        <v>225</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="C104" s="0">
         <v>15691</v>
       </c>
       <c r="D104" s="0"/>
       <c r="E104" s="0" t="s">
-        <v>227</v>
+        <v>226</v>
       </c>
       <c r="F104" s="0"/>
       <c r="G104" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I104" s="0">
         <v>3.44</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>228</v>
+        <v>227</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="C105" s="0">
         <v>15920</v>
       </c>
       <c r="D105" s="0"/>
       <c r="E105" s="0" t="s">
-        <v>229</v>
+        <v>228</v>
       </c>
       <c r="F105" s="0"/>
       <c r="G105" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I105" s="0">
         <v>1.07</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>230</v>
+        <v>229</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
         <v>15921</v>
       </c>
       <c r="D106" s="0"/>
       <c r="E106" s="0" t="s">
-        <v>231</v>
+        <v>230</v>
       </c>
       <c r="F106" s="0"/>
       <c r="G106" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I106" s="0">
         <v>3.44</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>232</v>
+        <v>231</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
         <v>15922</v>
       </c>
       <c r="D107" s="0"/>
       <c r="E107" s="0" t="s">
-        <v>233</v>
+        <v>232</v>
       </c>
       <c r="F107" s="0"/>
       <c r="G107" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I107" s="0">
         <v>2.46</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>234</v>
+        <v>233</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
         <v>15923</v>
       </c>
       <c r="D108" s="0"/>
       <c r="E108" s="0" t="s">
-        <v>235</v>
+        <v>234</v>
       </c>
       <c r="F108" s="0"/>
       <c r="G108" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I108" s="0">
         <v>3.19</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>236</v>
+        <v>235</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="C109" s="0">
         <v>15924</v>
       </c>
       <c r="D109" s="0"/>
       <c r="E109" s="0" t="s">
-        <v>237</v>
+        <v>236</v>
       </c>
       <c r="F109" s="0"/>
       <c r="G109" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I109" s="0">
         <v>3.65</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>238</v>
+        <v>237</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="C110" s="0">
         <v>16210</v>
       </c>
       <c r="D110" s="0"/>
       <c r="E110" s="0" t="s">
-        <v>239</v>
+        <v>238</v>
       </c>
       <c r="F110" s="0"/>
       <c r="G110" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I110" s="0">
         <v>3.39</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>240</v>
+        <v>239</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="C111" s="0">
         <v>16211</v>
       </c>
       <c r="D111" s="0"/>
       <c r="E111" s="0" t="s">
-        <v>241</v>
+        <v>240</v>
       </c>
       <c r="F111" s="0"/>
       <c r="G111" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I111" s="0">
         <v>4.61</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>242</v>
+        <v>241</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
         <v>16212</v>
       </c>
       <c r="D112" s="0"/>
       <c r="E112" s="0" t="s">
-        <v>243</v>
+        <v>242</v>
       </c>
       <c r="F112" s="0"/>
       <c r="G112" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I112" s="0">
         <v>2.22</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>244</v>
+        <v>243</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
         <v>16213</v>
       </c>
       <c r="D113" s="0"/>
       <c r="E113" s="0" t="s">
-        <v>245</v>
+        <v>244</v>
       </c>
       <c r="F113" s="0"/>
       <c r="G113" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I113" s="0">
         <v>4.19</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>246</v>
+        <v>245</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
         <v>16214</v>
       </c>
       <c r="D114" s="0" t="s">
+        <v>246</v>
+      </c>
+      <c r="E114" s="0" t="s">
         <v>247</v>
-      </c>
-[...1 lines deleted...]
-        <v>248</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I114" s="0">
         <v>4.84</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>249</v>
+        <v>248</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
         <v>16214</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>249</v>
+      </c>
+      <c r="E115" s="0" t="s">
+        <v>247</v>
+      </c>
+      <c r="F115" s="0" t="s">
         <v>250</v>
-      </c>
-[...4 lines deleted...]
-        <v>251</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I115" s="0">
         <v>4.84</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>249</v>
+        <v>248</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
         <v>16215</v>
       </c>
       <c r="D116" s="0"/>
       <c r="E116" s="0" t="s">
-        <v>252</v>
+        <v>251</v>
       </c>
       <c r="F116" s="0"/>
       <c r="G116" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I116" s="0">
         <v>2.53</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>253</v>
+        <v>252</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
         <v>16216</v>
       </c>
       <c r="D117" s="0"/>
       <c r="E117" s="0" t="s">
-        <v>254</v>
+        <v>253</v>
       </c>
       <c r="F117" s="0"/>
       <c r="G117" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I117" s="0">
         <v>3.26</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>255</v>
+        <v>254</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
         <v>16217</v>
       </c>
       <c r="D118" s="0"/>
       <c r="E118" s="0" t="s">
-        <v>256</v>
+        <v>255</v>
       </c>
       <c r="F118" s="0"/>
       <c r="G118" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I118" s="0">
         <v>4.01</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>257</v>
+        <v>256</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
         <v>16526</v>
       </c>
       <c r="D119" s="0"/>
       <c r="E119" s="0" t="s">
-        <v>258</v>
+        <v>257</v>
       </c>
       <c r="F119" s="0"/>
       <c r="G119" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I119" s="0">
         <v>1.93</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>259</v>
+        <v>258</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
         <v>15237</v>
       </c>
       <c r="D120" s="0"/>
       <c r="E120" s="0" t="s">
-        <v>260</v>
+        <v>259</v>
       </c>
       <c r="F120" s="0"/>
       <c r="G120" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I120" s="0">
         <v>0.58</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>261</v>
+        <v>260</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
         <v>15692</v>
       </c>
       <c r="D121" s="0"/>
       <c r="E121" s="0" t="s">
-        <v>262</v>
+        <v>261</v>
       </c>
       <c r="F121" s="0"/>
       <c r="G121" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I121" s="0">
         <v>2.46</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>263</v>
+        <v>262</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="C122" s="0">
         <v>15693</v>
       </c>
       <c r="D122" s="0"/>
       <c r="E122" s="0" t="s">
-        <v>264</v>
+        <v>263</v>
       </c>
       <c r="F122" s="0"/>
       <c r="G122" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I122" s="0">
         <v>3.56</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="C123" s="0">
         <v>15694</v>
       </c>
       <c r="D123" s="0"/>
       <c r="E123" s="0" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
       <c r="F123" s="0"/>
       <c r="G123" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I123" s="0">
         <v>3.32</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>267</v>
+        <v>266</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
         <v>15925</v>
       </c>
       <c r="D124" s="0"/>
       <c r="E124" s="0" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="F124" s="0"/>
       <c r="G124" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I124" s="0">
         <v>1.59</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
         <v>15926</v>
       </c>
       <c r="D125" s="0"/>
       <c r="E125" s="0" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="F125" s="0"/>
       <c r="G125" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I125" s="0">
         <v>1.46</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
         <v>15927</v>
       </c>
       <c r="D126" s="0"/>
       <c r="E126" s="0" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="F126" s="0"/>
       <c r="G126" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I126" s="0">
         <v>3.69</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>273</v>
+        <v>272</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
         <v>15928</v>
       </c>
       <c r="D127" s="0"/>
       <c r="E127" s="0" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
       <c r="F127" s="0"/>
       <c r="G127" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I127" s="0">
         <v>2.95</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>275</v>
+        <v>274</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
         <v>15929</v>
       </c>
       <c r="D128" s="0"/>
       <c r="E128" s="0" t="s">
-        <v>276</v>
+        <v>275</v>
       </c>
       <c r="F128" s="0"/>
       <c r="G128" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I128" s="0">
         <v>4.19</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>277</v>
+        <v>276</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
         <v>15930</v>
       </c>
       <c r="D129" s="0"/>
       <c r="E129" s="0" t="s">
-        <v>278</v>
+        <v>277</v>
       </c>
       <c r="F129" s="0"/>
       <c r="G129" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I129" s="0">
         <v>3.69</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>279</v>
+        <v>278</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
         <v>15931</v>
       </c>
       <c r="D130" s="0"/>
       <c r="E130" s="0" t="s">
-        <v>280</v>
+        <v>279</v>
       </c>
       <c r="F130" s="0"/>
       <c r="G130" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I130" s="0">
         <v>3.63</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>281</v>
+        <v>280</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="C131" s="0">
         <v>15933</v>
       </c>
       <c r="D131" s="0"/>
       <c r="E131" s="0" t="s">
-        <v>282</v>
+        <v>281</v>
       </c>
       <c r="F131" s="0"/>
       <c r="G131" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I131" s="0">
         <v>3.9</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>283</v>
+        <v>282</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
         <v>16219</v>
       </c>
       <c r="D132" s="0"/>
       <c r="E132" s="0" t="s">
-        <v>284</v>
+        <v>283</v>
       </c>
       <c r="F132" s="0"/>
       <c r="G132" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I132" s="0">
         <v>5.32</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>285</v>
+        <v>284</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
         <v>16220</v>
       </c>
       <c r="D133" s="0"/>
       <c r="E133" s="0" t="s">
-        <v>286</v>
+        <v>285</v>
       </c>
       <c r="F133" s="0"/>
       <c r="G133" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I133" s="0">
         <v>3.93</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>287</v>
+        <v>286</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
         <v>16221</v>
       </c>
       <c r="D134" s="0"/>
       <c r="E134" s="0" t="s">
-        <v>288</v>
+        <v>287</v>
       </c>
       <c r="F134" s="0"/>
       <c r="G134" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I134" s="0">
         <v>2.4</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>289</v>
+        <v>288</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
         <v>16222</v>
       </c>
       <c r="D135" s="0"/>
       <c r="E135" s="0" t="s">
-        <v>290</v>
+        <v>289</v>
       </c>
       <c r="F135" s="0"/>
       <c r="G135" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I135" s="0">
         <v>2.4</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
         <v>16223</v>
       </c>
       <c r="D136" s="0"/>
       <c r="E136" s="0" t="s">
-        <v>292</v>
+        <v>291</v>
       </c>
       <c r="F136" s="0"/>
       <c r="G136" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I136" s="0">
         <v>4.43</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>293</v>
+        <v>292</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
         <v>16225</v>
       </c>
       <c r="D137" s="0"/>
       <c r="E137" s="0" t="s">
-        <v>294</v>
+        <v>293</v>
       </c>
       <c r="F137" s="0"/>
       <c r="G137" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I137" s="0">
         <v>5.32</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>295</v>
+        <v>294</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
         <v>16226</v>
       </c>
       <c r="D138" s="0"/>
       <c r="E138" s="0" t="s">
-        <v>296</v>
+        <v>295</v>
       </c>
       <c r="F138" s="0"/>
       <c r="G138" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I138" s="0">
         <v>2.99</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>297</v>
+        <v>296</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
         <v>16227</v>
       </c>
       <c r="D139" s="0"/>
       <c r="E139" s="0" t="s">
-        <v>298</v>
+        <v>297</v>
       </c>
       <c r="F139" s="0"/>
       <c r="G139" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I139" s="0">
         <v>3.5</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>299</v>
+        <v>298</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
         <v>16228</v>
       </c>
       <c r="D140" s="0"/>
       <c r="E140" s="0" t="s">
-        <v>300</v>
+        <v>299</v>
       </c>
       <c r="F140" s="0"/>
       <c r="G140" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I140" s="0">
         <v>4.23</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>301</v>
+        <v>300</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
         <v>16528</v>
       </c>
       <c r="D141" s="0"/>
       <c r="E141" s="0" t="s">
-        <v>302</v>
+        <v>301</v>
       </c>
       <c r="F141" s="0"/>
       <c r="G141" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I141" s="0">
         <v>2.06</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
         <v>16712</v>
       </c>
       <c r="D142" s="0"/>
       <c r="E142" s="0" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
       <c r="F142" s="0"/>
       <c r="G142" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I142" s="0">
         <v>4.27</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>305</v>
+        <v>304</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
         <v>16713</v>
       </c>
       <c r="D143" s="0"/>
       <c r="E143" s="0" t="s">
-        <v>306</v>
+        <v>305</v>
       </c>
       <c r="F143" s="0"/>
       <c r="G143" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I143" s="0">
         <v>5.1</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>307</v>
+        <v>306</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
         <v>20581</v>
       </c>
       <c r="D144" s="0"/>
       <c r="E144" s="0" t="s">
-        <v>308</v>
+        <v>307</v>
       </c>
       <c r="F144" s="0"/>
       <c r="G144" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I144" s="0">
         <v>2.95</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>309</v>
+        <v>308</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
         <v>20582</v>
       </c>
       <c r="D145" s="0"/>
       <c r="E145" s="0" t="s">
-        <v>310</v>
+        <v>309</v>
       </c>
       <c r="F145" s="0"/>
       <c r="G145" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I145" s="0">
         <v>2.95</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>311</v>
+        <v>310</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
         <v>20583</v>
       </c>
       <c r="D146" s="0"/>
       <c r="E146" s="0" t="s">
-        <v>312</v>
+        <v>311</v>
       </c>
       <c r="F146" s="0"/>
       <c r="G146" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I146" s="0">
         <v>2.46</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>313</v>
+        <v>312</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
         <v>20584</v>
       </c>
       <c r="D147" s="0"/>
       <c r="E147" s="0" t="s">
-        <v>314</v>
+        <v>313</v>
       </c>
       <c r="F147" s="0"/>
       <c r="G147" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I147" s="0">
         <v>1.35</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>315</v>
+        <v>314</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
         <v>20585</v>
       </c>
       <c r="D148" s="0"/>
       <c r="E148" s="0" t="s">
-        <v>316</v>
+        <v>315</v>
       </c>
       <c r="F148" s="0"/>
       <c r="G148" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I148" s="0">
         <v>1.39</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
         <v>20587</v>
       </c>
       <c r="D149" s="0"/>
       <c r="E149" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
       <c r="F149" s="0"/>
       <c r="G149" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I149" s="0">
         <v>7.28</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>319</v>
+        <v>318</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
         <v>20588</v>
       </c>
       <c r="D150" s="0"/>
       <c r="E150" s="0" t="s">
-        <v>320</v>
+        <v>319</v>
       </c>
       <c r="F150" s="0"/>
       <c r="G150" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I150" s="0">
         <v>10.33</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>321</v>
+        <v>320</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
         <v>20590</v>
       </c>
       <c r="D151" s="0"/>
       <c r="E151" s="0" t="s">
-        <v>322</v>
+        <v>321</v>
       </c>
       <c r="F151" s="0"/>
       <c r="G151" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I151" s="0">
         <v>2.32</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>323</v>
+        <v>322</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
         <v>20591</v>
       </c>
       <c r="D152" s="0"/>
       <c r="E152" s="0" t="s">
-        <v>324</v>
+        <v>323</v>
       </c>
       <c r="F152" s="0"/>
       <c r="G152" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I152" s="0">
         <v>2.95</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>325</v>
+        <v>324</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
         <v>15695</v>
       </c>
       <c r="D153" s="0"/>
       <c r="E153" s="0" t="s">
-        <v>326</v>
+        <v>325</v>
       </c>
       <c r="F153" s="0"/>
       <c r="G153" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I153" s="0">
         <v>8.69</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>327</v>
+        <v>326</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
         <v>16229</v>
       </c>
       <c r="D154" s="0"/>
       <c r="E154" s="0" t="s">
-        <v>328</v>
+        <v>327</v>
       </c>
       <c r="F154" s="0"/>
       <c r="G154" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I154" s="0">
         <v>38.1</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>329</v>
+        <v>328</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
         <v>16230</v>
       </c>
       <c r="D155" s="0"/>
       <c r="E155" s="0" t="s">
-        <v>330</v>
+        <v>329</v>
       </c>
       <c r="F155" s="0"/>
       <c r="G155" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I155" s="0">
         <v>4.81</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>331</v>
+        <v>330</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
         <v>16232</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>331</v>
+      </c>
+      <c r="E156" s="0" t="s">
         <v>332</v>
       </c>
-      <c r="E156" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F156" s="0" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I156" s="0">
         <v>7.53</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>334</v>
+        <v>333</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
         <v>16420</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>334</v>
+      </c>
+      <c r="E157" s="0" t="s">
         <v>335</v>
       </c>
-      <c r="E157" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F157" s="0" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I157" s="0">
         <v>7.61</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>337</v>
+        <v>336</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
         <v>16421</v>
       </c>
       <c r="D158" s="0"/>
       <c r="E158" s="0" t="s">
-        <v>338</v>
+        <v>337</v>
       </c>
       <c r="F158" s="0"/>
       <c r="G158" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I158" s="0">
         <v>3.31</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>339</v>
+        <v>338</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
         <v>16521</v>
       </c>
       <c r="D159" s="0"/>
       <c r="E159" s="0" t="s">
-        <v>340</v>
+        <v>339</v>
       </c>
       <c r="F159" s="0"/>
       <c r="G159" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I159" s="0">
         <v>11.48</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>341</v>
+        <v>340</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
         <v>16522</v>
       </c>
       <c r="D160" s="0"/>
       <c r="E160" s="0" t="s">
-        <v>342</v>
+        <v>341</v>
       </c>
       <c r="F160" s="0"/>
       <c r="G160" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I160" s="0">
         <v>18.31</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>343</v>
+        <v>342</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
         <v>16523</v>
       </c>
       <c r="D161" s="0"/>
       <c r="E161" s="0" t="s">
-        <v>344</v>
+        <v>343</v>
       </c>
       <c r="F161" s="0"/>
       <c r="G161" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I161" s="0">
         <v>30.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>345</v>
+        <v>344</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="C162" s="0">
         <v>16525</v>
       </c>
       <c r="D162" s="0"/>
       <c r="E162" s="0" t="s">
-        <v>346</v>
+        <v>345</v>
       </c>
       <c r="F162" s="0"/>
       <c r="G162" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I162" s="0">
         <v>1.84</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>347</v>
+        <v>346</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="C163" s="0">
         <v>16527</v>
       </c>
       <c r="D163" s="0"/>
       <c r="E163" s="0" t="s">
-        <v>348</v>
+        <v>347</v>
       </c>
       <c r="F163" s="0"/>
       <c r="G163" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I163" s="0">
         <v>1.49</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>349</v>
+        <v>348</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="C164" s="0">
         <v>16529</v>
       </c>
       <c r="D164" s="0"/>
       <c r="E164" s="0" t="s">
-        <v>350</v>
+        <v>349</v>
       </c>
       <c r="F164" s="0"/>
       <c r="G164" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I164" s="0">
         <v>1.84</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>351</v>
+        <v>350</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
         <v>16819</v>
       </c>
       <c r="D165" s="0"/>
       <c r="E165" s="0" t="s">
-        <v>352</v>
+        <v>351</v>
       </c>
       <c r="F165" s="0"/>
       <c r="G165" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I165" s="0">
         <v>2.36</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>353</v>
+        <v>352</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
         <v>16407</v>
       </c>
       <c r="D166" s="0" t="s">
+        <v>353</v>
+      </c>
+      <c r="E166" s="0" t="s">
         <v>354</v>
-      </c>
-[...1 lines deleted...]
-        <v>355</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G166" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I166" s="0">
         <v>1.35</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>356</v>
+        <v>355</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
         <v>16408</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E167" s="0" t="s">
         <v>357</v>
-      </c>
-[...1 lines deleted...]
-        <v>358</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I167" s="0">
         <v>1.52</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>359</v>
+        <v>358</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
         <v>16409</v>
       </c>
       <c r="D168" s="0" t="s">
+        <v>359</v>
+      </c>
+      <c r="E168" s="0" t="s">
         <v>360</v>
-      </c>
-[...1 lines deleted...]
-        <v>361</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I168" s="0">
         <v>1.68</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>362</v>
+        <v>361</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
         <v>16714</v>
       </c>
       <c r="D169" s="0"/>
       <c r="E169" s="0" t="s">
-        <v>363</v>
+        <v>362</v>
       </c>
       <c r="F169" s="0"/>
       <c r="G169" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I169" s="0">
         <v>2.25</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>364</v>
+        <v>363</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>16715</v>
       </c>
       <c r="D170" s="0"/>
       <c r="E170" s="0" t="s">
-        <v>365</v>
+        <v>364</v>
       </c>
       <c r="F170" s="0"/>
       <c r="G170" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I170" s="0">
         <v>7.52</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>366</v>
+        <v>365</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
         <v>16716</v>
       </c>
       <c r="D171" s="0" t="s">
+        <v>366</v>
+      </c>
+      <c r="E171" s="0" t="s">
         <v>367</v>
-      </c>
-[...1 lines deleted...]
-        <v>368</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I171" s="0">
         <v>2.63</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>369</v>
+        <v>368</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
         <v>16717</v>
       </c>
       <c r="D172" s="0"/>
       <c r="E172" s="0" t="s">
-        <v>370</v>
+        <v>369</v>
       </c>
       <c r="F172" s="0"/>
       <c r="G172" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I172" s="0">
         <v>2.82</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>371</v>
+        <v>370</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
         <v>15675</v>
       </c>
       <c r="D173" s="0" t="s">
+        <v>371</v>
+      </c>
+      <c r="E173" s="0" t="s">
         <v>372</v>
       </c>
-      <c r="E173" s="0" t="s">
+      <c r="F173" s="0" t="s">
         <v>373</v>
-      </c>
-[...1 lines deleted...]
-        <v>374</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I173" s="0">
         <v>3.34</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>375</v>
+        <v>374</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
         <v>15676</v>
       </c>
       <c r="D174" s="0" t="s">
+        <v>375</v>
+      </c>
+      <c r="E174" s="0" t="s">
         <v>376</v>
-      </c>
-[...1 lines deleted...]
-        <v>377</v>
       </c>
       <c r="F174" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I174" s="0">
         <v>6.64</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>378</v>
+        <v>377</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
         <v>15911</v>
       </c>
       <c r="D175" s="0" t="s">
+        <v>378</v>
+      </c>
+      <c r="E175" s="0" t="s">
         <v>379</v>
-      </c>
-[...1 lines deleted...]
-        <v>380</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I175" s="0">
         <v>3.21</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>381</v>
+        <v>380</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
         <v>15912</v>
       </c>
       <c r="D176" s="0"/>
       <c r="E176" s="0" t="s">
-        <v>382</v>
+        <v>381</v>
       </c>
       <c r="F176" s="0"/>
       <c r="G176" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I176" s="0">
         <v>3.79</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>383</v>
+        <v>382</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
         <v>16196</v>
       </c>
       <c r="D177" s="0"/>
       <c r="E177" s="0" t="s">
-        <v>384</v>
+        <v>383</v>
       </c>
       <c r="F177" s="0"/>
       <c r="G177" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I177" s="0">
         <v>6.38</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>385</v>
+        <v>384</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
         <v>16224</v>
       </c>
       <c r="D178" s="0" t="s">
+        <v>385</v>
+      </c>
+      <c r="E178" s="0" t="s">
         <v>386</v>
       </c>
-      <c r="E178" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F178" s="0" t="s">
-        <v>251</v>
+        <v>250</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I178" s="0">
         <v>7.76</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>388</v>
+        <v>387</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
         <v>16818</v>
       </c>
       <c r="D179" s="0"/>
       <c r="E179" s="0" t="s">
-        <v>389</v>
+        <v>388</v>
       </c>
       <c r="F179" s="0"/>
       <c r="G179" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I179" s="0">
         <v>1.51</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>390</v>
+        <v>389</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
         <v>20580</v>
       </c>
       <c r="D180" s="0"/>
       <c r="E180" s="0" t="s">
-        <v>391</v>
+        <v>390</v>
       </c>
       <c r="F180" s="0"/>
       <c r="G180" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I180" s="0">
         <v>4.92</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>392</v>
+        <v>391</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
         <v>20586</v>
       </c>
       <c r="D181" s="0"/>
       <c r="E181" s="0" t="s">
-        <v>393</v>
+        <v>392</v>
       </c>
       <c r="F181" s="0"/>
       <c r="G181" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I181" s="0">
         <v>1.39</v>
       </c>
       <c r="J181" s="0" t="s">
-        <v>394</v>
+        <v>393</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
         <v>20589</v>
       </c>
       <c r="D182" s="0"/>
       <c r="E182" s="0" t="s">
-        <v>395</v>
+        <v>394</v>
       </c>
       <c r="F182" s="0"/>
       <c r="G182" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I182" s="0">
         <v>10.33</v>
       </c>
       <c r="J182" s="0" t="s">
-        <v>396</v>
+        <v>395</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
         <v>20592</v>
       </c>
       <c r="D183" s="0"/>
       <c r="E183" s="0" t="s">
-        <v>397</v>
+        <v>396</v>
       </c>
       <c r="F183" s="0"/>
       <c r="G183" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I183" s="0">
         <v>2.95</v>
       </c>
       <c r="J183" s="0" t="s">
-        <v>398</v>
+        <v>397</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
         <v>20723</v>
       </c>
       <c r="D184" s="0" t="s">
+        <v>398</v>
+      </c>
+      <c r="E184" s="0" t="s">
         <v>399</v>
-      </c>
-[...1 lines deleted...]
-        <v>400</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I184" s="0">
         <v>4.15</v>
       </c>
       <c r="J184" s="0" t="s">
-        <v>401</v>
+        <v>400</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
         <v>20726</v>
       </c>
       <c r="D185" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="E185" s="0" t="s">
         <v>402</v>
-      </c>
-[...1 lines deleted...]
-        <v>403</v>
       </c>
       <c r="F185" s="0"/>
       <c r="G185" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I185" s="0">
         <v>3.31</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>404</v>
+        <v>403</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
         <v>20725</v>
       </c>
       <c r="D186" s="0" t="s">
+        <v>404</v>
+      </c>
+      <c r="E186" s="0" t="s">
         <v>405</v>
-      </c>
-[...1 lines deleted...]
-        <v>406</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I186" s="0">
         <v>4.15</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>407</v>
+        <v>406</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
         <v>20728</v>
       </c>
       <c r="D187" s="0" t="s">
+        <v>407</v>
+      </c>
+      <c r="E187" s="0" t="s">
         <v>408</v>
-      </c>
-[...1 lines deleted...]
-        <v>409</v>
       </c>
       <c r="F187" s="0"/>
       <c r="G187" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I187" s="0">
         <v>3.31</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>410</v>
+        <v>409</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
         <v>20724</v>
       </c>
       <c r="D188" s="0" t="s">
+        <v>410</v>
+      </c>
+      <c r="E188" s="0" t="s">
         <v>411</v>
-      </c>
-[...1 lines deleted...]
-        <v>412</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I188" s="0">
         <v>4.15</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>413</v>
+        <v>412</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
         <v>20727</v>
       </c>
       <c r="D189" s="0" t="s">
+        <v>413</v>
+      </c>
+      <c r="E189" s="0" t="s">
         <v>414</v>
-      </c>
-[...1 lines deleted...]
-        <v>415</v>
       </c>
       <c r="F189" s="0"/>
       <c r="G189" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I189" s="0">
         <v>3.31</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>416</v>
+        <v>415</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
         <v>13843</v>
       </c>
       <c r="D190" s="0"/>
       <c r="E190" s="0" t="s">
-        <v>417</v>
+        <v>416</v>
       </c>
       <c r="F190" s="0"/>
       <c r="G190" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I190" s="0">
         <v>9.109999999999999</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>418</v>
+        <v>417</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
         <v>13844</v>
       </c>
       <c r="D191" s="0"/>
       <c r="E191" s="0" t="s">
-        <v>419</v>
+        <v>418</v>
       </c>
       <c r="F191" s="0"/>
       <c r="G191" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I191" s="0">
         <v>6.28</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>420</v>
+        <v>419</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
         <v>13845</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>420</v>
+      </c>
+      <c r="E192" s="0" t="s">
         <v>421</v>
-      </c>
-[...1 lines deleted...]
-        <v>422</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I192" s="0">
         <v>5.03</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>423</v>
+        <v>422</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
         <v>13846</v>
       </c>
       <c r="D193" s="0"/>
       <c r="E193" s="0" t="s">
-        <v>424</v>
+        <v>423</v>
       </c>
       <c r="F193" s="0"/>
       <c r="G193" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I193" s="0">
         <v>13.19</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>425</v>
+        <v>424</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
         <v>26339</v>
       </c>
       <c r="D194" s="0"/>
       <c r="E194" s="0" t="s">
-        <v>426</v>
+        <v>425</v>
       </c>
       <c r="F194" s="0"/>
       <c r="G194" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I194" s="0">
         <v>81.76000000000001</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>427</v>
+        <v>426</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
         <v>25647</v>
       </c>
       <c r="D195" s="0"/>
       <c r="E195" s="0" t="s">
-        <v>428</v>
+        <v>427</v>
       </c>
       <c r="F195" s="0"/>
       <c r="G195" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I195" s="0">
         <v>8.67</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>429</v>
+        <v>428</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
         <v>29797</v>
       </c>
       <c r="D196" s="0" t="s">
+        <v>429</v>
+      </c>
+      <c r="E196" s="0" t="s">
         <v>430</v>
       </c>
-      <c r="E196" s="0" t="s">
+      <c r="F196" s="0" t="s">
         <v>431</v>
-      </c>
-[...1 lines deleted...]
-        <v>432</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I196" s="0">
         <v>2.83</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>433</v>
+        <v>432</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
         <v>29798</v>
       </c>
       <c r="D197" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="E197" s="0" t="s">
         <v>434</v>
       </c>
-      <c r="E197" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F197" s="0" t="s">
-        <v>432</v>
+        <v>431</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I197" s="0">
         <v>2.83</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>436</v>
+        <v>435</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>