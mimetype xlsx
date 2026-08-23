--- v0 (2026-08-23)
+++ v1 (2026-08-23)
@@ -1378,51 +1378,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4481b924c34924f9d711b6d7f6e11e7a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d147d6821ad9f1208ff14d1c4459ebdd2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f852680849c34a3f02a38b40ff3300f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0327ccca8bcda3b58fd4874dab8066a94.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d276ee5b18d1070992e903d413e4a0155.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed5a9d88ab72c0c3f063ba7a42b40cf6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53efce06bc21ff7c6f6fc0fd4343eba17.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46358169f6d5c1ef50d1c4f73b430fcc8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8daa0655500d8d9433d2255763043d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac3a417047b9e3f21f02630b3f5e63010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615276e6b5dec5d79f5923e2f29adc8811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b10362e84db2b87bf52287abbe060e212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38bcab82c97fe6d586446dd8a08c02c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a23b514f546314f1b14553462adca614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25b62fcd3eb0deaa9ab6999a805d4ee15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2689f01165fec6ede5f395213b2b38916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fde0e1e7757e6a01ddf7d25ff5a27f417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e31f91ad919b01ad0442b44f48b86c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1a0b9ceb6b95f901de2a667507f26119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5ac3c49400b5ca82e05f8689b7d85720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952b1b15d06d8b0346dd293fdff1651221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0db88b6df9e1746ce2399c8a7d5e1922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fd4986efaf41ad6677c1a18259882923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1357231620e90cefefaec4f4ecc15bc224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff8979d3f9103ff80ec632119a240c425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e50e7fa9aead0a05368b44c8175b9826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d933666f788998f7e6d0f4721487027127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535ce542e0000145d90699bf1e796b2b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7061c7f81243257e11f4e5293068f529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85925a2168d5115863246203795b653930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761c91842a3a3f8c71e92fc7bf5dddfe31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0129dadc5ff59baba4dd4b2368e16e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5173e879c999fdff57a07ca7dd8049d133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad9478ea3dcd15cf48ffcab73775a7634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348b5dc7901421244bc793a83aeb5b9a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed372aac69dee2ceb6b74c6296534f736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745b509cfd4be1c13bf71e425585a47b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44fff50c0563b363dd8c64e609b4adc38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abe7377ee1f91eee1532eb872114e6039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edd731a136727cd6f53545772f0c6ca40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae69eaeaf178490fb1d4d34d69e48d0041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6c26b0ef8f2c293bcee0e3d675f51e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5dd1a26c027b1d8d482f70a811f3fe43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e556160888796a893885fe95bbd719844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1171ddcede13bf65d353212cf7de3c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791ecfc04642a4951214d517407ca26246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c123b9f550edc639fc16a7e8cf1ea047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd1075ced6c37a2e8100e31252c4c1f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2342b653005f77ea0a863a85ecfec64749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5bdb24bb82990b8c3e80e269964a3350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cc14560d3f167c7100689cbce84d3c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d045faf686b3ef7fc2e33891d2fa7f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19d3113fa51c4ed8490dbe86b8d817053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c86d08bc13188eab40d2b42c0f10b154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25dc39f6e3ee74df2d59990dd12cd01e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ebd75b3001b006b36f511289781b1656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c85ece8395ec95b7ddfa74cdc82fb557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cf763fd62f4b2763f8e9dccdd12c6558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e8b29bf0e7a1ba567804e1481763b059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2156c58af9ea2d5717b55128a07028c260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bfa805fe638bdeeebe55391c14bc7561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894812b97ed859f7cc07fdc71286ec2862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e5e9c10d07754cdbcfceacb432ac8063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f49704d4c27f1bdf8a40adef40b692364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354d902f9545555f860c975c1a35cda365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d61f8fb5077a0999140c3f2b28450166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3dc62a07fc1416e4f30a8cac50850b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2113c80c084d7881c2a674d163bd60bf68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10089787a669efb5b7db874ab80311ca69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41bec1de561ac99fe22abbaa19f441270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab66aea1c24d607a8317201ecf9938271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95161c20661d7bf617f13d8665232d7872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a008939bb00e3de52003fdf54bffc673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08aeada464508cfcf978108b85f4d7d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39691f00a647f229f11d49d48b7536e175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8111899becfeda2b7513052c38a9847c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abda7d0a30f610bfb5d90caa4d2b80277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5d4c66558d24f337a5f31f255a37c978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff5b5030ea5cc860245d38c03d668b579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0da52851707c8942bbadd49a9f4b2880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1e4c2855615804eac4a61c858aafef81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0834e4ecdb6c57120351fe6aee255f9d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc0cc1530b5687722e612e84feed15b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3bebf7b1758c8b4d2b24748f86d03d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc521c553965dcac2940b7bba693ed0785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04936d28c52423b4751e5e8b4bd9a1d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c28ca135ce1f399d518530a9e6db5387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdbdebfd1ae59a9ea6fc7cf8b0f2a9488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6eb85a4f988765dc1899d93db9087989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c442411672c8cb06739d714f412d68eb90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5e3a96b35d8ce3153f76c22bfe1ad091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0d67d1ecb0473a707f69a05bacb10b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60d2859a6fa077c24b0d53634f4e52c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d5f22a50f96c0a59e1296576bb9b6394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093227c3b31acc432af5698f95dc1ad195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e85466730f5b915217e62627261f9396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294677500513961360e96d456730ffce97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02671bfca6cf60f6244c185c7b7ce46f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b1ab9b39d58bde59158482b66ea29e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c979b76e6b354968b1d2594f2b7f34eb100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057568075f8366ba7e81e481df6c281e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf53abe4519d905a2b5bdd5e1ff8dbbb102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddd898540e952197ee8f6d090183b14103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef401f3ae0273c90ea21cc6a34aa34b5104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0ae68543d9ac86c866e8438a8ebab6105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225b3c7c277e14d2b0823a5b19aed754106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef3e6afe17288f1def98284b3f9dddd107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d552c1b13450194ca669542605c3d3d2108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b158d6459d3c2195d1d7eaab4a394de8109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944be6a0f5650957e53ba1f0fd407889110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf53d6e028749e22dc84a4300f46d7c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec365569e72c39edd7c91f01d181fa83112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8655d48539fb97c28945595bad8bc17113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88c9be78582fbef75835f5365f1473f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89017551d43c60e83d8a3a2b826d15df115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440c54cbb2e566e2c3b344dcb160bb6c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8f68cd3631cff16f8b71f2d77b3406117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e6bc80d27c5dd64478c438a4bd50ba118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bdb54c24f3d2890122973c8e41c9b5119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c276cd6bb12403633762cb27501093120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2eec269e8e36352aadcc530de8a80e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020386e3062ab18dd8984608b4f28ddf122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cd30c7bda61ed07ea2bf8193e02e98123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea62d31ce8d3efbfb4df5adad876116124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12dd372ff21ff520634e308e3f88230f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e870eccb2e1166eadd1dafb8c496b7e6126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9110693b314791d06064a7472450a612127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03571b35a6d3886c05e9b784d337cd3b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39797238efe913b0d7c5adfb50cf630129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7598eb0defdc4ee6c1fe05d4bbced1130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684ec94ed0df390edffae9ace9d56eda131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869d8bb257e06a30071754a224023919132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e367b2eba7394491cbbc463f69378c08133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed83402b3acff5b9fcc193fc0809c471134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce270ca2c68081411fbb99c557b5173135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3856f9a0c4e2205a83d191887f6193fc136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76362944fca8af23a18b9e26286f9ea137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0477a4006d51919029cad6b9691d55a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18c5256b2252855e1bbcde7b914a552139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9049e6fe72be1937cac18fc066bba757140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72231049fa3c7ebde06aa0171b2a6ef2141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb33f89ce98736e7554a01936584bf26142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89152543e3f437bbde2169db78b37315143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5081774d0e852194cf861ac399ff96b3144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226fe5d07109ecec11320123d43e0809145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c771092a2564279848416540c9a6e6d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d8ea483c88773654eff38ee7139288147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48166edca43822ac13a1020a0e5db084148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d69c27e3fb9d3713e688d2ebe2a7b7f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8360970522fbff75dca523c0e97db371150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c06f24232cd7c078b36066d03f0af4151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bc344855cb01155158273f75f8e863152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcfa7cd46d2d61b1062afae87595207153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef25e6d3375c155454235d965f36174154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba28282d4d053a0391533e6033c5bd45155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f6820f3fa58dae624780f52a05343a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd9a0674980d640648a557aa123b439157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507224f1146fea920d6c76b9fbac34dc158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c377860fd7bbf57cb41201c6615f6d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc0b2e32cc417776d3e56416c059d94160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff59c409160c4ad848ad6a56100872a7161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba559f0a395081d1d96dc7edf82d3dde162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9538dd098573e4c4967a84376a5d30163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6477538b61e9bba40d99f7eed4ee91c0164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe18df4f5dc963d3bbf1a4e948d5663165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedd1dbb0dcb65534d9f80db5a0266a3166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8b0b192b53dc3d464638a6c1cb14e5167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23be00ceec3afae88853eaea7aa4af67168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0b1ad2904ed4ed8297dc366adef607169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee924c3bb279851eed0c653632c27ab170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d304e6ab9dcc102ae8490fcd6c5af19171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b045a71bc9fd9478d446fe67a90ddd13172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d2c3cc18fd34c6e9f1fd8ce2a040b5173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8ce32504a2711a7ec5c616fc73ad9e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c93761d110aa9a0afabed1a1c407cd175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2250408d813e9514dbe8704cc6cec2ee176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4044fd788b94f5ae8d665b1fc44e1ea8177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4afc614a453b1ee4a76659e8af6f93178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168f664da51956823f4d29ef32fae0d4179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603d6ed8ec3a2c7319b57763bb85510c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b55360602cbbf97bdabc198f424191b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a59f89b59870e76af9c6b0429f4044182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17682ced08bb14f87db3b422af5c1e9183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d54f9fe7e8fb86e2f2f245cf218e76184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95dd90b07f7739b42fdf4e43df82d84f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd2833a39c10d52c78293bee7dc12e8186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64c60a8f0a335f988f5fff98b7d7db4187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5537822b6afbd186862d776840dd67c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98743213d87002fbf809899c7d52bbd189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24dd1695db4b7f4f94bad1c751616fd3190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cfb9dc58297e988732fe37b17aaf44191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffae5059b65ea80bc5f7f1a1a9f15e3192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569e549c33c07622c8bfb221a9cda0b3193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d866b0ed8ea6deba9694306e6c9a3e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bcd15c0f690add9309053bf09fd68f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce502a2d4d7397961aeeb40195b44f97196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c54044cd19d40a637174252a9bb9fc197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc387f34357b172a87c7111872ca752198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c469d27519755d4470674b9426db7e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815cdb236b82dceaef26d70ceff6fb2f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ed33172ef84e3d917f0cae4eff88d7201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00de805d2b0350f975cfab375a70577f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bae492a4f2904b1701ea4308bc35249203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14104cdf291c8bac3da2eae996bf208a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e811fc1c54e31e7e5921626e5bc56d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c8e9000655f5b6ffdfae9f5fbe9d37206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052fc7c7da227cbccbfa8e34d73fb0e1207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73b5ad825e20512bfcd2dfe8879185b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df81337010e4da6863b5fbe79c618a4209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc593b6e67dc92f905a5a7382c9386a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470d97c16c6532f18b92bb6ef6d06dd6211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5d75fe457e0448796c2ba1c4fb3427212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8549afbb82f765c8eb08c949952e902a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b5610c3bcf842f71953555c3eac01e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c11b1766388456a6e0f9af27988144215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed67f8261915cd90e3149fdf67005ba216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44690e286e40ce2b00fd0a1703f7a439217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478291817ff2f65a6f1edbff06ef8766218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f240d18b40d21d1b5d97fb9be8d4cdfd219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8421b49ded24aa36c27d86c48a61e8cb220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c6d31de5e7a2380d2e6b59196c749e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a105439de060fa4acd3ff74794413f9222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adc09fbbc253437976d647b366c23b6223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5217f67ff4a7f9dae7ee70119d274c85224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54967d4b4171e86fe7ee05ce9487fb92225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ba8e12c2b18cf069ebc5ca1d9dd339226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b523a2aed71f29d21d4d89235accdd227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5bb3bc0b337a77e1f21139e9daf3d5228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e033fcbe886d197542cc77ccd01ca2c3229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcac0cb4a7b67a8a442d8a124a39d3e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff602220b471289eeefb5afa5776664231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3dd7a7fe5b3f378b3baaad5299b96ab232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480bf9f5db49790eddd590f76c400645233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f392cbe20651a09147009dcab75155234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9513d174537fa0c6e9d19cb15ea85326235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951a464de3771c80a6269a9831c3ce8c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7a20a2a528f5716b99849c6b29a19e237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07dff03a7ab9a679825101c7d989380d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad5abc0f2f199b242d71f09e07017db239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f683e47ffe5b359197cd7b6377237a8240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f22f8f882d8f914c7b41e7f61bc2ae241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94432c9647f28f5a4f7169962add0992242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3fadac03e478e6753e875be836fbb5243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bf04655a33fbf01d6833b03225180d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f99e5fd54ea7e8e500cdb2f4ec1924245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65402b70af9c5793121a613b2b3aa4e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d46328c0a3c0919baa46110fa6ee51247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59a839cd4fe806e590db7ef104faf08248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823a58e1bee0bc75dba1c64473c2b1bf249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7adbfbda80037ae162f8b8a69b62d24250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8454b2ed11bb1bd747c5f1dc9ebe6f1e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c745da1dc930229331bd1574d58bb65b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629c3334d38a44dcf9f8fcfeeb39896d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156498bd925ed54cd1058e90b5029a02254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbfcf1fc4f0e12b1a9462668ef854d8255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deefca6fbb043f1b8bcc01b53a9c80a6256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678c7beb1ed6ec82f9009fc5c5291ce0257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16dc717d4c54b5111828bd27c2b44c7258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e2c5e5cf76cff58954cd0d42d23d74259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c4b8ecdca3000b12d52b89bbbfcadd260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49881c74cdb9e8fafd7d0c0303a39eb261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493b915b7c509b9ac7c31ece899fdd57262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31503a39ad035c55d62691116cb2657263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2218ad41b5876e528af3424a725a79a0264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d1d9e6f9692eef02cb8c9a558db304265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57b137621c94121c23dfb3edd8a8bbb266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2baef37010ae9a9072a21fdab141a4e5267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859d45e63497e9c20edc2a9092dc1e06268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb72c61a999c379eb4bb0f5e89f0119269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbae5839aa705eafe36798351a46ecef270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac23b8423133a20f4220c86d3f42fb33271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7c1412553ba0e77cbdd77e72cfcb00272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067ce30f3cfe2dfbbc98ceab57f55033273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c8551bd078a8ac0e63a97999088273274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1a3785c03afb8b16137326af2547da275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8c51a11945e7690332e330f77f6fa5276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b23c85d7d8b9a2f4cde40d3e4fbc334277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f35f8f19bfaac9facc9c8e0650581d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36650c06397a6b1c7b2680916ecf24f4279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff41476cff2217abce0acfe438504275280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601c877457a2ce5b5034ad8855ba6575281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2ddec16264ba457ad92b01e7419216282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841bdcb305d84145075a6aa14d51d912283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bb86a0c16e11a76752857ed7be2bc5284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd0277a24886a961bc7f25eb96c9794285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e758a41a0a37d105ea5e9e44ae8858c4286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a993694e0bbaa2bed27e2d3385977ed9287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc91ee5d361e3c8563b6bc233490a33288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20164bb2e8b863ef53548bca89929714289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc923ce9b509474ed7452e741f06e236290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e61929bbac3821eac6248c35363ed9291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb5535590fb7f429d5e080056a12cf1292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc752bfa8b7d9a7b124d71a11b72c07c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d8cdd03f156e4ab2996c3f23bd02cc294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b7f94c5efa195f526ea62c13da9217295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c152a2572f84fc6b8180e494c0d01f9f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8e030f9e21c596579967d12574c488297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8d214130e769d40f781643be1ec9bc298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf0f0b6bfb54d48c9de390e5a5329db299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6b3f208a862210d59db5e27e8aae04300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b52a06da4b72697d751eaf87069a30c301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bf58813e3af97d6ef0d678068f57e9302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c9ced9460b7ee090ba1e211d3e318d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c12be6c4a30b1975d217db6b7db9f5304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d299266a9204e6f5c5caffe25bf6864305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93540099d58908c4ef92871e5451c10a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a28f0895b82ef14376f93e018051cc3307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb220a54e3a6b96b56d2c72561f83293308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c5dd781acc8cd54cb50b4994a08b3c309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e536880829a8f372fa306fc216d1e112310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75f4e009bfb2197291945baf58bb176311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cffb7310206d6d9e81f3f2eb5cb373312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644f43e747aac7cef9c4ae5db099d825313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9181b6b62f3c68ae7506ee249cebbb30314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdc086dea048a5cbe565c059c80128b315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc026452741b46da7712d11decdd9a9316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fde561b8aef033f19e2bf5d64d35b6317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5f0ad008a755510edfba2d0e84ecdd318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86898fac5753fa544e9b79992c96c37c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58b0081a32ed7e059c5ebe3fd8e9f7c320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346522b1102a64abf48f0dfd08b6d2a5321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5279776f1cd302487b731d243af67e1322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89474a544e58c7090316f890cf791dfc323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d128b7ccb008dd78a223aaa26aca7b90324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee127856bef493207cbcb9fb091e280325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ee6d7cd0bf8c5b7819880f5bcbe624326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f66f79f2f77e6340b5aa25ec56862c9327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d7a01321b2c247050fe42571b4def8328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ad5d5d57094a644c364ddeb4a9d3de329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d10a3de26b2f2409a1c82ca08abb42330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75db0ccf30e0090bbb78e7dc2be8d9dc331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662332400bb4b4b3586a35b023b8a040332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782a66ca97f92a544048ef3f2b80c510333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fe63314259699caa9bde09d8057686334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41523b304c1267fd03fb654cde00e684335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8333250bb9e1596742042da85287c55336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3142cdf3674c2a226178588fe3bad74337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d69b9638f971cdc68ce186f7f36163c338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bab74ba3f454bd884e17193cfa9d2a339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256593baf80f0ce4c9d6d5fa249abf15340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321f38a3b58c15475c2f5a26b95bfa18341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3e773cfbc37d507bc88da09049ab15342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bca01ac00d8f6a8b069c8a1cf9f09c343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539523c1b96375338d7bb34838eb6e97344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63eee65c1e71d72af15f0805eb107c6c345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae8bf9d6d25433ba4a4625c1e76b9c4346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0172818179c3f7dfd3a454b6dff27b347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17160e3d140ba31ad9d24a4bd3f558f348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2443470babf174584f721000903421349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef91cc654cfcfacc263074916a9f5f8350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6e5f7c2a7484b8df4749a1ffae2f4c351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fad8236ab71465baa048acc3dd80c7352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ab665df65b7b30421a348dc788f8ed353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21637a19eb2568bd0eea62f74183b93354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8dc23a12b643829da1e4bb6519c695355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377563f0972e9d2c47aaf2345c9aec4a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb973a5238210454674e64ad30f002ad357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0839d0706ce48c8c7d8178505e7aeac0358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609d9ae1dc2c882471374fc389624c52359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec918ed7a24db00576b3e865f09492f360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a136391ab91070b5cc507d4518350fd1361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd6b78fa2715fa4e0bce67bf2cd8e5b362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c2ad0ca95829c23976b9c10c6d7e12363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2397c8f0ea98a15c117147f8f64734364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c91c80f017b4f372e6538a50544772365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c3cc37809e9282821ebe9ade2b7cca366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f20c26737cb5ad50c92d2f1e6c5bbd367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6967b80629a5139c3545aace1a5a76368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5c4a9302f95f8d6381373a74d500c4369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2416c0f832a67f5daa7186fc5ac02291370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acac7c132cc2d2fc5fc37c65be758052371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ac6d285442794f654fa9425e1d6f60372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c553e7b75dd645bf845228150b4ccd2373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eced70d39f982c8df75e769b7f6cdc6c374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171a1538d99ea2688362d66cca510b3a375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa77a1a1f8a8d23558f1d9668b80ff7376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504d4df499a99c90350a86505cb50b48377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9ec5cb12f786be81cf928dfc6d76bb378.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d789355bba7e4da18e46b1410f67d41.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8b1d7170b193691c6e4dd9221cc3292.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5921381f7d83c34d15c88d48cb2bca3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6433a7a84bd921368097472ee5d6cc4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef20b9e8241f0dde354c3b1d7b5a25c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d528f13856ff4f08f96fb55aa297ab6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe796f0418165be5cef6f7184a2aa49f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f71c87b5b60d9e4d574744e32946f178.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18061d304c9fb9d873e5667a6c0974fa9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ce6e6220e932e5a48e4b13e8950f2110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f974fe06156fefa0bd125237c1a94d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd77edcbc94c6cbc5f8ae8854c0273bf12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d38e4d82f5c108a439e2bdaf002526013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6d36d506f6cc9692f6ece4c07ce21114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ee38bbbc5fe4f7e035391bbb60835915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa51756f0b453d1b6af33e2dbe2e091d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f076ecafef4d5036e024f720cf6e9f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba76c15c296519d957308e2d49dc44e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2eb338fcf74f4a2793819a479cfbde19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9709630989dfa85ffdc0bb1e54c65120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4e7309e160e40479bbb7868f8c8f6f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be14b45ba9b6e4ed033f721c389e0c8922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdbc9ba810af680a2c1276ca0a70d1423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a779259eb578922fee0fb793c49da024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d23c4e8e9ae11da2cc8da81a09e0dd25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cedeba669e0d32289fac6911437ea1d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4760999132886dca71fdc7e6b4956d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909fe2e4bafc0df6d1fda3a805820a0d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa4918c65c5a5dd6f5dff6a9c84730e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf67c50f0e370b5bc9157adbfd27948930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253f9ad8bc407756f9ea3ca755f6da3331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6025ad18d4ed71249594f13f1f1c0c2232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c880465a396a828452c4ec5c1d96c26833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42c24f724af82d5a4e2a5f94e5e724234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ce1bb6896c166be409da35bdf4f4db35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76828ab5f7ddeb0418e99bd27a3c10836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18df82e6985b86e70d0bd5d0a92fe3e637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095232a984fd29a9f06f3a088f2798dc38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9aa43b5704974dabc37b7fe691a43639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be530f5bab3cca66d611259b39e624e840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5086d5eb6ae1c19c83434b60c1f03d7641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0506a5a9f6963d3bcd8ca1f755ca15c642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5708a610e5437ca5b1a6fe8cc19e4a6c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c63fd354c644405e7812945b9a897c144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9140dd7fbcf1636a2aa9105299a102b245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6be79f1168e87aa24ab4e78131e77946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7373fc959d49826b15b2e4fae3e0ed3147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe58a9aef4ef89e9b0c26ae6590d996648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ca8e698af027871b73ab16052fc05249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039fdc64d9ccf470688284aa0d076fef50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0552dd44f9b9e51f89b02c1a448b4fa451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e8f380eeaca08d54e2b1c514c62a7f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb411dd99798235278918395be7708353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4c0da6b0a1fe09ddae3f3c3964296454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f580978d1a38a061a4898e813c6541b955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe722cf880b3760b4ad73b535326aba056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08873aa3b79ff9446fb6ee183274e2ef57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1ba01b7f03505030124b0eba266de658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9f103b0b97fb2501b524eeeb74714159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb0cabe47ba58e5fe3589ebe72849ff60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c53dcb329d3869c311e9982e253073861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b1e8889d10f153e5e6660c4447efd362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a78bf53ea375819f9f21a93831a31263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40dd64aa78a68fb38f60ac72643a9e364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663df101d2d87667cb86221c52852df965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff33ae8bede621b5f7891a0980f3f3a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5edf1f8fba2241feea147952d97b8b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6b9b8ff348f2abae2a7c8efabe6fc168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1788c4c7be68373b539cb0b09d63b7669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303b7f77c233ba3d7db02a2809a6489d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551b4461b04e17d6f18ec839c313509371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243bafa0acdd84985e3ca5b78611153172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff44aeddb803f4029d0dfd0ccd259c3a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc77a68ca291538590850eaf13fd225e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04e31de41f18185634fd273a4fc639075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12a2d2b10f9f75be72e5cbeab0c890376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b174b304fded9338592175c7abd00e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072b0059d348dd9587f3323b0b45893a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4203650deb2979c0ab74cc11cc47b7df79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e89535e4cf1a818f203108d49f177b080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439314b4e8f678091cf786b2bb5acb1681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a10177cafe7b701d279675cff157eaa82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4075c815951fc1ee7c2ab4b9822560c283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301c294eec2e4955ca3ee77b8ac3445e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b2d85dc14cc2d7e5de391ee193424585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cecb9c04b848b4518fcf6c175609b686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6257b692205e1c0c2fc9791fb2c735d487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9558aeb6b0b69c7554cfcb72abd5b4d788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5aa64ada795a32d187c75351dfe80e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7918c8964ebf7682a1f4f114971cdc8390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b1979159297b09857b225cd99eeb5391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675f627f3c321cf7118a777e6da7a87392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521511d3106e5ed4b34ecc3ce0696f7493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d422917ed4abc8911b1a8c79a43a164d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ff25805a7847ef0ce5cc97a8f9558c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e68a80e0c06808f2c70218d33aa7ed96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17202a5c5752f70d489da5fcac039ffe97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974b1e6cbdee68156f77deca5854dc2898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa6847f4c39052cd3f001a8dbd7373699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90baa7e111588dfc8bc1daef3acc7382100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663407c32b77442b04545632747c58f0101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d540fa0481a51a06f1378a7547056fc102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc7925841dbc63b3d589f8578c35d9d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0809a3df057b55e89d4b8a3270213b61104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b9086c9fe8ab88e7628443b668b04b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2cdcc224ebb2fed45628e2532a21c5106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07b9be3103ed87223705c18f412efc4107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68274e88998ff23af1ee80960d0494ce108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a4a0f24b4d7f08ab60ac78b2ceb40a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef587ddbaa9b55c5448742b88d72872110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171d1336b6ba2be69d2e8df8fe5a7fa7111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3030d3acc774cee76f3e84dc2ecc62c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3b4814207bb154601c2afc55c56276113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1aabcd17f2469132761ac933bdadb9114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d050c97ce8a5671fd6ebe02b90412d7115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac79859adcde2dd55fe3c36949e9d1c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa2f7138a877266d422c50d2020412b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e3608a0ce69207978869d1831eba1b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2753dc8ebcc935cde4fae3b82aedb6119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc5c63f89cb770664378d3ba1b658b6120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584bc2c2ade177009d78fcbe3fc33a02121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f96fd18ab2b7b6a25e12c007a38bef9122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc74580e7f529c0e6d5e359eaab34a9123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98375e78b92cc43bd65a5a328fd8182d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffca9510faa96db541fd7b98a6197ea5125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b63e9a3e789129a7c58e124f226753126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e22ae47013a115a4b8f23ee34b9515127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8330671da6eb23ef6439c13febaeac7e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdaa041a2589d5afae495160b12a8693129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805c999f7431758704481cc1a60a5cf5130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c12c1e3da7a4822657d4f1b2e6e18e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafb2324f832ebcb26e0099846e0edc1132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8af72d679fe6c516bc65b5edf8a998c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc35e49c55e8de86fdde57ce93b81d9134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381ee0cc2680bfa6dd59135ba5beee9f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eccfb285e0b6ed99ecf225877f77d6e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea86ad431e468d461fb8b92b8b18f40137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f09d7057894d9866f7588bd396430f5138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284f7618e7524461b998e380a40bffa5139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875eda640b0509a4a90ecf752a4a2d66140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3f3a7e287ba2c59efe70992d98a49a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68281039b961c0a85262057f3ef459d8142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e75a704f354fdd0a4b9ce9f4c792270143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b0d00a720b1885604380c45f532406144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b680905e351ec2c406e789f13b91a5145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db7f65f67ae94f71bb370cd8b7a37d3146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1912548b1a1dbc169f7ddb2253e63673147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c39a1ead322c275f98776287eb4fa38148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdfd523df20b3cca9a55bb6444b5c95149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77465772fc9ccb3c84ddbdcd992a6251150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88213a8a54f5fe2afb5ebc020bd605c9151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d58f32b846f06282309e2a8b202375c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4270e4bea4a43edee27ee1113b694aa6153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f22f1b9b5b6a96ee423f81430d45588154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb01bf1768dc12587f3793f038bc7abe155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53ba3a4b3584ada3a6d62f3bfcc7476156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877595c9baabf524212f7a0cf6c837d8157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5631c42afe8190d625ab50fd8d787ddf158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881ac24b6aa73b4148213620014c51e4159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bc3bef5f2a4cc583d92d66984c8f2b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491ba8b79a65d4c5d84b33efd58fbf50161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54413a5b2306002e35adb36e938af2e3162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cc52d04a21187ff0ddd0ae82b88c60163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6157c85e421e128926d31872ea43c9164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e419dcd6888876e9456336ba1d9a323d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f07c1ef9cddd3570c58a84d9e55602166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df557712d70ec5ef55d0f00552606c7b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376d35496572e5ba47ffa1e81e31a69e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabe4c2d9b0b829b872c626f4ade0a7d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96bdceaf88c16ad8fe725f595edd82d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669ab00a097e79ae05bf87c077535bf7171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28561224566c912f9237f08c403dbf77172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f2c41f9d37b606a3e88945547abbc1173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26cc74697a60aacacaa3833e014dcc7174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67af6067f8d770ebc34333f6ec1f079175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b3098f47975a49c1474e0f88a36393176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d81ba43119c194d49dafbd623d95b9177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3026f9941c4cd6ee9ae568d76ec790178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6595abe14419a63683ddcdbb800cdbb179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6c29ba117ef03f0b7203c6f0ae0980180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ba893f9e68eb9a97dc1bdaccc5af8d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd20b995924d1f9af1a525e35678049182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f551fde16a289466f1527b4e4635e145183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d7b48572502a8468e1b6faf247c234184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c73a320cd61517e87ceca534b91f95185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999927bac2a099074122276d3cf90f08186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f35e04d6f9782d1ce145de16be72f90187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be5feeb88beec8342aa7fab4b796b49188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4598e3c51a987696ae6f21355e8a02189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da9628606d7d3d697193aae92b766f6190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454224bbf8c910270fb11912e859ba40191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f057ae81101ebadc2c1ba14424e143ae192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed38cb77dca213d495854bddd5969d8e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07838c78df46affa9678a58c01b90643194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527283c18df21095ca062747e246872c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3313499dfa029d35b1e22639785c5d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af58913c83b3e545bedc919aeb66130197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bd0e8f75cce4d9edbe2ded9c5e1589198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdb3d9af30fbdee4671be812d34a478199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b2163c141c51ad1ec9253c5899e4ac200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462d28eef51e39ae26f70e3db9c9877c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4325195c0a5948ada1ad142bfd5ec8cc202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18f505e3ccb1428dfae9983e9f4bdda203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a04c27c7bb113cb959b0e0c27fb1cbe204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ef01f2044c77c7ee3c68e293e55416205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22db98813f9c0ea34714296ac4c2b1a1206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13df000c501a9b53325e68467014faa207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2dc0edfd09b8ed534c6dcfba3f7c068208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d36784959ec448f44221a235474a2e4209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e287f4b6a7a0479a2b24a67712a7978210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78ca871f525cc03928fca06d3ea05b4211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d038b08127b965634476bb1ddb7bcb13212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c3bd37efed48f39dcae69f3f50282e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f073f75fd77bfb019561c94a2bc13a18214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de1ad19a62ae724b6f873e7eddaf5db215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7313fd4d0dcfe93cffb7476e6e336cf4216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db618f4cf07234558b572a3cc11179e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e91916eaedd8820632ab5a29cc6a74218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8899e13dce29def0415cc68dd5ec001e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5932e48f797f80bb2f47f7ed26eb76d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2debb8571bd0f31094b74f8390508dc6221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e46d7bf6fc75cd37de1a2177c61fa37222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850e89c5acb4db267a4276eebc369786223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0224eb7baa56010075864d6b986c4e8a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc3178747f5ebd735b9a51c8a77a42c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0ad5fc0540f690dda413b5b457cb20226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f094f044bfbeb396eac0fd114545f9e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bf0048f3eaa72ca11fcea843760b55228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e706564d73fd153d3019d18457501eb1229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20922514ed36b47b522fa4eec6f4aed230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3d2ca19d567c951166495ddde49da6231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccaf7118fa10ba9763e80a77ba08bd6232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f007327958933704dbfa11139fdf714233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04ef0ce297dc3203b51fb4ef1aa1593234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7b49b1b1f9389a52e1e00d534269e4235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc2542cf3d73ea8e45ae05bdd44a1f2236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04026a79601c4ce5eaecc22b2b7056f3237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a379a9cb13237d101a6b390109cf7e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2343fabbdcb34f562aa38a491497714239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60123f7b048c0292f1e2820001f9a06240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c514f8d87cfc9fca2d8865cd363005d5241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4230640d8dbe08c6be2710a3e801a684242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6035871c58adc1a1d2dfb396b8ffaf1e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e321615df64ca9c57bb820b771851cb6244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92d8ba1c8027997c29c0970e1405bca245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f580138b13a2fdd109fde57bf7df2ac4246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff1afabcb2f1d0f7e7d25832ed517b6247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8dc96a611e17d7a4cd9ee6aca53aba8248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1edba4b869ab3d2dd443bc2ab7a4e92249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c6b2550d595f1c33e6206c4ab88393250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c77b29e0da1414c9660d8fc3afb662a251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b994f384a1d43c5fe5fa9516fe8e9a1252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3ff190651ab0f43b50825a7c1d9d69253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f2ba712b62abe255c02d303d67b212254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18431bfb19fe2c4558a55fcf2de5124c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb37c142f02dc4d4c8c97c86bc6d95f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd326c3c010da845329ed0f23571b25e257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea849f24c369ed146426568d4b9494f8258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e95b5eb7462a9458450be54d0e0e22259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46a8ea9b2fd3714be034e5cb095d83b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cec86b00a497c144bf1f7e7a96fd548261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e90750a4c870294849177ad8456b9a2262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c62de5fe2e333384ccba1567baa6d4263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5983e05dec632580a98b89ce7c7ece1264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2aea08a62220366a82b65a6949f61a3265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38c10221e4c1f15a2967c6352721a7b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce77d245be250f3b0cb27f9ee3c88a0267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba04bc5f97d92e188c2ef2e0c13c064268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be18802c84b71eda5c32cd3005858ad269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b314f26919c241f06f5c7a8bf52e8d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa438b6f0ad9a93986956718b5d95687271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded3ca75ad2bddc4e45b5d6d728886dd272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abf6058a85c3c5b773ad6e00885ecc7273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4cce4e94c9c7fe7792193f3484b8b8274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a0b71c69180b776b3b4f8035e470d2275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05049f47923694f1afca544b51a9256276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8af67e29cdd654860458dd577e2daa277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee35a86aeafefcb98757acbd0302c38278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80c7055edeab116d38c5147a607da3b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4463e9230e5f257819ca43721e4a4e36280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b97de0d9dd15443a30e89643fa70009281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9e298b992bfc00c4d4749d5806bf5c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a336cfd397dd11e921912db3038a0a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4319ddeee2957cefb3ca09c7181675b1284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81afd5f030d85acc0c0c709655c35e73285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b29f119581e0c6aee46588a42fc452286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8a2dc2f5c221349d4717f7601096de287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eab8beaaabcb1720478433f69bc56a0288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fc00cfd2f35e6a0769e75f2c0a2f47289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606b33d15e3e3e8ff6730dd95b313b47290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de28bea1b438dea0c416275c831a4838291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c577e2eee00bef2679f9489986b0658b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae938a6a740d38f7964928bc8a1f62d293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5a42bd42d56ab4067c577656a46ed3294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10729b54c1fb3e1a52e59f81c501b0d295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29be8bacf62a375b0d3da02ce2fd479296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d729ff125f4aef59af8d8792169c47297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68d51d5a3537815a1ceb9a2d6d7c28f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df59b537d007c4aef0d5032fe437afc299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e15700407003fe6c045ebe88e30aaf300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84f57e42a5bd6cb1c595993073fbd31301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035260d521e9050782f689cb9a333aab302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b263cc0dcad77029c486becab2f51f0c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a6c669d7aa5fb0241b0bab6115b285304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69f7b04d322553d154c5e0f8a501b36305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9dd7af46f7d24613fc67651517aa84306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6711109057341da75adf90151c9744c3307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6670291bd569253c7072f7b6fbd1284b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7500de591bbd33393cb162a77cd6bc309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c14d8251d8ad4b0dd63074b3f9277be310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff29d9555b05f6b63b9ca189cb9e8063311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bb256a4e68ae5ba0cc8842bbd3c540312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4c7a7c6ef31ffbe2672f38aa286d51313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3e5882c57d10d1fc0ae480040a32b4314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5fff3c0b46adcb18fda2fad68d43fa315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bd9b72b9664868a4e3f6ee944fc6a0316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559773b885eb88bcc7388e0b791bdd76317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e419fc1497978ce50327952a01949ed318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1119b5e619e8febee7b021410bf9cb99319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cfa131ad06f1dc12d9c0853b6cb47c320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327e59a92d480fceeca1de117155c50c321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864d78c71ab4d345db38ea521d057ad3322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adca7bc930ed5d1abd03d2fd9da45f2323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cf219c2734b11ec72bde176902eef0324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b7c5562ff399d51a7b014eacc84ca0325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb0fcaf10faaa0126b1cb4524795e76326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d0041718b59f421051ae9c2d1099d9327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c1207f545a82ac0570e7b21d1b0f7a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda34c4d0c817560dd533b2b56d86e04329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1b2048cc10bc3e5989f649fae9da00330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0badcacda515e9222bc08cd68e2ff12d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd726653595aade9f7e97d7e469549d1332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a290fa6a6bb98493f422744aed6c1f333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1b825717ecdd4b5710075501bd420c334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f21b8256d150ca29e487e216ab142c0335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cba1521a781ac499f388cecdbcfcfcd336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1398d52c54ce381680762af463fb9e4f337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a515d88573c1552649f1795485dd61b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076cb56e09b1239112d076cf11cab96a339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6673f73e4a4207b5df9c0d7f8c5032b340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6740f3f40f3ab46780855dba5de3071e341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545657d23c5e6397fccd7375be801e7c342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2529798613eeba63202e2d2fd53c0df6343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224bebb6e21f31a4184f557a3969a704344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf417e8e36526ad785e071a1d33069d345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328d495f6fad74841887689fb5df47af346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0747d5092aadd91c245543d6c846a2347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca91722467da9da0d3178685be8d3c2348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43d4769fb946e4ae996c46f0f55629e349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0c409df62797035f8a47a8f129cd67350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1848258ecb89acdf32385383eeae6ad351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f3e7701414811595ff18807a286052352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f9c94a357b29d87f97ddbb5396ae3b353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d9a306db98854d5b32c4c1abf85fe6354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14d0c0041250a40bcfd17f65a318f51355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b039033003494280a4331ff3767d3d7a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c02d44f9276277b583a00c99291f36357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47843e928651f1e57b28dd51a94d6af5358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf38743c78d0449f6a8604641059ba2359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbd7b63d276cf540959ef91a5b12b39360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb4f14adfaced6a747dea76d4fa2155361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91de236665b9b49b4e8f38f0368b8cd6362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2525599a2439241ae022474692dfc4363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2af35ac87bd4d32816e6f95a526407364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6052a0c3a734772ef23cddcbe5db09b365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d805ef7418ed65ddf5687b18e035398b366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2ff7c144a808fae1accb7c35c67dd0367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dee8315d3b468b82f5d9a1f2c5bbc7e368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f50d8d1e48d1ad333aaf066b97fe5fb369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9c7f4707c2cbc2bddfafebb9bafd81370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f5c16ee8a34759d6593d2c80a831bc371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e559186324d557b93d3a9a51596b39b2372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd4a24f0d5552e06c7566d20f216cca373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8682c02bf2879265ae2b74d36045b68374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f5481657090329f775860f1f5c6625375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34250d510924c6db5d2f4b258c9465f1376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d4e4fef07f53b74d8e249b4b4c3049377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72c239010d40ee9f9479f6b4eb2ea76378.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>