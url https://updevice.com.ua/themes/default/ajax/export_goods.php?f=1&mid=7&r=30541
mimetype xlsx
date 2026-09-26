--- v0 (2026-09-26)
+++ v1 (2026-09-26)
@@ -1375,51 +1375,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4393b19aa97e0b8a81d4e17b44c7d5551.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868e4c802f29c8edb92f2d33904915692.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ac963384e0490ee350dd6419480bed3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11308946cbddec0ddbdb87bfb4769d44.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07437d6d529d3b62eb8ba254ef0110ad5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8108f5dcb46b380e22a3fecc126cf74d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94587c4b1c4c91299dbdd777e286b6c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575c7449905ff03a075036f414fcd4398.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ced6676862a04d6dc0df77a1f123919.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c31392dbe00f56a9a062fd14eb1ff4b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adfea2ae58fd19e356fd6fa1cd3a16711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067355e70f23176de6d67103034de9ac12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38353588fabb4fe04d567d8b6a166cab13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e29d09ca635987ca4466da2e186a0414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4322ffe2d4b5d2f7c8d204bcfb7b164115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026194bf4c4a967cfc2d2b2b33d9349516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4f95968eeaaf340baef1704cae678717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67887c49b420b4bdaab07e1012d97d7018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85cb1409d66c7ea043c1e1a224399c819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526795cfe29a7516232d42a4b3ade12a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd550e10a3721f8ee5163cb8914fbf621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78e6553c2def38f58986cdde2a9cc1222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a12692ad12821e6862f9493082bdb2d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ab196cc84578b259bfe9d277a7d8a124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e4bbb9d9531dbb0645839338214d6825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d283dbe90e03de128325ee8a318b74326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fc580dcdef7ad5ff5713583d794e5627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba8910c1c274dfe3f9c744f3700362428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e56381211925978e2a4acb5eff76e9629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de9c487ab62ca1b7c19876ce1ce569a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6824ec3571747780e7527992dc18797e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1530a9a20dc01547fc52126622b30c1432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7436116df583058fe898117f728605433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06ffbbdcf5c65c95ceb4137b288beed34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea86756a93fe40d1305c8e48e8898c6935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7315ede4edd51c9e6a66cc4c72d7f9c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf090f80d945e6e5fab1047a3cc021e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe11f6d28e4105fd96e0f0456e7a49c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ea442d57c091eb9323958d0fcce03039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034fbaef24bccdc46b602c2e769901a940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bd3675f4200d59b76d4eba840e11c141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780145c8e54be0b0d3ee69619c99489e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14564bde77c88727e8ad88cfe1645ac43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1738db03777a7029e9e2cef0ddac2144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53df2eab16dbb1f19870e8a860acca2d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e170a354149f6685cad89341c1035a6846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c39b72b42ff310074203ee44f4d78f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a93b4f5c45209bb6b44184415042af48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d736de2e15c8577db4f8a34d5c26e7f349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7321139f6e4a1f587ffb326f33b9555d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697c028691375bcff0fbaeb598a349ac51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4477432d658dbf1778f00fbb2c13a5852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ffe1e380e592f1bbb995a916cbde7053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d252d5a13c1d8bb88d70d9c0ba19f1b054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9864b23f8b68d26c23513b045d4919d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b4cf9fd8d620ffc28e7c5ef807804656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a6254c3422cb78b08aacdefc926f2657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca748f30a2e17da8e4d49415651042d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6779a954474b6442dabd7d18e1714d859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cbc70b8ab4b2b69852318a9164ccb960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefe766dc7b814eafee3cd8d66c3409a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ef2a38dd6ec83da2f3cd3d37d3b71262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6bcf88743529d5f306ce4fdf52221063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b188e996f8936bc3941777089e1c6fbf64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81a6f0025fb1f261f42bcba307bd56865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5bd8268284ce2d559191acfa8cc97866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58a56837e140237b34022b6073a4a6167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5738f1a98894433ebcfb99634337239568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f96fb33e5f4591451d756e1c9ef5d769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4694b7630cbb9adeb264d5e4aab6451b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f81fa415ee16529c4e358ee750f47971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02eea97ffd981f8fbd5033e50963e64972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7391ac8be3c149cae1cb5d2f685d7c5773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9196fd9eb135dbea17c407da0e5fc32174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71be6420941f5202eab618af8bc433ea75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db51801bd240239312043787cbdf301276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0566c6f80a2a503857d6317783fb840977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d50d48ed9624c28efc655fb142f06d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f97ef1dbe03fc67a775011524ac210679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7db9f48ec2c8762bf2a5be4cc84c2d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36af0bd11eca8dd44ef023025715b3cf81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24601304220a101aefc9b1868eff33ec82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21571df06091ffd3573d40e5752aa6ac83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc75d9e6ffa85d2dcef0eb15310a19884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8537326081ca95e81e9b3f442c7bbf9585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc65b6113446e9a4d91d28cc24b4fe886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7c5878e08b15348831d2a8b812ae8887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5809c771a3f136bc80efbb3ee6a0d0e988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9f8e30e25855cc27114f26dad1768c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f730929613f397c1bd75fb8ee40ecea90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d100464cf30ff21e9ba3eaac2fbd5291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641c252ca359ecf0794b6ebec7e5979a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed24302058a638499cdd21a277b400f193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b0a10df94c42258c0aa1b84f10ba0294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4260ceadf9b791853050eaade15cf795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e3d47fbb1bb23a29a9ab11c845d7e896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ace0b71765718e51c9a3460b9a6d9397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bbe548c09b98544fc64f0b2663cf2298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5a5c886b9497473f4276b2a8815f8399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1521aa7c7d89c01d3c7c0bdf3dcf19e0100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ceecd85ae701d75878c099468fc68c6101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946cba98625e1718acf18544f8dca3c8102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c621d4cb9d2d390b51b053dd979937103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b639c686210fc94609f11052e829634104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bb1f7def27179251b9e46831cefced105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da8c1cd7d3a35787f9ef1d804b9efa8106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75467a28f15cfc87ed4341090b5576b9107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1795f9bfb05b6cd5b23ee4ef0b127df3108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c9a543bbc17ca06902c07404fcd5f1109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cd94b57e3211041cbcdcaeb9ea6e2f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccdae1a4f5ec97969deb8eb938a0a07111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fda36ac0acbae0bdbbe952b371ef2c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110c6c1292b78ba2629ae1b1ca9c25ed113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd15070dcc1c8b9a847254063d2a5f0a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f56225f2315470029751f3f5cc58df2115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f8ab79d66c73cd6f1b21f0c9ec66bf116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61e2167a64e5ba999af4b62f3308ec8117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f38c35d5d534b7eb449ac7a90116b74118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8902ffadb155b2b2c9571ccddc8b472119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd19820de50bc15c6cf5e493ea193fd120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5198a496787bb809d45d36bec01430ff121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49877168e2a99568d122e317ea892c6a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df741bbd1e402d970dde81386e6a61f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e284d71c2337e14a0b04cf17c948bd124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac829e242b37707b0a3f8fd357f35f6125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8d2f2beed7364ede45e95cd9459e13126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049f752f431b4cf5e5278083f39a50d2127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239c53a333f451d86f97dda590011310128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac155d714ad0b27d718ebe69ae7ee3cb129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc3b7bee8e378906889d6c9c01f5902130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25401de95b4277dfb6a7467c80bf8b4131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165d078578e471b8ad701c9f94b31daa132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585e152bdb98455bb8e4cbdbdb3758dd133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612c4def4ce0d8daa941f56f43a810ff134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d274ef79d917d7c36d37762fe8765856135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a04b2ecc158b1967d77de3adc376c2a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158f3685e46daa405cadd200b09964d9137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e57951c1ed655ca22fe4b69fb3f81b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52000a949c73b5e926e8aa6ed2a1e4d5139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf1c4a676e3d3c5b8887a20249411c0140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090eb5367fb8a8fbf274be84d7508af3141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004b178fd1229fef6dea97bf00a8af28142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14981a144657ec6c899a59ce8e4c7d00143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad15a999ac0113eaba6657b470883ae0144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832a8edee0e136982a415e7df9e2c4e0145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5ae1b48617288b4664d56b471bb5ca146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03313b7bae9fe50aa4f3fcd948899621147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9fa9d78efcf378a4c688a21fcbdddc148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859303e5dc33f2d1e5eb6d2aa7a660cf149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8d99b3597fa7c9ee9d59429ac16c28150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49345860f31589664fedebe602f622f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5f1518b9aacd14fea969ece73c1bda152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fba4e780bac464a6f237e4ec90f41e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9312a1b7119ec9ee7d298a48b8f75493154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79988c3fd2d6933d0c8b8ff01ea0bbc8155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c6959c54eb93b1b36dbf4040be4325156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7d02d75170b4c39a953995577d070d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b6517d52676c941c3c71e32e21dcd1158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb00f92dfaa4407b36d4168b24d31454159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ce91d7e5572a15ade595277ad2989a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c185a3f3c450fd085e06f9cdbdc96469161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5984efaddf95ee86e6bac9b90ce871162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f727bc86eb3d9a95b741aca16584600163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175a9143efcaf63340342317448fca14164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a19d84db3484f87f3bf670f834d453165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36eda26e38409b33ae3bde9405451e69166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3ce5f8673a9ea65b8fe6ae9e1a1957167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53df89587069cf579ea57a9653dff70f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c2302a128a4275331c87153a311734169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192c538a2ac61a480281650ad3f21eb6170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440c03f0aaa5993d0e3a783227ba65c1171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818d1a1e8e89746ce37513436f50de02172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37a7b7c3695807143170dfbf0c133c0173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6ec48f1d10d5a28fd232f63d7df3cd174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d998e9d796a49248d756ceb5b3fd6e49175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7631cb13fc6c9f9380aee672899d0c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295c2c17cb15a110430f390baa85f97d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2054bf73f3142a11f7493c305c2d098178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd0cbc6f079f0f4bfdee3c7f0e68594179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4af6652d77a5c62991f1e319904d616180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d336b34e32e3443ffb2866d4a9b4ea181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254620573abf195c073454d8918be12f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94965ce4b8b3d53390bd24644c277d8183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fdcf8747a61fca84afbcfe8c9e9a70184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3ba28c83f93b23dfbc469acaab1cbc185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fd600ec1c3e5c7386a90230eca0bcd186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5da7e8434a764bb93d571c3e484e08187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314b1a21e1e202de94f53bb7e9f4162b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a94dcbe399cf34f8d7932c05320550e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337a82fdb1542ad3b4e7ad06ffa83e9a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373787a09ae2e5303d7e062de84cb893191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9695926636903974ae3f914fc362cc26192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2084029c71c262220aedd7fe8d0c86193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5562539713e8847fe02365c4601e5144194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3ef41fbc33d1dfe28564dddffc1b71195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d57341a49370b5e4e6f6b5ce400b43196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e0908ce5570f148f1bc07a28a096e6197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8ba76abd646721b24341114ac0a65a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4b7ee90129bda156cb5e4161df88fb199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370fed6c55a45d67c8310c8cd5bf422c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63077a642f580e6aea6462c9e39ae3b2201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2f0fe212737b5932ce11a36f4ea996202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e340011e9d57e0c4aaaeeb22d3a9a2a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd1e2128ceb5124e3b3a92bec3ac146204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e779f6b4baac96634ca717ef2c0817205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3761bd8ae717300791c5da9774391ad206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2840f5d40fc0408c6d6093bdad76c0d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66221f330a05d2f00989008e4bf9a92208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146c3a48df9c792928942ae7923a6e1d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb34f777df99026b809efb1b2d49ee18210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ac5b23b2720ac968e5ef7cc03d8271211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6ff2f9e087dd175ccc2c23a9ef826a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b7003bb873147e4da56a2500d39abf213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabd1e76421593bf0918cc215b9b99a4214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79049a1047b4a029c913baae6bbb9d6215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d3045b7bd07a329eae4f4bc69c6fb9216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c4c95919a9f6798ee894fbd039b14f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7596c1df399904b1030b3ab42dccf05a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e0315b0646ff1ee9cc75511d340943219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f241e41ba3d08e4d6080e30b1da0c93a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e83aa079a75abc7f047f31e66e3313221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a394a4298cd7a6b676e00ff1d8c43e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7923a8fe69e7162547e59726dcdc3d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865303772c4fb4158ff8ec472b2f6765224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d30aefd80a6bd731eed8bc52202f57c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b7e7458b3fa21c9b1ff1c97c8897b9226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02054fb052ca412aae62af8118855eff227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426c8f9578418a03cdf6f4aad02d826d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb85307f11648e80832261b02c7fce2229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80bae17e66135687a6faf373a2363af230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16b37654abf4c937454b3b2c8080f2f231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c6be8abd2e1578a86f66bcb56503c7232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c050e44ddb37f0779bd41872e4200c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0751b3f49d8820b71cce24802352f070234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c80be387ad5f9631deb8f0f75a9fb3d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3b8f4abb513e2343f54d559d5cc814236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ca9d690fe1254ac8151ab432889ea6237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33e294e8ad878745bfa901bdbece68d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9fac74ac7fbee900383c0ef7297133239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5877a56d640b78bffe81c973fc448813240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73165b5f6e0d1e982b73785c09660132241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c881adbdbc1534bc9073bce031f75822242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bdc9f369aca9430e120aec32c4f417243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d3244ae4c4aa6381456f33c14f8930244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becf09d14cc18c9e7c99f0e31fb22fe3245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd68feca073b4068c00548c5b591b9b0246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c190b4758370de3a8393f5ed9fcd9327247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6416adecd0529a292b99db999b36444248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00fab7a80d8b7dd4d36b8f454c312af249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290a6bfe8da1487c107454798d1cb60a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04727ac508e5b0fedfd430de1499f272251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ad49c53c8a5fd6c278a5c7fac88dd6252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff41e01404cca1b0c14c0e0a8a2062e8253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388b9143b91a0f4115363960ece930b0254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e83dd8d39f6d48fc7320ad774cfd5d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63039929e3f98627c60cc3e0f3efd0c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3a1bf4d2ce1a3dd89af3c5154b468c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea69fdf0c2f87025a0b565b8834439b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7904a9ba486c420703ffb6094ad751259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb6c85c0b0b2518383b7a76795a83d3260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d93cfa9f27a6e311c35115edc0f6e8261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7719ffa9958b74ef9d48981d7712c29b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5911e50e03a61932b224073bd1b85c0263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814fb156727ce0100631841e724b62ef264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8489d65bd34360dd3ce84005eaf226c0265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e0d7381f2ed417e3212636ea22ae5f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce0cba2f02cc6b9471181c6e214bc7b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b55b32515bbe0f52d09ca68280ba57268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0426fd728aa9ca81198f48999c6ec07269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0bceffe39805106b84479dcc629b08270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294ebddc9f71762e776ed919181fe1ce271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39338f88f727bb872da0ecc4b78f1a27272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2505c0f38eb622702d6468d8a25eed273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7715401069f47bfeffa7b466c7a908274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c381d94cc65177ab735a21abed5c597c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8f7f25f94b124ab92031a4acb20eab276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442e0099723e0701a650093cefea2239277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7342670a3a006f4e45648a1b09570aec278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe4781e9c46206aa18d4bc91451b7c6279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25885bd8c3d273a8dd7d67cae8735a7d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f67921e68941d58d171b1bb1ab00ddc281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc8ad50c20449835615f84c918890ce282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3c1c34ea0d4dfb0fdac725bbb6b88b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c916001142097c5830c5f94e50c15815284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b4262ea771fb491af551281a925767285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dec0acbf6e3910ab6fdef8dc923c3cb286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa098348f31157791ee4ee1ab1bc13a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6692b940d621122b1aa1c40c4b40fd05288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5375717f4c07133cf11def89ad4583f7289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61acda135519967377c7efc7104406df290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ebd3caf10a65e6699946684aabda5f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44b2926f582819a094e3e4b1f3749c8292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b3be1df6bf05b9dafe15f705e49210293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9c83d0ba69515d79bd1635709814de294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b23ef8ebdcc4d62da11982043e316d295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0441e2e93364009f1bcbf2c2c040e1d4296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9002160ba5455d36ad3c509aa83302297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91336da5a9452d4b1306fbcbc999c1c8298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe15a3420272640a02546d20b6db54dd299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5ddf5f2273c38841bb50e919a6859b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013cf861e4ebaf34219200afbd988049301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec20436c122b1f0adf048c061fd33907302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7296d500f8293691e8ae63e40f13da09303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc147b299564522a4fdc3889ccd0c3a9304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0187ec0c8fa25982450def348f3b4bc7305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d9f80b0f9a0ac68c7f71dbe86a1f4b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647a8c5c81b60b8853181f624fe8cab5307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8dfda3acd30885a19492b59f31790cf308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474f8a638d8a9491b3b947fe63a8ab58309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104891b70e1c141f1df0d6a2c998fa6a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538aab55f7d4f168386bb53773d49f36311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95844ff357112df39ea9f4b641a7d7f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e7f9ab847ef6aab5e515cd2c9972fd313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f097ca20c176c57bd939432e1abc463a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405dc38c82e3cc6fe23bfa4e6b45c80b315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c2474bafbe60573743da670919c9f4316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603fd1ae38deb1b36fe7e082615907be317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab0bb1123b8af0742b19f9f37c6bcb3318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a4aaab3b4830b735abb825c7ff4086319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be9331157ef9f4382e5b12134f6377e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a9ff48c23b689178ddd2df5313908a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ba70b9ac5c3980c4611872e1ccbfaa322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619ef3f677f2669ff44739da0d7ecaca323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98224a1ce3fd95a6d8b7f70422c9c044324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90802bcf489637c53a2e6907d9fd5b1325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5d1f384ab53b1a9708c29df36dbffe326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d2124dbae2e178f7d95af50e1247be327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4123c382afeb73f2685a63a5321d82b9328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82c91ec2cbbcc7cd6189f673cafc9f9329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbce660a5d7148bf8bc3e9c5324f7cd330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a289dbad6b29380841ca2d0a26ee22331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4db2ed3b3dae7247de443b2523f1347332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4727d10ae72694da0b3887316106e22c333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2c16ea22f4386dd7d17d7ccd7dab99334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17472331ef54884c09310ae957783877335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b13690c87bf5c1a66d7bad67232472e336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b25958cddd84759d5aa8cc9358cf395337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632b847889cea97cfc97d165655d0b86338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f7f1460ec52e52414fe8ec53d94f36339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba46212f50cc278a7ab2c406f14a5c8f340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9197967a1f740ac764ab800e8ef6f26341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4491a06dfb6f64785fed68c332ae2f7b342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ee5269b4ace13caa4f2427b918cbb1343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acf639dc99b3ce9da52715ff94753c0344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e0d54e19aab0f9f7fd13bfc1bfabdd345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18daa981c25d1cc4045271eee883d59a346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c15bafbfe5b762ee84ef775a114fb3347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2baed3e3dd07a303d4b1d7ef8d14cc5348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c45688576e4b18329f774aedee89c9349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80dfc3e5eaef2e5a30d2db9d7264e0a6350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c93a5b130466a533a9d1341e4da9dd2351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a949c31e8ba1578d79f87118e618e0b352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2da2546670c7bf802a89fa41f19759353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a0cd27b6759a0a0b888783680c644e354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51097804f0db0ec5d99fb745e7501969355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c939295462da327b0118a6405fc1185356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6157d9d1312ce973c5ca34d8375562f3357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432f838f0cd2ccefb2b0e2e26f6bb9c1358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4d00216fbd3bd5771efa7956469938359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8335edec57437492b71bd181a2d029360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b622506156d9866704d766d87aaf01361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b88f5444a3ebbcad8d96c701ae0ca40362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad395f554adb8b29a08d4dfcabd40605363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c696254bc8daac7ca4a678141d7397364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebc7278cedb8ec381f8c77c3c746e97365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390c61620968d7869665052c20747676366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97defdc24f20b7cd1a9f8f496b60939b367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3593cb1f147ad20877c8776da0cea9368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3425a630d7f59d32373e0f1a9a5208ab369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968ed697685017434505edf7a15ab045370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9ff39c49d9a0e403c3a88e8de955ce371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1021ef2f07cdef33cdcf591a8a2ca8e2372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6455f2559fead95943aafc32fd540a65373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30664629b45f4a6cb31ed639d0b4c30374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208d72405c2653d26382872427664b1f375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb8d7228b1ca177b904b8a354c9cdcb376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9d3a5496477a387e83559c9c4fdbf7377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6074b23680abe0061140118c827189378.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be31774904388ae57ed91d38337650811.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fadb47221591bf82d48d940c798170f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adfaed380356144be05539e14c6f9e03.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813a11f8e7b99d68fc62471496c94c674.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55452552d3ab66d567023e0222098375.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456ad9d3db559d0d5f00cf5114bb247c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590a8507540c533eccede019b1cdda137.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0715677e0f27c0b2a3b37ccafd0aa8a68.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da8ff786c247d7f31a36cdd68b77ebb9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689cb927a88aabea08943073a4566f8910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd6d12a9de53d515fba79e6b255559711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930f9bb8b8a4036bf16a350b244b5cdf12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef815c9e37fad5edc0a07265e8aabf413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879da94ee75b780518833818acc5f44b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b12fcb39b1eb75ba2491c60e3ce327a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead9b8dccd8130ca3c511b9191cf818316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5be972e579edf9dec835dae3b0f526a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77ae10ba44c03ab1fe757abccedc6ec18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f950e648da91eefe52af3a7237dc3fe019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460d74123de719773b8c01c88bd09f3920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28310566cfd5e02e271760db9b7149221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5ea69ce42b3f69610fa140fc9f0d2922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05eaac6df20509325237e540a4f7fe1923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224ec3f31b04b8ac666b938cd2ea019224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb7d1560609a27e59a5a42ca2a3166a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0096dcc79958d7011434d0854ec3aa6926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d958f24b88be51ae57b214b0dca340527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca08c3b52e9c3938a0d11d0af1dba82528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7238aef6a3638531c06b0b687f281b0029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab222816f8f36f80da9a93704d3147c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2edb5eaf4f4cda07a6e4b6f44b120731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd212b28e09b7cac0fe82e33e5a231d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9233dcd752a6498d706ed02592b40c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4623729fee5d3a4fc42118efd8c67d6934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d332aaacd21fa652b460561f8c9893935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4435b56602a3743c34c03a360eccb0b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa70d3a945751d7f47354ba4999cecdb37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4b284971eee66c599d0b5cab360c1f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba75dac48ea2380c0e0fd1254bc2729e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a29d41b16089b220013ecdce569fac40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91c78c7427627c39287ca76eea49f4641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c19aef7f0f2bbe64bb0c31e0a4948a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849f6cdd7bfcd47e15cdc9fb86be939143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bfc7e5853886983e5482077f208c6344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ee144477a77a9c917d5d14d70fce1d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243959c80a20095bf2daaf4d74a32e2046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337ccc27a676390012ae252e798ea42147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d6216b93db588d906b2a521622ee6748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b93f93543bb1e416ac77686ddbd7fbc49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec9d2da48a40eed0e10334b9fdd8add50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16d4e857ea0c7b20310e3b37339f7ae51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b984dc15ac719d951bbd56a95ea6e29452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8309a49109ca1be9f4dc1100c1541553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077ad9c6c940ff62ea86337d6d38d77354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7a745c79e857bb9a4356b79fc3dd9455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b7592fe609b34a8e7441ba6173fdee56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea1adb8a10ebf002a9327b8aba27a9257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e901dd6b83c4b4ed1cfe091fd7d4b758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1944ba268d1a3de92791707f8e9a9fc959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0e6c91ad372941dd67ad816dab463e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119d0ff843f976ee3641c08dfb18026461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4cb7145d29edb593d4a4f370e4a1ad62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333a62977a119e6bfa5b0b0e16bd1d4563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0f71484cf140a94d7f7209b9431c7764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b69130bfc4d95991448b0dd35f6313a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbad90f7b390300da12bfbb7ce1673f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ceca8f6e01ff87c435ead7f5c7b46967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec7b954c35fc4a1a508209e4d0ee73268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6501441ee87dc0579bbad52c118db2069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b2bbc0bfca06bfc5e35ccbc95e0b2870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7e1de3b1eb691643d831d2a4e5857671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faafc755f90710d2eb1052369c39ed3872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa9b0c9209a11ea0cc90000bb201b5a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9ca8ab8636b41831801ad14d206ec974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb135f39828a6df3539265cce0ccab675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe6be1d025b23f848eb59dca847ad1676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ac7968519568bca43bda239a0462ee77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2de919c05a58eb3e163da3ce4bb40578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1546c2721030dd7287e0bf87a3dbf179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45af5c544e2f7b2f5ae42f75480c265280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c34ba44e01c79e74fe351255899227481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c7a3606189fc2f826f7e11ed6603f882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ddeead47b46387d7d5b69acee3b4ff83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9ad482d653872a61fd61c7581ec57084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385c0140fc2d5727cd541e81c316fd6d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f84b72781372f68703c016c547f09a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779608eb1b000b7af7b5422ec4e67ce287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401991ec5e0a4f7661db879cbc06ebb488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6107e7d31b08aecde514ee7177f107989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef5b8ec7fcce9e2b6ecd51791243f6490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22792ab8f4da82f31dc3cfd964c00d9091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d21ee19cd6a3c6edb24774cee9c4a8192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f6e4cc71fe088f43b8f57e3e3a34d893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9d7a3983001b587eb08ed53ed2462594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8746d2be29b608436753e8fe4ee5512f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86724c9ef87da2f69a5f68460f8dfe296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf18fccff250d466c9faff99c624a8797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3777d0196efb833f336c775c5be9376398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c04391aff2aafbc5e7173878b3b45f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bf59b2229739196fdeeb530aa13084100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0970fe2d9687fa2938432a68d88f605b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093aff366da0c411621db2d60a229694102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69ac9f04a1d3645397ffc7233e1608d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8a411d04afd8a1e9cacd95e6dec5a4104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8851ea2416dfce9444de765b54645195105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34072012744736f478f8c90a26780520106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcd07d5c84ecf86cb6298bd79373acf107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6e2ab5f40c50ccf4462bd503dd9b4a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3dea66df70dfd4fffe75c064d2e655e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d942b5e7bd7c37cb3df41bd12507613f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa29dee3e48f5566e60e1f017245d60111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bc75d2fb860f0a7aeb5ee3374e22e1112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90eef36aa8a21fcc7c7ee06799c6dd36113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33337e77b1e6117cbf79c2c386b1b318114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e744e3480491fcd484b9f7daf4f723d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7258808ebbde379ba8b3a9382f9e5a6c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382fcd15ca4cbf906aa1efc6965d5750117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3df6a2af99e8d447d1761c086f59cf1118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73f3ba69e4ff0b0dc98892410b6c4fc119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded9e1e5cf5635cf4a8fc28b1c965d12120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705314e2c1e4d20670c7c0c24cdfee91121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54a45bad5e4e5b6ccc2fb024ab09591122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99038a29bba344b75a8988ae39b7406d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac51c82212156686fc15e00a3c6a21c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afab36a033f36f5eb9abedff96a073ca125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596d31c0c95c4be3c4feec0fa29e67f7126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47557309972afc011f60da233c974f08127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac0d114a9ddd2ee039e4fbee78b82f7128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1304c4fc9a0f800351d9c55d795961a5129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281ed838b317d4d05d140a498fa33b95130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781485e5da2c198d9b6da60e877211e9131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ae02cc0a7e7e435c1ea2ecff0aee62132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9595384c266a551103e159efc25c15d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd774db1304d0364f4529a550602215e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4cf8ae14917a84d7b36bae3b508044135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34607da6a7a716e47c7ae3c49878a5d1136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae1a7fb36afe6ca16e253929796a6dc137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0929e8e63de8d92f89d4d641a71ffd138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5193095629c92e183ea6fdf93bf7e6c5139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90dd7dee1b5a25696aa95f8c00c9efd1140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22ca71ae6b6324a3e02e48ad209898b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6c0d5f5df6cc272dff4b0755043374142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b643825bbeaf5e35cbf374e0f9ab5e20143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620c948b12d7bd29e66ee63c75aeeab5144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d927ee29ca95e7e033d5bc7491b082145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01b344ea3992f95f6a6086cf4ce8c96146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28505b9ebfcded767bd027541e8a19a4147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a454521bf8d036614ba0bb92696c8c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a4921bd6eed4d861854b181f4b5268149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd53d7d925f5233cd78539372c1eace150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863b60da12d50c03376877fdcde550a5151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e1c5ac6c6eb8c9f189ff4dbcd8ad2c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7871d7b345cfb8846ab76db9606481153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41535230408c38b4773a0dc77ab80581154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20db11ca6555abc63022a12d9106ccaf155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7265cb8f9e86bd2d365ee85637b249e6156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecb0c5b3195bd2136c20c8ec00cd1a2157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115425c3f8392bf82582c761303a03f7158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffecdca5338d6cfab3585f4444dc2c4a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3acfd9f51a84b02f1e7dc16cacf19b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c3e3672d50ba15f25da989a0f9d3c9161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3f5db36d90d1f7d46db5f3d4bc2129162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a69d7217647793481b8c95a6fce94d7163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89b27f7e2ee1b96ff59f608f9a2109f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ff14e19c4994f9bd094b4c08882d28165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee9515ac04d447c5c88ebbef299cbc2166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c737caaa00ea442cadae1eb50b3a4fc1167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5081456d667f5b10f244d0d714f0eb0c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57841f8c1bbeea27e81c95d1a37b30e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45de79d2536b7bb2521705451d686dad170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc82374f8ecef024f4d28b7db577d66171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431242073cdddab54f77395b5fa7a49b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f39b41c92877e7f2b8295d8640199b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5072e7950873e726a2df6c3e31eaa2174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f07a0328a9af2cb738d6941d184fd6175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a853c25906fa3ba4ea721a0a9f8afde3176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c12f6c1583058a5790f98d0a6fb1448177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3dd380231c4566f5885cf3d1549553178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1760ca6d3fd97622ec94f49314668dd179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c8928995aa8ed276544fd2fc819660180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0892f6621649ddb7559a947e93186749181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba522d2914a06c3be8c5dc774621449182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16623697f4043e54e40e6a1c240a2d27183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e495a988f242b792ddc0644107413165184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ab83d3fb876c8454859cc2893a6319185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b854e262485e99b6e1ae671e37f879186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4a79887dc0077526e434077b5f0d84187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87172b45a2e78675d28adda17b6e051f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3667a01856c4a5c4aed23b0ac0609f37189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee92a6c3123ead09e929027334217b1190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daed286ac69f8c75ca2ec5ffa2270db8191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5aaec1dc034ff9a9f27948829ef859192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368a987cf8b16946ed5fa2f0ac50db04193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d185dc987924d6196f2d4753677599e4194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15827efce2696577991cdfd698315968195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d0e383a12476ae91e525576ab9cb30196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b144fef0ac7f0243c665633f7893082197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b254886dd59805828de49dea4b3ced54198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d3d54ef8dd8c49990f7882e2d56e16199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1184a93b31121727d052739a7ee9d478200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f16e6edf47cdd6322f8dc99f1f922c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7213100ea1725e6a353559ce3ebc644d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb95c5f3ad0978b4cf09fa4fc83cef7203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0932ea29c52fc41c7ef71c8ba0754902204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8d4d917ed409637c887466291537a0205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2edad8794164c65c1566812e4a1e1b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb5443444851b6fe98d0e2eed0bf293207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079d468b7d8982d15dd1df0dfe24b000208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509ec446c6f51a38d0849e2112bf8220209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce62f57413bff842f8ab63077700798e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e8fec45b198d686d3e40faaf337d2e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39455463f9150595cde962a03b314ee4212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac75b84af3cbadc34e1bd0805337697213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3313ddd99de0a8ee8dfe843aedb8808214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87657c54d89b799798253f885f59fe97215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68021d40e46431a4d81fd8181913d96216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82870f8068a2eaf4b74096878bb6a947217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596538f38577b5799dcd05635f315bc4218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387a1c4ed92a3d4b33c8a04fe700fdc9219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9650a78b1a3a27ca1e6413f6180f48220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52207626b4e9a97d725269d0951b65bc221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4396c5ff19b105b640e2e11374803b08222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbe09f38b39a9d1e3682d8ec0124d66223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350a343bffdeb81c84d298517c480d33224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475d6be872f15030eece80283cad80b1225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe8b5fa131086bd72d4d394808e11f5226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf18ded29bf2519e84bdc1ea0410ffa227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb2cc0397b3c6b0464918964e8b9ad0228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356b17849860c951638234410fd04070229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e376925cb47f92dc520e4b54718d21cd230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e115aa769ec56983fdea1c7023919360231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd06f51d7d2450dfabf108da7986f64232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36030c3e629368cf49571963dd78b824233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2373c431a3cc929594b2f875c0d14c0d234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e88c4b4adacac5b53ddd6299587280e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58829216bf279e15b40609ccf35d4ac236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc2d76d7453c9a8472faa2f54339821237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1eb2d7c35222921ed4b073b5bc7fed238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac935653e2b6dd2280e1201ae9ce3e4239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687cad5832f4d5503f4fe5cd5e79ff86240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2112474948d353f5544272f2c9fe5af241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2853b068811883a4bda1078d60efb4242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a69a3148036996889eacb597de2351b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b837ce08a552c4d3bd7656e4738bca244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f706043d0c430956590dd6ba88e8f7f8245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838baf01b71eb1f312f888c4a844fdf3246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345f75e2bcbd69af3112cad6e2e99d25247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ac02f2b891543ad5eed10dd6d1f182248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c696e4f49c935c2595c834a3c0856372249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40176ebff21e95172bd59d52d323538250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340e5f88897cb26b1e030fea8b529add251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d1d522e8a79a6886c8b341a3850cb9252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b982a5b8204b7e49f758cd8089e0a497253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be005945df67aca1ac78f026ebf853fd254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad1c26cb1f46c3b3c06a584c1862485255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5d48552ed765ef378d79b2ca08e02b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cc872a7ea49c858f1e293480f2af71257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b03a696ca0462deeae452d1e4d9c15258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c3089042aba608672654ca2e2fa208259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85d5b1d4c48e53e43b0fe9a8477567c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5080f1b9e4af2d28d41b3094b57dcc77261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba032113d23e4ff12d81618bf0db0313262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de9d938ad922ebc24bb89442f7d8412263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035b1aac131fd7ef3e491994e4b484e8264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4d694258d377d6868cd1a23e8b6c5d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05e648a2208cbeca06d777c1279b6ea266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b54202f1bdf1483080b7d4ea4f8ac22267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebd7148651626cf7b0c8968112e0f0c268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b309346bf5b9accd6fb985ee10f608c269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61e104d46d1747daf8375a36c92b32a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4edcf3ad0959def7d1e4b69a7adc98271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7a38fd2ad1312af8cc0995c52ca941272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17613b3cd03a2adfdeac1d0ab88e894b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4896188443df1110020ddb9cd46b2574274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373d26d9b0abfd555c0ec9b644e6ea2c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e4825b20d75b0eeb29a4044b74865b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c346d3d46097dfc08db652326172e905277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c654e27729232e6c6a8925d8fc1f40278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0527260301178dc1102455ff357c710279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44dc8324751fc2bc530b53552f55e9b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de54610cb37bed3a0f1036cbab220ad281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a2e25abdde295a58eebc9fd51e4260282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1029e5d9441c44f53a45479dd125f62c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3e1479ca86e664c762ef5312e0bf92284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ee95bd80397b6c4dc37fd1f4ec54c4285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6197ff08f5cecf9343a89dd5328878286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebec7d32c42ae676977153b47c76ae9287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7261227804b4c17f76de637f6261147288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3f41ae76da4ec87fe57ca49951a4e4289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccc60bddd1f15ef2dab052901320914290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6142fbb5d1813cd51769585083768291291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd1934a3e576ec0e8315f02ee343c5a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce087bd2f5e08d0409a49efbbaaa464293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563a6f3f5fccf5b522cd5f57ff806c2f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcea4fcf799c8b0d52353d102176b9f6295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19444124e7fdf8140b31c3c9e7c39f08296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8087a49cc6d0ee789dba724b7be7f6e7297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3471d24967b31cb84b2fd6a1feb654298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61d4432fa879c120d732bae74753e6a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0dd10140decb2bebe87fcac4118f319300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b6e41d5a918944839cddaa883ee80f301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cae1abb267e4c332e77eb33e41593dc302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a671b5d236a49ed76cbe54d64e85fe303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478966d0d358ee00c8be7fc2e1df7dae304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc8a8fd37fbcbcae1b9b3a89e300a1a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e11bc68d210c26949b8d1d7c8d79196306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646cbac1b28a917d3fcc50c6c67ec2ef307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9d8d797cee651aaa354a925991ba3c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e4804a250093b568f2a434b3b4e4b2309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee33c036a0ea9ad664c66c8c82ed5910310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6908cfd02e6df4fcde52095bb4313d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f7cee2760ae787a36142b3a7b48772312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef1e4822955adec71dac5c127a46a10313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c6923d95825f49af52a282cdc44878314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588ec7b2cd2bd6af90be46e72f40941d315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0011874a2e724f2f29b120886142b3316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc60c0e3d52cb3b0e96b17ccd234ad5317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0140c7a3e2586a0bd52cf2cc1b94a33318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8028de8ce15199285fa93f595c14ba319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9d07f9497c4561cd33c0227d07e0ef320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26568a32e4ee35c074c2504e5b67f840321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b5d3de72937f55b731a2088b6293ec322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2585836bb3be01077035f18f1ea15c7323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da05c6da26cd67993c42cca5924e737f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a93374201feaeb77f8271047d1e180a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be64f3b49549027e4f6649783cf4c76326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007f5026e4e7c90f4fb3dae4ee22399b327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd76ddc7882ab4534a5b11dfb4d0832c328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d77dd2d29f4725c0f547f24ac08d88329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a612a1930923535504379d5ba41458330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c091c76c7e960adc4bf556a87a8ffd7331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc0ece70e8882c09b4b7b339e4fc5ef332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c6104bb863619921b08ed6235f255b333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73d72dd9724b046ad8193c40a28b30e334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa649457d316642312877d49da5303d335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a6c7761712e413ced1f51efeca92ab336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6177c59afb797b0d72f9757d164bcd337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b5afed46f6c6e0ae4de229fc4127d4338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082260b6b8249fc2db94cd59ef86ee42339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412cf34e8c1de6cd39a46e6d1ec65a5c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625541e2a2fc5f77d07b6f4706b5caf9341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6616fa6f87a957a076e316c8c91e7a6e342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61ba5061b0da04c1cf441d7cdbb81b9343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7926a48c5fe3536a8985f4f1bba34ea5344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d285128aac95ea7a119dae0383bea4a4345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048646615b0fa9a82df502591d8b4927346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0ec763be5b75fe24284d6b6c588c3c347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef30bf4339962de19b2cad35853257e348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84863426e4524b4e9693f29b79324b2a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8d3b299ce65bf1a426a43e1cfb5b08350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fb9a7c8f916792ac1d30d25ae74e93351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8651df5877aceba656e73f87622b9eca352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3bd605df284f53734722dd6b2ef731353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d47571e341ced4675a176860abe03dd354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd08cc2a85865a1d91951e141670d5a5355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0297ea0db14df9eaf75f53bd2b8efb9a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1f8c412efc5cc84bc09650b1f87a2b357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3737af477fb6467679d65723a87611358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3e976eaf485fbbd47da5cf2c04739f359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38dbbd9c8d8610715ae6487e03c2ea7360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c31ec2c0856019e4a9d25241f1bb50361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e3237cfafc52a0f890a3c342ee88ef362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d45ce5d36c2db6bc1e6fd04d40a687363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fb0a907ffe0d5352cdcb6a926ec14b364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e15db0c83c2ceb333b01dec11f37971365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424c305fdd0575d37be03a9b14a17211366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d60b3faad0a9c63c121a3215cbd86e1367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b994212e4da52da5a9287a464de5ff5b368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf427ecc8213361d576b1f7f6d66d39369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27239c59bb801fb1ee8b0925faa69462370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97905db93de089c87dc8c083941e647371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee910c6c8a33cf8d66889806aef122a6372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59f452f4f9b01299561b765d17c4c05373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d337a1a2c5258797518a1658ebeee87374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adab511441409b6acd7f8e459a1cb796375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9e13ed5b1851aa02bea92e7764d585376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf435fb3540a1bd97fce7534cac3f887377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9ad4891fa561b300918af2f1a08b76378.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>