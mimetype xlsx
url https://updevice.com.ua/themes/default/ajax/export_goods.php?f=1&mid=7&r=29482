--- v0 (2026-09-29)
+++ v1 (2026-09-29)
@@ -1375,51 +1375,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150c40be457688a1da11e8b0694e98cb1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61528f27957bf6fa3fdec9906be024ee2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c92ad8a75fc5bccea5804dbb1dff023.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fde87ce4ca24c4e00dee96e92f87d54.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5417f21fdc431f2ba79392d2eb0c9e95.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd385acb46cbb90147e8bf9fce3a3086.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b006c1817a89af652615e7583e315b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1f7bbe2a70ccc7a8c548dc99d745fe8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692751bd3e7f835a85d290510dc78c989.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952fe32585ee7ce3157d0a74aa53ca9310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff4dd10ac73753b21d287b8683613d111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee6509807e5b2d10450a225fe7f795712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a2dba67093b59661083dbe0eb030f113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c9d92f515dc3717b8b96bb1adda8aa14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bad73ed9a5c6bf601ad493ae14020115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97ae7cf933993df6a86571e4c662c3216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6033cd10efc202ec74fcef35c739883017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4012f754da2afa3a03fa30f525d43318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9efd05ed0d9b9e47536f42865cc16019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7faa404299495f072978d01f9471b46d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c24ed9086eee4b907184995e1a3e92621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca12c10a483a5a81e2a5f040a3afe6f022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36908a91f88ce9a540dceb3045a5647c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec67a224ca61ce08ae12d13d4c94c23124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132b07ca108416a71fac51249c310dc025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5dbcbdcee63ecdc093e68a40f236e526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a94719fd144b2cfc72ca720d58dce5727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c255a81513d89378cd63daf73f600c3528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2418986dd8f6ae7999a690bd25a194bc29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bfd0bc1b1205a5f0bd002d4ea8359a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edd80c777042a963a59aa0d1e225b0031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9b2d29121c7c976621658ad44053bc32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227c7b623d271058e8532013f974e64d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accbcb0fdcf113c13a950181cff974b334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204b7aa2a3d2836131a11cedd4d0d79335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211624c50f2d33846ee49e523c19d3fe36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb8ff6e53e1569f8820ff6b7ef3c24c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c1375943cb6ca1a8d39104c49f5add38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625fd05e806f2c3d19f1b60f3a424cae39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05294582597be6da233c8a33e5646d5440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6247568744c3a39dd47d0af55fff3f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e139c9507bd830cb858f0cba7b9c4e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756ec72012df17a46164686282e47a5f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7ef8b57fe793cdb4892c901d1af76544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c856b909559dad6799782e6ee8713e4b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3168df79f5c930df9efe5445a952ae9b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9071da94f509896b390ce4e7a35375947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafb93ce04cd6b0bdcb2361804a8fc0b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecaa2470f0396eaa8d78bde1b588f99249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c897cf962e034e1ded777d55896c01fa50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33437d909ad13c5959603af2f1f85c6551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682689259fd6ff511e404b41a3594c9352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef3b40432830cd25bcc1fd92d0c802253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65e64cd2f2fd3d5d3bd3269695eef9054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6aa50ea8fcec2945e72dff0d544d2f655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f951b4e6266bbe8dd932c8cc970d5bc56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258b249c15e849132ad7dfa40da6059357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65562a832b5504857354098c463069e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1e8f136d99c66d3e71d0aad903df7659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2145da0918647e132f061a5efa92c960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef5f6cfbf6f21bc0bbe8ffcde6f9c7e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4619d2a09c8f827d4e37ddb558a6513562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c674479f0d30dff2878fcdb7b1f2bd63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a3af5b213a323040df968d437d1c6964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf4d3e60c2ca3809c2318bc90408bea65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90866f41576302f45fdd9598ef77e0db66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849758676393112e3e2013ce7f96b76a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f4c25485650c7ec0342b349017fc0868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190fe444327383c52a2058d3808c31a369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c0826fdd64afac7fb94e9bbbdf2a2870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5112a2b7126f90675478e8c405fce371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c2cbb82514f6f19028768de8b309be72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26699650ec7ec8fe56fac76429d35c8e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bd10959740f01827fdad8a6b08a31a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ecb541b26ada30a24ccd5c8fe5100375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f6a627ce659c68e1de4fdf7b9127f276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0019012daccf699592f02d6032e6c777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150360ff271c1e67e569689f3ee8d6bd78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab9c1e8b067ce4f7f42429b1bc1d6b479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75dee546e79a02dfeec42ceb8e86ae3480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e713cfdf4cdf78679c320875e96194481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0f09f22162f240df34f370c6ed115882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce037a434be35b6d2f391899da92e2583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc1e2d9922e6c2c767ab7554b382a4584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62477e23711b335b36aedac8a05c419685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96bdc9e95ebd30c81d8cdff77817b2986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82641b6efd14527c05da78442261b4e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87c7f7044db60e29a9f9c442508838c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db59423ac8ca425bafa92e7fd46a2b7789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3b6692058bc753ba438d7d51d66d2290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d51212c12458597a8757f4d3a323f291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d5c7bb0d1451cacd841506c8f9dbf192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19356d0b3ed3780e5b313ce210204bd993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a99664ba1036b6e56e630039e003dc94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931eb340c104b7e50ba2a5e22a970cb395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00b8b22c2fb76242b481511a63ec32f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfc91beefdbc650e845187a68271d6a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a7051bfd2ca1b3e068e1ce417787aa98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f7235c47e016955847eec524a338ed99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ff728554d55afc14ae143a91add29b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad3107a245b90eb89c97787032b3105101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed3728cba1bda1a00fbb65e68a3506b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4b11fbf8cc9f80a0d7d36993929ed2103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7370db421400a9257c2e9215c2ae56fe104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b585e145e9c703ce5dec58bc9a587132105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543d35bb5f5dca4da20253f781734cfc106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73608f7dc66ace31527bdb05c4e3b62107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0bc49ae458f8c6abe179b0b676c130108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1d32c82cc8bbdfb526b3df6581b604109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394b3152753e50b858a4c4a65f88cfb1110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058fa14b54b1b0913db222348aac55b8111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dab0f80e369aa45b285319413bef7d6112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6677ff470a9ad13efed9c04ca955ec87113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d94e6fd0f0075dfb78904f51597c5c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17aaaa2736c7206d413943a2a3e922f6115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37238155af707122ac2ee0776f440741116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8792d4d311b24074dddf584abd45385a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09058c6cd6655483871fbad98703f26118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e070e03891106be33dbce2761cb5700d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a82ba518726e38f816a519bd3a246d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87c2380207972908ea4e35966dabccd121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e806997664a1139bcd4f1c90a9efe474122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10feeb51b01db88ec4a50417f138d3b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c5ef5640c62773abb5d211c0865773124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66a81cd11f571f233111b5727dd17f5125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5e632028fd49b9800a182cfb3cac69126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3509aa4696e0eacc11ce400fb38fea127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8e0c0f75d063982c04f074b9391ee3128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24612ee7e28e93d8c4006bb8e661c2df129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a22a596205c42dfd235b3f6e6d277d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6e996a2d77661fdda885850b0a16cd131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9734d351e5f2d2eaeb25cf756e194cf132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6368244b5dc75fbd334f2606470e1e06133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c476a3dbab7b19d20c02125533605f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0e9f54535ad06cb5abfb94dce9b60e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5a81b00ae75d3687edecbaf587cfec136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88da70a585b808a1ca3571252c587fc0137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfac201f3035effd0759b35a7976111138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358c375ae054bdf8b5ad9aea388a7204139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8250a2602d202aa3d84e15947e5aee140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e33aa892e2d05c88715a32af1cc8ec141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b80b99b782ee0f58e70e84b5ebd8e05142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64e9f424338d037f4961ab2de28c129143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a928e57c03eed651d1dcbe04acc335e5144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5ee7a9de0f33b67364080878a4f211145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403d777d03d98bee5490b6900b009890146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5035209f74fddaeb23f414fa9939471e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b70fc08c007583a89ca90da1744bc28148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3968cd1515b30dd71b8f44b9d0606149149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba6a6a9f5dc0116764c083dd2e5cc4c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679f54e33d7baf5b84d3c8fcfe8045c1151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3986206689a4bbcbca673f818e7ee886152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011b64c680478247a5a93f7bb7c8fe08153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe28edb6b42d4c73487e071464c35db154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980f1f061c1ee06b478d3adb83a02d86155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8cc7c3b82c794e444b0de617233d0c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0200695a40705a3b6fcc23008bf09b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36cbb631477110ff13c0c0c22a6cfd9158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7b3a26c6f4d8b16405627f88afc72e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c8c9223c45fa8409c04d1ca16a7c1d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf6e051432747ce620f16c68e26ef34161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91759a9f9e3f39fa4507f72ea3c1b3b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a2c8908998f06a17b0a7bdb1f94753163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b78826b396b1b9984577369d8978ad164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f15740512b52ede8984d56f9505332165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d531915d1f38241b329ca7510fb3a2166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f67db1f52506eb9f4e2b8d003fc9c01167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3eb2ecb417d6e2a56c5aad0bafa2111168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bba4432d6e3c1cc9c749ac505a2dcb169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bb250509df5c5c8917db38bce8ba62170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae9f40ae10e61859141503ded51ad9c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28cc9c1a2b4112114d17d05ac27404f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddbd919d9532b460678fd5c5cfb192b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df10fe55d16f85f22e94bf953d5f936174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf68a5e3cbdf36db055fd7460d07606175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883f572dafc36900cfcc1e69eacf106d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd39790bec434b9fee4654cd9d0bde7177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d19c98132260b4ef3e42e1e94b0acf4178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44af9816fcb0164a37009805840eb8d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1a904c0ee029cc8be8e27c9cbb6a0a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c97d373ca4a9e640b4656cbf565a67181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a81aabe587d5286a13b3d6ae30ca637182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a56dedcd7da34f3a74f1270b30570ac183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e0f1ccc08556d24621cdb40f1a5001184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2573dbc8de423b6afba2b26dbad79d4a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01775e1768be1dd062e9a57a8f98455186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b64e294e744fbec973c6c943f77567187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff17c112d2f020c5e7d3165603eaa87188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9c63824ab1a603df3a5a0bd708b8d6189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f6eb97d8536854be5e922ab1138527190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc09cef5dd68e09fb2440d3f78b0645191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58fc018b6589099d6387b4d058d5a1d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3896d6b26beadabcca6f42169ed21f2193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadee969aea8b9c55145b254b2ce647c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0412d1b6e8cb17519eb20128c2d01f5b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a1543d1999b98057eee8578c356ed5196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9add057d876774cc8ba989907d7027197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0bc6b22748b7d6ef6aa372b7de3656198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f8042aee5d64d4cf3b5d57217ed712199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521a632d1f2e66d05db5ee165fdd19c0200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0817a9c9c4e1a8d941eaa444c4f641be201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb43786a4a372742b498248d489f23d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc454064e7f860e7be78a50d1add436203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9943ecf84ea967a1890a4bb553e8b4a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15ad7d1e8a62b9fd8907bceb3f4aac3205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad6e8671c43cae774ce6a4e5dc9350f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4e161c4a5f7c74fe50ae9b3ed59119207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b15d0f29745817fe6711f9cb9dedf2208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a85afe60b559e5ecfdc624eba333211209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941cdf3571c562a9e156c39709409359210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4b7c4b008a32afe4c6d0d451b5a817211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e575ab63bf0fc6f038e3e40fd8be5f22212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae6bce802385b3ad58bedb5bf68e3eb213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6dd3ee500be32d3a2702e1a293f6bb3214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633cc905322304b7a0a19d794a2b9ba9215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d10f19cc38a1b4b825a06fc0d478ce216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2627ff0ac3a790f5b55bf7d21a0ead14217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6818f17f1233793f774880b1dc77b2218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2440cce74b2ad66e790b8a882fb949219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745e51fb0286573f5617c11ad814c506220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd60c2ab3d2c41eec490ffab11e727b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10dd5cf5fdba45203b4d4d3221110504222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fac35ee78bc72a5b30f4724f040b568223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90f6856ff4b02f61124add4773ff6a8224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0746897959916d38e3d575bea1e4fe225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f77ca11f6fdfd4f7b3c5bbb3a631f8226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ee519a20b6d79ddc6fe31c314bf83f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120d99db1c7f4b8d1b1a3261e9a2e593228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a1076d5f81696222246e5b62c97224229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef4fce472079a57f93cc7f51bcbd90d230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf01016cd055d5cff442e43016f7484231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdf58d323233acc6d3b1ce396d45d3a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785479d2bceb2d4a48e3e149849e3756233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09bdd45082eb2cba06d98023be8f89b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd18b854aecd9a83dd770a24f80fd57235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1c3c4a4505a54e4545fb647efced31236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a03b88b2d30e07b72c3dff40f3dd153237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d129ae40f29cffb097c950d0251b22238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee90767b79211d123086343f43576935239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9df0d00a1afe70ab048b48966f86ff240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ead81d5a6a784d795c72d62aba5862a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe535f48eddaf02a87fa23dfdbfaf21f242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefda7caa24257c0b11add4a5e2c2039243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc62475a97d676a9a5e60e318e30c2df244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bc79f66e88c9eb10fc5103c3acf46a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f55645ce0d389fe8e742518422f7939246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fc6f4b57d4715fa2ce27d9182c97a3247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c5d4d8f3decede1c6400d31516ea29248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3936f5c2a1282d948e694c01308a478d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe8f80f052bc2cdc02150dbccf3e537250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374dcd71907d2b95d46d18e12c3192a3251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b244f0897903eb0dcf7a3f0b179f27252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170fed82fbb83a4628610369eef8489f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903a116da32ae2e34786bfa57ef0a221254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29ab4fdd6bf9e540571cb15e36afcfb255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0ba0b2594679fdbb1a39bf2d963b73256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48683e91ee615f3b31b390ef9c15e50257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c77b1ba8a71d6dee5e43148d52a69ff258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d78a4cfd720cc73c56a2759c9f03a62259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c544029efe46a0642cd0602d5c2d798260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6015b714bea52bad8baf996021882c8f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a03a2d6bb3ba3d8ad18489e2ffc1ddf262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2e5c2b2e84edb1ebefbd9fd2759868263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809600483a51de0a6a9c0925bf8a8986264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044e1eeca292ce6cbd0172badc74b66f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdb2a7f9e57362dd2d6383a18ed6450266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cc8f124f94acd01a3f2e0d69e1df17267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a34bdfaada593eb19c4e1e89b200cc268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c05e4bc9015a7fa18bc20d94c8bb46269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f268d02d4075086d85b5f45cb6499fdf270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c287ed929a808fab4623644977480c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85a81fbe73090dc24ac54f2bad90b3f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2361d4c0064be81bb81e884ba913459a273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498f93b120db40a2e5d23c7de472ff64274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befab6bdd338abe6435e4d98b479f252275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2d4c20f07b78bc991b8e2be5c45075276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1697254ca2ab0a4b23cad98ecb0efca277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f060a5cf9dd519219b1cb9554b07bf3f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85de8b821ee576f0b240c683b0c746e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d6cb4b231b4164088dae06abb5d78b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c3dc145b1fa9e68ec384cb4eeb64c8281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4419d53963128f9215a79465a6d357b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc1402a67943d2750faafa061b161dd283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd79cff0391ecd1230024a0ef6f70c46284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da825eb3592b88152893cfcd142853a6285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e364740fb3ac693d6290cb6e72f8b9286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcf66419bc99dedecef998125cf5dda287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd84aa3be74c9186f0250ee3454b0bf288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b62f4c9e2addc59400b9c2682c988d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83cbe24b167faa4ac4f4e5cda299659290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485875fcb152b16360cd517281e823c2291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74707db851f2c1599b0dfedc5ccdeb83292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289abc50a40b426f3f2bc35e2734ca25293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2473df2c0bfb010c9a2fa983d89d046a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389abb89b4621416fd724a1dea92badb295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6688b451ea376e42c3997e7f1c9997296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9286ce5f3f9d8e9adc66c247b38e988297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadaf37772b96c55fee73b26c0cebde0298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c7ff7bfe67cebb3e219812606409eb299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a498ba1af35c28718704be6d0b8080300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdc1d643e8ba7d39ddb9878a1f12383301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde7f55c944ac26630b6df14f1f9b493302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf27809078fe8a764450b689b7994097303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9a69c2e4da3036d14c608232e214c9304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9624fd42c1f9c08e22ed829dce232b14305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b35d5e00c4c412d7b65bd715a363561306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6248302047e85149b911453494c19e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34696d129d04f5270036df9d1f2fe2a4308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720b974cf9c7ac5572583bf689631f9a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63df011d8e70526177a59816af184f63310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d925a0e2346d7ec95c841baf6675db311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f4d4dbe380778bc4207c02eac01783312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d68e874bc1f33263ad0c2bee5c504a313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c443ac50574783079846df03c5012860314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91574017b309137a2d31db5377578aa315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c2e28585254c23a8a811b637e99678316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c681faa4e611ebc4853d38f74dd41bec317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c9fdd3bf16df3be470244ac24c57eb318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc73d7d49889c729d19fdbc6debdf62319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd2aca62683f8bf694f456153b07c7a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255d699ef364c9c36e2072aa974ba5fd321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd14c3f3551e943bc29cb9d85a382cd3322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bbe3832e3f25409f3d2dd4930f6ebb323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac1e7c74fa77fb825324ca385148a10324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3739a846368687fd1d5f6345ab0c3712325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4444405eb5f11ed300267271022321c2326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5d4a680cb3b2eb99d42b217bad98aa327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37914231bf73713e267cb15242d7b18c328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfc6aea292dff5750388a4750ee1547329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba210e5aa52ae191baffa866c6399ef4330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de013004c01a2e11ea0348b39a85106331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5d443a2eb2bef241dd50630778f6f8332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa68f53b384a874703459b11005dba9333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33fd8089b0570d8035427179d2c1fd0334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e408a06c67d4172991410a879b24b457335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6890471f112dada24b28bc2def4c9c1336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251369fe96fb337a0984e789d9001139337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12dbcac1b6b404b3193a082086053c0f338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ef8a0172dff3c70868b56a9d8e9647339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587b3bc5f364adae581accc203e95de1340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e454367247b2bf7519ebfaf6ca6a9425341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7901f2504983816392de8a45448aeb2342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0ec73432964b0697d0a829b4510903343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ae003b3efeb4dba062d3ab187a68d9344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a979b5196928af458d186f855f86db1345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d3f0bcb397e1be93e17592bbf179f0346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0376027c9ef34625fa1a20a62a1744347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ad008d9f4ba0cf63f5709b95547fcc348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9f3626dbb440bc1158a15ed34d118b349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df29ba0eed5773c55e34932ef6ec3d43350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4df72dbda2fab9bd4d05d39198af2ed351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3dd45c5ffefe151c9337d15f900e68352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80e10c0a9dfda11a5a0099e4a486727353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19d28f026e30faa713545d459994b7d354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea98c0566aa51f0a9d057d112774220355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b25c4cb37652829517c6728abbc01d356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98e30cf6c50ed1672452ec41c62a5a5357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b26112ffc9bbdf1cb4bf64cd72e3f40358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c03fb5104729622bf7a0718fded2991359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e49babf3364c672627f0f46b7b8f720360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9744d14fe60102712b32c4b103c4d319361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ac7433fd1d44a57f2ba0278754b133362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3641497c2f45364722ff7430b62b3f363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63ae278e5f967e38656c6f072ff077f364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da2754825e0cc639e3639df0a00dc9e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c529910d715ee495765f54c4c6fbca366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eacb6c6a2a53567824278863f1f0e3e367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956da4e7148ba7dac74a60cfac168f6e368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03464425bd6f5679d02ec1b98739c6ec369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f638a76c2c18f1a8945e2b2eb9e2682370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8ba3c47fe91dddb2e192b6c5ff108a371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333cf7d25a667d60481c8fb804b5814b372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6630fd6bd44c97f428ecf4a18359b43f373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6428ed812a7aeb570a5db4f5c88c34374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9637e827a21987089d556f946a9fb25375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc38f08e01fd207eb73e33f2993ea316376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b414c9e25679df842b3bc5d9a842a0377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a57a5c7f11ef113baa65f713359baa378.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494f556d80397516ec8b99eceb4dda1c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9418c473aa13f1bcf0d6cd301fb69d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42cdd6f0bffad56c89cc77f1e8aa7613.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54756ce4acc3a96da14874cf266f357c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58a3a2b456a1e20223276a02773a1485.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c1668ba4921703fbdc7ace798057be6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1120859aa6e61b3ae56325585cc2aa517.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15dda562796d6dd48bcf4d5bcd46e8018.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f075f49420a6c1be4756e1c5f56c6029.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c43fb09c078dc5d3eed10d9aa24b5c510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa43a689d89f5498d517c06981ee43111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb83941d1f23c4ab9a499ae03c9bc2d612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca94e3a5c44140258aaa218f4fcf8ed13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb1a44a6e523f50b21ab407117574ad14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd28341a934e8f7a449035cbfc5205815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2e8f1636f906ab88a47d0516f583f016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee99da3489bae4b843a3f5b189d4ebc17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8df7c19d6fde662afbcd77cefecefd818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b43ff2c422b1da2ffab9c6da52384a719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cb368d942674bbe37c20468e6b189520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96367aa57354720fb611d28eeec7509021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056271a208823027d22b663511a6be8e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5ff2b1f4f5ebf0c574e323d626b61d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d00a19e9a2baf8a06cbc414ac59eea24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfdd68dd53559190aa3d6ebc6bb545125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd47ee0af523e3a400bec558a7b1c7426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e289da8abda769f06fc8024af888cb0927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4c80dc2fa888c6097356941c84959428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db24c66e19529ba3f8b776531b47eb2b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0faff7a52bd247bb377a5cfa8c79595e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab318acfc416c393426e82e361e17eb31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc925e533dad277ede1b378d2c37a8832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44004ad086e72dfa96f05e5b319054e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f929444e4d75754eea6653af51123af34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0738a0cfacb632bc22443d43756470b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756715aaa20e5454c2bb2ec08bff4f2336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f35b0e3d4d8852fafbc5df7f8b4c8f237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6aa0ebf6df64eb379fb3eaa936308be38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1393aa3f8d2e637e20dec2cf86b29ce39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66090482ca9fd1e379d0f730fdd0c46d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f62dfd607b12a6ec751a2b1335b83441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3497b9a1dc045afd05329f346fcdfe642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a544ebffc9ebce0032f1115773600c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8f9f9c82cc0abacdccebd839392bb344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286f8b443f889264fd97dbf24ba9392545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d0186caa117dc0f06e9dc6e612a51b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6d1383793c25513006d98cecf5b06347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f345b659aa982bbbaf9d79c217edf0bd48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be126d1b500acfcbf19688eff872d0a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45773705f67c55d2c580db757511165d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a2e66dbf198c9118e05fc9461e79f751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0566c16309cf3f11074bb9b4090dec0652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df886faaf547a92ceb6de0b4e3f931e353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67176cdc6d100eb80885eda275260fe754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f224a9597310e0a1fa91a13b47456955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6aacb48e7f62f657172593b77a5caa56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5526869aa1e4ccb416eb8a514d79ea3357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded30e5540f2a6a4555b0cd30c3cc4d058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d076ccf2a810a9f62b40fcb225beae8259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8174c629b5969e50f823ea1b3adaed9d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec912d1633a775f46c3aef3117ece06561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52dd66b88a8afe15ecc3940e4ab1852c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb54025a8cbe3e0b03e55cce68f4491e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71e41e2bd5a81d0aa75a0c73be7b56c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f350636482ada00da712d138ff47e165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5556ee6efb7f3cf88a30fea691df93866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e3947dd9ab20162d54430cf9c8e3d967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d87d019945f2699163ae3e5ddd33f8a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1d91a0983171769bc400925a15313469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1e5deb0abdda87cc55562c095c669970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7493b672ce6821f73a9b4cce6ec90971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19367cace412afac9b960798905072f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d90c809254f7f69ed313e1767c59e2273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488da56768759ac4a09efd33fb73b4a674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14b0d5ccf3602ca66286d8f632d635575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3a340c58acd40990a525a6af56fddf76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd864159c7824b6a838addd9ccc3432877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdb5fdd481796f3c2c5e815cc65d6d178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2673ca4a08ad69c4d1b15a12eeee417179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8b679d79f34a84c699b7697f11034280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0cf82ba7e0f36e35586731da421cef81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a781f0a771557e6ba51d13d64489fc4282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82152f512d22afe8f21079f5ca53213383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f30d8504f41f28e019d5e922b4aff284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b55398dc5072a8b5b505a6a2b49841285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a868cd8dad06741b173b83a54026257e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa545b5b61816d46ecd0d49f4a6fb18f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ad61f1bf2e4cdd6e4379397553adc988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b0682adce017cdcd78e93ca333835689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b075ab0d7aafe446c9ae11a156277290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fca6f04c1831279fb0d3c265b8f317291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9474ac10a461c0fd2e103f12ee861392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484ff11d7bba1b34fc12694f9b8e3fe993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f44f9e0602fe44e036e8f408869f3b794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7ef7f4ddf183df06545a4392383f8895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34417d5d434ecb24ea24b552b15fcc5196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15b22e87e45a96f5398193588bb555797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4123b0f32cf2924ea2f1502321d41b8898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4401442ee572a02996240b7e1cfdfe3d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb6bae5ecf343dc49ca8a4611e76c11100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d028e022eddd50b6823cf6c306d819c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fa16968ae13447b71ffb5a6b0f3415102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e463ead60f3c2aa949b35781e50dbb9d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427d2042ab9c721b46aeccdeaa782a9b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae981850182c96dabc03ddd3d911a36105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a104b4fa3bfa277f73a87630bf1d28e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536ad88a40af57cd9ab11ae3ac9ee353107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d47369f0afbb2b6007213cc4659178108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc11e676956c86e48807a4a3f25a1ecb109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b649b93d907cad40ff2d25a3525746ea110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5074b875ec8465bd0b2e0a9c89393d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2a87c3cded0f69f02fa66fe2dd3c71112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b791844402d7123ea4a796f0f46e8e75113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5197f41ded651f286ff5fb1b5cbbe41f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab020dccaec09b5f0bafceabe71e43be115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ac276f7ce04eea62cc25354474fd36116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cae1d9dc2d8e7b790bf09ae533680f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b2113c08aed7052f937045722ac098118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b39d8e3870f745cf8f3eb1d54ce3e41119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43dc2920adbdf56d2e3281973af8795120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cf3fb1e9995cfec47e3e9efa19e1ca121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93b9dde4fbec50ee2a50d7b121f46b3122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0976f00c2ddbd2e01d61d3449bf7919f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a922d542a85cc551e2c4436bfd76201124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b479bddafc99fad9280f22414aa2d6125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53950459f44d8853e665ece8c38a268f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e981b469dfc05cbe4d51320787e34e3127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7595e13ff5c9d3275361c95f8418c97a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611b9c57c07a2abf89fb92650111325e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8f409deb8920a1f84c9f6ca79e4041130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf1d6615ccab2a9b6a56561deb48dff131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fe037c759dec1a4a0c30146e0884cf132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ff58d9d76018e007dcc8a7ee50e813133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16a96b1e1a372153bfbcd1154624dec134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0f937db5e0ded5cef6d42270ecbd9b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fd496c65734dcf8b5d77ead3a996ec136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f85fe62d1e74dce71efe7f04c50501f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1faea16f95b309b3ef7940f3b9a2c8138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1876d24f901cb38567d95b48b603b1139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224c01885cd73bea166571094ea9caa7140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbef57c9f28a52917f466f43ea8689a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f06410286f0e4bcab35f5d84e4c37ff142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca8bf3a61fe9964bc2f26bceaf433fa143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac4834b92f66b3ad54778cf30e78335144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df2d32a9ace974d6cc854879b4df23b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580b43affe6e38772d56f3fa08dc928d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74a151db3100312ce3dde4bea63484e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5eadafdaf72e97b86a5deab1a47a16e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99251f5efdf032aae1c46aa52dd164c0149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49c3fe3dd7d0829d946a2cdcbcd61fc150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e3789c25a8314df653ad735099cd29151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5821b87f1d3f2bf79d98b52cca96c4b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb8fbd30816622ab797436162ea11ab153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f26f455b9170a111022a7a02753c52154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705eb68524ca12818e06df5780450f64155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3d953017003ab82d23fb86450cbce3156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d59b97f1e2e37b0d53aed3e3002518157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca565a735fc4a2c02e289de6dba6f229158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b044d44bf7811342749bd42cac399d6159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95ef542154e290b23883a55c41c65ea160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a43e530e08a10f5ca9e0f0b7e6faee161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9571ee741af8e9dbbd79f0257d490f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd072d009754ca3ee4f80122e051575163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0455c5e9212582adb43304dd80d9533164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da34afbb5744b6fce162cd32ec075ab9165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56672859583c62c0b643daf22fb9964c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83d86d33f15c79c33597f77c0bf3de9167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bd934db84cea2579a8dee7c27fecef168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a921751b1821ff989cdaad15610ec26c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df81fc4c5975c7cf8231204461410ec170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ce98a462f5cb7331afc638e252fee5171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fa4f04cbb30a5ae585278d481b1037172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede27614cfad73fd0e8fea278f0ab155173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a61e6569688064c0ac99a6c9df85f3d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b305273f17d3c6a974d1dad2b18e2a0175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29afb26de0ba3393b1ef83a0e0117f51176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cb0800d250a3eecb94644a3361579d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7f89f6dcd200e5a4dda227f3e8f4b1178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48137ef3d7f44b3c88e37993c9610f8179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114f41ad05fcbbd2ba55ab48852d3e8e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a71eeeffb654aafe5ce96a0900dafa6181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e9f2661057b4fd7bc0b4054a6592cb182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83b70853522245e4593d8be67e093f0183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7302f371e6af94abb272f287acee3b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2e1224acbbffa70aa2cc76f276ff38185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9ca2e58fef160dd028dcbff0fa9420186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b15e08e5ce43ed93f891822ea05dd9187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6488fcf43fc2ffce70abaca6c14625c9188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e596e30dbe50f0dad97adeed9e2f69c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b322cb03f9047224672a8710e69f21c0190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a354b2920f80a5ba42dfc393f87cdcea191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6298007a5842257857caf08473a3cac192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2243c3e85862a8da66a6e5988f3bb4193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12db9000781a3713dea48e32ed53f26194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbaf5ea6f6a9e52960c3a545a01f6f3195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6e77677763bf19dcfb09c0e7d8c646196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcfa4e19668580f077a29389e630fb3197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfe6244e120cea03a9ef246751251b1198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e76d1443ea5c9b1b948682878c654b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524ff46d8869890ac213bc909fbde99f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c81a914bc8398e7537cf585ed6ea2a8201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c534b91a805156addb421ee60bb215b9202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a1bcf984b2dc5ed56cea064f7ef01a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5696c7f9970ddfeb6c0e08a5fba73383204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11ba8257dee1d82173639ad1984422f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03693353e951f9c4ca53aa09d6c06a4206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3baad903f966b3ad998a93b2e83f0254207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8501d6ff86ab077fe96bc33c37adde208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6f4919baaf8bfd1f9c7088f1910234209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10848bdd10fc66308ef1e4734390f428210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2726c56bb2cae07d848e530964073a43211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8dd7bc0c9988cefe27de36ebbc78062212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7ad29b434ba0f6e41f0d117ec2bde6213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d37743a49558b23c51cf7ce3ea03a9a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4a2ee763eae7a43436f3100595c4e7215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e90f65a3a449d910edeed3fd22136d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c7980787973d7bba0b3ce5eb50549d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7294a2e3224a94de57cc5a1fa7396c8a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da9cba647288ee508e2ee4a02a683b8219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae0ef247e73cbfbb8238becc5cee719220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd04ce1e982e656e1fe5461da95170e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11074bcdf709c4a23f3d9471380702e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68f2f2791d47a24314340c222ef854b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ee309d136f3134a8b931c3be43a9ad224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0b318178c07513581d3671e6496fae225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c095cee3589d8dfbd139ac1278509eb2226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0879584a9f850893365c53456aa3e64227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e1f95f3d9662ef03fdc4f148ec427a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e451ce9dddd146df1c9501329023e47229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fb253d21a2ec5fc66548c2ad499535230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2051fe9292c1c316dba60a1ff208a7d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c932c9d1852bd75468e3cc08bdfbe340232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f6a6eac1f3e531ec103a1d2f6a6592233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f061f82bf6636f281b15f6862665b1234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc397c96b645d7c647c87e3a04b33f1235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a6cd172da1439c69dd10e57b042f8d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67294601f83f0693fe25d24cdf1ab473237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67228bc520a94314dbf4aa765054c70238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd58ac135a29114feea10f665f632a9239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6602f3eb570f5f7a842f9e67d6c0f774240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5751fbee62bf9b9fea409fc86350963d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bc9c4c4f4194039b27f62bf055036c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170e05486ba0514677b1fef15c19c81d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3dc9a7aae743531a3046cceaba3692244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd7574d8a51c5b5628236ede36fc12a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04a258af51a214bfb304d97ec59b8db246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a79670bfef1856e4516a3d83ffabd86247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045df261e7c0ac8f9b39188ce025ebf6248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bdff604df285287091476afb74c199249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bfcae3b1c2f0faca1860ac1976bdc7250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe75ad3ca4b58d6078565b0332c8e32251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba42a76531863285a771da621747e3ce252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ba0fd4c730dd2b1558d510ec0916e6253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2042243d97d752ae8d84514ec81ed0d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c03a384c780dd1ee84641d60d3f4d0255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f517ac86d026f5adb99e2908250be7256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75eea9bc0326e59542fc9143f076693257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d90e1015cacd77246f4f476649e7bbf258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13220380490d31bb40b1c7be4dea8774259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee4bfc9f13af9637128ed695d1c5a35260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d082180af6fb79f00d15e3d8d7950a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e5e5ad2a74a9fe21eebfecf1655603262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfdb205e54f9c78d53c0a5400b37dd3263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50623812f50e5253fb108789ddb27bf8264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a0a53e1805117a17674869a39bdee1265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db36f558b9a39515be81c9f0dcb8925266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd14e94039120243e315a4adf5c3e7c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec5afb0bc3f97b02bc9bd0843bbee07268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d304982b2db9db14f7ecb90884f2173269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77ca7fc091b4eb9853d93451ad235ea270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9350b96cb3c48e21fa930ae51d6f686b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e876629a29661e6cb060cf3baf36f3e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efa22dc56a2d55ef77b99dd5b4e6eb7273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f96577cf7b0c2f3e0584aa3026d34d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a344f7f69db8965eae0bd8ce19c0ca76275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376a575233a8ed7b2df361831244e079276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6dffbbb6916837d98f6579bd09e394277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79a748e86ae1fa28a50cd925d90de12278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1f56a9d1441a4c8b9f73a1380cd632279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0fdf0c8eb117685d2fb369ef10fb4b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad9639118bf1ae30b0db01833ee59b6281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107e6f91520c15bcb82c1817409b5a32282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ca13ebe9230ecf00431034143f76e2283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e43c142ab5c4379294dd9fd8c05168284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100b39185853fb2d03ebc7b876a1f013285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee3bbf44a2138089980870a7a859502286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49405794dce567773e89de8744a9d4c2287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf3f27377172b244391186bf1fa71bd288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0abded39db9aa3879abc95d0794785289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c194ecf41960b6ea42d024d9458379b0290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd85132c18cdba36934a805c5303a077291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03546e843da1a928d1d3ec4ef1054db0292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe17d8b06d43fe0d27a5170cdbd09ea0293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5ed05465635da9655b664b9910a95e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a650c8b8c2cf91d5967e611341de5d37295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00d438ff82fbda9bb8c4e31502ed6b2296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef964e21332583922aa4f4e3e6b7e86297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa034abfdcedde432935349f8d2fb6d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01b634bdb5beb17ea8bb95b14f4b50f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4497dd995a6d7d3fc0b27d19be6c1dd4300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3d82c1f0761e9f3117aca721ef5c64301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c98415476ab73405cf96ffa1360817302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a4d64986f458c20890ae00b51bb152303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae7a22bce51964a8fb2a810c2b143b9304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4a7104d12bef9d01f8fab550739bae305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa9f6e1ffc376583b3b9f090d36723d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982e6161611427d18398294c6c774bf1307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee485feae6e79fd221925cbf3df40b28308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db56f1035726ba8909ac5a3813a421c0309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964eb5f63dae964308eb568556f6921a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb022124d21e332a1d974725fa8dfafb311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2219dcd18dd37a3e213d9ba1e4845e53312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d06faa61196ee8515b2ebff2b3ed351313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02c3553699d95ef8fda55776baa8418314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717a55b63000a40da1c128c5fd91daef315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a428af768a288c79c69284fd2f0dc60316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32312b2236ec0c6a5c58137847636abb317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778a4648a357843c71cf94b80f398668318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8162d036ed29fddd06b93d523d951d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e0951fc9a895f023b76448109a2fe2320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31fc0bf38b06d35e2e8b5ac480a704a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77381de970cd0777107b2767c4f9c006322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d4e9423d30cb7e48dfbd33816dd32b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b37deb348764c23d61fc077a68360b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4955caf30a66637676be48a4be9589325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03af271276a40e7e3ce721a5b77ce18326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017f41845881655b351c9eeb61fb881a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32899c3cefd4129481527173439fae00328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e466176b35d73f8247c500973369cb40329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4cdab928f9c4db5b7ae3a8ba9fc965330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0abfcf24d69365e87af7e6ea7394c61331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8418dae1111e0390af3c644829f334332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a11528111b25e6443e3e458caf4ea9333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5ceebf53d19e420137588bf7916d7d334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00456ffc1d09d01bf4bdcc5a76fec5af335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f83f024c6fba7285cea90d685c5eca336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e15aae785a5bd5fd9a4dcaf2a9f3f7337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e031fe754ddfd7055cf7be5b9aeab9e9338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d91810408d07c654b3da549a22fbd12339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517589355fb163e2802f7b52ef9f50d0340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec754e5bd4c9b9685ea81720a168a0c1341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270d5cd440b2bedb5468993a218bc0d7342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f34442410f7b34bf9f87a33cc5c3f51343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18563c2a75ea3948eb2b53265da65c38344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5973537c8892fa4fbe96924d0026120345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df5f7dce695ec06ce3b28f6061381d7346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d1fb7419b043b018c1732fb7016ab1347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe7a1402113ad158091b2a46f0762ea348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40879cd8792891c43a6c47877c63678349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351009ff637b47a9d93f09c54c3b7286350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb74c2a545826e2e9346f0573b39da3351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba5cb9577fae6b49e437c2dbff6ce7f352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb17b44216ed210f034e5ccabf9037c3353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6e067ab19144656cd0502aa1c2d28e354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2da26b68c79a74b7987e77a5d461e5d355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea1bb42cabdbef543c6c3492c1a8c70356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8419d27656e2ee4a949db519fe80b68357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f297baf611ec6a216e8dcaa87eec0c358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e892787307260784f68f69512c58bd5359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4dc96352907c375c643aa580b548715360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cecd4bc57d0668fa8c9a607b2ae4d1361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2cac94780a7690d79b86f53b3e980f362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3196f6c6bef2d530784e602dd548bb363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdcccfda08f168d4dcbc420040e858b364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b849451510aa5092f78685b118a2e2365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5852cd4b147fe0f428241ccbbd43ac2366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7776c05220d1a7f06eac8f5d07531099367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942ab12d76e769d4f45aa61fbb38c68e368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fc49c9319c9452b419d20206367c49369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a821c497af9c8a71b62ac5c07c6659370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d20634377e62bd54046d9f7c5959d6371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca6fde6be1cec22c14384b4987261f8372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa65dbebc2da01e8f1c03d324659904373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a09c8e10ad16b7dd12b84c168d4ae96374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2256d52cc4be96864741f3b13b13b02d375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f900a46d51428906fce4483425c80d376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac22d8443b2797dc3da3c399b5353332377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a5d9e73cd31ed83a52861d9b0077a3378.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>