--- v0 (2026-09-28)
+++ v1 (2026-09-28)
@@ -1375,51 +1375,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a970300045b31a5951a8a1772b2008e81.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d696402f420c3e5f7846cc8662264bf2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2d85beb89f6e6df711e452950875a33.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367f5ecc85889f5dabe41b58a892179d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e26052f8c16bff2ac13096b2b8a1a15.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056a29c5ce7c97db302333b566589e526.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ca4d2d42d62e8c4efea8c529d7bc307.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a72b65f23751fdf599abba610c8ceb8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76cdfaede0e61e04a794975b763a2529.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d23577645c7e45dd01e0b030c062a210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1906aa2e782ab3d385331e79d41600c011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0c9c09006183256decdd685663788f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a72c9f3af1458e490de9b01127d2b213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b16af6fc34c83be3a1fb400a72b91a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9073ed96755331d0866ee89ac4706e1f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d02be207307a1734ebba1c9870a5d716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863f31e08a3539f605551ab8893655a217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acee9ea53bed692f1bcaf6f5dfd144b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47a0f6fd3a8e7e0087152ed45b4711619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf41b47b10278b06e725b63ec38efe820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e6fc018b47dc6c23b2fb62a742fcb521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499e2d386b271884a66845502d63301322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7292e584a3469c70c769b96804808d623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f043c308fb1c8203a07b2a1f87e586924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbf91a8eeb6ed71d984294e6a9fb09b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f815dc8ee5656b4aa0885b3efc83710226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9014bd36b34e3e1d2a2daabd05e902a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9047ea93511247a1b73cacf5ca8ae728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42dfa19e4f160086f919e01e4dcc2ac729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc6bf3b4eacdc46c2defbc516a8d40830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7991b3c00648aa57a45912798c2e8d5e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769e4380c92082f5676307020afe827d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65dd0167bb0edc3a2f3be8da3093ead433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c45d5ecab33e96f908e7dae306a7a234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7400c1f94f8cb135b14fd12a440062835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043df5e04ca62368272b22e3edcad6bd36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3731484ef2b261407f0f69bac3d6aed337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf5d4512cd8ddb20b99b5475f7809bd38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eaec787270a14da342c5ce4ba57e1a939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5426da90185744ea675ad445135b307b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de3bdf62e67c7f6f64b0122f139a2d541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2492a7bd0101aa6c2dfc8bd35e22a09e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a341480c1e70c1b08da474c27b99c9b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904a1e42992ef98e94a54d0dd7cc176b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f513fb9624b37cb160946be0e039dc445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc8c938ea9ab733ff927455582bc67e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03b5b6bbbdb313891ade9e06881595c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7102d952f09930cc5d8492af29a4b948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81302cafba778fe4a10e92b5eda9e9b949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f203de0952146d18b4605c2a0e8dc4950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec96466563a651b5ee949a0ba6ffb73051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004a1d18f40411d18a840b0277df41d452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54682e01228d1ef2de0712970403082353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28546c3071fc10d4b39b7dee955709ae54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417fb6ed5b0b652ed01047c9fdde3bfb55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01860a96709f2aee906ad5058481917356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba52fa47aee798106f861610eb7c402c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312c9e5c5fe2cfc00553662654c3310f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ddf1aacdba9144adb0661fd94f793f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53271bdfec315636a92bd2afd64872960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9224c33205dcc6bd9bc9d3629ecebd61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1648835210494fdb9b8b95a3ae36f2062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f80a7d64b25ec112278958fe82d8bc63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f22c8b5537de4671bacb0d90446afe764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efad986743c074bff82f4bd75470755a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83debfc7d8cbdf8d9db99b889841bd5b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee7009820a06030993bcae9163edf0c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a26fbf0da5be7003d37d3caf38055868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217a13c351e1f9941684c45cedb4a92969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318ed37d5cc4b831e4f4956be5ae073170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2488371f22cb1007f636d6f8054b510071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00444526fdc3d5451809d0ee0adfda9172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edec66774b48fc26eb699562c7b9036c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051428f0e4ce69d83238d4dcbbbf93ec74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18c74819b7acd1a5b93e68641e50e4375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e79a84e26971de385560f3fb268bcf676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff489c6b025681ad6f45410f898728477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdc8cd9e5a538ff1bdeeced27da6ddb78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2125f0f149a4522b31710a364ae89e2179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e659bb29ba44d63fbf39ce4ecc6ff9e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60c2413b4ba7e66ab3ae047f9426a8381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a45300e5c7ed1bfcd1cb5f07b594c9f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff79e95e03f93a4d7d840a29af70207a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98453a9c83b34771120e8c7263a74b8184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34417e1ef00ad2000985ae645c56aaab85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cebdfd5d138d7a43c142c7077a83bb486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572c0dc0389d224bf3f253b42a3573c887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfc19a2e2344766728fe7ae2524464e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cfdcf7d2b29e77390fadb64fddcac589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0baf7fb96f550054ee21c2daa86eff0490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20692816a1a853e75ce68b74af5ad04891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba72a53d2f58d71aea769b072029ca2b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0f9606ebb1541d17cfaa368584dce393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14760aacaf418318b5d44a6dbeb9613994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9326d4a2338a302305acf51ca1bb0e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40fd0641cb81721917e224f8ab3451c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560eb461125821c84828cf6720b9b10497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330305ba0d177e229770120881041e5398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c54eef6d6a1c627a066e37696a20ee899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784fba864b7f9839d94104374b15e356100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0ecd6dd5e6fdb51f345b8640071961101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6aee3ef78040a31c7488a56befe04f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e578026c0669d915a200be23187d4931103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1688f65ce68eedf098ba1a0d343d921104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e5560719b693f2f136851a14bb3d41105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff89d8bc7d085e93201572070ff50482106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4613a4d6bf8598041b079844c0e3a5f1107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a64169faa1cb9ab516a386780695df9108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628a86045da362a0a01f463e7d687b62109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd385d5138b1917a935ca74df27f97be110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bacb7d2737f2f0bad0a10ece92d8d8111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99bfe17ea81abfe658458c2e2f4e40e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da31a1bd083ea1dc7eb45ab5471f6757113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2f02e21f5dcf10e5eed89906b7b07d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba3fab53aae910c042b1a1166eff361115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e647d0414867ea2ef5529e37c7ea4986116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c83f453969291a67c4fae8556088dd117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4a9dd271c35b851b82329a30afda07118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017caa4eef11fb20298bb2e722460d13119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83f99eb95f04fabd557d126600f9062120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7dd008b4d50bd0a0a0b011a145555d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af722c3dd5de809eba48a28da616b0c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87759536b351f42484138cfbfbf3e3b9123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c41e9743f9be7b7f7fd46880ea222a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ec240419fabffc7c9bc60e2b740e66125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b356e71fbda9fcdfd65f8d0a546e217f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bcc9e5c4719d0ffa5296703b5b3c72127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8070269bb544df0797b724c1d58b58c0128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f64e8be81132f197a3f1c0e4f189d45129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0aa7df6d0118472f4fe1f7945b48175130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8d9ce59ead57b079f96d1ef646413f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa20c2ecd71142403ab3f1bbe28b6a2132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdeab91d1e556defbab1fdf30208a987133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fbc79d45f6ba45e0c3d1419b335389134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5944a875cebd8515cf3e286015afbb135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ca05c08f164595d18daacc7a5b6e9b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fb50c3bd53463196e5ddbdf5fa175a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e499ab2965f4f3fc4ae51ac8872798138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87122e48ee72a70c9529ab56c0877f0b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d5b0d21e7e7e470fecacbe108f37ab140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279bf12c81a7a88055e00202c7b8f4b7141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4367dd53a9dc1b475742dafd49d984e5142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d296dbba439fa2f42bfcd296c23227143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e909941609990e22b1ca0d1bb8fbd6c4144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75305022b2f115e96d263bad6e58742145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59557334ccbb870e9336b7194f5abd1f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3303e3512043406cf7489f56d48079f5147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac2c1727de1ea4807d9c4298d1c4009148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234f8a064eb1cd04784d2872841c3614149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe6bd1b9a99f93e37b174476a24eca7150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471eb4060d84dfcc7b54cd8b68c33af1151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bc3b27238a9ad2f973e74a987d27b8152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79aeb3cbe490e18197c44e838b79b0f1153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa49f6ad1157834fe72a4f82e729536154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4817accbcaee20c4b8708f536aae93de155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30153c4e142d7058c49036ed4b4a295f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074d30d541fefd48ba7e89e5f4041eea157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0e6f876ffb9658db7094eb1ef489ea158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c90d89a483ef247c4718c4dceb7d17e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d75e944a9f8b938cb8a8595ea6fd2b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d618b31776bc3fc55762980c792bedeb161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecd0860144977e4d95802935a36841f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5d8bf911716825a8653132e2d7f94b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d5225a628eeacb01f00c74a6c159bc164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31fe0b76abe6db84c79f58dd6439243165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd44e9499b29ff241d40093e23c71e82166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b739e3f5d93a96330258dfc85b3ae4167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49966cef74025847ee0decae6155783168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c872bff365e5d5a63e975b070db242c2169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1a15bd55d28133bf3aeb4b84857c4f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a049be6024979de43099b8b76547c97171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1843545e40612bd8e09b3fdb5d6a2c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68a067f085056c23e15214935412321173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cecb58e263faf1f717e4f2c6737184174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72fe4f006979457e480f3f5ca7c955f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc68aa70c2fe7c1417b31fe6af23eb92176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288c547dcaa5866f7b610b0f4f01c3f3177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833f68f61dcad61cde4088400401da7f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd006936baeb6d714e2fee80ef725a5f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5398d8aee059c19942a4e3f0265a8e8b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057d8c4aaf878190d6c999c8ec328aa6181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c361dabddf264ddb7e4019e705211f3182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fc4883ee2806fbf9d30a983b27cbbe183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ae57f75e33b983d5d4a50dfdd5a321184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d1c9ba2459d3954f93cf6cd8817028185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a838e3b6ba970875479f536b20dd1b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773597f3769f2f08ada93eab39df425d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4115761e8841202e4c52a4e8e634e7c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8a93fe2bc28eb939bf500179ee486d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6251f43677c86c1b1514bafb9ff112190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d504761ae1d6390c5dc89800cea5f6f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836fe76092004307fa571c30f32bcb1c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7586ff2003f6c69c236fa3f6c878350b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031057a617a405ebdca06d16d483c312194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eff6544154ea1c280ecf2a6ed8f5125195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16abbacf0907ce9362b364406d59fd33196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c30d9062ba5e3820dbd9ca0fb30ab38197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0aece3f96aa0568c0cf8964e7a11130198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ac7ceaa26816e6df74167d49f62555199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ac74db8a71bdd11a5ef5790191e3b8200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156047ae74b9cf0ee62dad77f40ab95c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7013b36bd87e5e9a8815f706006ff780202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b047e9843281efd3a0490957190b646203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647581030e58c214471fe30f2e5ec8ec204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f3763df59985699819b91c5cb66f5f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929fdccf2e380ca34842dc32a6899b9c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54844b980a6549f792d05fa5f4f0dbc207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a24d1c186bf052c6592557d38bed90208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754600a8b41ab4b33503f18c83a00ddb209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75a28efb5048e9e59afd01c1b77f755210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55dbf7906387054e26dae8cefa1f715b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d4a082d709907ce6e85462151af7ac212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64adbd6dc1edf78d04ae3150491ab90213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400bf8f54a138332e9debd6a12338969214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62aa68bd2ebf056003cbeced7fd66ed0215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acf651abb2cb2ad5c8d476782140864216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e0327a3043662c856cf33a93983c5f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd643be8c2302326b11bb5bf58ce5e26218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdef9f19479b251d3a692fb763460de219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36624176e993414a8940d24325ba86e4220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f7606556690b3df35af36479026d8c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729e5bb9cce8ab3b22f8cdae617d3934222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9532dfde480dfc6a2c45835db0a3ce2223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c574c6f9db908a764b3a91ca4c25bb7224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4123bf28c0391dd555d026c8ed21f8225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ebaf0e360da3192803daf82a669406226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a188a8b95d739fe7607099f5843fe7227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805fc7f68724728cefa46c85713e17e9228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d96fe03575aef6c82928464abece61e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27832812ec48b5ccb3ff8a51e2dcdebb230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4de29a6ae6e5d026dd3f375a040f959231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763d66dc94209690dde8c84e93f1ea42232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f168aebea28d6e7f7fc3fc08f759b21233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d42bcf2130ae8f9385422e4938f8a7f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05f68d6e74708def9cd170c5b70b805235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd318921711237eb0a2b002eac1163cd236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9efc29803705f5bb8edb14ae7dd109237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b8f4b1070bb7560bdfbe6d6fb3bc04238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df9615a3622ce7acac22cdfac330569239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa3fad75ed1545f2aa442600c752dd2240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b45b5d4d1914843287f42100656a354241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f997e0b38d22220223017b0a3d38d47242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b87830d65a9d8ff3d4c5aeef1994b4243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd62b437fa556250aa0a84683daade9b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8a71ffc55404e528f153d0815c70a8245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c671dcebd8a79d8d9ef659a3a5e1459246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7763c0a0f5497740b785f62e72a193f7247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18599f121de3e650db9c4848c8e4f08248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6107df2654586d06622489e1a36d59d1249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962fdacc6a80afa946a53232a07c1b86250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a4ba505bdd6f424604a4c74a7eeb4a251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21d319f819a4ac6e14b61a56a9a1896252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258810947f1f940154509de4c99d934a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fc71bf502c9317938519dd63c77665254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341192b00bf84f29514f5375110462f4255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f51c8f63277ef01bf54d0756083cc4256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4381b96bf75bc4560835a896b18072257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f409c15d1e20647c3b019bf9055d97258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066c7de0a7edf947ef228663678e26ab259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70555375484049a9c9e1ff24b2ff5a4260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d01b6cdb3db435fbc490e7181043d34261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4454e16d4ab1d3bbce114e7f680e7d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0e5c005075c86a8f866ccbdc1e2f85263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fa8d5f9d8e44df905b0b5044a2f75c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e3388a72cdc90ccd39d2d4909f4a6d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b090d77c3c9c78d6dae798602a50dff3266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc20d191efae24d7d6c51fea4254cdb267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818b5471684c58557bdc72209782836a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248e830c89df0306b9206d228fee4b7f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f544e6c8650814c887e991e7a7281ee270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d026ba53a5c5c2e1e72721a1cb88263b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd646e409a4c677cb90dea64845a69c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c31031fde9f141e4ed3fb0de2489c21273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c34c3abc8af1da7264f8ce0175e1de3274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103381fc36f554b8e665063039a32697275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfca9b765397ae066cef7ce29279537e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b16946335d834c492de23f445c72dbc277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f3c1d311f6d7d02c530ce44aa377ca278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699f13865f6862d43edf574be0c7069d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffba3175f4bda0084b9f161582401de4280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1365bc02224f55a44b4fd405f8540e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f2fb9ee1830089f4dd01026ac91c12282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b44f2edf0c0a04904d83592caae0ca7283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a2e84f80e4f2ab8947a555b1c2d992284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4d434cff21cc0661587fa6d63a1e47285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82628bbc2804362e675d1a0ab4f8b070286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c5a2c74c49fc5b62952dc73fed2b10287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77f7a85506a24d1e2685994d57b83f8288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1935631a17fbaaaa0297a5931db99dc0289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a88f0c096e2198b54ebb938e9cc0df290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39378daf25368aefb120b1a277dc9860291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9839e5168917243cc9c54983e4bd1097292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b073d2769eca347f3439756fc6e4eea293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11693ff165c19590ef55ab68022d6b5e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcbd9c73f4d894ca77c697d20774308295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275b7de9bbba9d34ec6b20cce29789bf296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff9bd9b20ff071b53324731523fedcf297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6cec5ea0dab773eb24a7bbe6db1a3b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ea40328cd94be8ecbc52720c124bde299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208f957cc4c2662b070ce4e5b67edb18300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e5d809eb7b1cfb611a39d0703924c7301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb164b4dd13cabb0b45842e25eb1bed302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cec02470a7bf08f9babe9dda8cc65c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490a3f2f6097b63ff55b45106777ce4c304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b407e5d2f58895a12a0ae7fe6f0252c9305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9dc2881cd3e7f10e0d061f0c26f51d0306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89290a8f2bc954c91748981ef1402cb2307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de40357970678dd55bc1aaee17b6aa4c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82a6f291b5bfd3d13e34c2b98182907309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7520b16cb256dbb6e06c2278e1d843310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150ddb528592575de54cf86cff34f162311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e42f9d91b0d6b38650093a39d78eed312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138ffb149fe856bcd61a4bbed3a5beed313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454849b7545837361c5d52f194239ab4314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cb5ff88d16efb86e0b85822fb5c83e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2420f86987435022ce4737030b08c82316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca39d1823d6bf30c26cffa136ce44a0317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24095f919fccec1c0734bf3576eb8987318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275c81e6efadeb9446832370d1651ca6319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acc41a89ab05dcc8bd627a473036017320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3c4fd66c9495d75f8832ee38c333fc321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab99bb7a318be1a37876f6b677a6945b322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9586b5d6faace0c744214071e2f25e82323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d8270cb632ebe77c2221cfc95c4311324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e415e9112bb97b2e1f0f04d281bb754f325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a94371f9cf226cb7b3fcd3f92803a3f326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab013e1062f1eca3aafd266fca3c952327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cc00dec948ec235edaf6580d38cfb3328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0911b891fb0768ded967ea7f1d882a329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ca3e5a8dfc22eca3dc15d5312c68af330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26adb795131c0d5ab3fd0cc5bdce0657331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee7aa44b25d72ce249a1a983804d3a1332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8425cd9fc3148e56e824f16d184b9917333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149c1e0536bee4746efd3c6b25d097be334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f261ead8a7f6c9e0b8bfdc05d0587a9d335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74970299e93278c4e352bcb2cafb892a336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b9dd75cf712dde577212d2061c10ff337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a99cab46eb0c35d4d794643e286e34f338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20991758e85a8de137c42b503fb9bfa339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ee06e6db0beeff1c4ea645079dd600340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd88bd1add297d3ea82232ee83f83bb5341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32d9e773fc6a9ab283db04dd7dba9b9342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f43fa1263406752c6444f556ac4ed80343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6400c0b3e2e9026072ed3e67f5842cf0344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede4856890ffa4b8b75503397a0a38f9345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd881e7aed97f8847680d60a461726e6346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a5af9231f17f893d45925bc125e811347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174c790e99e4ff0fc260e9808e52f29d348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5767606b2ec8e2bfc39244b6c02cb2349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e66e6e4fa04fb932d772cf8f3ff7fde350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2a3a406912da96c5ae418bbf4aff02351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc8433e87b1b3dd0a21b2e0a797748b352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6acff0ab780da9107f0082baff49e8353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775de0156ce1f8f34e808c8527c9d603354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c072f4c2ea77943376fbceba0cf2b51355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb9354d5aabb0e47bf9d59de2ac6877356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd639e0d1027a9dd9b5d4488ec8a9bdf357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815a9efff334d2f4f52b23b1115a1567358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf2dc9c5aaad7013553ae3790da4032359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd9d60d8b91410bef48f584bd8c0218360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662adcdeb255ff31e94d469ec4ae7b14361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5f7d951ca6091e9cff6fc53f28c1f8362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab04a6b20c1d31605e36982ab02633f6363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f604dbee43945e71e880c7dc1fc8c4c4364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0b0892fb6978aebf54fa4983a398e1365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65423fe74dbe59da51e68bf342a1d8e366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee342bcf367f9c21b9d9d946da800ec6367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f5d1765b793a45dcfb89e61897ddf0368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12176abf8f6e9c9eb251600beebf49d2369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a73cc94fa09afc5ccc06aabcc74c9cf370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f7a9f0946c504d97a981f2961c8653371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f649924e43452512552ca1ee7e300720372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa55312457a293921b8e960a7095e218373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbc33a507b9149cd26326385855e4c6374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22eac2a7024cd3e75bac79344fc9cc3375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d0f70dde697d8ee58d5d51fd419dcc376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a619ccb2d6b2253c010da02b6e527e1377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f413fbab940fea8d20c9bc837076bb97378.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b9366a6c7c3c255f5b7c92a87c10a81.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9345d44db6c950cf738b7ed02a53cd422.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66301c78761e4e847951919b574b6903.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620b8b907aa2f01640fd81e48f6d4db24.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef7cf1f12e946d86d81aee3646dda975.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ca071887fb8da807ecaa7f9d3d43cf6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1736f5a5e46bcd2be287c4c328388c37.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07faed2671100281aa8453c6b09062e08.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21562da1badd6239df61eaaa0e185bf9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ee94a73fe10b232b88f61a012393eb10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa51ef14ea2ef7c6dd457f19281330111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748094e3c1d9af927f4259167d41277812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c18047e684d288b07231b48194d125b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d1a1ed46212d6762721fa02cbd8b3714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7fba0dc23b55774cb8091820dba69415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d9d58c0089e2ba96fcf3bd74466dc016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33008eb54c62ae5a11ec6452025d84b317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdd85cf3764febe604ac3d37d42b17618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b6e76e7d767d80bb48a63ea68979da19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3b0363e99c6169b540c9b91d4cc1a920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ccaa61e76839a8752f2f9a627f070421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2db263e3810e4bb8a7d777f2b14e77722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091dbf389a1d86f3fc1f1ff150e29bec23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395b84ec87ec9dc5de131c0ff5f463e424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0feca5c9b697cdc5434db54a1762b16c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbeb15c6b707fa31d3cf4a30129daefd26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7907f48d16ed778e412bcbda7b2785eb27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1111b7cd0015738981b3c305daa9af528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7511313380faa2388bf723130b811d229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a2a53e7d1a2f9afe50130d01eb856b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6540519c8a962186437a01ab83828cef31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40dba315eeac2f6924e2a414a790b00432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340c8124d66193f253d1a4ff1e55703533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765b562548ee95d69409be8889c0152e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d795a0e8c4f5fb665ab9a6cf8770b3c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ce9972d9ca9e570200b2d947b417f936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671ffde3db45b2f136f65c40d65f037b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b34a50ad6a8a30a7de82e2ecbd9bf138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc3db3f0ba5eb21161fd415eedb6e5539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4db871f006a600aae5e8e79f57dc27b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb5b76632f2a88ec062b7e8bf04336d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2454284389e8aaa54a33a4ed3bfb82942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc2cd714c18dc8e3770a0683607e87243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7fe09af27ae36b49c195e54ebb59f044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cfa8d9cb0178544280b1b34047def345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d9025722ef7fbc11a48aad01c1801846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c8cdd2e22ebca73f99ab02ea24f44947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4310a1cfa370cd129c8b9c7880ed7b0548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fd6f7211f9320b169b74e05a99117249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab5d473492fd642984f4725bd7a35ac50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae5c7a3c20a013fc04e6e1083eb055151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66a65726d8ec5be705ca08dff9a40a152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7538f10d51764c60b8bf5f3551f3cd2553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbf2d4b7223d1bb8ca485d61d3884ba54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68ec40cc930f7a189fe93b2153759c855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080b44533cdd11641c8928ec2771312456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0c772891112c1fc62729fc114440dc57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b0ac15ef912a543093460671585ad858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2349b94fafaceed14f683e4277662859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9695bde417f49d9898aa713cbd668160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9befebb4bba39ab407959dab2f438c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d48257eb3337662ce1db723a8c259762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243e10d6e8ea0122915a9834f709e84a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff5dbf2ff1409096b649ca90fb075ab64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1cf9e75c6c3ff0e073d27ff90157d065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e40a3861cb114791c4795c57d04bba66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae352cebe3ff0d602a6e73a0901070667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e87bb28992076cf61b693152b4af1868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200aa420a60a6eb568113bba4c363cc369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e54a55d0cae40aafc1518b312af906a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d12212123ab47206d5a4efc9fec8a671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29d6186c7d9eaf6214b2988e9a63b5072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e1bda36a31314d4cec02ad44eecd6173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1eea9ca12fdfc973fffd129cce957474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c4fdc142aeceaed1b6ec9bbf6812ab75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6031f92ebd52e9f608c1e69ba2e04be76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0abb30a103ac1302dbe47d9aecbb2b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19427318d9ae57f07e231976a14d33fb78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a801856b1dd88e944b7233b849d995179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8359e2dd5af7f2bf46b1617078cdd5bf80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c104cc8d726d831ed8b12771304130981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04725166b355c474547c040b1a43d45582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e602e34fce2fb976fabb2d2434fe4383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb979ef5d7c5a7433f15bfd70ca0d3b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c86bd6de92eaf4ca8c5cdf7c0272b985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3af599837a58d57b8e80a38114efd9986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6953b74a21afedf52c44d10609d99ee687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe6e0f654b9dc9987a80d0cb254229e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c64d0203c990c5dd20c2a31053dbc6089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b602db25d7784d57e42bab84422a5690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786cbb247bb082a3f3dbefcc38d6d31091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b8c0f1a086bce55ba5ce66bc98d90292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7b40576a7ce3cbafb8b7a7fd514c9193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a652b01e1b8d241ac85e5ed5ddec09d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416396519834c328c3a9279c71c7fcfe95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2807cbdccc5e246a758e804f6d45bf9896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faeae7e464d8b3b30c0287794e23c8ed97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67bba565dff11722e2e833aa7b4c41498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef449270658ca2464347fe2a72a0892599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07255c33f34ca83348c80151159463fd100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544e540180ddb3e043015e7510095f97101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7822cc0104a1a0b0e11c7be898ba6200102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f555744332e64d05e914bb2ffec2fc95103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb878e1d29371a969f954d1405b4d90104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad66080512f6e58dcdd0116469643de1105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d07225590b03356df3f632c7cc8bfb2106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603711a55738853ef75461b6b703b9db107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cc7392738c4dc925f4c26c2a779a46108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2cac1d3fa7ae7a77183e967e319f39109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0dcace2bd03de529273e4ba82e550b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34fcf6cc063dc056516243713978455111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec57c8ebde6f78a0c88ce149c1666cae112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63821d72e97e4d80b3f6329afa191c5113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdfaeb8ddedf593904c74ba5cc5c27b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2481970f97baef1f2c9fde8f7a280cd4115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a660844b410f8e1874a6afad5cdce7c1116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e73d735de55ca271ec941e61ede462a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b5dcc57dcc3420e9bf816500fd7217118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbef01bc8606e092cbe0615b81b7940119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc39947cebaa94d786f04cbba5fc414120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8323ae29fd1e54b4dad2a3172125bab7121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d20f1d4af989f2109beeb9028a140c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8667863d6e4435838fde9e240991f5123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15da533d048a62baffa81776c85f9222124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd12341c2a8489b674010c356a8878c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65e745f44484e52ec4b90ae69ec9402126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72827dfbc8e979770a894766af42ca58127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d7bbf7440ae4161a672bd5b49749fc128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5619fab2e5c50d508834899be9492c9129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7942b9fa0a8debace0c001e5d856e124130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a4079e9c371c42c2fac66a045222a4131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828f9b277af7c9de2b57a5116eefb058132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7333f8b45a2b4d6f1b26d08b6848907133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1fc4fdcdc5bde2308aee17ee5bcab1134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a00ba731e51c3d140fb208181afde3135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6eeaa101b3347e013e4eaedfd8e2ff5136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf7e096cce82aa657ecd7e40aaabe40137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5550a682bc438ef98c565ae7f8f4d227138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60bf7b6d4482105c97acbeb9d8c260a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff3f4e46536f2f15d272e1f718572af140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e97d6f449e2826d7764ba53af05cc01141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cd3c9e2a587dcd15e93c0d8ee1ace7142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6886d762d318803a39e32f1b3858b9a6143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a205e3dd7ccff968560cc37eab2ad284144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3982359fb4a80be7332efd9783557062145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e680f1ea4c01141df289d4ef67f73b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa4045db6b1f756a1fcf17814d0a67f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26366ad00423910cf74f33f75d7b428148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d4d7464cd0fe33e59afe731b98c1eb149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ceb3470345149f7c3bc8765e87de29150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765b2762bc7b50d1c9a37d8e2eb1d46a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e24ba4efcaa29cf74d55e66e41bba84152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43857f6b96fe7cd478ca67fdc01e5658153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045dae3c39023f5af9cc9c093b259210154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1647397e6170da688d286a6f2362aa8d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fbd847a25b3be70cddf779130959b1156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f0fec73992213fb08f6319562bebf0157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1db2acd442ff6bf9bf0d5c7ae985c1158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f592725ed04d807e248125aa117ef91a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac65b6826b50bfa31ec8bc9233253299160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8d7db1d51957aa1b7857dbd9031c3d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1483ca41fa3c2987be80bf86592b64e1162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2658e234b0b5550cc81d739fe6b84b4163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caec0687a79dd0c066f3c9d2da8d2654164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd23f8aeba890481934549ee01caf898165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f476fcdd8817fbdaa62526001506678166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddb5ee90eff21c6528777b5f9d5708c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b66e256e59a651ec772801c78cd53ff168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef99ced99a00a658523b2c998a8c92b3169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33be0847f62ef47a3cf663b8d9bbacd2170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c97a9b20bf1d3642c496d0e8583974171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7230c294fc39eb63cd61d67687dafc21172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6296226209ebb1da6684d3cee2f6761d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276d8c00100a1ed3bacdb4f0a3bc7bba174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75716d4e430a4a9e01c53d7f515e5d8f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e0a6b01866a57e7483c692d9e1b2fd176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0688d7d9fb3e2642b10f40ee910b0d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea60000f1596541c9cb3afd146136fc178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c245ab664a6feabfce7903254d790862179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e537db7d10cc2b95d63a27d6ac8abe180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002b88297d5b5082df9831a695ed3025181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5e5fa5a21d8c8f411b594c630e0ba3182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97e443c9a4e05b6b623e6b4914a5f0c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9eb2ff22ac32d9197f2047410fd641184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729104092f5817a058a02f8715ff3d42185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cd9c10858d88d0ff4bd0d070728e15186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31937a9c33279c45a98db1b695b1256c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb29610d58e0a66d4ca662bd2bf36b10188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995b6f7f5063fd7302d37a0e89ba280a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470b9cde666b7b9cb0a2f8e528d40a76190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c891650090256dc3785e279bbb7eb15191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de94945fc678ffa8e5dbc5e2ab29db41192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bfcda3005a6bddd4a90cd8ab7f97cb193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6304200cdd4c036b227c330e19ec8b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ed46e90d61076765083f3ea9ae20f9195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcd2bdbb7c539bbe7fa6c1d9c6832c7196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47aa743d21fe26b0d5a97c74ceaacde9197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb145fd6cdfe1afd576ee78abe8544d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7450dc301024c9d860bc4e8b63016935199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7586573ba312409e91dd221c5f5258200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e50521f9fb139ba26a456feb4ecdf9201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da1793ed8bd364f2aebbc0c32ede7f4202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233bde1df1018aa2c02565d2c0e23388203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e368658ced9edf71337809cda88dfda3204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a524d3ed2b19d54188a02c5ee5f3b82c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845df2855f0f973f4396165a27b7c0e4206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7d4c745c92e7f0c58f9b8195b0067f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfabeb5c7544a7bbc8e9362c575e955208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee566063d0c42361ad4d74e0627a87f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a6de726bcdebca4f061977e79a45a3210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c47ed68d3b453375381de8908788545211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8aff139a91b34579f7408cdc05a1df212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c5addfc42248e68166a9a781988a1d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1fd815c7c1de025373128e1046d76d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0bf6ff42b96640db6a3df50e2451af215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1841451b991e01e791354b9142f7c8b6216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5695d5239802765889379b3678467c7217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7054370846e15af95774c025a3eaaf51218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109d961dbab0de12b3fc6cdcb846266a219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6703d72dbf4154c7946aaa4ad3179922220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecde079c7bf766286ab61d7da46bbec1221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1e8e028bb3c55905bf6f87f293b118222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445a641c33f4f118a1fbdb50937b59fa223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0785cb2fe3184b5daf1d6cb827414725224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fa4939f8fb0070d03b5d3c6eacb3e5225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a1d58d58943cd7f2142444748671c6226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fd42cad6dd2606ba4490b1ce6ce032227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10aaa41f83451012c827435e34c40efc228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cae05516d9c28bcb19dcc9c5d98271229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51da434f3dca4d3024fbeec38d96df0a230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6de40fd80bff3fe0443bf573505d965231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67f6033de3cfcc04be62a04dc0d63f9232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4603dce5833f73b93cbb172352cd7f233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c96fad6f7c3a996051c4b904399216d234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8096346dfeb4c48722203d92fb7b804b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba84ce16bd3c38d84e042f07ad658087236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887f3cdb211ca3ef5b2c657847d80882237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e73e8ae7b10701dba57e55032a607c9238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a224d272705b824ab9401c94ebc6e9239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e73fbd1835e9e12038b6631f47dec7240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a99ae39f036b5cd2b59349c8c072af241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a72ef3f77d43fc9b1832a14ef17ba89242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08677ece7c8fa092315c70b0d59bf261243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddac819076e4c17e714497914b02e17244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cf3a83920c0943fb9ecf19acec41ab245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44ae4b7bc4d24861ff52e70a35d6a3c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc828b33f002612827678043510ad4f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90af5f1632b478c9c6abc14fd8363e0c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9402eae7aa787f1bcdb208d13581532f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220c0c9b3fedd879c6797d304b618c7f250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b597da1ab9c834762cc98554e063a4b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e285e207906a0031d13c7eb49bc95132252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01512e67b4578bae288fa0f8bf7e3d0f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c7e9b4d20dac0bab3385204bcdaffa254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872907bc1c5b2aa194e2d077cce4fa95255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce95925204c15dba6da93eb16aed71be256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f65872e91317c161dae7f1d898708bd257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445a55c346055a92ca53c5f6586b9512258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026fdafb358110767c63432f129ff458259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9870acec73e51ec7ef3d58352048b1e9260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68b281bc5f380698eec8b13134eaf7a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71705ab86bb69091dd2bc664abcd180e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b645d659fe37ea51e6dba4761c0ba1a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0708e8563401b607a150a611663f7ac264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca966381273f4a2ede233d180c3c4f6265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a63b984680fb563355bbb34caf6337f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36159d8c3c7aa08e9398158c4ebe225267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7b2a3ab3b3c7905a8c1100188cfc9a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33910adb08e6caa88c777c983961e2f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5efffae9d2f689c8aae950491f05e6270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e26a4406875b0df87f6c7caad6b90b2271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d387fda3e60ff4ac01ebdd2e26d4bee5272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f611c3805d62eeecffc91a4a603680ef273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f590ae9a352a04062bafb5c3535d8a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccc512f020a3a3fd19890aebb32b4a9275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677568717b5c39211361cc07182726ac276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae487dc1962cc3433263b1e6be7bf834277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfa3c5c97fa7796f8a334ebe0d7bd75278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7373d0d491065dd27d75fe5ac6ee89279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae056f5b39b27e7baa75fb1bfd35c23280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5bb24f2863c114fc622ced1c94cef8281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d4756e7661fd20aeac5e97f036b193282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8ac4b0065089948add9f48b32e4aca283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5119ff8eacc5a96401e5b63f9a9c1c4284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458969f99f76dca562fa1c7a90b08cb8285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c592a2ef8cf9ea45c05b8c5391d326286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58ab3a8e5db0a6085d5664b75910bf3287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec35e1590c3cad14876608dcb9d227a6288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a2781370c425055a22dae8307b26ad289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13dcee61f8ce9ff65e967c6542af5a8290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc8b4efe805e32a34787a6b9f8d1fb1291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba3882d91b86addbec21b26ee98e8bd292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d71438182617bd72d90bfeefc34fa6293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7453d15e9395849d642db6235db39109294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32f44926a746a8206ba71885f8fe264295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260666f2467ed3af737d32f9535f10e3296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77be816013a556839970f3ac82101469297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7343993d665f6728c17612c371ca73ff298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f87df4c723486c2ca8488695a0938fe299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c328e25cb0c71094a4442d7c664e9ec300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a846c85732aea7144cd1e38edf4bb4301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e7e9d5d3842a1f8e3fa049b295b277302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1147626de756e626a1b9ff70d9eddd56303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477aeb78ee7c6ef13df2d12c38f1adcd304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe269c2587fd5f04f263ba9bdc60b03305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d30ebafa03baf8a88abc3d87883ccbb306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2307362ab058e84cc2d706ae014a6db307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40263a12171a57086ed9af84f6f8461308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cfe56d665ca07c603826db18a2b922309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971c74c28bd7be19b73ec328c6955f72310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723f7c87275ee3e68e36c7a46d976664311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724e89f76134f1ca648512db03cbe950312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3b5b59cabfe8f21e57390e35438ebf313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2489d862605a5ce1e7ed1b8f5c6e90cb314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3f403c45dfcb1c24eb3cc985c0d9a6315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e826f600d0610ab85a89e65eda1a829316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3977d044719b15d44d1ce8497e24e366317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abb18e85030288dad9b08a48cfc2fed318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eababc445b8911f8caca0895640d352319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e081e4a1f0e32c7b57c337a65356fb8320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861e0027143fcc68ff466d33f9a300fc321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480babbe94fbd0926fc0c5a9003bec77322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac0791ff97a08b3d28256cdb61ad7d2323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da243dc8ed7a345c7121e400c756f7b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b81ee29d33359d91fcf2b669e05c66325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d051ec480a0e06e0bf417e9710ad5e8326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252eba80d5e111e12d5be380d43bf8d0327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60ec4340fd128d7517a0886ff1498dc328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befc030ce3de862bc9ea7dd2b7fa2cb4329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af85f7c3ce02b11e374a746811b6ede1330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a53731d4f30845127fd2616a204dcfa331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83014b43a60cf3b5859fab1feaef94e332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c7325103645bdbabd7d755d37a3261333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27afc429f40d6bc929cef473bfc4eb1c334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2aaa1b595c839571a921157a0e9943335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7aa67476cfaa824118fd0679a02a0a336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb17f266e3da16b4f1b7e03563b1133e337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8788ab42354b68cbddd05267c7ed799b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e928fdbbf22761bf31e1d8a133655063339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc90236c7196c17f59fd7458500d259e340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2555a7db443b5c3707ecf8ed4cc76b1341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a37bcfa52e030c5d09d68ab32d892cb342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ab462bbe0aa786a8d977269967883b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f445faeb9ce6e719c4633d427e5f85344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd49104776bc36b9a971ba1041cb616345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841075c4e27583377dbb181b3a6f1bc2346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e7ce468365b41ea6d636be71571059347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f12a9c07a1b30535f5fda0d4a5f601348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd328c78a9d7b73b28d9274bb2921a19349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4996282ef71d0c8bc79763bd3cc669e8350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455456cd062d6dded0de4487633f50f7351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1480390756eeba6e476f0b6eeeff0b352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed05461c302cdac49e6d83c6eb36cd25353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52985b67ba4af10a4884950c423c3e0b354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa38a6d277db8ce899eb244bfd6c727e355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79798e9e86c3fe609cc56ad95b4a6f5356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4fa10475c051bdcb79f42ef8bc4a04357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a6aa5a61ba56ce0f60be8761602504358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3007666ef8bf6cd2be7141061d605c359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f1414f10c4b3b0dd93324d76e415f6360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a00c52b054059d991e96dac2878c72361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a8820c3c2a8ef2056dd8f88a771e20362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff61fb040ab9346238ab66d262c9469363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7653b8a1e67072a6249dd620ed233612364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8abc5f0410ce23c9566f62efc8bd446365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc146cedfd54c63290b4f269eac587a6366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f688345fba78cb10252272e5f3adcba367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc447fa9098c1f9d386d5fdd24f4554368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17ec9795795b60b676c317dada6e901369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca20cfa38070629b439168091157b624370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747d6a3905e34c32bc0cb13538b2e399371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f84d31a68842fb5c1117574d6f86ca372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7883386c28f975ed1a5a4ec57541f216373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109ea60d9bc33f51e9df4691ed1cf137374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02b004a1876e22ed1280440ad309b5e375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83411db2fc009fc9683aa035153c67b376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd632522801faa9451bf9a18f0b4edc377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefc9847704043726f11da963241df5f378.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>