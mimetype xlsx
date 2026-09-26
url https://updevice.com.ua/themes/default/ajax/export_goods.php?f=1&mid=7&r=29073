--- v0 (2026-09-26)
+++ v1 (2026-09-26)
@@ -1375,51 +1375,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061148a34f2e6f953e31b7b485ffe0251.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3123d421d8800b721916b3fe843e8f42.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdbd3a2816710745cf03398782396833.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cae336fc35a1acd30cc24ad7971e9e14.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f63ed38938c89fac5739037a18b8fa95.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d3ee0816e55b0cfcf9bf34675ecc076.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ddbe076fb6cc3057d357e2a23ae2777.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbaf1c78350d9f9e6e22e405b15de60e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328acd2957a3430123614793c981b1749.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a249db4ca4f99ea87f09357ef19e283910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37260c606263b3d71bd3f2bffab7fbed11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52d75e330d08e8dd86ff3940db8c5e712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b836181e38faf85c8cdda06dbe81219a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ae9f04414944a7b0fb479c6f36e57514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4414261925c663aa503dd10b25a41f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9d5a77a8f7710fb733e980b792968816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3269575e35278dd620dee39088dbaa17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cfe8e67bdc0d0480a60d9f664e9d7e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72a9e9414ca5420cb90a1c39806546119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67a75d6cd79e23d2a57cd48d7ab2fba20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd8ad5074d0e27d8018325c3c347eb421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee327da4bd39dfceac95266362b18d7b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009f78605fd1b0ffb919bd491049b0a523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21b335c6d37acad5a8efb362ef9c29624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a616e49bdac28327e4fdb5c12a04b0b225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36418a4319d432abcbf4b6818d9064926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b5fa139e28137797ac203a280902f827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e999e3f57d691cc251ae1b7b7215230928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db26077d02d84c941fca8b67c89cd0b329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddec7a52aa8a963107761634607aa7f730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a618274a50a6a5f4b51393d3bffa22331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f199083f336b0a021f325771c290cf232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9aebc38ac148e6cc3053d62777d4d1433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbd7aeba1e47789a942049b7a815ad534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0242697b6bb7565e1072429941b24f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ab7c88a6a0a87b3b8147e22910c18036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82c6a0e7a33f47a090d5419e49da00b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00693d0fe472bc0305ad73085aa056238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2121a1679a75c14ce010b75f7c6afa39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da241c6e1a6f327a4daa21db45e643d040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3862a78e916865badf39bc9e545c6e4f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1182ec0581b18f59b6666a1f771b6c5f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0055a25e464df08539601e586091001543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537c3dadb88e184ef9e18f5e74d2d8c744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6a28760800105e209ecaf7a4796c5745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc407de8122195a49bd69b7d526a3b6746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943af475c0b3a3b772e099b6b2bc7a7247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24e40de852e7497eded690619b1283d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f36a3fefa8b101a267d8af2e722a2c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de96544f69afa0a2696f6aac815addb50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50edfbf8cf009c7eee4b20ff8ef55ae51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf0027fbcff3b9b915da3522a599fe952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c93226c67ae7436bc31267fec78919753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34859f4774f8a738058707ed2ebb8f7954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a9fca569019515e029235b707519c155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3d0054b5142b736e477a096e30c78556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197a22e809d4f73a0c77d0cedc83777257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b8d514db347cb418bafa58289e6b2c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ed5935b05621b6dd28c74a667f3e6b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12db2f6ff6ea6486dd2e67a69a2b7fae60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0d465acd34f64a9cf3fbc55707e1e961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b30b3da9d6aac72348e624d269cafce62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700e8475caf5da9e9b698a5c3b28f4af63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd35c22ed8ede13506877cacb6f68ac164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac48cd0e0313db06faaaed9d4bac85b465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ca1160bf605cfef92c91b5f1e8524666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da08c0a8115435a473b806a899b058f867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc64bb90745eb4bbbf409f0d20a5097668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6b665e0917b154837ef67d014a1af469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ced512def9beb5c9f812cfc4c5c9dc070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f3275677420402a883d3f873b67ed471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c65a362408e376822401605c4e7f5e172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0724dfcffb1abf61baaa49fbdb8d247d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cda7bbe6e64bd8bca15154b5bb9a06c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78394977202e95a6bafbe90d644ed8a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d0720cce645c4d67803c1a16c2ac7276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd9d0f04edbb4eebc408fdb0192cadb77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a9659facc2b210fb7c36101397783178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26068f10ba4849085132fc61597535ae79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0f0ce6b63c71d4e4e96effbc4e5b7880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787b1f1e82db3e10b87550a4e8d42f7c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94da5dec5226b0d027f76d7bb18697b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18a4d745d5e57fae4fba3034bedab9883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4981f9ed9baee314fb115062b5176e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7445a1421870383cbf18dfeb3c9fd55085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffb664833c5f629e2dec4b708e11dfe86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e84ae346b5f5bd35768a7f6beb9a8887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15c794f5f80414b7d65ae1dd5cca58d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546c800727b7677b4af03fc06ca8b96c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ede197337ea98ef6ff8764596f9163e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f95fd60a2a7885d7d084904544146791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a41242fe90d904be1d937931e3d41392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e6ab37f30e8ef2e671f0f0aeefe23b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8943e936cb9e466a76f54615e838151e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5166f158a5b350970f6c99e2b9e33395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5251b0cb2763092845be9d92028b64396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7d8915191e2fe9fa6e81fd21da994897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27ab35adae629e9a4f99f8294e0b27a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cb6af599c15f97f12f46e67fc141d899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47a1972e143601fa82f5642f2f4bec7100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6906049c509fe182b2ff4e964acae7da101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acba5e974a0a676112ec210277366b7102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d359a59d76d440b25c3556c4948f47103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d14a32c52cf9bcf4dc42a21e9628ce104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a444bb320a889adbc1865a9221d7cd9a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03695b796d8be5252ecfff042e669ca106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c5ee52fc291184146549d4b2d6ed00107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cf0abe19894352431e29da96b94e64108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ab0dc49c898ee381fdb4245a6ffae8109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651a740dc989a85dd50ce4b455d0a000110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b597baa685a3cb87cfa2bb959e1f89111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2b8c84272483a172f86848716aea57112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f824e7f1e42468e91e7474f19cc53183113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e6aaab39190ce4884ac28a1290a9e3114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d84a0348d12be9cc1161bd754cd2ab115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a07aaca90e82ae78644fd851b723bd116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94349aea9ac2f5415677df9ee0635c7117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed3d86e6294bc8333e013f94fe7d34b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ad3bdd3bf4f33292b9718a22c51e1c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a42e39c3a00499cfa63707243008af120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a7dfb8890159e13e99ba590396ebfd121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193993b16506c6605027056432683570122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce5e4d47b71192975571973676c113b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd3bb1bb5e1cace117a301b1425226b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9722a011cf7f9daf199d5d59e3191b6125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72b6cc65068e6a058dd52111e61ee81126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d336a62feb5e6748d77bb9fac6ce7e8127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72abf5f5326721af96d601ab911a28d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eec66c5b464fc169ad4630c95f93969129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8369ed5973e59b7cb8e787410b3e9dc130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09462fb6350dca2aa7a926321791a378131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48deda935a10e5d06660358b0cfd114f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e880bc1fa229ba6a1c063189da780e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68de6238d5b75618bf9252c41fc3c011134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50058156de9d7b10f6a2534fed6639b6135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d24beca5558210f1a241993f174eb8136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36132875a9eb030d7de404b6e2c83ffa137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b743604fb9f0734c440ee8891d25e3c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758fe0ff2da268f86afc0e9ac8671c00139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbc5861c0c92476822a37c35d726279140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3ff7bf931684353ea1f93588eb98ab141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb986189126a385142774393e5ed4de142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515d037e84807edb9076f8c5264c9209143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04d8ff91b649d9b408afb7fe74ae3f3144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d33865b6c55cd831e1d789fd6f9612145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0ff7565f4c7a2d2e17bb1d932cf6cf146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ab02b6bacddee2eaa488d58b88be45147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2551f26ab915639bfa020eec881ffc148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b598d3f1b6c49518dd71acfe62ed85149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fc899abcbad33e09eb0b8252d2c5db150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c20509aae26617f6afd662b3d81f3d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbba17cd4820227440819dfbbb3f5784152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245577266f937943559b599b39cb7cd3153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e1c345e7a86ffb517a13ae1c30a4f7154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3772599a5fb0de59a68430669d9c720c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad625c9b5193ac4eca9f22bcef7b8b4d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d67217cb36b84aebdbd95ca93bce39b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a502cae7f9d5034b61e8af28095b1f2a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cbf85d3c8fa74ac69579630e3159b5159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c00d3a4786ff96dc93919641e6e2ae160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1928f5e40c377a85a71f4ef6d0a12a22161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f60fe2381caca0b1c4064695896805a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b6020a7d8549a926dce068ae2e11ab163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c59e47a745f231f0df09757e66fb3a0164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1187597b35d1bb2692212652e4d008db165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6156b7b67f3379960ab9bda307a9e1ce166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ba0edb9dbe4690f9243058c41c7213167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c215369d63a9c21e65cf49dea8933aaf168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe2316e01214d5ce87f8f431c0be103169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337b1b75a6112684a2ea24b2e5c9487d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24098071bbf5469720022db6303b9ef0171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a790c9951c1163da400e4a6004b4e12172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f064e795e2c32bb6ed806f1989ef3a45173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55f61174e04a4d72759542dfb5b2f76174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d46268295b1a3815769e10f8267327175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1e801d393298473a6ea416e0cd35e5176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f88301a90c72a3fe67832a507f3ad83177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4a59fad45f161c40a303fb74d97e15178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515d860e61a849d7da20bfdc0376839a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e1b6f231b3d3a88a4a825a50a90bcf180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a677ec8fbca7727190bd0261573d5b6181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bae0fe8ae71e35797cc74af9e8a509a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7da888c96cb2ce97506b381a5b148f6183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6523f08751d5333eb6ce7223b72345184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c22c6f2cf633437ba51af36904c931185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07cfe62a2e4f1c1a29382c350b5a78d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c94eff5fb2da8211f015585847c0362187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9066e54259ba300aee723680d1fe75b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0c41046bdbe3964849f179af7e6687189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30381b4de642ec780cc36e1851c5a8c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdcdc51c3e2a060624b0f95728c8b62191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8a0ca2708fa5357205ba0f769255ac192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35681194f138eb9b769779e713063a70193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759f527667dc94e3643dcd7ff1c363b7194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70989344a3596abb26aae8837798574d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd17a8e296d4212ffecbdcbdc7a5686196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbd5eae0c1761d526e727012ce4d710197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de45d492284dd7e3c3213934c8c7353f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f0e3684cbcf230e0f0b3d22128903a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc6ee60c512d05103e6a8a3d195aead200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a7e40697177793853e8a83fcd6a0e4201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb41a868d2e670619e6e99ece8885db0202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9478c257001abfb1e5455e37eba1f35203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e0e8c27366df4bcc9909415a91e647204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a57990611cc2b4750b798c7c345e12d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ecf9a2e03996b7e4e873f549863665206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1d260714d1939f4982dd6db156b7b2207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f69aa666a85ddb2ee2d5a8f15fdaecd208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567c183cd4b430b06cbfb44f4246a054209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f09e3ab498ca14186f011fff4cc7aa2210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f472ded6e68137e859d085c7738bfe53211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66733eff0acbf4066b31f242cec2b5c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b7b1b262420f69742ad73bbf0dd62b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c472fd0c8799a4aa83a98625cc5a7e97214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c626b9701a4819ab08008d3a45517721215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f420f8503be4f50648db6c9419a3bc71216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422600cd4448318f74cde80cb8c3f154217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09595b901fdf755e1243f77574e51cf8218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a334124f28b05982ed0128d666428a2f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2ce4ae4417996df9ac1908416323e2220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f85d531480654d3959180348b470fc4221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f72b1aa5c74647e1cddcc288f95ea1222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8d79f479018671ea6b769f81d20ca0223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b75f82d506492f64ba33985e8ad586224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb5923db32a654eacc9baa60b2a256a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed226566d0417bd842fb6cecdcb8c30226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2495aec5e6be074959d9a4d28b56652f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae3afe5720c736351429cf649d730c2228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9186be768b1e250b32475259f8be37c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c258a95d1ae38b495657d6d348ac1e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3cb9e0e1d9d271cb5305136ee9ea35231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab540d0c795eeb190b76b433dd08a311232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e30e15f73cf654895855bb975e7422233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228892ccc4c797f5dd6cfd3e2d543ad2234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b5cb3dd24b6c43992822052e901baf235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b224be6c2654642c3f16aef60fcd1c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560c2b48122759bf7c1d436d5a015455237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c36568b9d641a838c4e304681563191238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05b28c59b6f1a878d87c9f39d91c145239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e80f9da74be2eaad8f820abcf212eb240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc44126eb3070370a84d339bfac961d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1cc30d6df0706e6034d9ebc9898032242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f181523df1cd3a1df7692d44765afe52243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597f72e9bba1081534b980eef9da33ed244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eaa9aed9ca67fed69a5453c56c2d933245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b31e14ca582cfdf405331cabdc9fb0246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa10b8e62a7e332533d19fed561aa91247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccb7fa6db4f14f8dc5235718f87609f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d7f6f44fa06a6ffb43a8d29abb8252249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cde3a792bbd3ba46314a94b86e8e8d9250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1c635781ac5624112e68654fab7130251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a09f17160877365922cf5d8237442a1252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b81be5ca4d355d2cc0c5dafe7f63ea5253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96fd24ae5b0f54570787756136d51c7254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53811fffd64a56fcca1b8b25efda3ebc255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7435d4b8645156189e70282887e263256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e8a29ddb86cb9d659d75079969dc68257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c17d2060b50f703ed001a290a6783c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44e0da285764764ddb567c482a76162259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6cbb68f47b4f84f0e86c66b8396001260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a0137e434abfa277bb3fc61c3f1796261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8004d252c45102898e2dc264f1a1654262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b46cb9ee8c512e8463433c1b2cac7a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3089f86ce8201eff0a0ea8ef3b7c7807264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593e62952cc19999a1e9e99a17151d4e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afd8bccfa69bd743c6505c684497de9266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096c9f2797cf9afa164bdf7582caaf8a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f94fb5e8647f9f7c382ab34e79633c268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ef091ff65bafac7eba85d7760f1fc4269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ba0f8fd38ecc667b69f9200bd3f957270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0839b9cf8f8a90a0c3c687817351788271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d17919d41c1781e15ab81286b2f6d59272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b95107ee9fa90b7ba705730a2fbe2d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f60c3cf1681b20aa16b126c87cfd79c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef48d99844bcbc21df383c3781209ee5275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588ae05c8e863036ae411595f5e62f5c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c930f06c77e7002c9ecc84dd91ae2d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735975f78ad43e2926c2796bbab70919278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00396f0e56674028d7a8dd737a6c527279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb3ac7060598f6553030ca7d11b0cd1280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa8dd9a115f112f05e5e6fcbe05924a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83ebe4d274411e1b3dcb7cf9d025bf6282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a40922af9f0334b60f73e7afc786c9d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1479a244afe40f509efe4b2818562d7284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a395c0d0a5409d06a800d9cc7d4e312285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6838830c97f147be115db4e828165bd4286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc564b3d51e91885f023395fd5df8e33287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46548811648775aee9c48b53d5c1fe75288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a89c490f0ddcb32aff56d429c4383f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb620dc03bf69a3496945fb32da9d060290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cadd8dd348548d8c6d6bcd122d4c29291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e524cb45ac13c071b3a3ec0fe5c76f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7f12d312c952567eb31e17e8800390293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a02796d01177d3b846367d9e3cfc3f4294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ba1c1c1e829843c95c4ca27d1b86b5295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b772067ef0389428f904b723e374b56296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cd58473c65e7d9dd0f298262989499297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb751cb5bf3384e0fc8ef2ddd4aff0a298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db624dc132cfaff14ed3614a7a583fc299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2dd30dd3f78587d93a07fd2688cf63300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14b6ceeeb99956f0495ceb025bef50d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5a9fd00b98aafb5895d8069f521bbb302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae87658315e7dee53d77c1a392d5986303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4018d15ef06a4f3339d0450d579e2bb9304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2143cd1f95f3b121e2a3112926867f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65ffd57bc35725abce106c2de8ff915306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2254146b4f30ced877914f512f33896307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531bea182458b9d65340b1529abfbdbc308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d073cfd5006bc76e6e536198d11ffc4e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55facb3b595bc2bec8839407436bff74310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae94f2a8ed7cb8ea0b4f3cc2775964b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfa0ff96050b64e950d9a83516d9038312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04258d0250479caa5ec693f9eb10d3e8313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772533b0ae05e2303c34f7b421c6587a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb45c337f30dacb6a4831d3093f96bd7315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a71709d8ad030a471eb78d3cdf24f4316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7e704ede256aa0064fb15df2e2df5b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22df243573a6b3b16f4690fcb012626d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32164303d49383ca279ce8c50090ef9319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d6c0b1568c43446e2dcc855a8b03a0320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4cd1986db341f0342523d110bf5365321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab098bd28f5f4169efe21665e4c9cd5322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2718c748b2fdfc3a09c41821c87ace323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55298b3238cad69be8b9f18134ccb196324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ef7de8263ca925d0a567f5a85e49bc325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29e6936ffa84f62fd700647c7dc2fdc326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02967e532f1cf8abab098fcca78dc44e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5924ead0dc4b53e439e957c3a7866f13328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79420c26e33cf0933a9ef48daaf0ce5d329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d05869050e92378ad3dd0de76d452c330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9449f33a13d773898d9fd7ce4a22ff60331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2cdf56608acaaa893cd4aff316af71332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca753846d40c9f4273fb85557e7dd95333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b76908069a0c481882ae1c08bf9e957334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1d0df9a88e2592cbd0446b8c3d90f2335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963c84a61e0d573ff3cb1eea7d905f57336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f459b3db13b91b4854769a6fc182145337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801fd9ab7fe0448fafb4c550d395c1f5338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ee8e5e8f5ceebafbe0a97cccc4716c339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d06d5dbcb8e2701ec6d391a2587c824340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8aa903d630332a2d6a154b9b140ff9341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb36fbd7684884a68ad479832ca0cff342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8c8222984c0b19b2eca0f48babbf3d343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b6deb6f3f20919bc4f6ffbf83da8df344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0865a2c7123fd3feefd9bca1191252a345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4007bfd78585a5f281be005cb7bdc76346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57b57a23aeedfb63328f25f0a05063e347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17329223c008f70a4ce0557774c869b2348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13f437e13b07e78c9c3ccd8c4b783e2349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ae68a4360427cdb1d07fa5a2662a6a350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6603682cdb66625173c8b2f24772a884351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbc308f88296654fbaf106054a03311352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2468b595f1809ce111e2b104b2a79a353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cb3e3cc2c4c14a9892fce02251ef5e354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845eeeb784f4abbed920c425f73590bd355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3ba226147d964f58f82af4f316a70e356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a7af46b5d83bb58caa618985c44cbc357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f60aa989ad9044873208720de134de0358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cd500aeac749c7b9ef6f61afa86e19359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6071c2b27d5b0fdf68196cfca7dbfc360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9785ae5ca70b13e7864a4eae13d2ad1c361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec26569012cb431e22f5882a90710f87362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91502668c0c586f71f98e6320535026363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca6a0213e7710a09b73673ab2cd4ce4364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc92f278137f08eb5ddbe1f9b8ba9a4365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b663207d14ae003fd217366260a717c5366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab19d92ba23e9c32e0b19ef389a285a367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b034744103321276f592633a06f34001368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546129df161e850115d635c20006d831369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fe1f3764358379480687e9277f4403370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb1101314af791dd06da009c0df68e3371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563152ae371a1b06b9174bc60335128e372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf232feff0effd951fd47773247c072373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ecc520617d64957b52f6a19f8e8a51374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051083898d3dba7d4ca40df18c960f10375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c617e8cec5f3678fbe773179ddf29db376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b521cc935715a59ed6889876fcb4e63377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6862345d749022d01686d74250529f378.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776a908c7a38a8242f64973bd9b022091.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21242ce498d1c1d21c7bce88a61621a32.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14636b5341f0d1179813adfc5b7024833.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d9770d62c75972605e921ee6f080334.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7083e80f93a247037a54700d16f0065.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca369314036a2be8694c4c87230e0bb6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270ea3dcd7b69e58af13a5a7f6ebb7057.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc9ba5ab043d45d1000b8af18bbed008.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876b5f05a53afbcb805cac492370bd799.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4a5ec6150a6e9fda443fde9dc8fcab10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69212f4c19e1a35a782688dd433f54c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d64fb3f442fc852aa5db3618b85cf8412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bd5f5549222b5859784ccf1145863a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92b7ce0e1801fcb3013ec61ab357bd714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba7db64567a7515fe487a710536401e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305fa4dd925a13061d3b558567c112c816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27d1bfc44ee14c01e0cf72ec6e092bf17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7995f2e5bec6b5357c04e3a27c398ecd18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf6be2c428626889d24469db8bbfc9219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8b1814d1955f9e39f844111b26982b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5666a537ced522433b593464ace28a221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8890f51884559272c55e4186a585df022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb17a817b6c8de472ff0a0b3dc122d1323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe45cb07945cb5b1bd6ffe3c95ed25024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89aec8b00d1be2e0a1abd52d32b710be25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99feb08f843354ba87e54107d2d6a92026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2eb041e7e4be9c876bbd7e609e5ecd27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21e1bccc0c020272b1f030708c76de728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931e153d67d107778c9980b352fd669929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ba4ce3583e26279ee443c949fd764d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f85cbdbd6ceaff751f4b2157ead92fa31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876d2ab1eb69bb46765797d289aead5f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17dab86cede1f179ef09010957bff6933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26173e1973cc35a3b9483d751f8462b434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dce742d36cdbf8d7591096b389d6c2435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8a99023bf1be1466e7b47f19a1612a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63566ef54921899b52d2cbca27aa6d837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b5230f914faaccb71100636bff6aba38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05077f95f884ad496651fc58d95ff42d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f641194a32126876398f80a8c4836b4440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17a8228660098d3dfc6fa20230de2eb41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552aca53d5aa746d7a76c83760d0d1fd42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80085dcc0653c2d874892a2421cec5743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb20153982a593a9b050a59319cb04fc44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c13d4ce7fba05f5961e045fe6cf4cfa45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d76110570e70e09364e6c182583e6246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9240468da2a827bb3f07b1d430f8c8c047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5655d6e8fc169372d734f5a929b79c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822140743657c8cccfe612da6f6367e649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12fc3c39a3b26187670b22d2846cc8b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae82a86cf965901d9638b6fe62cb527b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278397a4a7f629666bec6e193535242e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34ab998b8b8b9f55374f7872c18230053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338a8f2818a4368dd4e1a80d6dd1a00454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9334365c898560d555192eecbc3e13955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198b6cc9c045ca5fd0258d7936a44b1756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bb81501d2b3a3d4ff8100302686e3d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d14e0246798e7039a585c0d9110b92c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3406c8984e19718a84fdaec3579d06ac59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa332da661827663f7556708d44521c860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5366e23ee3422a5d9627878227e002c461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cbc490de376b71c03691cef21677ac62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0fd274242057fe28fb9feef0502f0963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40210347a6bf60fe7e4c53be3538775264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc97430ffdd923f4e6a9da761fc725965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab749848cdb18acacd4636320325d5a366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6724c69b3f501c9c636bc244185b1e0567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00ef6eccaec18829ad73750aad1785e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fb09a17215700b6ef75c516ac6f79869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b975cfc581052288d0dfae8298bf9070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db607a7988c662646aa229884d76c86171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662ee29342411a39c2754c2f5291464772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e13c268ed95826d3fac5ecb5ceefa373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb041303d48a51b814def954ca706bd374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed9ce933b7414b14b0ee257fcdc6cee75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f268f617eb03ae6d18b8fc7273fcf7f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336bf83ba6076a9864abfcb5334434ae77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b81d4027c4ff64d9557c7be7e4d76d278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bacf39ef70f7014025878f4522487479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada9c0c00f042dab359fdb46056298f580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49259c9b326ed0ea571901089a94457a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc3bcd8ab1f42fa1c3e8c0429eb107182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d5e997600df791f2691c95a3a7dfd683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a087bfb3a80bddf6c3aff5801adc13284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d312ef80256b9e7cbae737ede2b7d2f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3b0723bb6ce585a70f87376c62439a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7961106e4a62076818d3786c59bd732787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8ea7b086056a4cb81cd13550f3833b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b199367633f15b06c3a95875a273e9be89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0587a56182d92d3b64df2c6c31c29e290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1a3f503c6a45bf2263a95cf5d0369491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1feb0d137acabe34e19302c2f3befbe592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eae94f70c2c7209d9b01c5ec99a260893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d170712f9f15380b422aec56bbe480a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f92032d76a12d915304f58c52d7fb095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1b0c2a95ef87923dda163da827754b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4e94c05b5f67a3d3959e3d959c1ab097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104792ea109e729a4f08d8b21510c91c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d40149c0411e87c79ca9e6491a8d2d599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc5bfff0fcf07363651df2664eb1469100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8ed21fdf6087caf3beb5da8d71cc06101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4467a0e18ab5fa896b5ba98e0eeafa61102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a0f499feef8f79f2696c39c926fb64103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631bf0b966882422167cf93b8a33cd16104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696280c327aed4185caa62b75c393ab6105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b27c875f0d16f15f34ebb0750e4e15106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fe1b530ddb3a10d0a2fadf74240600107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21efa1b5da6fe9df9d8fc3413e3d6123108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38002b5ce6c3e7a758fe166b2a15ea0109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da2f3e9817c7ede1df0f5fbb4ee9109110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40a642d920c96fc7f27d90e01f47df5111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2362bfbd1bab57c989ec2e35bd2f1782112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff5ab53e2d8bf4d9027c07ac8203c8f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5251c19f684055abdd5fd2f2471990f0114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8b10175e5c8f734680b5f82a2e0aff115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64ddee49e94b1b1b2505e97b5a267b9116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22dc1d7a84b9b62a5e8141a570f0b060117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7309709c69601f56bd4d16ff936cc90118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df53c1da9827a18511017e609ca10fad119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0034c5ba7e519e7beb7435216f03124120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a75e6b8b29eac0683fe5e8023236df9121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c7c8a5dfc3599257018a1a4f3de709122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8606bec4b43add2182fca66550f02c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b03a77f5dedc9daf43043f7bd76c59124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dace0db24b6222199f76b58c572babea125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3e4bd9f1a221f7eab578c59f2eed70126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fbcb16f1bafa7696f110756735637a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a718ddab4597bc4abd519c7761f41b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f948f746d154b7d9a2703f0f3d9970129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ced97b31e0928641beeecdd2056766130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a93be6214a5ae807ae7618750f0b485131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b1e973e2e7590b42f05e6be89da0f9132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a65be7abb4eca783040292f63db46c5133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61a055fb2a958a7d944c6e3468471ac134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0daa613648cbfbcf26901e1575c18775135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702885bc15c3a19741d93ee431cb6051136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1500e5ebeaff8569e5f7ee4b8dbc16137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee89eebc2562f350803fb027963d51b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1ab9aef57bd38deef5036c31e46c9c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef9af46f7a3cb192a3dc6d8b710c47e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca5a0ab1a6b6b0a63665af9d7bd94a4141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af45c0805394b5f5d6a127a0cdb7c1bd142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f767d6be32ace0a5be2f667eaa0b8bc143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a05c39ff22e86a2a1d9e2363294db9144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ef8758f773c35ac99c530110eefc1c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b3ed80e8b90ee8d92334354e8a7d53146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2d13a0ffc057808588633f3bb70142147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276399e71e3401e3183c7384b5604b4f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6cef1a3a28053d62c12580c3de3c0a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bff57daf247dd45e7bba4cda2238f8b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ec87c47a1ff07f1f2c427557346594151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bab9a4dfa6ddec7a0a5a17167499005152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1d95c80e69f1f4b14ffcf48f05a54c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778ce46811787e34bb476ced7d5a630a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a450e3f748890d522b5c71f8ff1d13155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf283c96c69189455b81cfb4a25cb28156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ad55a4d25a95cd060f0d37b50d579c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d0207cd69748a0dd03ff843baee6b8158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83516ca19e436b0c74dfea1214d8a3d5159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1011793ef3d83908a3c68de9eb363d3b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf62c0aa0b9b49375590f5f28f4042e7161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7163b302929467a26f1578526aeb83fd162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ded148ef194a4cad6807a00139172d3163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c235016ab883147bbd9ad57fae23c9164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdb9c9e5ba52129a6d86bda64f27a17165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33224cf115d770f549c88a097b813964166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14031aca1dce3c8438e210c86d2721a3167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabadf5cb9090788f4c2a2dc627bfbd6168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a5d8d3ab18bf5966d4ed6f9392d01b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea13e3cae4bfaddb424fa39be66d486170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152569a9e6fe37189b51b55d26286836171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a419b0bb7fb780cd653ac59b1aa9be49172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb9a6801608a60c9fbcc2a16592736c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccb007824bb16d0c9dcf8c4b9663db8174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e264574c63ba8089487ae53a1d240c85175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a910e907162a187471e8ed1119d41d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d2693165abd7e6699da868d9d98aa5177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f14ca76c64d4b3e1c0246c567dc571178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb960b913a976ffe12409bb0ec1c2b69179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdda69676ac88c98a09e3ab45c33f4c2180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eaec1c0d4c65a9a1d605071e5d0f23c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00994c423be0f5ece8a7f96af7a754c3182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5004b9d18db1e4ef4d050f8192522c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42056a52dd0cbf6c582179f5b98387d1184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbbe637b810ee3576e334fccabb8252185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefc8be89e9cdf494f997efa588193c8186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cb38140abfdc95b9db16e1f6827dfa187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be4477addd0e0c0c302d6f413f8a755188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe8fa427ac7c1758d86dd1b3ed6a6b0189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0139bc0c63f120f7ca0ba32343acf9df190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bba98563b2e79a1854725f7f8366e6191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558d4f8548b43e41dfe5ba72218ec5b4192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64eb19ad70a33120bfe10772b2c43248193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddae73335cd350c01024d19adff30ad0194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8f85f8200a665c2cb3c03de9944b29195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71350c519fa2844cb23682d53925902196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911deac58a5dd1d7f7cb96c53714ac72197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d9cebbf7bef57c5e68d7f4015acdda198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d8a50009cf7ea2cdce40c8b6be312e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1e82390cec8833980e1668ad3cfa53200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01738e09f2f2dc87ce2e7f5ccf6da4f7201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7eeb48317788612feae6afbf2a0ae5e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89249e6658f5990e28a9d53051189ccf203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946fc61add616bfc680fe99268f6b7c1204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35bd8bd3473408504ab53d698a1e888205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8672d49724263c1d1ad776aa48767214206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4b6f065e31a79da9c32186cbd3e940207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e20fe81147894dd9cb0bcdb8ca31aa9208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ffddd38e7b72379fa36591ac6e3540209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aea74be1b57a4eda8c494a1c32bea97210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d076235cff3cb1349785ac6b854451f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5e98d182b3d41db96c81ce86651896212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca636ca34fef5f12abe8b8e06c15b18213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10135dd742ef47c45ee7a251c1ff3100214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13884981f6a2e29e473c41c7ecab1baf215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdccfd3ac0483de9f1a3ad432c54e11a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22185c0e23d741f5b9dc80bcbc37ca08217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bc762aeaa1775515ef5f98eb7b12b4218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddc002161ec1df9d69370975b0a4f11219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461024f8d78bf89d7eda53128babf2a0220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0abae38a1c5b942a61487abe852bd6221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bb8cf73a803f5d1bb9d961dfa7455e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92fc8795977bcd05b2a532c3462e010223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3be7065387568705b210bd263913d6a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccc9e4d97682d8b2c9fd30e98af507c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a967772d7a5fdc73807899ba5fb3300226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a98e5a84fa512313fc4f494817bb552227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8959c0ea57ab899bad4ae3b19963d891228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bac0982816c3799a9ff6159ce28ecd229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcaf09f29e8aac70bdf3f06ae2957692230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a207762c60ec776b6201dcd0fff345bb231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea288c02a1c031cbe89dfca909e917a0232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9224babaa57a6e4d61b31d20693156d5233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fed23224fd8c6204175cc2a249f6ea234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692bee35766a7dfcc603cd2a6ee797f2235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2613ec3e1b6ddbacd479a651c02205b2236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1949f88db616dc0a56bd88b10ea3227237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b886275226f4f1ea070377abd0b3121238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38828d2859f0a137f91a59974149bd45239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5b580a9d159ef2c4c1b7436b0c7336240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb6bf91a8296ce75b4a905604b50992241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21843f4cbfdb6b7d9a262ed3860dc84e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebe80470418e3e3ed1de0bed70d8a39243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afe0eb28f4c6ed5bb03f0600b46fe86244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9afe7783d3390700940ca1d7480c57245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0268942d0fc5786ae1f1a39aea4385f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caadd2e810561958d280e62e971a2312247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadbb67f08daf1c9c9d3a0af7ccbdfe4248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19bb70295cedd9ad73c7a8f7c4802ea249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13dfcb9491dd2853777dadd6ebc71403250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b0d84107542d84ac40bf8babaf3f56251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a682775b9320d5b8de7754dc102ba7de252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caafe0a8357a384b8fbad0ea189746f5253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c71fe52f7863f9c2aa9cb6f4c97d60254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245e7d635e9e977de486dc46533f9945255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a068863cb0a9df61977a384d71fc0ac256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75055407b92f2113a839b73c40714e7b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bf309c3f19b303618b8e18d990a401258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5b5b0dac42c6ae7c4bcfe347a9feaf259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4d38c45dcba7932dbc0206e6debcc3260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed067a290f58ff772ed8f08c11945db261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449ddf0c55f614a1429c4743d6b1c37a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7d6d1da7a169f805995b3c1eaa9cd5263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff4bd0dbefeb9ca278ba75b825b9d51264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eeea97806881b58e6b4de119bf456cf265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f5d03ebbbc4629151cd0b369090c4b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a478599b6e58018045f370ce1ba92bd4267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b76b99f9ec350f9d739f7447c6e77fb268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640b4fd13a2530012a14b2a7e152a450269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb6947ef746a09fb34e554a2b10fb5a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2cd76145c050e8ef72c23bce9d7c5f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6d8f34d0d9c59b0a6594d9156046f1272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e912171b172a792adda163d94cfa67a273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d49a3b2a2bc1190e73ec718df2153f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bc5acedc8a4e29e9e3e6c0b3e89138275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccfa7f04fc90ad5121d1a388f2d3ebf276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36c7410eb8b8ea366ac27057d57410f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd7980d57f0f013fe8ed915174aa681278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3a286fe4afc65689b965508181f1ba279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8540b74bcc6e22a2348872aaddfad8a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e701f5d5b1b762209ef92ef401681d3e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8371b03a3218f3ff37556418e01d525b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a0940cbeacacc49f446727af2b147f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f13b5648e6d4cbb11145dc2ec14d640284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d71443bac3efae8da557c25c51d5a6285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b58b51bbef4f20138a24cf2303623ad286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7524ad2431ca635d3e502f76236bf3ed287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed27f29b5237d5254d89038e4484e6c288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ca84cfbb7bd681f8f8d8bb32b98682289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b630358e2feb9553896790292175721c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7972d89db8cd7d883da6653e84abef78291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2581ae754322e727ef5681d7d6fe8be292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5192af934fbe4d87d4adc8b4d3045f1d293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4089370163922c7323af2c3d76d237a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307a95227888d6800ae5eae097553888295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03015cde146f5092a98453d07151aba296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25ac8151305d0c4420e53a3381775a6297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf10190f12a7e44f0444cdba1c166675298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d16d4b60840fa4f360e73620801709299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e6da87c18a1d6ce2877cd6c4001b2c300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3d650365b1e022ee8b64ca467fb5e1301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05128803a4fc418628008567abb99656302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7168f120bcb6ffa1546490a1b3afd1303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b994df2781375b39957161234d46dbd9304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7f15a4473f597b19c379afb79ebcef305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71ba1b49eec45af79f7d3759fc91322306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1914417999cc8bbf15189dc3d22ca3ad307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc0285ef0316accaf26d6bc8bb6faca308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3073d67b7feb2ca0f5ce7987a5facfaa309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857b8e9e4487442658c74dd05359718b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cab58ebedb38d40358ea657fe6e2f8311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711aad56797e7424f5c01c65cab9cc0e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3815aa90299f12c3c5201b1abf30ac313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1def379b202fe72a807ac15c2e9fc84314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b971cc71f8d027f147e39facd5a07244315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea1e4f4dfe4ddd165e377d1c63bc1cb316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa615a98fdba396d797df18294954e3317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb711b804e7f040f7ddd903c21cfd0d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315aa4c5731d8b3e0c748323382c7bca319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c70ac3146a595e632c4a9ba1216175320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d413fe29a91c80c59b221362dbe353e4321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddd91f5b2d146e355cf631fd96b76dd322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f032163744ebc6e2c286a7fe482514a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfef3be8b771f85f63447dcea62e68b4324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15a150ddfd5143b855424be38199541325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de06858572be515b0d8d1765cae9d64c326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1398b8b5abf52b1c7b5a6014c1a5fb327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115ba99376fd54f9ff8c31e4edcd3211328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c716603e117fde25f3a95b101f711dcd329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9920929a8a8535bf4e8deb28e510302330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d09cb7e56bf59b91572a0041c5a6aac331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8efba298608756a944f910e50995b2332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5aeda0c3ff6824f7a44a56c4c2117ea333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5604d3553909a153dd258c41cab059334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406d36a3b476b6083fa3ec6b38f6cc19335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3d352025394b2098bf207befe125a4336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616a748bd03749722cf07714a961b012337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf46afe5d9de6b398a6118586f0b59f338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7ca18e18fabdc10242f02772dfa0cd339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f406279691141f146b5ff0050ba750340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac370cbaade15fe21d4df11ce16ead64341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a57c1d9bb530bad8a8eae2fced961f342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8068bc9340a80a190bb0af170a15cc343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c289b2e2f83b4934599bc8f1905373d5344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39d73912c22f5ef475c96ce16682da2345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb7fe4a04cbc524277e77ae8d7f7ba3346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259e24624660871b868f0ea68235cd70347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc772d88076564c800ce065b936fe03e348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e542763982d142a2e8f4c4a557264fc349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b9e7c3d7bf91acdba287722b3bf7b2350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668509b1bfc7dd01ee5f826c07501d23351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fada2c702406f0f545ca519d14df5c352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ef91b4a48aa66fb0303f3afa9f3e23353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280f27ec9aed73b434b022f840051616354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92dab65f45370072c69df16b80ca6698355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dbb2d718f95efa396ac6b13f15b180356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cb52c1b57ecf7f511bb0e2dc3faaae357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf576452bb6657ee82d255f5669ebe2c358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cd262064544066a89df316fa3b8e70359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abd2cdaa1b0c354239f2f2bb8e4f5d1360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fb946d2f25d69fe259132ee12fd815361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa42a42057f21de5a321c534c24e4148362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eaeb6d5b54b3477652a0f8d1c24bea1363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac112242ee47223b6935b6bfe08504b364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a3e5cfbb762ae1ef0e694e45de738e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abc1c1b4d3255ebe6836850fb47fb36366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b638e41f8cdeb727827c027031c04e5367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a0c12ccc91b1dbecb535661a5178aa368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c242152b5d0d7f217aae845dcef4645369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b4847b854e7edb9ae1b2a156dddbb0370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8705dba932c27b07ac2bf672c881470371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71dffd8d98c01a4521317a6e9e718623372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39de18d304c3984332f114f61bd028d0373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f89cb4025f215027b57b2452b98fd27374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b680a09d999bfab4474ba2f97b253802375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd72b26b6775e238c8422fffd92f657376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734120007593f4a6ddc76d6735af66e8377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0068700c7d7deaf611eb8a40fbf08a378.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>