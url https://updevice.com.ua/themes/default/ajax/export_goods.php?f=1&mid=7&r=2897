--- v0 (2026-09-25)
+++ v1 (2026-09-25)
@@ -1375,51 +1375,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b1c74dfdbfcc6a05a86b7d918414ad1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18634c998d8faea46ecd762d144ec1d12.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ac5c198dab978e1e37e544b0e19a913.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b598454584cc5ede6e5156d584c37b864.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b947d1f8d2c2a0d72917ce18fb4df225.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90268d6c8b3691a8984b0e3804f6288f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4f033bc9ddc6d8d856869bf20691197.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e26d455aeefa4643115d0576e55d5d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f12ad1801c4eda8bb9248cc2cb70c99.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b22b83b887eda7f152507ae72824dd10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6055153a924d42aa5de1dc9aa2a53a9d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99733e71d80ca3609637c22fbd2d4a8712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4764c1da801f431b57ac25cbaab3b73e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320a151dd46f4d78edbd4ef33adf2b1314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf59d71bd98d5a30ce949fe296e8950115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87a866b9fdcec07f18643711384018e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7881c71062e04d71bda01a989a92b1cc17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd47081c6a7feb76efd5bf8ad1a1fd818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8aa0725ad3b20b2c4116d6fa5b23a119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97f91b1af1c87117ac1e781d011540f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87283f475997a0b22b25fa8c6c5c78a621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648b9f4d96d5043b6ae2ae47c917152e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b924af7bee9f28cf4b3f414ba38cda523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336c27faf23f30f9f3c5a4997eb6539a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a57a1c3925258b8065d74b4eb50b6725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fe4ad87421489febf8454f5c3380cb26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a386ceeb7a623752268516e382d2c17f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab159b36fdf9ad5aa1da0b4db3fc6e028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f9be7d62b6be2b1815dd1a9aff7fe629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0491503119710544010861eef919536930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e973f7fb7bd30cf3c8f7595f006d6db231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cb6976760e1af1bfbb0a4f355b274432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef590ceeb68b8ecf2e76fc93fd5c83333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d746fda79685daa15ed174de66303c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ebf6945132451dd6d9cc1fa1493e4f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd2753e1906a6085acf37dfa6b78d2e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e715f7d55cd941fd562357d8b9f1c4437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb3f14d060f046fa72d3d6d98fd371738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260f58b87a833aaf04d31c1f13f9dd7639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32dd449fd77720abfc18a2f76abe535540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0afc475c1800359007203bdf454aba641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9a8a5dc3a4791d32235b564446369842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89faa1168a9ed6c9ab37d434f64c341843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0434e10e7b550daadfaeb0a4dcf8dd9144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56802b80338003f27c5d1c4a74cb605b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbee12b24e80e291ed57fd062dc503c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d11d4551bc9dabb48f646111b61bca47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f148adcffe8e2a0344d85a65f2726ad48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d791c9742c2e289a21b9bea4f95325f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59000696d01f12e31280a06fc83fafa250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65994e39b9e6257b388c425ca37ffa3151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf32d6e5d76816f0060d61146d3a25952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de08f86ca0fab447bc370893dcb0257253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3459ea8ab612615c4516f5658999292a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92e2780aff2c0ea2c3d3f3c2d86794955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623ddc520c87338e99fd30981ec039de56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d260962b224f1577bc71120a5f2791ae57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd0aac795cb16da45fc72f18926b87658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1087502b4c42dfa3632b25b5bb68b5b359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b30257c411aec05da6f38913d22ddb60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba23be684607fddb8986a5303bfae39261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628d52e36d263f2fbc309fc6ead924d862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bf9a00f6c90857cd20799f637d868363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3843c9e2a2f57dc36de62a98f95fc96364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303647d0359e406de0153912f44f3df265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b348b6bf5693bb622cc56972d1f38066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1400b351e2f7de752732328fd8bd4c0467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fef1aaca2e46b1f8bb14b3adaeea3668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44066023b2bbb89a6f41ec25928304bd69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d153602eb30ac9578fa4416906c073170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328be00b1e66e84b7ca678fbacae01f571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cba57e4adc8fd3693c15c1af222f7572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28f3022c5b182360351458644f7806873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4021a075855aedac49d4aba39afec42574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c773aa4e6e8f7fcea563eded4581e6a875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bc3bf9b365c4cb752fff48bab708ea76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba598c63faf77d668b078f782a5e29777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d667b33a53496d84bac72f610d8c4278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1672d145f572f73a79698c5bdd6df7f879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e62209fa390bf1958a11254eb5d85e980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e4592c9b7e1f63ad92a4e5612c70f081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d2c0493fc8a2d7009d0ffbed4b24be82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65505070ddd2daff295a52644aba59a183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09d58f70252a7ddb76b9e5007a0ccd784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a6990f3a4208fca4bef1a16a639fda85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa7d05df28a96446a661d819ca89a5c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3a9c5da9485f77f94b946b0db0ba9c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271a4719b2e14a5ad41f6acebfcbb82388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f230e4c8dbe703a2f3575aa79726b889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1333205e49f5e10464244f39a570c690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e4aa10f87236e8c7916205ea9a221591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fc94126a9d5a7fcbfbc82f1582def892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec91d64a4a9fb9c40b70ed148e1b42593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0788575a53972043efddc9ed7599de1994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc558b1d9ece77c17253a1657fb84dc295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d087735684ea42acf7f7e48b2f659bed96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef37d79b3b3bbf08624220713cfccfa97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29dba05b383f384da7c5b9e1f26791498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2df187bdf319860fabc2c6cce65518499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c08d4cf7b2b74550a07f7639c83362c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae42ffd340c85cc38c362df1882f63a4101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ded3a1422370c83968de1808cdb15d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ea14e24c549fdcbf70e99063ea3969103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3758aa07f0ed77c5bb4eddc93ea4e8104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1ba9e09316b08b6b137c752ec1f9a9105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a964a75083f940c759992ba2eb8df0b1106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e588a5a252c0b70bbfb06816e79f12107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953d64e6b3131a65f0b235e38da4aac8108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc8031a67d7adf9ad3a5d4e4aee0923109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1468bf0720c1e6bac045ed9ff662ba36110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85b698658b263ce3d212c44ffa76883111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9267d539325e46a9a069de4f1f92653112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7716efa919869731d03f4a663e80f4a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3610f0c3a5e35bf00a23e47d54901d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21cc3e00def984cbc409c8feb083c7c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15b51caf93f336d2400813b55c46fc5116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf108fc4f9ec4e7eaa9fab76b4f7793f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881771b0676e687332ed6d868728da02118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6d7a9844b7a5b1cb1d26281e32e27a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ceef96e7744266d0ca724b8aebdede120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0f90e4435ace0d0d11c9e3af558d6d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1283fcec80d9b7747e14e86f26e9b2ff122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86d9ca571f02274b11042b96e81c60a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ebd5c8537207a7a3189fc9b54f270a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02402a855a9a17c3d6b8dad402d09c20125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cf078a441cf890d1e49c823adcc364126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b4f8cad3cbda1c73057c9f3f390525127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43419ce38c81a2f8ff1ebdbb6f91cbe7128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61abf6dfd13f0998a0591a9c3a2a3122129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1634c84f6516d5cf4ca80d25f2ad8caa130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0e9260b5e8e27a27768c08f795e6ae131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252f7efb386acda1f47b0ad3d9a65623132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2e549aab48156acf0bfd5d3259da96133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05c169a421cff7b75422186e48a506c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5468d770c693ba880ecceb274e4c49f4135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a7aed488f2f37b77e52afc775787b9136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fda386c0240a22e69311c2321885ed137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0644034833ac30be033d4d893a6f9133138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4ac87a38532af5b78419a2e67eb210139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f250c2d06abc5072e0ce96b44645d3c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65851b8ff39e494a4c7a62cfb4dc3dcd141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86e70c5401051abf203098e1d7f9a03142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b118af23d63e7b67f8be0f9b7fab413143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d456c664e2f285d26c71dd361e28b846144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce59ace6d6ea7517d550904d121f5caa145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f77837c0427a189117c840516d91dce146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b582254c45dc0410de4b291368a69e2147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27fcc12b1e4e60dc782515d7de07aff148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4d6a72f33491d5e5e2608e8443d200149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813271706b090c49524ab194a56eb03a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a4bfd3da16ba843604fd068ba80ee1151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17824ea35fbd1eb8d1a9df2cbda8efe4152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e424fe4dd79aa809460912e3ef92a199153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd9db94fc35b3b2346ce9242e6be637154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3169f923c10b617ee7b5564d310802fb155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a913e77eeda2752bdafd64bcfb2502156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9db4cc0a331a54a2c39afb2f2e64c3157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2bd875640b26a4c7904c5608b2862b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e05ef3aed92b482fd3b880695ee391159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb659ac3691a924f8c80703bfabf23e7160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44a38684e33336b5b8835841ea94384161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34733d1cf4560d8d688f41e21ea151fd162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9416616262df6fca4429bf25ac59a3163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3a742d2d0f34f36cacf580d0fce8d2164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6204e73700b9a752bae94c79a11d50a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db37a3dd48feb51e6df17f3acb6c62b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40019cf6eb071131bbc1196821dbdd0f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2081fe85c13bfd2e1b0ffec29b4a4eeb168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b0b75f0e9f6b7ee6346464cb4010bd169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d797a5a3c2f8fc5ae6cb5f1147eb429170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0baa2e5d0bec56cbca8d25d5c26fd0bb171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b72f92df409d1c4e2558075ef566490172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b40b9de121fd32ac4d8458a6fc13a8173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bd745683eca186a99c8399d4171009174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a51fb73f2adcf7be008c5ef9683a67175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65215f8347588ff5e3dc1c2c77d011ad176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd94f8c0021e8409dd83d9606f399c1177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad08697a3b536c39da6ae4b0a5d1306178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49d6a868af42ec822f906c55044ca57179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271af66ff67d8926a29df37d14e3feb3180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfe04c2edaf6d676520165165ce142d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9a8a6b4e84f435d5d6006e3423091a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b860d52c6195d8b087a28c12a37c02183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58df1aa8dc71ef5132d8033ac9e23fa7184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e602141d5fd449b72d7829a4a7b1bfd185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a117c42ec1974775403fecd4f6580e89186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992c56c2479ebdc5aea0f43b36b519c4187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6680cd25de84fb0f2eeb52e1e921f6188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108a6a571b67fe842d4c074fe496ae68189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b399af8fa29a2d73226d6aae0e6998190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3a11578c606ac778d9ff119d536f19191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f005e9487ee0dcc63471b8c5eb212d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6609046d0bcf71273196f194fb88226c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6269d844e46593f2d717bf1d22465b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28023d6770aaaea52cb9c6a4dc8e740195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddf124afc3e76721729dd2a72bb8de9196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b938de556b1e61be9946589bcd1b055f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb56af5d90b587adc12b493e73191f1198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085e23fe7fef71e720ed035f9686a723199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa94352e5f0af1db073f34b873beb3e4200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38591fe02c538f5300acc304c1431954201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e4dce279b7f98f8a0cfa3f481168b0202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3be27d5ce2c2604e825150e1764262203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d61a04b2eff2056e1a371d33cfdb12c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4945f48a6f27961521e74d5185ddca3c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6422efaa475f4822204ca4e073b52744206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f55e623d4fc79f0379db269eb3ccff2207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff31a3515feb3c9a17a466817d16587e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4c99ad18d0d6eb6b0cc0b7d6756dfd209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80acc60700bf356dd2ea01770328c98f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b817ed70401c04711cdb6c35549d5fb211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e1c22be6dcddd177e28a5eb779a0c9212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8601e822f2b0c6c717f19b9a201f6882213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16766fd54484b32aa848e63fdc2f954a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f21b01aa66ab5f1be8bc54402a37f5a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d0b359c00d80bcdd5c592270817666216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05547e2547fa96a2b1792d105e3db1e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e23c478c31d81dd9da0045ccc259d0218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a1cbeb532ae362d83eb1a8b59e73cd219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b40c5e7cf2899b8bf8bae25aa99552e220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2b6951d3bb73e43d17493009e81621221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a90d1e154fd4cd30a12204a82828f94222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9a46e9608314552f8c2cebee428961223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e98a8022ffd97c9fc67031a4793842224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631133cfcc01d3fd79e56b75408fa640225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dca9f8b2c9cbc5a9fc5e9a9c5f310a2226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c32d4329ba98d26a7025e68255ebf9c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b57ff99f38c5c0ebdb87d51d9bb946a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e2d51323c35aadd6987cf5c3ed6161229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab727e2ce826bc96dc867988d6db5d4b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab13493228fdee41104bdf21f52afc6231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db95af77010b49eb920c47e8621ec09d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e664eb80e6b5a41dec8a7bddba87cda8233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81e02a9d76742a76b6f9cb67ed6c3d9234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a281be41f1aa8273735743467f48be7235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1842d424b8cc71d05480ac5b1953d2df236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43799b737755652562323d931195e18c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4886b36e0b0948596b7a883a886b211238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7142a4342f700d82f7763d2ab6b2e86d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caae33c6d1040bf251f03072c4de655d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8220d4a91b79ed1b60be6b054e430a91241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c27b2be020722ac5c5bec5909eedfb2242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cfe3dc4e35e9ba7be7c2215c0b3163243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8082e36528d3b74b8fe9eda3c5dba38244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bb506dfb663ea83fbbb92a352fc6cc245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4d26c1c592f60f256b1d1e4d87a83d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08694365bfebbdfb971e6907a6a0d259247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba71275c1b54b9003b1f31c96148f263248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f5a091108c9804acb0085347c9769b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3dbdd6b9033a1306c308f83dd4dadf8250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ce31f6e261768aa4325f4bd76f6ad5251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc6fce6a4e3221f493e16c47cf506bd252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171df1a62fe2ff33548d9f11dd256244253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6881b17350933551db0ad9c0ca489ee9254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e251286c9aaf6dd11ec330388869c60255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808877dbc2f9e173a86437b790ad9509256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b474e0d2a0bfb7a412a9ecd12e02d2257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721932b675b90660c08810b6e43a8883258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa89ccacadc8d40c9c0a3bf152093e0259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f19bddc7a14d2d12e22cc260cbbe7d6260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246e68b5fe0710dacdca7407dd62d508261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7960238bdde48cb658b6099b3db3950262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d290b1df236c13b38cb59406fe824655263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357f6e2c4049a1cbcdddcf9af1c3701b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157f2a234566b8259ead391861fe57da265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98354187a9fe909c119c8552249f515266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66aa28b69088b2dcee32205b5b0a8e4267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fdd78993c0305155aa7c786b832b35268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd06ac70b7a42f53e61cdb6dfd50cd2b269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a942202ac706c2c345ee847700cbe0fb270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157e044016096ad502d0277e47041379271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c569b1e376360730dc96ec3896f8fa40272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a78c4e33759212abf06125cacc95b0273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e361715b7c1fb44b8250aca2610c8022274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3d276d3888ea860535fdc8547caf93275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8eaf5b909c44d22996f75216912585276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd954f7ed64248e825890b0b681fe12277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bcad8f8a06f69b4354318217950acf278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff76ec1be30582b00a14c7b4c30715ab279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416957acdf0350858a1e65c46e9d695b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8c7c2147e7a258a472ddc1e4e404e5281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe5c8114c81f21cf4d1485b5023163a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06d03eb1f0e6cdaf499b0265be6fc27283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c91b6383228ed1dfa77e1051c20953284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f5ff3be74d620ac926e28202044140285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916e969e15fd923a84e8e1ca2cc1eb7b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702f17ea62ac45566ea1fd5f43937c26287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef437357ad01dc5e4298d66f9fcce270288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3f7cd5c0eececc543c7d8cf03ffbf0289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e432c14133743c881bfbb277376aef290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9474fc0eb7783f5bedeca4cce5b5efc291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ce546f48b313f70a91cdfe47bf9ad3292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9268d1ace07d549fbd9be7946caff93a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156703dd464625c3e7adbb50af0d2932294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2000f8210f8bead35627e165a7134a3295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc4f77b8499b41c0af5b10f05cc17f3296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d730603f7db449ef83de89f0faae446e297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93923b9dcce0e73e8ce83600734192f6298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7a6d10c35d88acbc05df453a7e4a4e299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81963e12ada4adaa39e2aba6076e430b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9149f1e6d27220149a9a3ff7a49902b9301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5047ba247b64862de13dc2ecbaed0184302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699aa43bd3c2210c35007f7a3671f5e6303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39260682993f7967a87a8f89167888d6304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cffacdcf4895b83e1b0e4437f5f301305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5867dc270d1f57cd7e49bdda9aefb4306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7faf940696872120149c95c11e6683b0307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d42e5792e1e75e0a665f244902939d9308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5710a16f344bb25b5bde1f4cbad059b309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8e6bfdc5ba9b65825242810954735e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384bd8a05287aed42de6ab30da406481311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68190e07e44bb230759e7f19b5d8267312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33978c4c70cbad6e1b001ed5117dee37313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe4f0b1c2cee74e4c5b6870ff34ec6a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11aa1eea4cb70ae3df91848f88bde99f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb02afa16ea174c4fa5a3a026467b806316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f65e6d8e2590da50d93d312858b0e3317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf7b397ae11d311d36c1784afbb30c8318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82122d4bb65b3158992e00bddc31a92b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83da07804975b77a3945f925778825c320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6323f1d0d72515b9e9fd2fd895d8592321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f2a05e945d233ce0af490429f958fb322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3054a43f143cfdb32d2079b22a02708323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa9a528ba8d80ce84551215b0b3025b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c6d619ff4a0072b3ee89c92673eb51325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b45cbd20eb52b3f55a3db9298362283326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8811df29c01654d5304c19a70a24ed327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49347fbada193fbb02cccc1d30527bf1328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b281ae36098aa58a83384276c96dfe329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e385ca218b453824140689e9cffd6a330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a742d2a5447a0fc1ca30f4d25006bb331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2512a2f58992593ff0574c3e462a2c5332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119a57d9102b87a2fe149ed8edef89bf333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772f6c305838456e3e8260a100cc9892334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677bfaed06d70258002ae36374eec43d335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb3530e516c1ac070d4f0c2301be331336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17808b33110aaa068e51935585a45b5337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9535bece823103a39def1e84e8db7b7c338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f09415a9c1bde072cf841ddaadcc15b339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03092d72bf8d4ce1e729b16bef4fa5f340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39605f41872df5b6f2baf220e522eaa0341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3659afe74942bb4e818ccd04e54a5ff342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2dd6e4d03cfb97d492bd7a6b081aa64343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a794e82b3176ec65166c384c70aa23cd344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d7c88eb3345677c4ce984fc4057b38345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945866281590e2d71bac595e787106f6346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88755d2dbad322c3f0c8d5dc853172d7347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c4474924899cfb0e51d93b7f21cda6348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65dd98ee34295690e10c926d96fbe52e349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ddebf54aa2c77966cbc4c1e399f17b350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fdee0d607d729f6464e397f1a60133351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da5d006f7b313757d71498792ccb441352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2146fd44eb012f516ffaa0e48d727e6353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc6f0cbe9925686454db929d08427d5354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0ac73809194cb95f677358a43e8774355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d82d8e17638e663f910bf6beb0aa45356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1dbb58ddd0205264626c4d2f2cefee357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a927ca9d50dce8088f6b9f50d0286c358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238fe722db283980cb5a64df4e96ed99359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1880ce5fb94688a41b0a487d8331bd70360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa72cde06848b7dc0cde5d973526525361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e2a5dd23a055804a1a648d91f9cc27362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92cadce5f8f0a9978347d0a43d747f5363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6368212b41d9fafb0f4f95dbfb00ba96364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125afa8d12b441355ffa1dcf49752171365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b291ac451b03e759f71afe91f21404366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b674f93b872bb9ac77330ebc15c5e0367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21057dcb25e33eada797b8b93c62da8e368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df946454ff38f49a32bb93d58e0146a0369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d19e14bbaf3f5092b673b357a87483370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071b86436b3f862f5ed55c8d0a7f1a14371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7658ddbd2f23a5676a4289bef7ee2804372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1fdc9a14855c229995d2f7fb0b50bc373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6758f57db41a6e89662a5b94b49ac43f374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031b8e22d296862d28708c130c725dcb375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e3d494c553d91e0e8cf153f79dfbda376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab40f1ab38d67b253b8450d9d1a4a5f7377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203090655a683339a5c1f858ada2d774378.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb0d1bec9a7111a4131e2f56a4f3fb61.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6879ce3d1ace397ec4b9ef70e54986052.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c8b572bb58bd28167ad6295d0696c03.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c56515d2c1b84aa96eae940478558d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03b0821cf65c5d89ef11c9deaf9f1e15.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9162cc059bb34e739191da0b5315500a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11bec18859ef43e4cc8bcd812174c147.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8562322d47c1bb1bfa36e0c0db7135e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa48cc1eeb720cfa964aaa562c5cee39.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a24002863c7cbc5ae049115b10a6d210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e39decdb9a132696fbe59a1498ed7ba11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8fe8b04989b502ba0e781cb1cc4b7912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e696b5be91ac2d68fbf6aeb25ff45d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9c1dacb40291f6a41e310a3ebfa27314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5179c613a9da18fcfc251df9f63560af15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9191b8ee73747798d98d1a8312152c1016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100c22691860089b3ae45b3685e9e4e717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4973633868fa8ae9a1eca4b3387fa618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccd3d3250a686f3bb8d3087680caaae19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b91dde9c34bd844552f1659a5b057f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6791f7499bc8d2e60cef9601571b36ec21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8920321916b61770b8dff474ca24a07a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13063ee41abd6bb07f98130e9edcfd0c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24345398784289890ba1bdabec29a60424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae1a757a18c5b87ae0ffc6c004d443c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca2758f98d6c0ef759ca03a2b277b7e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d6c5b3ab8bf075595e86b5abdeb96e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a2b7400c091c40f23a2ae0e49d6f0728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48c07ac82ef83a109888dd8083d723b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c7c2d49abfa4aeffaff38b51fe850c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a952811b3dcac242c5739b8109d87f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e776f4bf5dbf0f94997157797c94f5b332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47778762ab1ae0731afecbd023d595c933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21eed7c4337493cc5b4e9fd12453f4834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8addfd359c47c60b4590f362c299e5c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336c57e33048d58de680f66abaeac00e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc6583a98326a3809600a397a8810d137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd953f19de103fd48f7d300b5aebf8138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6102ae3b6daf49a96065b410fdf492d739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59baff7b35aaff8eb4e929f964c1cd1240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda8d5ff87b92c77d4dbb2411f9b435f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ff8648872f590a0209a082159d4c3742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db637c2ae123c3ecb4a82405351e6e7743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5059761ca1c6c344812fe363d6339b3d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41a9ba707cbc2218d4b770d0500354d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1300d38a8e117b2f0c6e70add9ab0d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2691aaca806f165fdcba12b861eaff4247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d51476ea10390cf2705aca76a2ad4de48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f11bd5c6431f1beb25ea05691b358449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd3c169ab1ba84769d0e038afe6a3b950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd00524662a863f3f8d4bd0edc1b1aa51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02feacc55053a7218a92db788e61e6652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a7f9ee28eb7787bf17bd1732c72d7353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a88893a89377f97afc5abc36b90ae9754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd1b1320d77ab5b93a3d8d5ea51c48f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cca9e7b06bec7a1ab1af2c2d221fc456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8c325828cbfc878f4a5bca7da02bea57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606013670cec24faef9fd61d136fedd358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa62c2681bea48bd983833c688646d9059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481c36a199da8c587014f62eac256cdc60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf6cbca559d4be677325d43022b999361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c09a6d4fe365ea90bf6edb39f9fb9b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65998121d1c7bdcb140d8ce80018dcb63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c35692626ff99723f4147f5b53389b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e850da666a76f0f96cc7ae43eb70b7465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e342c720be4eeb7a77bb3a85a44a957e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2507e3b76761e4f9965ed2a6f97d55067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ad0958813bff108390764fa5ce950b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b64af73aebce74d9f75e8ea04fb04969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50e81b95cd99a1ff486531235ee81bf70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2570228cdf378515d87b8569aad4b571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bde5d559c2f39aabf6367a260c5d3cb72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fe6470247716f6bc83fd2897f11e6473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33694be3993b472c1404b8d7fe7b64d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b446fed7f654e2d3ea338c1abf1cd5bd75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220206a1dfa0358163942ed9ae6c5f7076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039d3f371e09fec336c4746e759d6ff277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978df94a58ea92a172a8452e360975cf78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60920fe82caf68481aefaa98387616579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e760b7180974b444b9fded0a73312f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0146ee549d56b699e65aac8bbf1cea281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6929c71757857cbd751281871f216de282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2a74d3b6ae714581f3ee9790a9a76383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0375cd1a86f7e80d1960894a18f38c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c0a89acaace2f537b5589e7fd894f085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cebafcfbe89b79cfff93db58b0059c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20596bf36eeae11ae8079b3f037526587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e527ba821ca7ff2b6783eebcd33c9488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3548d7cf9b45adb14ada3d1186e1852789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac18532513f56ea57715b5304efb22df90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c755f012c5cb358271b2421910b51e4d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2aaa038ce1580a189ebade6e1aadca92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cb566ac3b1ba729f29fefd517005d393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560b8cb00491e2272d5fe05073cfcf3794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135ba457078de5cb333aaa13f99b53c895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c629ae3cc5aa7c1b083424e7ffa46bf96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091375e951dd07b7a4c8fe7d0cfd503397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cedcbd13d24a1e88d83235ec95e8a1098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22715ab616fd4000bcae7e18ae8eb6899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b3b39784b2e7e57489733a7bab3bc0100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2de522422271f09553de3a1d81958f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93970137f92be3d9786cdf2cdf293d18102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a61190749e3ea6a1296bf5b56cbbd7103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07c717a0d23a284d018c4ed690bd833104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6aeab8ad27f34c899f79520c571abb105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbf32ba821382dd84ff733c50d9dbc1106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca9f9cf2148a384c4bf3bb4230cd7c7107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6f35bdcc810b4f6c1ff384d09f0394108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ab6c03e7b34a086a0018599c03285e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec35a7c9fd6e5e9da6236016caccb03110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e299a4d481ab4a77b90a00ccee297180111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99fd672166992386351200dbc13ee43112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977ef7a11c32a50b277d182fbd647fce113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6546b0f3e2a121e40ef93b6723654cc8114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2451355f7eb5aba02f1ad60b3fcdbc1e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ba763ef238de451380731793e1ad01116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38dd7401ca9acab793b26cfceaa972c8117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd501862bc2b85e5223f7230aa52fe26118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a03542ba0b34a3737fe59787f7888b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf72f70c803f83866d790eda242881b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f1c6aba1e509e96730aed79415ac76121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac32985b7e66162c94d20fedf4fd37e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059e397cb8e85e544db4b4fdbe87f13c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60670f5b49ae8e76723b903cd4c674f6124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bf925ee43d6f645a41b3a90101b7ec125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cd17348d5f00933cfd9c14369eb118126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d07b5a23eb6194748ed906e8b6c8b5e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b5c418133183bbfe2acf9bfa1c8c9a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa216b990d33ef2792c7ff202c60a96129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc4567fb132b05908ebac787a1cfa61130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83345a1bb12297593c6ba90d5fb661f2131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c303ecce18abdfa4c3a49361e94a7e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541a4ee2e3f100f21eda376285c3dd80133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ebca2fdb0f4964900e0681d732aeea134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb417d0c8227024ec586c413621702aa135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef046e59463a6b081fb2614c8b9fb7a1136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb33bdaceadbb3a49128fcf0d618903f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d0cfee04d03dfb1a5e93f4271f24f9138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c304c784a4fd77195912f7652934382b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e61917b7defe2773b700bc5d7cc106140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a81e699d9cc00a42f775b50cc2c0e2141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3163ab6a2c1379f672deb7dadb4faa9c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cd4f5a7ab25b3bcd4a7116df1f7ba7143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd86e94e62e4a4068fae30e4fe6fc8e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47cc36a1d2e85143b9ef3b5eb39038d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ac1a6ab646aaa76d594a19b8a72b12146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a5f9f17e59923cb3a2f8559b47627f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e357129a8193b6906830dc35ec347a2148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5328c13051c2f8270a34fe5f13fa957b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c8e5f978bc33cddfb623fcae1759dc150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41bd1210ba99fdbd766429c329353c3151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cd0afb58df3ef25a4110ddcac2be96152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d842a7615513d1281388a22ce4a42afc153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18709765763ce00f311e4c588128df7a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0a4b2b81bbcf51f479a871c9a121e4155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e73680a3cd0def8ee173cc2820dfa3d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5228391d615a5dc09d22cb31f5cfb724157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5080f745967faeaa6c8fdb785e655ff6158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f5abf29551de76089080cfc87dc8bf159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0325a72698d1a38ad549c5afbef8af3160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462702d8d8e6c70221cd028b15307467161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faeee707cc9efd8b7ce236f0d2fe8d85162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8df66a9bf1acfb824502d7834ab2349163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bf532003b58f1d942043d2a171a410164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c96671b69ac6ce9e5dc3b281a2c10e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9f9aeb6465046bd076f1d9f48b26de166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1810ec366a5da9ac3ce1ca8aeb2f73b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb42874390cffd1e1343d4e38dc8db1a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1f677c1ecc14539f995380e75276b2169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe94a8ab7ee0b98832521b550075b98e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5c4fa1153d8abf3b567dfa6f43a3d8171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39170bc80ac9c15610f6465f162d655e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b9be9c510b26e993813e87a8c30234173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0de81f9c914ebe1b8b9448f585a1298174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b07f1e0c1abf06f12f4d5f189a26611175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493b3400dfe8b2ba9d08710a6d45f920176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75f0c30282afff58f05e9f532df1cf2177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809a78aa399f0155df5d47f1d2956fda178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6773cbfe1a19a768ec993cf1556ee1179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aded3b563396263e42c2b24d5e1619f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1f69ee960abb58f459fae1054501db181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18864c31695ea750644f6f94ee422d8a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff4735fae4ee92eb5a8f4af509f5df0183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7a3f2751b71d2c581ac7b89af28570184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafd038daa829e6ef117dfd9034803ab185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfdd2f69bafb8881fa1aaf0ad5fda47186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764194c4a3cd9299eee8c3ac0fc9773b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137d55d131a6c73c5dc94b4d413aef66188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9138412aaf1a8c09a519532a1f130377189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a2bb4e15289b1bd1bc82dabca004ce190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3645cc63d983d002c86ec8bb9efed14191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e5419a6de93ae534cd29d69ac37333192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5255dc02710f823f1c96b53152919526193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2756fc8c2380b732bb9f5c59a089bbfd194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0af597f8e4cb537437518cfef19a81195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5897b31de9ed38590f50dc3c363985a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79718f7bbf899ea7230d8f5bebdfa37197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300364b99b875356af50471213d3d41d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07284918d6184cf3bfd341e92ad66cfe199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6420de9b2bf8ded0e4815511fd008534200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4cbe8483dbb6eafdb6cb9927ca25f8201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3dd2a362df6b2d0ee580ad49e8853e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ef797e3556f4721917cc99de9dc18b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919e5bc0fc1fc418ab97159125e14ad5204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7623deeef70345ef8cdfd77fe6ae368a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73ae2f319e19ccd10be8ab536ee253e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8932902b93541fdd332382c7fca905207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026f77dab86f48991a58fda5d90d061d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4dda9082a6cb1a3b49405f210174d34209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c41ad6504a893cd376e4ffa5cb139f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8e0ef538ba9eb9b6c3aada13f8265d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c481786440df10be9e16f8ff097eea5f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd55cb43644aa9e9ca8b6876c6cd62bc213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a1b5d9208b6d8f71ee20dc7fb17b06214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579ffd85408e851e745b33352abc6f9e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d297a60590a08282b10460c082382a8e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9c3aa556735a3517f16baf6f457054217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986386b388696a343df75895435438b3218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68df8900f3bb3d648644ec9e803f619f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d7c3cd115f805511dec4ab58386ba0220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154099904a170529b4f11644e4da4b04221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3fd874f887bc879e99c8664db32526222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c308a56a03fd2929ecadce9a1f50aba1223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b451a02460a50dabe278765202e642f7224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d084b03068c15172395afc10906eed6f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67d39cf2d5d7f6bf4374a405df8d9d9226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04119ad6ae928f595bc4251b195c59f7227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32711e4697e4ee16772b01e565395e39228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70c98a6225308ab13e31bb552251fa8229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405e48e9a5e94a3431ae9e2475a6366f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f182001950d60a445d0fca5ecdc848231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86df07d9faebfb831914672ea522559232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0497d937292b130e8d3bda32801aac6233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7dac68effeed7c85bc17c36f5790653234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3467b5d8a83fd2141128b63636b94d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0a82e3ac3684949b3dba6d86d45c3f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c2e61a4d30c9d3230513e65202fc24237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b44d08366573cda1052925f146c439f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6667dcacd53406abb40189a0e2c098d7239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13127752b8685b34698e7e765bbc8abd240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d663fbb3f83a00dd2da8932ebce5014241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06c85eee845337cea62570d6bad94c6242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f69c927fd768fbf2d160f838d309ea4243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1f7dca6e940a0f04b3a6a7a0b8586e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b30624b8fab237de8ece096e0ced5b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae101d2cf93a107042f35808f3a0b64246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7fd88c669ff09133f4ca4c81e5c341247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce07de0599c3abb7e40675a386ff14f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfd812c33a4407166673264747e55c2249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67e3ef221017e8b685f13212394675d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc0d837140fec3f3b51956845e03215251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e11d1665d7faa005ad62ebcf3acff6252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9863c692fab381cbfcc651ff094993253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa4b1eef9d1abe76b11919eca5b25d8254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4637fffb58a9db390bd499882b4ecc31255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d309281c8535f0f348f3aa814aa63e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b88ce7ffc1899b6f5a560acb8456c4a257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5187ca1c6fd065c954f5c20c964272bc258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ff2a00d6f0af769bd3498eb62c45f8259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3485864d8521fa804fa36305d3280d52260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76dfed6ea1bd8e125d68c03fb84e6f1e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1474869eebfb234a9cbc25d5324fc09d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8b63a3b99104f6a6046c536c935e0f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51366ca72794b50940be7e74ff94ba7f264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6004911d7bb9309df9c81861aef6990265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a753313473fd558db4cc482bbba6395266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f8ab2248f1640f9f79dd3034f4111f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0eed6774cd0a49e7df080d23dfb4d27268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38943058f8a1db455bee0476688aa537269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648bf82d3cc3d518a05c8609ab93182f270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfa219755e365a5bf0b69ad56cb2b37271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580f8e6b72bf481fb80e4523f9efcfef272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f224685e461fe0ceae89c0db527f46273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e898252093550571476bf984ba8c0810274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea4afe7add1ffbbb96a50bb2e505341275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ef69297776d612c618fa59eb382330276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e79fbbf6b7ce76822781338a0ccd69277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e7189e9d773eed420603a7164ecc35278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eeec6d3fb7a3d551300b891bee872a3279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdeece4028671b8038f8a02ffc5f479f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbbd395e11e4a62fe6c7891633bc90c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbf5909f7ce4de34c9879bfee64a1b5282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78672af4f165a3c434c5c7e07b844f69283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effe78dd2cd591b6c08d8a69e950850f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2cdcf55eb12cf3ebaffc256619dd35285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29d05a100d3e1773739610b26a16758286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ca666caadd755ead5be88e87e21e9d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced88fb872239208c16d634b127b99a6288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67664cc1b26dc84d23e91ed0ef5d6c85289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed5652d6de31dfca22535b9d8d736e2290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab71680fcbafaa31ebbe1ce33e34a67291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8fae41e0da5fd2fe89ca5de8b3de21292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef097a3984070dfee0dc8e72242f75c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7726b982d8a151773a9e33491371b45b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52221be272448f541355e1efc04f201b295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c6d140cd7c2066bbc97a91396ed26f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf6f70b9abccb0d2e12efb01b890180297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421afa0719660233de7fdb467d590ca2298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6606ed56e4ee232e50cfad1a401315b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f9636ecfa02603af07073b9c92b208300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497616d902ea2a661df6ab22f5416177301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d14f06e9739ca06adb9921cfd0285b1302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79a041fd9d0a9a78d2be507eccf3fa4303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271a64ea420a3b1588612c438f490ce6304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7940b922a2af0423e039741713e037ad305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5a642f2468c2065491e0915a0a7412306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce2267378b71ade73351c7631cb19c1307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a65757889a395e7ae6ab7a34dc5dae5308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3dd120b1bf26b640911354afd50bdab309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa37417fdc4d3514e1046295007fbcf2310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a242c44c4d9bd2a777a197cbbc10af311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7115d36899fc855206786e31382211312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2c38dbf754a24e0329e4e96ea5a2a3313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd17b57339cdf0288f29840519604361314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91d22bd543bfe56d74663fafa428152315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f85bec4f6da1386d06f18dc32b1958316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2efc6abbeb65c8923d8c2c828350226317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b5bcd80694afc03fd6f3538d2c940c318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68332a68800075348544404b35d11b4319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec6badbeb5527149a4e3433b5e5e054320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc91059c05901e01163cab2b4b3fefd321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1f3ca5698e427abe6df755d5a48e57322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbc6a9c520add2345d0c037046018f5323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bad965a3934808e007d9dad49e63a1c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826fd4660773ac8d23fdf8595858099d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2d9eaa53ea63d849b3850068f57548326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c6a633f6b29c76fa735c46d9df4f1d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc79ad678b0f735c67d84d511c82173328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e1a75411ad51f7c4de7c4b2032bf1e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee80e1ef32e76a344db4641b21bd3cb330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b179e5a2c42190e55ee851c7af018352331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ba60e4a0590146bb0e2404352627c8332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ae701554e1b00841308dd987ba177e333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423a54389ed79e44d1dac5fa7ebeb4a6334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abc68892aaa160af7f1046445c5347d335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c3d9aed5272e00c2f10f9c26520ff9336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f85197c62d68f6491ef145021b76abf337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f46fcff10d34f6cee64586756eb60f1338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e8e93da8add75a40da635bf01d8911339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c7f77f432c92eb2fc295179df304ef340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16968fdd356eb47be9b590217e9dfd7341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6e5090798f5eec8b80b4292d509203342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec25c60d5126aecca8fd9ec70d5c516343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b151bfc95dc95bffcdaecd066aac66c9344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc111f0957661b1e7f2e34beffe4e75345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb72e237ee906c4cee705c0ac8a4487346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7103bb47d6eb487cdcafb0936f818253347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7e478dd1d63e22203a8a8048c8cdf6348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bd48bc52d12044cc1d91ad01529ab9349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852886aeaf726c470105f0689a2f8660350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf356cb542611690989cf5cdc5736b8d351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f51cba854c38e32be937aaf5f2a0a8352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42743f30e9be4901e1da6041facbb46d353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7f46cb75a7e39b9e32f9b19d09214e354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9125c6bba3ac2147cd5950ee00dc0ff3355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9990a0c29746ef97dc15cb456f4c205b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec60bb2aae731938e73af2259f7f81e357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54118dab03052ad914f35e4d035f9322358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0caf8acfbf72703c061e084dc9f84ae359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcddaa8dcd312a6c1e0ca4d8c11940f3360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e49c6e83686bf58ffd314d2e24e76a6361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a7807503f1f2d59b8ed01d1166072f362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2885359dd1dbb23695ef134b1634f9bb363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17350cbc9033971505f8817fe793b261364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689d4f87eac90928c4f9f642b37c74ea365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bab5bca4fb27847427a38eca0f0c37d366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d061e65da11c474e1eead3de49b27fc367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb4087c5b55eaccad296b4e8cf465a8368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca67347f03a9bb1b3ab6ed7e818e4a0369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ca4f74e657b96116e91317b6a59973370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebf42c2f422569eb61ca3000109d2de371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b32b80be471e9e0daf06c2d1604f5b372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bfbeacc51e74bbe37c765a98680039373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d35988426b26f7ee5388a7c735de418374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe299551e2a8d4a3258a4a4c412171f375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0d697ab502607a8934dfc315dca1d5376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3643bbe4c815eb56a931218fb4e76c377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4ccb1de028d860c5caf8b9757bfe38378.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>