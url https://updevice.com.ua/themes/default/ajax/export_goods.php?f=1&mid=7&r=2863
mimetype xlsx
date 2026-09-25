--- v0 (2026-09-25)
+++ v1 (2026-09-25)
@@ -1375,51 +1375,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1802d8b7acb4a45f9fc5f9dc74b3f971.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517c8ef1a46cdac1e3b31ea41bfca0e52.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595cfd2647b0ac100d8b757f414330fc3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bb4c3499911554766b7fe1f3fc026c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2c0e31c81fa7e9b6518c843cc63d315.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6182ca98445755b066bd287eaf83d106.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777bd47d7d201d7cb78ac13ffe8d934b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7469133411b9c815f140ec5c4b4021458.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fa7c41914d715b6b4eb2fed26e121d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c389168662cce354e0f847dd7c7e703010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2614a0ff515a1aa9ba1f57986ca6dcd511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c987f90712ecf052268167a7e9f7f012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a654ac99852bc235a210478ea7825213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea5983bd6fed09c35988fead0ea4ee114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592076deb580ca3aae8926c2f168774015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a974eaf64a01d36e618640e0b90561316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214990503a54eecccfb4a53ee62f854217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baba551b9c59e18bfd1fe40255f826f718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf3b34e6b37ef4a6311d9ace6d7941a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9910a4bf443827b61163854d09df6e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5433413940b4ba89db4cffba3f7bfd121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c8370da63f8518d401694a883b0daf22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5417606b151d728b56c3fdb05900dc0923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea17a915f3eeaa16527f124a5e79ea0924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609cad63f398f8609722266eec0114cc25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4833931146aa7f6bf733b1ba023f1e0726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ab1a7b1c8669ba7454dfd1053f490127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e962be791ed930b808f46c570e92ced28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bada830941307e3c1d266695f77060a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd11a8cfd807eb5ae0a60e865f7256f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ad33e6de3177f6c34b3e336103010b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad783b4982e6afa97ddc4caa3596b30332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412dc3f45d4536e77a68c4c57274359433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb5cddf8c24378aefaa61f0208f871134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96434bce3139c58d4e43be03aeefd7c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e9f3db46e43dcdf4701884d1e545a536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc4a765c1d08004545a1a7aba76839b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e853d1535062419831e4c81428ff9f2838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229f94155fe8e0301c51b3380683e58f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbbf2a2f3822c5e40e5045227ece8f640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83af6b1353fb4e10774a4a5b5f7da24e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364d5f7b813311d3133920ec82664b9342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed0b1bc0a7f97a9312f2498104ef0ac43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3e8d15b897e68d79e1cfc2e6f051d644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc2f591e8f92f7dcdfc98bc3223b78045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c35051be700a4c3e688f2c7aa9b931346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4d7a938a1ea6a9e2f2f8c0f21411d247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f89ba572afed3974ba3739bb7a74d548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88786c1e7ef17ce0bf67881841caf3d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5e0a5e579759fdb3e2deaf83358e5550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6475a6fe6d118017b903104301c997c251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b274795af5541b23b9b45d895ad909c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc862823223169a0fcdff7777e1b56f453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d371f3bcf12ded19908567c31023e954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9a220c19bb9404e6ed5c27cffa70dd55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcdda90e8fedf5ddd165f485cb7276856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5f3db77b08ab31f04c81a789ab07c957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c81a9a49e0146d24a9dfcdb255c37f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a43dc561068a7699ca2c9d514c928c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc7a9e19285f698f1a9ded93174213260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4d1a334272c4030146dbad89d8037f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1e4a43819e10fb0af781d2b5fc246662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d573bde0dd1c90261520adc514643c363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b8845709837b46b8da97c70f35a27c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb475a1bc81996c88b15c97e467126865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6129915fc6cc72430edf195f89553f566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd20cd7f7dbc1054b1f86ab1c45add767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817d680090b336590865480731629bab68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e986fa8c9585d87a8470062a6cec714869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01988d26f419dc1bd59e821dda06127170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ee9fb8fdce090381b7d1cdd4e5c65f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd958255ff506694165d14731c3e50772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af64f9693a5a5f55610988c68234f8373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624db74f5f923bb455b12f8df94a86a674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d87339920b271fddfe33d77ab5b15ff75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201bc924e82c329f28f853da50add59c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c420d2e37649b90505f56c90a1b9ef0477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296cf9e5336c118de672e58aca31391878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa422a6c7dd04c45f9f0aed5540df7979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071d2a6400e36e585936a0a178ab0da880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11dfddf4950cec705e1a94fb7cb4f62681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ddd062b7d18d8512255e8be524034d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2ebfdd0cfd7ac3f848092be802e66d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049a262885440ef3039dce2eb46282ec84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e16546363404f9c8ee9c20054b451f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f965756f9d96151c9ca4554b1c2c041386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f166323a3b11c4fc34769163a016290887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2e1303977c8354143f9be09ae4d68288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328e421a421749ea2fb6f4bd47bc47ed89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbb63c5e158f733400cf69e0041561190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8625769bfb2ecb4c596744579fcc4e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d60cea7edc71e29d216e2ee4ef377692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cb54ef4f90a0f3573d66a1764e686993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26fc44c0108af878fbcb3319ddc809a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea93ebe3644fa2fb2bfaa6ce3095267495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de048fa8ce090ad8e61f4143d5862c796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a73c54a98f180b59dcac65ae9b289797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034c30b139878d494e42a1b6e6d41c5398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9670a1fc151de3638d0528fecdc3548299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2dd75c8465cbbb29acc0b93b68c0a0e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f19cebe2a3ba38e7856f0fc5545e25e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f49bbd630c00145838fede19282f76102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37dfe0f9c46e1f9dd9a77937cb7240e0103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143d807212a9d542b73b5d64d9203a11104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52757d807a161f196d0039608300cd4d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7268e105a8ad3f765b5fa1e25710b631106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d443438914d92d91fb699f48a4fe5fc107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9918b97b8a3fbb7fa352d808d74bfabd108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899d63fdd010c690cd506452024cfa92109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2210d6cc3a19918dbdc59d06d0542a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e5cac93dc50970b6de0b5f533a998c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40f8cb202055bb7bf7b69db33860d87112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d8491cf60dd2bbd0579bed43272b17113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60a26ca969b455cc0c0bbd6824abb82114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683369b2e8fc6e71bd8fad31e4d128c4115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ea550e72a0d8fad146fa771c4131df116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd18c954ad50cc5e9b0c4581887aef35117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f0d8cb0e9e7cea43170b619c1020f2118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615d0dab89125002bbf1496db1aacead119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9b23746d9d764727adc73072b28311120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30252ea034a228fe1aa0a1aaccafb1a1121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7806c2caf1aa5ad5e3a2efc5b9a041122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40a456ebf1310f71337f47b9d814ddc123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af65423065d20658574a910ee205fc8124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34582f78ce8c32143fbf13e9437ea9f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd74bceb514c6328fab179ebb466cfc4126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08fd7583f2eaa12eda52beedfa8a8e8127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb055a54239364b59d1f0801b805bb2128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cf7056b91cd3ab5b59bbb407ef7cc3129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1def554bc617a33009fafb63e04e45130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd9312467a8a05aa2890474a2fe2de5131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e94d1eabaa33219c71ab937a6e6304132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadff5742995e647b90938040fe1986d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c58463a97b0cd3ae402e098b999710134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf688941ccd9ce336167de933688345135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f0e178d092f785fd5586c3e576cb99136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36099d18634de031dd74d27b22580de3137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9986ceec993704850e61b1ae29f4c1e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f552fd79978dfc9e7ac27070c8b474139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f3778c70dbed85fb567a36e765323e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11eead65c4edc15949adb6217322b864141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d231b92e87913b3c2e9ea66126ea28e5142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19a1fa12f78fe56c64c7b62358a194b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b866ec7724d9075c1b2c5927485f8b3144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb7409cbe11d450b1f57afbab86d65d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644bb474bd1812a5c2201219f156a2a8146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750221a84244c3a0ae9e1427e07f4ce6147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005468292423a5a02c20afc3f7ae12fc148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a590da203aa55727be0a6176fb20d874149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ef22b130049a0edda211d69790da5f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555c59d41ec4e3940c11b268bf79a246151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b852b8c2cd1d1397cd7ef219f4ca31152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2ec03d38537bb000a4b568db45d349153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4263323b380e477a4738d941f35e22154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0d4a02634643f8a5141798ad72a25c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e6a1c94d517dbe270e5b9305f4fcdd156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd13681da344d41a3a257c5a015d2335157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb893cfc7935d4a8558fe5c32ce96c5158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030c1908e1156a628aa08423b62a919d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ea5a5cc183cfcc2b55a164d43c1c8d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acfd0f017dbdb9aff7443a10809ecc8161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30be16a6abdc1763ed5418e0c44959c7162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0532fb069f13ba6ab95eaaddb2450d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9813ba3170c56f90a973ca95f79d339164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9397f0408f46af34381c249c60f16498165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c285f20de65dd971ffb489c965e4c0b9166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6075573efde2a8ce35fd09171c3238167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f00b60222cf1795f57ade31f67e65ff168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04216b69c15c5f5424b7e471305cbb1d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7320a65a812d0eed11758656ca31a0ab170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2350f5f6bf6b1aa215bd9cb1172b94d8171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c0296de3431145538580fdb996d8a8172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b9a1a339b9c60aa7f942ff6f24b50c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfd7f50c68bb4ef282bacf11076a05b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5672d5aa4b6b49ba727cbde8c0e43653175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd464daa2cb012ce3a38830154252b9176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c168c2c8bfd09f275684c2b7961959f9177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591cde081d93ad5a4b60cc34db02c7ea178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2e4d95190f8a3197cacd1d08b8771f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7791fb211f387cda8a8edd59530b891a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb95b9d41597b2594fffe2a1d864eae181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8c3a782fb39c203c9377a7ecaf0bba182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbb56477ff74e2e69d11030416a9b8b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee1aac8d8458a493de82420e5130e63184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a751c8227b300b2697f6ed875ef1a9e5185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6a00cfecf578f5f662520451647da8186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323e9037abcc7a7279abe71c00c98298187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90d7aa2e29802dadc20326b06ecb262188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c7d7454ea75c2a85456ba5926c0512189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff134471c61cb81893d5d79ffd656726190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bc9031402b6a192138cfe553bd6c34191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3d9c155ca77f6c1a1da3896ec555fc192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf410e467e464d7b5692d3c1c79fc472193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3a474e49f6b46ed1aa44f54a1c46cf194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102ad72d03c5808a5abc9b68b3e4c81b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a675cb96c85afa1787ec5f6ccd654e9196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547214baa88036ecbc6c28e48d42b4c3197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3b860cbc5090cefcdcf2447495d3fd198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe427a52328173e28547580054b2d33199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58a36e3a27f654ea0218e4bb50a13d9200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68ce3a29c3dfbd7f90737b3c457b4be201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a854ccbdd5a1eea367a5942a5cea2cbc202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b798a4d890fef41c9c1765dbadfc5ae203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb84bf3aaa1e29a76e8e51776d733647204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334ff960f55600e9cb730e03b76ea108205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5953d7525cb56a1e5dc1747c4ac190206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5ed820be61f41a548706ae616ff0dc207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999520af38188051930262922c03543a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48368113d31602fead6a966f1a1bdf3d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935ec402e11227f82c355238176d86d4210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b868cc2e0d7bfcb17757fcc945183298211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32d38cc0332ff468a3895d1a2b97804212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f507ac491d43e01f960697cbc3a1f6213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9567991191a05ab4e8fddf99d08caf214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1fe10456b8f76dee286ebce1423440215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d4d739ef102c2d5fa76bc0ce3d0d41216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86236d80d239814d0411aed793416fda217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67352b2ab0a11faa3b187fb6d4bcdb24218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b76d941095662bd3c5ea1d5e353dd44219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea27e08782e12e64c25d70644ddb5ec3220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34481ea197da5a01f5bc7dd907711a9221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6338c1db184a321343ff296ed79ea6f9222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3d22846c269c692928113d36807d0d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb71f40baf95c6c26bd9b026100c61e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71ee259fccfde2c4c3d83dd5047e77b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebe5ea2d674e033cae36ac82fe5bd81226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9de9145d8e42aa9fcebfa9bc558fbe227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2228ccd5308d10af253a916129cf63c6228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43a12972e2aac3df08ed03910f3243f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93f3bb62e1d145e5ddd09700e7e1c5d230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a269fe8866587817e543eac624ac56231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631582e43e88d8cd37af8a4266d43caa232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f258d05124233bdbdbc41852d217b866233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29010333fc0a88b92aef5a21e90e25a4234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a20b88ae6707335d641608c2be5086235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b8325a7f2039dcbcd626f075ac2a54236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0931732fc9cc37efeedf68e18b3c2f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef34cd96f2bfcd6c2d4d61518fde1ba8238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69e85bc9e3050cc2939255b4e9f6ee7239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4159fafbc0ed3f22a8c0d4413cf769b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12af725c47a3b6224fa671c3385f2fb241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af42ecb5269d562b95a74074178253e0242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4caec00da99348e30e7918b750a5f0e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394d4ce546260a7c60e3d1cfcd579361244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a57c80096f3ec08a0ea2d4d468a2702245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958935d2baf0ad324769a3f82c00da82246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c366b976b12a0a076f922f4fde71f1f9247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45eb6f0fd4047faca42efb65e494db54248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c259fc71d459c5f4fc31789afa3e576249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86023e602b3f07e23e0f28c12019b0f250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206fd4ec75a8ae4421716b71845461db251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4436b496a3d05ae32a01e83ad2c3639f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24700dee9f8542a8631a9b1778e95a7a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de50f688ad0ec761219d3f7b2bbdd78254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d8f913b4c17ea5c42063492b0e5c66255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f7668121672e8186bf78d9d8e0304f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e689dde5e7fcd44cf488bebfa74803257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7da1f125ca59ce2300c61709bbb8af1258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29c9ef7d0ff4e0ec366089c6ab31691259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05e5e060c6ac1534a353492c8a7cd45260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9928645b371fd04dde08a9652811e2261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b7121c1943d4d812e53e7ea7b69bed262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ce7145620cc57ac718efb42b9f6d39263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4a691e98d0843e1f31feb25b1906db264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d59f155e6499fae8a6064147e1e16f1265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70af088fac0d57bb68d14e9782465e0d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3438b9a30f076dca331332f0171471267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6ca84743fded0042e24a677e08c8e3268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b76d01399a88599d124f1daab9d5b0269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968d563da7fa1d909096fe2810d61ddb270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360af6baa31718bfd11f1d9b50944214271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639cc32f7d3445716c08dcb01d67e049272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5abec5d0580b0d7edba02c1f73ce1a273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238a6d1b29a991c09b211dbe53d28b0d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783e0c3833efa190e05fb841ff397a73275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02912553f3169321ac60050cdca9eb00276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cb2cf047d5ac87d1e864a0317a619e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efa7623508173ca4501ae681e5d9359278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065183c164d3020a669e116bffe0fe62279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2fc11b7473ae86d22112148fc272d6280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c983b1d0bd0d770195e8328bf8a69b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019286d769e01abe5c65da6dfcf847d6282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce6817705ca8ee8674686c15e0ae660283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ccbfae431d09fa93e73ae43b259565284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c01c2a746f933ad676acfb53c547ad285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa59814287f0de44f5247684f03575c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c3d9c0c414efef9bf7f828f6215e0a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c7837a1ffedbac499ca59583ee03d0288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1e84e1d79eafc729669501983eb6d9289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208e3e29dba11f8861197a8bdb0babc3290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e8da27647be420fef3ad1f18ffac97291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb9362c93215346b43edc248af74474292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f47aca3139bf8db73128177cf7a435293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4eb4184fc690021e4812a2018576547294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a139a9decf317f7130fb8ae04a7046a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664270224181597c4d47f74d5e9fc2ce296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e500e3ea2c4829eeea3fa63c4bed852297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d638fee897ea38301c5999ada1af1f4a298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9149e29948a4a6e9407aaaef8ea42f89299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b1a2331ef5ae8aef44844f4df395e3300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763b33954b164082cd4ecba2a974b8d3301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e89fc71f7659d800d36a920a43bb0c9302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ea01e2f732daf0eed6e800c823bbca303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52009f108c3875f6ad643478fd15fca5304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476951be4b98dea8f28194ce35a95716305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c66ed926d15fbf23c5e97b47a736f86306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fc7d244dd366d68cb8e26a8537d7b1307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5eab46114de9d9411c9d32e8a4fd3d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44937b8336885ea3809cea83d9e716c309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f27a2df2f21d65605aa9212c923982310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59fd854e51ed438b8ee2b702fee23ca311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3720f27fb98e7e6bd5988324c434785312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7d6f3219fc38e12703bb1aed136d3b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c918fec5443a28038166c3ea91b0e0314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39b03d831416f7dca3dc830b90c910c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28122796a480622f7b337d8a6c8d18be316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4a1cde44efc2744b3ee809bb424aaf317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565623270946da65842d53f3f270a58b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9810504b6b0be1713c0d06167123b05f319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2362feead2cb6d38cb0d8a5f35d0c500320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668f81d96d530c5ab517fc1778af686b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22175de52e8b2bc7818a0771f8bc5430322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7119fd29deb52aabcf8329d6176e779e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b6135dc31426b6c70835f2d91bfb2b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6fa513bf1953ebe0daa79a5010e994325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a712ba27a42111f083d121d7abf4bcc8326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f6f0b8b097b6f5cd9a31738f63b7c2327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bffacb28b5f6423c42eeabeec769b2e328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54debb2d369523d7135150629e0b7249329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bf8cb628527483002e916067109876330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4f29b0ecb74207d16002f2f11561f1331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e106dbde454ede27889f4595bb8396332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0d03da7bcc4afcf83066e502c696dc333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299bf21f88a11b4a4965c8204e1f3db4334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0290b49dea47d5a8c57006ae9b8dee83335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15cc66a27b78cad871fe8fa74bf2fa4336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d87252ff43abeb4ebef6132db1f236337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c974f18d4069888075206cc0750012c0338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5e792669ad31d3722abdefcb824c14339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e46c040da58a52354639e24ebf238a340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1313d476259d63c72513548e077329341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8def70305716a9f9ffda7d8ebeefdd342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754c2d2cb012a0aa55cb0bdb2ce39019343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59c83b1bdc541ef5449204e67485e12344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9fb26de2093703ee6227fc3d86b589345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8fa47fac0c24c7375f53e5b69d6775346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700719ebce133eeb83d30d478a9078ea347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fcac7a5ebb006cfac1cd6f67587e78348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b18067387d009f62b1c993a8bf3f1a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6cf0a5e231ca340bb83f6e37e40cb0350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521b48db31a9de08091007a847aa6184351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835e5c3771bcfab90317024be1c9354c352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1123bc38d724bc2e8a98e084057b9f353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4189b30dcdadcef2ffbabc8109b21237354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65e798be82868d163fc6e7fb3b71a58355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b53568fe2a057d1e708933dd03397e356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a86913808f002c8e32084473a3cba5357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1af7d67ef042c041ff6b647c9d97472358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fbe4fab87d69563d9cc1c0db2a8554359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20dd4535e88c262980ae375b70e8891360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db527a8c5ee9a0ef964c08b501dc2cdb361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4437b0e8a4ca761ad29953b754f716362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1da9fe4a79cda10d7fb1a2e086e26e6363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e322e89c7fe59bae6a56d8c96a9ba265364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d4bd63431e10508e05eba859654d98365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefccd94481d0a2d2e7bd12d35068da8366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce14c26f0f0eea60859486fa79a56ba367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166fadbe1a599c28686bfff1e5459501368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2dcdd4744c33bc6a8389af356aa510e369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2095e8f6a2f2ca423aab6a75c1db02cf370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d3fe16b6f301d53c1762c9208589ce371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf3f22ae86c1164756b87a2a86448ca372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658d7820f188c673e3003e2184edf575373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd815b7fd3c52826905b4b037d004cb374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ed230e602347ee8f464d31984d2690375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d046e0568861a08769f4b5c9aa93ab72376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22627461d8d227e6e2b0bfbdcebcceab377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c0925fadb0ee11f9ed8ee9f5592523378.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579a62f7c2dde1b9a069f3467678b2361.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67c1e0611ea8c900de4320af2a43ac62.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444f99e54935afdbd9c8d0909e7608e93.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6d3ebfdef3f9e740d47e01a623e0a14.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce19fe39e39628965ab84d321d45ae75.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d223300f61496e11ff8e893707b1f26.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b14795451a1f8ff6649a4712897b277.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466f67609ae589aed8dcc57e7f6a1ffc8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fd18509694024959035ac32d1e97ad9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cda866304398b466b4c466e85630e1810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3303062c5bb0bf23ae7028d9a34e9411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6b6fa4b4702c4ce505da0c5e9d249212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c4e440af4fbd435cca27caee7c8be913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a1af756f101ec57429236426d993aa14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badab049436c4fd761d42b125f4711cb15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0659306b9ec10fc9ee6e0253b54149716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028292277c3b173b49dc42507bc1581d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5697aad526c6da0ab09bfa22b4b4207418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf64fbe11549feb41dcc1b2ef915ab419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecd7ab4b4b9ee7903b184dc68c62fb220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3917e9636e20bed9b8475a1b9a4818a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8963b109e4cb596b09dedf67413a416e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bad2707ec7725fe7710f0d135b2ebeb23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66059e143c335513234b47a8e8d767c524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8081ab922dd77c3f6b0573155006e2ea25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f3b70066462ac0306ad9e21cf2fee726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d17bb2446801e8f3185e6d0fd33701c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33dd6cbd128e2cb6f5b989b71eda6d728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9744baa9cfd0cec6d515bce7266cbf29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce15ad6dfadd6227fa3517cfe3045e330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71aef3c0eb054b8b654d750360bdc5d331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6ff648d1e8479895afe6f7fcad888032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c94e46e0587a3e5d0144e2556c5964d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c12cd4d7b7a6f6cea3928b7a97193634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f740463e4204bd9dc7c7d4a2460cf535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ee84e1a3f78a212d69a8cf922e26bf36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9c0ff569ec763c68f197836a3d223837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ac8cbb59170ac3146523c49aad39e638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94559f7e662bb0e08f9ff1d7be9ff4a639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60254b8c50c0401663f1535a3fa566f540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b20e6d7ed5cb280aa7513fac393443141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0104111dcca711d259646c508e68768342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c204a31a407e99b47473d3de4725b01b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268cc6ca46074b423f62d8aea86d55ad44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dad681edc047dba3e1e5ff434b03b4745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290935053219c9d93baf6c6d26f676b646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235301bf1d53996dcd69e96878223fb247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5e40644b32a96ad2b2fa1985e166f748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a43fc10705a612a1376c4fd5ae6f1049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2386eea31a3177999361ae3cd3bfa8cc50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6098753eb4520aafb60594808acb14751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3c4b4e1aba2f77e6957355b64f43c652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d913dd937bde87de5cbbdeeef25726453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b778355e688244bc00c7e56fea0ce9254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8230b130457aca1cbdd1e4b3b1aac055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081672c76bb56a7623635ffbf61f0ac256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d66a68fe454fafd39dd18d44d2417e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85da98d22af583274d8782ff5ee2b52f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb29618fc0da3df2825d6ce3cb7e78959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a631138845920a49926fe3104f3f38160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e13b53ceaccc18b5e9fe530cce5c58561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f3de23ec5e43cd9c8707bbb766b1c162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d31a5ae072efd2a18600f9c37fb192663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefbac3b763b7ff4b8dbc6972c4d9ee664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef70fec61101da904cdd52cf25e1376e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e286faa758d7a0e1a506dfb4f2475d266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b79f124f4f8be8e4a0ce57e9c1c05667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975ea3f73534c7439098de9b846ca64b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6d5fa4b77b16c1d96dc72ea7a3f9a269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4dd85ef00bee1f481361d8f3ed444e970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213c632720ece6ac45c32bf5abca91da71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8f31f4c5c3dfd3221208b3681b958672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e382956d2510a72f97bfbf78fc8eb0a573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8918f0027e1cd3f5f97a60ac55fff3d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a2ebe3ad8bc09f8a1fe43a41c51b0175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7a14e7a50fd6b77f37aa1c7871bc5776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c644946e4168a3280c465f4b73463377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46117d88f70e7da6f6b0b5f750c4fe1d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9141dc2f9e22538a62be0d36b813efe79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c60240f5ab70031b43973735f16120480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9e0af05daa5ab1bbf51226bfb5798c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e7c9e79f15765f9628a473025bf5d082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275c1d3a7fe08c5edde5a94ba575934083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b660ff23b079971dba1c11699c364e8084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93764426b1409ce2b04d0b2ff48a87c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467d5b5d6ccd127737a8e727ebae4c5a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ace157854cff5c867e6bb11d2fcca8487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f580992af880c8bb591a12ad1e2fd19888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa46e3dda602ba4eeb1ebc9b45f54b889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b018618cfca9332f1c02028c9ed3d93d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8d2d09fd234dbce1e164648051430391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df60adee44c5d51d5bc59bcc576999d092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f027cfc786f328664f098fa11c4e3393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46df8a7e8eb75525f63100bc516cdfa94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf40a71a7343c3edf34b562bf40e154e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e32eb53c9f96e16d8e2c36da4b0d9d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db97100ad5f073e4c5938e13068a03597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bda3a444b61ee2c994227158a8794698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6394f816283d0aef958ae19b5635f399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7dad74381ff110741bd4fc10eca61d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad2b6a838c140a566aa65307c217d29101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47dd54af3751183f5100a502a37bd55b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60e77cb1eb687c7f4e0a6fe426e85a3103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82dd5b251abd8bb2c8d40e016ab702d2104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5108878b43aaef7ad613c7935603e00e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803d4d1f21367912ec84b45fc7498d61106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4d824a0bf2823198a6e24a39b6b33e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6a77b11ebd32e6df4b99128c333eaf108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc89922e0a164cd1bc0d2619e95a026109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f111d359c4bd12d4815249d51fac70cc110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87bc13443cdbd76a4d5ccdbef7d344b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814c881361373b88e26a99795e9d89c3112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7f46f03c0a3300b4ff38ff7ee8548f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3875f5fe23606a35e5c5e27a700d89d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8c1f6510a303124860de2d93fe9d91115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b282e5f229f9a7ab8a465b47dc9034116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb1302236b6607fa1c8a86f1ebbc268117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95648e117c669007e64551257b3a525f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6adb2f440a9e88d3692480a1b4c95a1119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88776f1ac8903a5cdd9cdc385ad46df5120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee2d955fb05ad577d617865621e33b5121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cff16e0fd43f3f01a9f75d282d1d3c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bbd97785b47ae26bb119791e3450da123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91aea41d4b966a2acc62dfabe4abf069124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c455cd4f4ba3291ba73c3b4a7ae7bfc125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2908fb7dbd21176350564e73f88ba6126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ec4d44792559e40eb26332b315ceab127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3ee0fd3f21c8ce83f1bc947e83d96c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168c4d4439bf5a52b0ae5b665e8ad401129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9890f7b29a15ae061a6548f9d55a92d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89c3224e7cc1aec25d8ea22ab0f86ec131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62dfe2f198bdfa1f17481a8cf496d9c5132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597343fb709bd8e1301e62477801f55f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef069323d7ed7b4f7634dea77632406134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d04d708d4414c990310ae163e87edaa135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb89aa7ed9eb7e209d5d7a91da129ef136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc195347031103ac6ad97ab97bdb5c3d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5349d5d426ca6571929a7220c1a56ac8138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fa34b179b90ffc20f29928d97d2310139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2d70970cc253de91f62353b24b758e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9fdf7d8cfbc6a2f71e1963c3a8f8d0141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5570311618fd92da380002ea31383a86142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5138d29fadc456e015a576ac34430a25143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fb621fe2304964a297dd80228e0064144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c74d831ba3b580606b4ae96c24a7378145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754ff463bb01d91554d2f0b116ec2f97146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25c74fef0cde241b08965d64d789e17147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6dcb0aad9a5235fc3759f1722cd707f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4200f98fbf2e1cec955376c4875069149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9eba58af24496c14bf54ea5872d80d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1b4347067d49c9537099b44e3c0054151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60705fdcdd08d0c8d10ec687fc35f8dc152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f111bb80bbec72a4272fd4d77766aec153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdfd928775dc0e403df8c311aa8031c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3084b5b3f5fdd1a65cdeee29d826ea155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a830f6f05bc0d34edacac96bf9a44ae156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f97a2c8a226d7751d48894eb40756d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15edd026433a8e8b36c046c828d72ca158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531e21b9f943a920a8b8366df3ce4fa2159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83599466e68972532b521cd3933fcfd7160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844cd216ed421dc07a9dbcd134f4d951161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d63a2d72ccf2cbaf486220e791323b8162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c273a728448c6bbfa578e04cd67cd621163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af67e7c64c1fe8434d3469dd90b0489d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3810a8faafa9eb997cfdcd017bfead38165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5227fc9b2a2cc8e6298fb47191457647166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e789a3cac4428be23f0166d5d3d4657167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2457c129acceb6fb5c8d0f8c510841168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a047c0282a28e879c473c8005d5eac86169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97eb3298e77e571d04e11f0442c8dd6170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4771806f9d9c8a79e8edb57221f25c1171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac94c3c5b5612509a12ba194412c09f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9123f9554c554c220912d8a4d8a7eb1f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534a98795bf8e2ff8ae7f4aa9fbd46fd174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9414303d42e90fabb141acbc0512c94175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d991eb191e6c3fa18ca712e0fdfe1df8176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebd49c075e820d9c5644ea86cd2b466177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5316a60954eebbf3d4a685135899c777178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5e2ea32eb280f92f994b2a146347a4179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968a584dbd70e2315f503ad62c0efed5180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87768ea7455cccbeea6c8876a7dea40e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abc79162622800886d14084813f4e8b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657de1992ecab2f586b7815e1f198781183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06add831339965f57b81bfc81108570a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d09c8dd2e325c21afdadc89c656d084185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2532804dcf8f5b45b1ea2e8e40e422f6186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7ef60726b194838b7ba2fbfea30cd4187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d5a754222c26ff5f51cef69b3a6e0b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ddf69e0a24b1dce2d8975cb736b972189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e9ab886dcce208dc9d99aae21af9ed190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4daa100c7ed29b3f8bf3b7f2a58ecfb191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6909cd3170547d0c2a734676fe9d0f0192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2f35275326d37ce27db4990674a939193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366b5f7f535e09cc5394485d1e9b38ab194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc0d5ea724a37bad2c5df5350b7b7b0195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69f8325aacced7688310a49444c1cf3196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b591ca985868f43887b3b52b95d0d672197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40355cf14e76031d1e037b8e621da34a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bf254d8cc28de2d19cf2bd57d5dfec199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07c879cc9c575b911b09c3dc574eec1200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7255e9f4755227aea85c1f1a4fcd67201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457bfa853097aae83edb1603cddc058e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d4967f45f3bda516d3ac039423448b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c78581f4101fbda10efbf776822520204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea4d7870ff5469b46919becfb4598b8205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b90ac907d2f8274ac36615accc2937206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6243b82992c0bbd6bc571b52034fa264207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74aff8841a4344294e424bb05bc8fbc7208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a3fc818cf4df145188924a0666cbe4209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fe71d51332754199856245d40fc070210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c23b6eb334932c3772734414c935107211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864b69872a0a81842e4f0e29f35680f5212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0d6306340a7a84c45f357e76b2e967213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69b35ffce1e5aaa1fcd2a192303ef69214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3c1d7a16df382d853de7bf6fe91ec1215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639cf93bb7a820be92176b5f56afe569216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899ec3ef385b914156dd43aa195b1d9e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48289e3cf6678158c1095bdb87b19c6218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4d5e54881868767631a487928a33be219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8aea242b77384f7620d73472903bb50220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1615d90945a16a39b8d21fb8b7e47dc6221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5752bb0ff526ef4277cbc5065c665c19222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab2fcb3d24cd2c0a275f79bf29aad82223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fadf73bc3b25202812f1a31dcd93c6224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b7f1264485d9fe0e40afc9e66556fb225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b338df8431ddf3ad0e787ac8c8cdd8b8226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2438fed95789d3b90a6069aa6eb2d9227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57637d5523fbba09ee7431b0bed0cf1228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407a37e07a8a1e868631ab337aa31e39229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837cd766d5e5dee9ef3630f4068ee82c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2eee653a60ea2daebd91a5eecd1c9e2231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07047d75f892720f97d58c9c28ccc31232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c989b93e5841ce5d29412008d99b727233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548096d2ea04d416500650032061ae92234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709b41461f4ca09e0da9cb1b26360611235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469c667a2965103cec5fdece0bb96c28236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b3b6f99cfc824544db5e9cd8a34c0e237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cad096e6090cf0eb9cdafa65c66d24238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ceb585a61f0aca442a58764108401b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ac13d63a5bd3da8fa9eef99a9fdab6240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6dee7cd938658806192bce34153f43241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c990389f21a131d9c1146f78cb9b11242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5c77c69de39965e89144feeb0731bf243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49827789e038d0e285d08896b6dfe90244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89d9a16f263fdbe08c44d7368d42269245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde88ed87c3c121d7fc3f4e5786fc3a1246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198b2f989aeb35150c9efe1959409630247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee38548196a02cfe86acf46afa171be248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa068e4947c3fc343f065b52b9030a8249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ecb30341aa0889d5bc5b1f6479ddb4250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e58cb162947077e01638c44a1d63bd9251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc3f508ef34634c094d70955494233c252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35de9755a6822d39cb01915e035e68c8253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b1564221139b0e5ae7c81d3edc946a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7203529fea97f3e6b109bd1460096544255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4151bfd3a5284398529b1fab884f074256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b1f924c6bd623761674d90ab360951257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cb6e5b3c6904faadd271572ed5c989258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1f87030becd866c90a54f77dc227c8259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a30cd69b07153a5684d576069ce0a65260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe140cdc3aa7c18053b378e4c9d6adf261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d371e30cdaa20896634e4f9a46758bd262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7499fcf064b6871c2b8543486460ae263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4dad87d13000b6d958d47b848185f3264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2318f63f5cb32c64f70d6aa019801775265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6899714423243d42a4a55d1b060b030266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1458ff48533e03ccfc1d5769731d7ff9267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13f0c2825e9c39dc9cda28dff82b662268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f93e59cb406bef1e1239649a4747714269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74eea5c277238b577ee5b1749a543a4270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2f2e9c0bd1741128642703b8ef3093271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5424292f6a4f1803dc653b4073c021c3272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3062b7389961634874ca6afbf7b4baa2273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528a9a11ef405f63f676104de9319afe274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39523b098b401b27d9908cd56f8df191275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1c186d52f002360b237d65f362ee27276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6da9e6bc7dd13cbaff0145c3970a0f2277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7918f33a0a3f052c6421ca32033797b1278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35360b4fea3cab0b996345898c31519279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c573375008b6c1b600227f0a62c141e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3be4d2fa945f23b6cf08d675b47586281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f318164f3ea915ee4fead1647f21f69b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633420f26e29ea7e42cac8a951441460283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85484f7ac3fae6dc16aa668a06e476e1284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c849d79f699b0d912ed42b6ec4c2d3f3285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f393585656fe206fc2636b03ce791c8f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1501f1fe1678a7e33ddf14a82e7924c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5ba064cdde99e6e454904a6a030b47288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8007cf039b64ab54606f9165abb33419289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826d930a78532d84e1773501061b15e9290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f186bf12e396cd30fe793f03223c67e0291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e952c50c52a6a9f1afee2edc24a44128292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf37e57738dfa39d335fdd350788460293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4d54e96efd0878eecd1ae235c0b4d9294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6413944990939dd3669a42cee41631295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68caecc3b7f9f3756985fde4e91ea740296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4f6911c8ccaf621cf0442f63f698e8297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df293248c7a0a86c5ba672f4f74ba705298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040a8cad763f412354d4a38db11cea68299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bb5abbe6224770689b2b4df5fdeb25300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cba6db800d826614ad6e35c8c3d82e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced5b3c9ac525c260fd70d91f6dde079302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d987270da71c1686cfb91233e348b2303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc6a6e7bdb7526a2d8c82bad564e900304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32771728995baf532efc8d50b9c59631305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6866269a804507c1c29eeab69f967be7306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6549e8a5d3c40eff47a32a457aef72d2307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4267236fc74daacc77632c9049e3eabe308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed960f093619d61cb14022f12f0e5a5309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a47fddcdb46ad9af388bfa7bc2675e2310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0644c2a26bc2b14e434c430c1d6b81a0311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b094680786d0bffa2099cdda9e52fcc0312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bef7677a8b46ac3e51ae19fc7d8bf7e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d6e86e515ad16c8f7c131350c41949314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6975ec25fa67d64660e9b1a9b2bf90be315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc0063d90e759a2528e1eecc310854c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a10d9c8f914259a369714ffe7d4e4e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01d7a74d2525c824355c738ed6813e4318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc0808607b994bd6ba9445ee65cb4e4319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bff853f300482ee3160effb9fbbdda3320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3045904b1fb59845f648a29562520a86321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f227d6be3e044c0e598e0620741c15322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d957d605be08ea1a143285f7cf0ad1f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009af285a31e67be1c36fbb0dbca8c10324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3035c1180ee11a7571d5a301e9655faa325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371ff19f8cda8581bbe64742a7755e28326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2877a1e00fe9e390dea7e01b9aae78d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d695b1c824b004b6616afb2974703a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459376c04f77d90c0ef51579815ce977329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05d4d95d0830fef8fc8458ec541b17f330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d8e3137d130eb9402487f3b72e702d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d971a8cc8b0a7bf503b2a64b29bbb61332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc3eaba1f90502a9dbebb853e54f880333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e11ccf7f5f037200e15eabce96285f0334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7ecb3883b740e744bdd7fab5699c78335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d056da8fb87cff393dda498171c2d2b336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9214d75841078212572f3e1ebdca63337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6752506f610a619bbc0503258b2066f0338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089897cca29aea21265098641312148d339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46dd7a4b7505a37b89997305cf17971340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54094d2b2a659b5577c8502cb15be47f341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81b5fc7c585b6673f85d278c28b6313342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deaa0f88e415ff89c2f702e6958f856e343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cc87885d379ec1a37b956d3ec46fe8344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde099083a50b441dfe8d9f439bc357a345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3030aca64227aa461e819510fce40803346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b92fcea5d1c5f6a514822731892486347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2770083733014e0e3922b7e12443d41348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062fec6eef197e51c8e98a0c77c9a70d349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4e9493066bcec4d31e56f052ff26ee350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c467dddb3f32e77af4bfdc65ee81a7351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9821ddee272c467347c90c935bdaea352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35087078536612cae060fe3d7d5dfbca353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9172f38bea720601aea64c410e0dae72354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02ecd71734f40957ddb96c8ff710b41355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbbf6d00cede93a0c790cd37d060256356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63548a4248abe0e4bbcdeac7c3320c2357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e0bc5de6be518f12578615fd240806358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a2c95367ebb92a7b9f5927e77112c6359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50363ca6b0f9daecc441706d7328a786360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea59a5dc51476d50dab49070ca95dd7361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410877f2ec04d1485db577dab172c021362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63260e625200d314caecacf8b36c5d35363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2822a67e90f1698073091d56e481ba7364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34e74048fd267d0a8cf6dd3b7ac2351365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb85c3e4605ec6e937b64ed7210acc9366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daba986f3f1d300f8d581c672e7cf450367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7a5fa6df1076ca9e08f4cbf78074b1368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1bffd6b6f0086503aa73be74703eb3369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f338c07e58d561f8d7a16d2051852168370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3475c5dc993cc6938deb637b27deca7b371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de788f998eb50914d8d2aa5b7ec234ed372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275101e49abc5c9c069daa2b7a8d3903373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db75e4e8ae00769ec6aabfff3234ca8e374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb65c13ee0df055c380eff75d62b712375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4b585e661ae1ee5d6c932d1712355e376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a656abd179558120dd4758426789cdc3377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f721b3f5da125f3a3786dd3c3a0d12a378.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>